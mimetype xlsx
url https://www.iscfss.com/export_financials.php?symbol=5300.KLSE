--- v0 (2026-07-14)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2290,383 +2293,397 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>32880630.0</v>
+      </c>
+      <c r="C2">
         <v>33964609.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32793741.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32271819.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29888647.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26341368.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12326736.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21699924.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17619084.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22908854.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13651831.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25305159.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17245818.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21441496.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23683274.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21081936.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27100404.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23206134.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13451566.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22885527.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>1429107.0</v>
+      </c>
+      <c r="C7">
         <v>1830985.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>877740.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1165852.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1415716.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1697871.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1976910.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2252868.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2490557.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2760207.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3026839.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>923583.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1151120.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1376784.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1600592.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1764580.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1977328.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2188383.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2397758.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>889295.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>177429501.0</v>
       </c>
       <c r="C8">
         <v>177429501.0</v>
       </c>
       <c r="D8">
         <v>177429501.0</v>
       </c>
       <c r="E8">
         <v>177429501.0</v>
       </c>
       <c r="F8">
         <v>177429501.0</v>
       </c>
       <c r="G8">
         <v>177429501.0</v>
       </c>
       <c r="H8">
         <v>177429501.0</v>
       </c>
       <c r="I8">
@@ -2683,312 +2700,322 @@
       </c>
       <c r="M8">
         <v>177429501.0</v>
       </c>
       <c r="N8">
         <v>177429501.0</v>
       </c>
       <c r="O8">
         <v>177429501.0</v>
       </c>
       <c r="P8">
         <v>177429501.0</v>
       </c>
       <c r="Q8">
         <v>177429501.0</v>
       </c>
       <c r="R8">
         <v>177429501.0</v>
       </c>
       <c r="S8">
         <v>177429501.0</v>
       </c>
       <c r="T8">
         <v>177429501.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>177429501.0</v>
+      </c>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>7349087.0</v>
+      </c>
+      <c r="C10">
         <v>7646580.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13926175.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11214503.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14274172.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13146145.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18571694.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9254292.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10085470.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13033291.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37455786.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>66214659.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68846410.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>39810475.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27155400.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26896653.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30698532.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25894200.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>26871480.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65238639.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>19143940.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>27861050.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>31050740.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>36849140.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>45546770.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>65487350.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1303030.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22476770.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>36792110.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31747060.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21714910.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25894200.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26871480.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>33070120.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39075560.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45324910.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49995290.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>64118470.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>74741640.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>70149440.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>62287240.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>63947510.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>58643710.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>52413440.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60190970.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>66820990.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>65238640.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6633120.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14165720.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>177429500.0</v>
       </c>
       <c r="E13">
         <v>177429500.0</v>
       </c>
       <c r="F13">
         <v>177429500.0</v>
       </c>
       <c r="G13">
         <v>177429500.0</v>
       </c>
       <c r="H13">
         <v>177429500.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>177429500.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>177429501.0</v>
       </c>
       <c r="O13">
         <v>177429501.0</v>
       </c>
       <c r="P13">
         <v>177429501.0</v>
       </c>
       <c r="Q13">
-        <v>177429500.0</v>
+        <v>177429501.0</v>
       </c>
       <c r="R13">
         <v>177429500.0</v>
       </c>
       <c r="S13">
         <v>177429500.0</v>
       </c>
       <c r="T13">
         <v>177429500.0</v>
       </c>
       <c r="U13">
-        <v>117784500.0</v>
+        <v>177429500.0</v>
       </c>
       <c r="V13">
         <v>117784500.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13">
+        <v>117784500.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>300000000.0</v>
       </c>
       <c r="C14">
         <v>300000000.0</v>
       </c>
       <c r="D14">
         <v>300000000.0</v>
       </c>
       <c r="E14">
         <v>300000000.0</v>
       </c>
       <c r="F14">
         <v>300000000.0</v>
       </c>
       <c r="G14">
         <v>300000000.0</v>
       </c>
       <c r="H14">
         <v>300000000.0</v>
       </c>
       <c r="I14">
@@ -3011,2114 +3038,2193 @@
       </c>
       <c r="O14">
         <v>300000000.0</v>
       </c>
       <c r="P14">
         <v>300000000.0</v>
       </c>
       <c r="Q14">
         <v>300000000.0</v>
       </c>
       <c r="R14">
         <v>300000000.0</v>
       </c>
       <c r="S14">
         <v>300000000.0</v>
       </c>
       <c r="T14">
         <v>300000000.0</v>
       </c>
       <c r="U14">
         <v>300000000.0</v>
       </c>
       <c r="V14">
         <v>300000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>300000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>2826660.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2865490.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2899360.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2933230.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2960910.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>236560.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>260731.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>321000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>351140.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>381280.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>411410.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>395580.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>417420.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>444960.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>472500.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>456880.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>494100.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>47481568.0</v>
+      </c>
+      <c r="C22">
         <v>44322882.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37213460.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>35896630.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>36818510.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>39020720.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>42003160.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>32338070.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>35032168.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38442077.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45425414.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>40777372.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>37491890.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41756185.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>39056791.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>42535944.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>50521770.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>41099120.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>38011660.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>40875550.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>34836560.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>35218950.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>308029140.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>304831650.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>295838300.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>291982590.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>289481130.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>272340480.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>242146600.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>240421580.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>243723360.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>233920140.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>242080600.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>229262330.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>222270920.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>221143310.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>165226820.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>167058220.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>288860.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>574520.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>857030.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1136420.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>229580.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>462830.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>694160.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>896390.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1116040.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1333950.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1550130.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>226230.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>449840.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>2000000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>275822342.0</v>
+      </c>
+      <c r="C29">
         <v>268883134.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>267889875.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>262578113.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>260141503.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>254949933.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>256197659.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>240942321.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>240855250.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>235785752.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>235228097.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>221733640.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>221140094.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>215194345.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>215683066.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>204460772.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>210785997.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>201862858.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>193937691.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>190310863.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>79712481.0</v>
+      </c>
+      <c r="C30">
         <v>71738972.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>80582730.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>87219580.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>87635820.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83112120.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66711000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>77527920.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>74442373.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>78140831.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57579801.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>81601803.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>84711341.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>86566931.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>92312595.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>92896175.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>99134670.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>87588110.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>77399970.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>76798910.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>86597700.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>81056220.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>220819090.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>214843204.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>214280389.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>201052358.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>101704577.0</v>
+      </c>
+      <c r="C32">
         <v>96571307.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>115739487.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>124150654.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>138554473.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>140312156.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>144940437.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>158244498.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>164617272.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>165676232.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>169654623.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>170147649.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>174026159.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>168218383.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>169333937.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>163985028.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>163002821.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>161232164.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>156928131.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>151562279.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>179332072.0</v>
+      </c>
+      <c r="C33">
         <v>177995740.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>157064308.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>142552797.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>125948924.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>119663956.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>116527364.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>86779613.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>81012456.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>75112744.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>70807574.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>54027729.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>49793922.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>49811224.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>48403623.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>39844313.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>40010718.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>40384132.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>40038297.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>38230208.0</v>
       </c>
-      <c r="U33"/>
       <c r="V33"/>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33"/>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>5031434.0</v>
+      </c>
+      <c r="C35">
         <v>5213663.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4280876.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4068651.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4262872.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4890319.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5119376.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4081790.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4774478.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5003224.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5234100.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2441738.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2679987.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2835262.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3054494.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2365569.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2524542.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2760438.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3028737.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1481624.0</v>
       </c>
-      <c r="U35"/>
       <c r="V35"/>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
-[...1 lines deleted...]
-      </c>
+      <c r="M39"/>
       <c r="N39">
         <v>363150.0</v>
       </c>
       <c r="O39">
-        <v>1609040.0</v>
+        <v>363150.0</v>
       </c>
       <c r="P39">
         <v>1609040.0</v>
       </c>
-      <c r="Q39"/>
+      <c r="Q39">
+        <v>1609040.0</v>
+      </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>159153.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>36519.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>400107.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5143672.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2450412.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2372436.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2345475.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1469182.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>57180.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>38150.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>34770.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>52510.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>48240.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>75150.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>-98414648.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-98364387.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-98256795.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-106274596.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1020.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2450.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2850.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-6450.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-3170.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-540.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>161058572.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>125889397.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>80846249.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>61271491.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>169848069.0</v>
+      </c>
+      <c r="C46">
         <v>168496706.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>147562645.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>136451914.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>123049563.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>116730722.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>113566457.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>86543050.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>80811998.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>74882149.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>70546843.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>53736861.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>49472918.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>49460083.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>48022346.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>39432899.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>147562650.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>136451910.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>123049560.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>116730720.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>113566460.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>86543050.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>49472918.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>49460083.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>48022346.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>39432899.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>39615140.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>39966710.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>39593340.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>37757710.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>36702570.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>36123230.0</v>
       </c>
     </row>
-    <row r="48" spans="1:22">
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>180118890.0</v>
+      </c>
+      <c r="C48">
         <v>173167388.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>56637090.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>51335270.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>48892960.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>43674560.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>44917470.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>37968110.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>153472446.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>148404420.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>147845476.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>142711630.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>142125241.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>136129231.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>135488960.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>130308867.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>13793590.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>12148000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>7224120.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1589890.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1796240.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>6591580.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
+      <c r="K50"/>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50">
         <v>0.0</v>
       </c>
       <c r="N50">
         <v>0.0</v>
       </c>
       <c r="O50">
+        <v>0.0</v>
+      </c>
+      <c r="P50">
         <v>1000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2997000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>10297000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>3007000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>2000000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
         <v>1000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2997000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>2000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>3352864.0</v>
+      </c>
+      <c r="C53">
         <v>13921157.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>13926180.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>11214500.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>14274170.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>13146150.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>18571690.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>9254290.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>62891943.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>63951013.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>45190924.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>11906718.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>68846410.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>39810480.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>27155400.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>26896650.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>30698530.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>34296780.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>39949510.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>65238640.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6633120.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>14165720.0</v>
       </c>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>317305526.0</v>
+      </c>
+      <c r="C55">
         <v>315725460.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>308029140.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>304831650.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>295838300.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>291982590.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>289481130.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>272340480.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>264359169.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>269356402.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>270124396.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>255084801.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>242146600.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>240421580.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>243723360.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>233920140.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>242080600.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>229262330.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>222270920.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>221143310.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>165226820.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>167058220.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>137973454.0</v>
+      </c>
+      <c r="C56">
         <v>137729720.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>150964840.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>162278850.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>169889380.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>172318630.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>172953760.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>185560870.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>183346713.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>194243658.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>199316822.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>201057072.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>192352675.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>190610356.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>195287491.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>194075829.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>202069880.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>188878200.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>182232620.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>182913100.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>128067380.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>130440880.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>36268877.0</v>
+      </c>
+      <c r="C57">
         <v>41158413.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>35225350.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>38128200.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>31334910.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>32006470.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>28013330.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>27316370.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>18729441.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>28567426.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>29662199.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>30909423.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>18326516.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>22391973.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>25989816.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>30090801.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>39067060.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>27646030.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>25304490.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>31350820.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>34571110.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>31462330.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>41300311.0</v>
+      </c>
+      <c r="C58">
         <v>46372076.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>40139270.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>42253540.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>35696800.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>37032650.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>33283470.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>31398160.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>23503919.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>33570650.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>34896299.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>33351161.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>21006500.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>25227240.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>29040290.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>32456370.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>41591600.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>30406470.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>28333230.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>32832450.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>36340320.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>33362720.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>275822342.0</v>
+      </c>
+      <c r="C60">
         <v>268883134.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>267889880.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>262578110.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>260141500.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>254949930.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>256197660.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>240942320.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>240855250.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>235785752.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>235228097.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>221733640.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>221140090.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>215194350.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>214683070.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>201463770.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>200489000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>198855860.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>193937690.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>188310860.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>128886510.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>133695500.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5151,2432 +5257,2497 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>237404990.0</v>
       </c>
       <c r="C2">
         <v>219545680.0</v>
       </c>
       <c r="D2">
         <v>271723230.0</v>
       </c>
       <c r="E2">
         <v>301753350.0</v>
       </c>
       <c r="F2">
         <v>211547310.0</v>
       </c>
       <c r="G2">
         <v>150213190.0</v>
       </c>
       <c r="H2">
         <v>134612560.0</v>
       </c>
       <c r="I2">
         <v>136632880.0</v>
       </c>
       <c r="J2">
         <v>132055560.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>28610848.0</v>
       </c>
       <c r="F5">
         <v>27481018.0</v>
       </c>
       <c r="G5">
         <v>29653929.0</v>
       </c>
       <c r="H5">
         <v>26107822.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>30841016.0</v>
       </c>
       <c r="F6">
         <v>29830845.0</v>
       </c>
       <c r="G6">
         <v>31660724.0</v>
       </c>
       <c r="H6">
         <v>28506101.0</v>
       </c>
       <c r="I6">
         <v>35504760.0</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>54036880.0</v>
       </c>
       <c r="C9">
         <v>52742000.0</v>
       </c>
       <c r="D9">
         <v>48697430.0</v>
       </c>
       <c r="E9">
         <v>53584640.0</v>
       </c>
       <c r="F9">
         <v>51862330.0</v>
       </c>
       <c r="G9">
         <v>52421750.0</v>
       </c>
       <c r="H9">
         <v>44448660.0</v>
       </c>
       <c r="I9">
         <v>44476400.0</v>
       </c>
       <c r="J9">
         <v>45324200.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>27389340.0</v>
       </c>
       <c r="C10">
         <v>28419930.0</v>
       </c>
       <c r="D10">
         <v>27395830.0</v>
       </c>
       <c r="E10">
         <v>28491550.0</v>
       </c>
       <c r="F10">
         <v>27677470.0</v>
       </c>
       <c r="G10">
         <v>29658120.0</v>
       </c>
       <c r="H10">
         <v>26323690.0</v>
       </c>
       <c r="I10">
         <v>34174450.0</v>
       </c>
       <c r="J10">
         <v>25921540.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6774989.0</v>
       </c>
       <c r="F11">
         <v>6840349.0</v>
       </c>
       <c r="G11">
         <v>7261571.0</v>
       </c>
       <c r="H11">
         <v>6578449.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>65636.0</v>
       </c>
       <c r="C12">
         <v>113524.0</v>
       </c>
       <c r="D12">
         <v>68078.0</v>
       </c>
       <c r="E12">
         <v>149566.0</v>
       </c>
       <c r="F12">
         <v>139354.0</v>
       </c>
       <c r="G12">
         <v>196507.0</v>
       </c>
       <c r="H12">
         <v>465759.0</v>
       </c>
       <c r="I12">
         <v>435640.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13">
         <v>65640.0</v>
       </c>
       <c r="C13">
         <v>113520.0</v>
       </c>
       <c r="D13">
         <v>68080.0</v>
       </c>
       <c r="E13">
         <v>149570.0</v>
       </c>
       <c r="F13">
         <v>139360.0</v>
       </c>
       <c r="G13">
         <v>196510.0</v>
       </c>
       <c r="H13">
         <v>465760.0</v>
       </c>
       <c r="I13">
         <v>435640.0</v>
       </c>
       <c r="J13">
         <v>863400.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14">
         <v>117722.0</v>
       </c>
       <c r="C14">
         <v>49234.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>20683280.0</v>
       </c>
       <c r="C15">
         <v>21572170.0</v>
       </c>
       <c r="D15">
         <v>21217670.0</v>
       </c>
       <c r="E15">
         <v>21716700.0</v>
       </c>
       <c r="F15">
         <v>20837120.0</v>
       </c>
       <c r="G15">
         <v>22396550.0</v>
       </c>
       <c r="H15">
         <v>19745240.0</v>
       </c>
       <c r="I15">
         <v>27285310.0</v>
       </c>
       <c r="J15">
         <v>19038370.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16">
         <v>20683280.0</v>
       </c>
       <c r="C16">
         <v>21572170.0</v>
       </c>
       <c r="D16">
         <v>21217670.0</v>
       </c>
       <c r="E16">
         <v>21686293.0</v>
       </c>
       <c r="F16">
         <v>20837119.0</v>
       </c>
       <c r="G16">
         <v>22396551.0</v>
       </c>
       <c r="H16">
         <v>19745238.0</v>
       </c>
       <c r="I16">
         <v>27285310.0</v>
       </c>
       <c r="J16">
         <v>19038370.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
         <v>20565555.0</v>
       </c>
       <c r="C17">
         <v>21522934.0</v>
       </c>
       <c r="D17">
         <v>21217671.0</v>
       </c>
       <c r="E17">
         <v>21716700.0</v>
       </c>
       <c r="F17">
         <v>20837119.0</v>
       </c>
       <c r="G17">
         <v>22396551.0</v>
       </c>
       <c r="H17">
         <v>19745238.0</v>
       </c>
       <c r="I17">
         <v>27285312.0</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
         <v>-65636.0</v>
       </c>
       <c r="C18">
         <v>-113524.0</v>
       </c>
       <c r="D18">
         <v>-68078.0</v>
       </c>
       <c r="E18">
         <v>-149566.0</v>
       </c>
       <c r="F18">
         <v>-139354.0</v>
       </c>
       <c r="G18">
         <v>4493.0</v>
       </c>
       <c r="H18">
         <v>23241.0</v>
       </c>
       <c r="I18">
         <v>-359640.0</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>27454980.0</v>
       </c>
       <c r="C21">
         <v>28533460.0</v>
       </c>
       <c r="D21">
         <v>27463900.0</v>
       </c>
       <c r="E21">
         <v>28641120.0</v>
       </c>
       <c r="F21">
         <v>27816820.0</v>
       </c>
       <c r="G21">
         <v>29854630.0</v>
       </c>
       <c r="H21">
         <v>26789450.0</v>
       </c>
       <c r="I21">
         <v>34610090.0</v>
       </c>
       <c r="J21">
         <v>26784940.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>1681357.0</v>
       </c>
       <c r="F23">
         <v>568036.0</v>
       </c>
       <c r="G23">
         <v>98986.0</v>
       </c>
       <c r="H23">
         <v>1145101.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
         <v>2814078.0</v>
       </c>
       <c r="C25">
         <v>2669212.0</v>
       </c>
       <c r="D25">
         <v>2526460.0</v>
       </c>
       <c r="E25">
         <v>2199900.0</v>
       </c>
       <c r="F25">
         <v>2014023.0</v>
       </c>
       <c r="G25">
         <v>1806095.0</v>
       </c>
       <c r="H25">
         <v>1716655.0</v>
       </c>
       <c r="I25">
         <v>894669.0</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>327602.0</v>
       </c>
       <c r="C26">
         <v>315599.0</v>
       </c>
       <c r="D26">
         <v>439715.0</v>
       </c>
       <c r="E26">
         <v>533371.0</v>
       </c>
       <c r="F26">
         <v>306198.0</v>
       </c>
       <c r="G26">
         <v>176354.0</v>
       </c>
       <c r="H26">
         <v>171812.0</v>
       </c>
       <c r="I26">
         <v>48517.0</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>28936250.0</v>
       </c>
       <c r="C28">
         <v>26871830.0</v>
       </c>
       <c r="D28">
         <v>23932320.0</v>
       </c>
       <c r="E28">
         <v>25996700.0</v>
       </c>
       <c r="F28">
         <v>24643150.0</v>
       </c>
       <c r="G28">
         <v>22690450.0</v>
       </c>
       <c r="H28">
         <v>19314130.0</v>
       </c>
       <c r="I28">
         <v>17368440.0</v>
       </c>
       <c r="J28">
         <v>19917800.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>6823780.0</v>
       </c>
       <c r="C29">
         <v>6897000.0</v>
       </c>
       <c r="D29">
         <v>6178160.0</v>
       </c>
       <c r="E29">
         <v>6774850.0</v>
       </c>
       <c r="F29">
         <v>6840350.0</v>
       </c>
       <c r="G29">
         <v>7261570.0</v>
       </c>
       <c r="H29">
         <v>6578450.0</v>
       </c>
       <c r="I29">
         <v>6889140.0</v>
       </c>
       <c r="J29">
         <v>6883160.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>263986890.0</v>
       </c>
       <c r="C30">
         <v>243754220.0</v>
       </c>
       <c r="D30">
         <v>292956760.0</v>
       </c>
       <c r="E30">
         <v>328447576.0</v>
       </c>
       <c r="F30">
         <v>235592821.0</v>
       </c>
       <c r="G30">
         <v>172815544.0</v>
       </c>
       <c r="H30">
         <v>153837373.0</v>
       </c>
       <c r="I30">
         <v>154272397.0</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>291441870.0</v>
       </c>
       <c r="C32">
         <v>272287680.0</v>
       </c>
       <c r="D32">
         <v>320420660.0</v>
       </c>
       <c r="E32">
         <v>355337990.0</v>
       </c>
       <c r="F32">
         <v>263409640.0</v>
       </c>
       <c r="G32">
         <v>202634940.0</v>
       </c>
       <c r="H32">
         <v>179061220.0</v>
       </c>
       <c r="I32">
         <v>181109280.0</v>
       </c>
       <c r="J32">
         <v>177379760.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>62406520.0</v>
+      </c>
+      <c r="C2">
         <v>48066752.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58269520.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55453560.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65058570.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>58623350.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48392200.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>58049210.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52982741.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60121527.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60415495.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>67945044.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>77072450.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>66290240.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>66275710.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>84028930.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87339690.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>64109030.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57328400.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54382710.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>53953680.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>45882530.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>7729371.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6442407.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6761537.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7319916.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>8350938.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7025419.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7371510.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7871359.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8621664.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6976483.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8142635.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5607197.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8457976.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7106216.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>16017615.0</v>
+      </c>
+      <c r="C9">
         <v>12977884.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15235720.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12492900.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>13841530.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12466720.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13370520.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14163640.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12090083.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13117758.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12778131.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11855211.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11952840.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12111250.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>12527410.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14171390.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14906510.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11979320.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>13866530.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11854250.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>13237820.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12903720.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>9097991.0</v>
+      </c>
+      <c r="C10">
         <v>7342137.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7020250.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9273000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6650100.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4445990.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9131620.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5885790.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6598296.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6804224.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6717024.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6493245.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7714690.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6433700.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6768730.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7291870.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8009320.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6421630.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7577980.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5575320.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7906050.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6618120.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1749285.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1416325.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1569377.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1822101.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>18122.0</v>
+      </c>
+      <c r="C12">
         <v>22349.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11888.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>63534.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>64268.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>53014.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>53191.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26964.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29750.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32768.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35751.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8941.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14678.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8708.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>23079.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28044.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>65865.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>32578.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>32314.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>31880.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>58085.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17075.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>11890.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>63530.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>64270.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>53010.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24040.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>26960.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>14680.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8710.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>23080.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>28040.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>65870.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>32580.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>32310.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>31880.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>58090.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>17080.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>287377.0</v>
+      </c>
+      <c r="C14">
         <v>162794.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23643.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42335.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36838.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14906.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>49234.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>6942416.0</v>
+      </c>
+      <c r="C15">
         <v>5469329.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5292730.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6933230.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5209310.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3248010.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6940780.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4521580.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5059446.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5050364.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5131289.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5076995.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5965410.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5017370.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5199490.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5469770.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6134570.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4912870.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5623230.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4282640.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5993640.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4937610.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>5292730.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6933230.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5209310.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3248010.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6940780.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4521580.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>5965408.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5017374.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5169081.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5469771.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6134570.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4912870.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5623230.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4282640.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5993640.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4937610.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>6655039.0</v>
+      </c>
+      <c r="C17">
         <v>5306535.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5269083.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6890897.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5172471.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3233104.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6908865.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4521581.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5059446.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5050364.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5131289.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5076995.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5965408.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>5017374.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5199488.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5469771.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>6134572.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>4912869.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5623225.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4282637.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5993644.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4937613.0</v>
       </c>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-18122.0</v>
+      </c>
+      <c r="C18">
         <v>-22349.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11888.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>63534.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-64268.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-53014.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-53191.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-26964.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29750.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-32768.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-35751.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-8941.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-14678.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8708.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-23079.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-28044.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-65865.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-32578.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-32314.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-31880.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-58085.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-17075.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>9190177.0</v>
+      </c>
+      <c r="C21">
         <v>7382275.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7032140.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9209470.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6714370.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4499010.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9155670.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5912750.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6604027.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6789677.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6571232.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6884901.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7729370.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6442410.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6791800.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7319910.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8075190.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6454210.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7610290.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5607190.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7964140.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6635190.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>1486909.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>813603.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>227530.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>580944.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>833108.0</v>
+      </c>
+      <c r="C25">
         <v>817272.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>724905.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>721701.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>703427.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>664045.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>659069.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>664128.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>672212.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>673803.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>691079.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>630802.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>621567.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>583012.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>579705.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>551443.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>546478.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>522274.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>532344.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>516821.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>493837.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>471021.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>149242.0</v>
+      </c>
+      <c r="C26">
         <v>66268.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10326.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>170841.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>73171.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>73264.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>55656.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>78670.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>89233.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>92040.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>91579.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>113750.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>117064.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>117321.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>76362.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>175688.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>108339.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>172982.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>127651.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>87502.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>40970.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>50075.0</v>
       </c>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>6824748.0</v>
+      </c>
+      <c r="C28">
         <v>5831661.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8358930.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6358980.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7294430.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6923910.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5020350.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8737010.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6118276.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7067527.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6590161.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5561177.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5593320.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6365120.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5791970.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7256730.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7285800.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5662200.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6472090.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6421370.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5279370.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6470310.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>2442952.0</v>
+      </c>
+      <c r="C29">
         <v>2035602.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1751170.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2382100.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1477630.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1212880.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2240080.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1364210.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1538850.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1753860.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1585735.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1416250.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1749290.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1416330.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1569240.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1822100.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1874750.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1508760.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1954750.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1292680.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1912410.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1680510.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>69233958.0</v>
+      </c>
+      <c r="C30">
         <v>53662361.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>66473100.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>58736990.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>72185730.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>66591060.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>53270797.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>66169330.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58468797.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>66449608.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>66622394.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>72915354.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>81295923.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71959082.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>73762022.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>90880405.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>94756222.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>69971282.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>62930808.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>60910800.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>59327001.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>52424212.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>78424135.0</v>
+      </c>
+      <c r="C32">
         <v>61044636.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>73505240.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>67946460.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>78900100.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>71090070.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>61762720.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>72212850.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>65072824.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>73239285.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>73193626.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>79800255.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>89025290.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>78401490.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>78803120.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>98200320.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>102246200.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>76088350.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>71194930.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>66236960.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>67191500.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>58786250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -7611,2386 +7782,2443 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>18571694.0</v>
       </c>
       <c r="C2">
         <v>37085107.0</v>
       </c>
       <c r="D2">
         <v>25287613.0</v>
       </c>
       <c r="E2">
         <v>38340466.0</v>
       </c>
       <c r="F2">
         <v>24695389.0</v>
       </c>
       <c r="G2">
         <v>18784237.0</v>
       </c>
       <c r="H2">
         <v>11930837.0</v>
       </c>
       <c r="I2">
         <v>6086816.0</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>36698580</v>
       </c>
       <c r="C3">
         <v>39135560</v>
       </c>
       <c r="D3">
         <v>7579846</v>
       </c>
       <c r="E3">
         <v>1493040</v>
       </c>
       <c r="F3">
         <v>3448620</v>
       </c>
       <c r="G3">
         <v>1393226</v>
       </c>
       <c r="H3">
         <v>2015881</v>
       </c>
       <c r="I3">
         <v>613500</v>
       </c>
       <c r="J3">
         <v>597760</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-4645520.0</v>
       </c>
       <c r="C6">
         <v>-18513410.0</v>
       </c>
       <c r="D6">
         <v>40572808.0</v>
       </c>
       <c r="E6">
         <v>-12823507.0</v>
       </c>
       <c r="F6">
         <v>13645077.0</v>
       </c>
       <c r="G6">
         <v>5911152.0</v>
       </c>
       <c r="H6">
         <v>6853400.0</v>
       </c>
       <c r="I6">
         <v>5844020.0</v>
       </c>
       <c r="J6">
         <v>1254000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-12108920.0</v>
       </c>
       <c r="C7">
         <v>-1248240.0</v>
       </c>
       <c r="D7">
         <v>17374800.0</v>
       </c>
       <c r="E7">
         <v>-23076700.0</v>
       </c>
       <c r="F7">
         <v>-29737290.0</v>
       </c>
       <c r="G7">
         <v>-8005130.0</v>
       </c>
       <c r="H7">
         <v>-17153610.0</v>
       </c>
       <c r="I7">
         <v>-26897180.0</v>
       </c>
       <c r="J7">
         <v>-4350770.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-14093709.0</v>
       </c>
       <c r="F9">
         <v>-18011238.0</v>
       </c>
       <c r="G9">
         <v>-594134.0</v>
       </c>
       <c r="H9">
         <v>-9500533.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>3758243.0</v>
       </c>
       <c r="C10">
         <v>3515092.0</v>
       </c>
       <c r="D10">
         <v>1239321.0</v>
       </c>
       <c r="E10">
         <v>-1365604.0</v>
       </c>
       <c r="F10">
         <v>-6982436.0</v>
       </c>
       <c r="G10">
         <v>-782661.0</v>
       </c>
       <c r="H10">
         <v>-231957.0</v>
       </c>
       <c r="I10">
         <v>1611987.0</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-886580.0</v>
       </c>
       <c r="F11">
         <v>2649667.0</v>
       </c>
       <c r="G11">
         <v>188987.0</v>
       </c>
       <c r="H11">
         <v>-614915.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-996576.0</v>
       </c>
       <c r="F12">
         <v>-120045.0</v>
       </c>
       <c r="G12">
         <v>353931.0</v>
       </c>
       <c r="H12">
         <v>-1150592.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>2672330.0</v>
       </c>
       <c r="C14">
         <v>2542960.0</v>
       </c>
       <c r="D14">
         <v>2415086.0</v>
       </c>
       <c r="E14">
         <v>2084251.0</v>
       </c>
       <c r="F14">
         <v>1908186.0</v>
       </c>
       <c r="G14">
         <v>1806095.0</v>
       </c>
       <c r="H14">
         <v>1716655.0</v>
       </c>
       <c r="I14">
         <v>867280.0</v>
       </c>
       <c r="J14">
         <v>1177260.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>9000000.0</v>
       </c>
       <c r="C15">
         <v>9000000.0</v>
       </c>
       <c r="D15">
         <v>9000000.0</v>
       </c>
       <c r="E15">
         <v>9000000.0</v>
       </c>
       <c r="F15">
         <v>15300000.0</v>
       </c>
       <c r="G15">
         <v>9900000.0</v>
       </c>
       <c r="H15">
         <v>9900000.0</v>
       </c>
       <c r="I15">
         <v>25000000.0</v>
       </c>
       <c r="J15">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>13926175.0</v>
       </c>
       <c r="C16">
         <v>18571694.0</v>
       </c>
       <c r="D16">
         <v>65860421.0</v>
       </c>
       <c r="E16">
         <v>26792250.0</v>
       </c>
       <c r="F16">
         <v>38340466.0</v>
       </c>
       <c r="G16">
         <v>24695389.0</v>
       </c>
       <c r="H16">
         <v>18784237.0</v>
       </c>
       <c r="I16">
         <v>11930837.0</v>
       </c>
       <c r="J16">
         <v>6086816.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>-16055303.0</v>
       </c>
       <c r="C18">
         <v>-10956981.0</v>
       </c>
       <c r="D18">
         <v>31418854.0</v>
       </c>
       <c r="E18">
         <v>5044721.0</v>
       </c>
       <c r="F18">
         <v>-3303732.0</v>
       </c>
       <c r="G18">
         <v>21858094.0</v>
       </c>
       <c r="H18">
         <v>7756869.0</v>
       </c>
       <c r="I18">
         <v>813945.0</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
         <v>27545566.0</v>
       </c>
       <c r="C19">
         <v>-37249356.0</v>
       </c>
       <c r="D19">
         <v>13229135.0</v>
       </c>
       <c r="E19">
         <v>-9329124.0</v>
       </c>
       <c r="F19">
         <v>-26832294.0</v>
       </c>
       <c r="G19">
         <v>-26832294.0</v>
       </c>
       <c r="H19">
         <v>-26832294.0</v>
       </c>
       <c r="I19">
         <v>42122115.0</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>61209450.0</v>
       </c>
       <c r="G20">
         <v>2.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-1000000.0</v>
       </c>
       <c r="E21">
         <v>139914.0</v>
       </c>
       <c r="F21">
         <v>-847946.0</v>
       </c>
       <c r="G21">
         <v>-6050943.0</v>
       </c>
       <c r="H21">
         <v>-1316000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>27389340.0</v>
       </c>
       <c r="C22">
         <v>21589490.0</v>
       </c>
       <c r="D22">
         <v>21191070.0</v>
       </c>
       <c r="E22">
         <v>21686290.0</v>
       </c>
       <c r="F22">
         <v>20837119.0</v>
       </c>
       <c r="G22">
         <v>22397000.0</v>
       </c>
       <c r="H22">
         <v>19745238.0</v>
       </c>
       <c r="I22">
         <v>34174450.0</v>
       </c>
       <c r="J22">
         <v>25921540.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>0.0</v>
       </c>
       <c r="C23">
         <v>370680.0</v>
       </c>
       <c r="D23">
         <v>-7530.0</v>
       </c>
       <c r="E23">
         <v>1245890.0</v>
       </c>
       <c r="F23">
         <v>-1633937.0</v>
       </c>
       <c r="G23">
         <v>3000.0</v>
       </c>
       <c r="H23">
         <v>362531.0</v>
       </c>
       <c r="I23">
         <v>-500000.0</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>20978720.0</v>
       </c>
       <c r="C24">
         <v>1886200.0</v>
       </c>
       <c r="D24">
         <v>-7520170.0</v>
       </c>
       <c r="E24">
         <v>36474.0</v>
       </c>
       <c r="F24">
         <v>232294.0</v>
       </c>
       <c r="G24">
         <v>232294.0</v>
       </c>
       <c r="H24">
         <v>232294.0</v>
       </c>
       <c r="I24">
         <v>42735610.0</v>
       </c>
       <c r="J24">
         <v>971340.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>-178253.0</v>
       </c>
       <c r="C25">
         <v>-151452.0</v>
       </c>
       <c r="D25">
         <v>-1411944.0</v>
       </c>
       <c r="E25">
         <v>-345823.0</v>
       </c>
       <c r="F25">
         <v>-196450.0</v>
       </c>
       <c r="G25">
         <v>-4193.0</v>
       </c>
       <c r="H25">
         <v>-22866.0</v>
       </c>
       <c r="I25">
         <v>359293.0</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>600000.0</v>
       </c>
       <c r="C26">
         <v>200000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>61209450.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>249900.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>-9534360.0</v>
       </c>
       <c r="C28">
         <v>-9514400.0</v>
       </c>
       <c r="D28">
         <v>-10948190.0</v>
       </c>
       <c r="E28">
         <v>-8860086.0</v>
       </c>
       <c r="F28">
         <v>43427567.0</v>
       </c>
       <c r="G28">
         <v>-15947941.0</v>
       </c>
       <c r="H28">
         <v>-953469.0</v>
       </c>
       <c r="I28">
         <v>-37705540.0</v>
       </c>
       <c r="J28">
         <v>-24900280.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>20643280.0</v>
       </c>
       <c r="C29">
         <v>28178580.0</v>
       </c>
       <c r="D29">
         <v>38998700.0</v>
       </c>
       <c r="E29">
         <v>6543724.0</v>
       </c>
       <c r="F29">
         <v>387090.0</v>
       </c>
       <c r="G29">
         <v>23368769.0</v>
       </c>
       <c r="H29">
         <v>9963896.0</v>
       </c>
       <c r="I29">
         <v>1427440.0</v>
       </c>
       <c r="J29">
         <v>25780700.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-15719870.0</v>
       </c>
       <c r="C30">
         <v>-37249360.0</v>
       </c>
       <c r="D30">
         <v>-20782740.0</v>
       </c>
       <c r="E30">
         <v>-10513709.0</v>
       </c>
       <c r="F30">
         <v>-30170422.0</v>
       </c>
       <c r="G30">
         <v>-1509676.0</v>
       </c>
       <c r="H30">
         <v>-2157027.0</v>
       </c>
       <c r="I30">
         <v>42122120.0</v>
       </c>
       <c r="J30">
         <v>373580.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>7646580.0</v>
+      </c>
+      <c r="C2">
         <v>13926174.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11214503.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14274172.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13146145.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18571694.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9254292.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10085470.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12702091.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37085107.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>65851509.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>68483260.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39447325.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26792250.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25287613.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29089493.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32687738.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38340466.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63699086.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5093567.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12626163.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24695389.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>2169439</v>
+      </c>
+      <c r="C3">
         <v>20437811</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>36698580</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24936690</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10847820</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3859420</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>39135560</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18062830</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6571925</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5059330</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5800965</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4864608</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>606375</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1990614</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>118250</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>339070</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1041720</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>868110</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3690820</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3066560</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1478820</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>449870</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-336205.0</v>
+      </c>
+      <c r="C6">
         <v>-6221906.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4645520.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7357190.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4297520.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5425550.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18513410.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-27830820.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2613220.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24381170.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-28753333.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2626320.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>29035935.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12655075.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>229346.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3801880.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9250970.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5652730.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13645080.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>39003700.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-19601820.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12069230.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-12246977.0</v>
+      </c>
+      <c r="C7">
         <v>2953123.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-12108920.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16316180.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-17760010.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-16635910.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1248240.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8386890.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1610901.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6014296.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8844842.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7285774.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>662750.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-771590.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-23076700.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-28072260.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-34168970.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-15381000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29737290.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-29748430.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-29561780.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-18656590.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1973069.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4665032.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>678991.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6236436.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-3152362.0</v>
+      </c>
+      <c r="C10">
         <v>-5223549.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-973209.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>935160.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2222283.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1574009.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9144602.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2504886.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3257593.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6897215.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4955139.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3445824.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4126441.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2846566.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3405270.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7744208.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9422810.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3092272.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2864694.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6035180.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>382388.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4194338.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-3447747.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1100314.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2617589.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6013978.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-620172.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-683778.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-708834.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-24892.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>833108.0</v>
+      </c>
+      <c r="C14">
         <v>817272.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2672330.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1986250.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1299730.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>630170.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2542960.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1917450.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>672212.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>673803.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>691079.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>630802.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>591431.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>552875.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>549569.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>521306.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1013380.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>494740.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1908190.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1403380.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>914100.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>457480.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="E15">
         <v>4500000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="F15">
+        <v>4500000.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15">
         <v>9000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4500000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>4500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="N15">
         <v>4500000.0</v>
       </c>
       <c r="O15">
         <v>4500000.0</v>
       </c>
       <c r="P15">
         <v>4500000.0</v>
       </c>
       <c r="Q15">
         <v>4500000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="R15">
+        <v>4500000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
         <v>15300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10800000.0</v>
       </c>
       <c r="U15">
         <v>10800000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:22">
+      <c r="V15">
+        <v>10800000.0</v>
+      </c>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>7349087.0</v>
+      </c>
+      <c r="C16">
         <v>7646580.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13926175.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11214503.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14274172.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13146145.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18571694.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9254292.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10085470.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12702091.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>37085107.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>65851509.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>68483260.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39447325.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>26792250.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25287613.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>29089493.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>32687738.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>38340466.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>63699086.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5093567.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12626163.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-6064975.0</v>
+      </c>
+      <c r="C18">
         <v>-11230047.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1484277.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3021799.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-211671.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14306110.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6640844.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1424850.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>225230.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5966217.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9022161.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8092961.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8012191.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3644146.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>11669556.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13577949.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10629457.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9573327.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7911228.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4180548.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3520809.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11874699.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>10630647.0</v>
+      </c>
+      <c r="C19">
         <v>5370381.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>9356664.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>2988902.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>6100000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>5340579.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-598727.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8431574.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1600000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-23247130.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-38805281.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15356352.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>21181868.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>14525277.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4818219.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-9905192.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>4259391.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>269767.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-27119263.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1587744.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1028944.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-434471.0</v>
       </c>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-225664.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1223808.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2223908.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7512748.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>6942416.0</v>
+      </c>
+      <c r="C22">
         <v>5469329.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27389340.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20369090.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11096090.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4445990.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28419930.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19288310.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5059446.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5050364.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5157894.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5076995.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5965408.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5017374.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5199488.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5469771.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14430950.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6421630.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27677470.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20099490.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14524170.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6618120.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23">
         <v>0.0</v>
       </c>
       <c r="E23">
         <v>0.0</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
-        <v>370680.0</v>
+        <v>0.0</v>
       </c>
       <c r="H23">
         <v>370680.0</v>
       </c>
-      <c r="I23"/>
+      <c r="I23">
+        <v>370680.0</v>
+      </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>1245890.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>0.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-1633940.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1564450.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>20978720.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15528950.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15315650.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9200000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1886200.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-18587800.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>1058.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>22684.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21741.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5744.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5570880.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1137870.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-26479600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15400.0</v>
       </c>
       <c r="U24">
         <v>15400.0</v>
       </c>
       <c r="V24">
         <v>15400.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24">
+        <v>15400.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>3793.0</v>
+      </c>
+      <c r="C25">
         <v>2338.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-31886.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-55403.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-53120.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-37844.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-16813.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-32402.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-52334.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-49903.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-352408.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-528388.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-498637.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-285755.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-99164.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-63404.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-84842.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-98413.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-16753.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-197083.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>42617.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-25231.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>600000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>200000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>61209450.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>61209450.0</v>
+      </c>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-9534360.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5311060.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5061190.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-279040.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9514400.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4903290.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-225664.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5723808.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6723908.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-7512748.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5376570.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2797630.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>43427570.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>50204760.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4224330.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-210930.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-3895536.0</v>
+      </c>
+      <c r="C29">
         <v>9207764.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20643280.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7397110.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3669960.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10446690.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28178580.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13746690.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6797155.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-906887.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14823126.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12957569.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8618566.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5634760.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11741802.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13962988.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19161070.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8705220.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>387090.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-8148400.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13916690.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11424830.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-15719870.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9407740.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4467830.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5340580.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-37249360.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-36650630.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>20636551.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12742347.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4790380.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10252487.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4529160.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>269770.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-30170420.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3051160.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1463420.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-434470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>