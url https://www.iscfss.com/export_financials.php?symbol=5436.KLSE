--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -863,2276 +866,2398 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>79618000.0</v>
+      </c>
+      <c r="C2">
         <v>94301000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>54444000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>108881000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44323000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37596000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55461000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>35701000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36539000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58611000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="N2">
         <v>20000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>20000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>530000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>157782000.0</v>
       </c>
       <c r="C8">
         <v>157782000.0</v>
       </c>
       <c r="D8">
         <v>157782000.0</v>
       </c>
       <c r="E8">
         <v>157782000.0</v>
       </c>
       <c r="F8">
         <v>157782000.0</v>
       </c>
       <c r="G8">
-        <v>99305000.0</v>
+        <v>157782000.0</v>
       </c>
       <c r="H8">
         <v>99305000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>99305000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>82614000.0</v>
+      </c>
+      <c r="C10">
         <v>20504000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>124925000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28873000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7573000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19149000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31352000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>37253000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>35585000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27350000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>137000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>127000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>92000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>94665000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>124925000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>137529000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>66997000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>74722000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>106825000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>89108000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>118255000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>91025000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>136972000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>157782000.0</v>
       </c>
       <c r="D13">
         <v>157782000.0</v>
       </c>
       <c r="E13">
         <v>157782000.0</v>
       </c>
       <c r="F13">
         <v>157782000.0</v>
       </c>
       <c r="G13">
-        <v>99305000.0</v>
+        <v>157782000.0</v>
       </c>
       <c r="H13">
         <v>99305000.0</v>
       </c>
       <c r="I13">
         <v>99305000.0</v>
       </c>
       <c r="J13">
         <v>99305000.0</v>
       </c>
       <c r="K13">
         <v>99305000.0</v>
       </c>
       <c r="L13">
-        <v>99000000.0</v>
+        <v>99305000.0</v>
       </c>
       <c r="M13">
         <v>99000000.0</v>
       </c>
       <c r="N13">
         <v>99000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>99000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>129096136.0</v>
+      </c>
+      <c r="C14">
         <v>129096140.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>129096136.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129096000.0</v>
       </c>
       <c r="E14">
         <v>129096000.0</v>
       </c>
       <c r="F14">
         <v>129096000.0</v>
       </c>
       <c r="G14">
-        <v>111083250.0</v>
+        <v>129096000.0</v>
       </c>
       <c r="H14">
         <v>111083250.0</v>
       </c>
       <c r="I14">
         <v>111083250.0</v>
       </c>
       <c r="J14">
         <v>111083250.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>111083250.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>260801000.0</v>
+      </c>
+      <c r="C22">
         <v>288796000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>212144000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>268663000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>368816000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>191749000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>171967000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>181611000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>157338000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>199337000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>114683000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>106000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>122000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>103000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>935294000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>860186000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>951876000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1035209000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>640996000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>491632000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>469769000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>471321000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>486042000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>2222000.0</v>
+      </c>
+      <c r="C24">
         <v>24592000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>49859000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>98359000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>177457000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22828000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>24592000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>49859000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>98359000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>177457000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>256067000.0</v>
+      </c>
+      <c r="C28">
         <v>295475000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>124701000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>160923000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>342503000.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>677323000.0</v>
+      </c>
+      <c r="C29">
         <v>832118000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>771793000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>840197000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>920147000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>561293000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>417584000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>413124000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>413302000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>130774000.0</v>
+      </c>
+      <c r="C30">
         <v>96712000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>66202000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>88525000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>161723000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>114972000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>77900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>93046000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>102657000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81066000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>78272000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>66000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>542815000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>510647000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>501206000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>402525000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>67323000.0</v>
+      </c>
+      <c r="C32">
         <v>139094000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>193116000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>243160000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>306169000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>291114000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>285139000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>309362000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>299493000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>282038000.0</v>
+      </c>
+      <c r="C33">
         <v>334015000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>381853000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>397307000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>383475000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>234574000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>120599000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>88815000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>82534000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>99899000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>10719000.0</v>
+      </c>
+      <c r="C35">
         <v>30974000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>52802000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>98722000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>178997000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>24482000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3213000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2656000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2947000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2860000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>879000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>754000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2355000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>93000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>222000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>300000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5525000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>5438000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>5226000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4798000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>23958000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12209000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>472000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>5000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>1540000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1654000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3213000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>-60909000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-8804000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>385033000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-30210000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-14537000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-12451000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-18333000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-23544000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-3666000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-18445000.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>281124000.0</v>
+      </c>
+      <c r="C45">
         <v>333136000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>867600000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>848693000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>812110000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>647973000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>521575000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>281124000.0</v>
+      </c>
+      <c r="C46">
         <v>333136000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>381099000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>394589000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>383382000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>234352000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>120299000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>332798000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>381099000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>395672000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>383382000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>234352000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>120299000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>83290000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>77096000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>94673000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>84774000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>311457000.0</v>
+      </c>
+      <c r="C48">
         <v>344585000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>373189000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>408657000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>383075000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>357961000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>315671000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>314549000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>303319000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>301646000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>286227000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>273000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>265000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>259000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>336459000.0</v>
+      </c>
+      <c r="C50">
         <v>365396000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>199767000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>200093000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>232043000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>37259000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>15059000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>17603000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>34222000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>23813000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>12000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>9000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>47115000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>343394000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>176137000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>156203000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>206565000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>24287000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>15059000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17603000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>34222000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>23813000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4284000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>12000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>66</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>74161000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>99225000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>108656000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>59424000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>55573000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>75473000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>51855000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>82670000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>63675000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>767436000.0</v>
+      </c>
+      <c r="C55">
         <v>935294000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>860186000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>951876000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1035209000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>640996000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>491632000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>469769000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>471321000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>486042000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>423733000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>412000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>385000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>382000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>485398000.0</v>
+      </c>
+      <c r="C56">
         <v>601617000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>478333000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>554551000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>651734000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>406422000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>371033000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>380954000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>388787000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>386143000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>334161000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>307000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>280000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>266000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>418075000.0</v>
+      </c>
+      <c r="C57">
         <v>462856000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>285217000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>272561000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>345565000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>115308000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>85894000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>71592000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>89294000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>85897000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>54801000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>55000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>50000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>428794000.0</v>
+      </c>
+      <c r="C58">
         <v>493836000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>338019000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>410131000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>524562000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>139790000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>89107000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>74248000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>92241000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>88757000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>56646000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>61000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>55000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>338642000.0</v>
+      </c>
+      <c r="C60">
         <v>441458000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>522167000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>541745000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>510647000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>501206000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>402525000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>395521000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>379080000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>397285000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>367087000.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>79618000.0</v>
+      </c>
+      <c r="C2">
         <v>140980000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>161812000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>87166000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>94301000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>88440000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>56825000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50573000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>54444000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43765000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50238000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>61720000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>108881000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>85214000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>89297000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>82963000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>44323000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>48798000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43883000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43574000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37596000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24738000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20851000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>55461000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>26149000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32261000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>20000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>39000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>530000.0</v>
+      </c>
+      <c r="C7">
         <v>557000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>157782000.0</v>
       </c>
       <c r="C8">
         <v>157782000.0</v>
       </c>
       <c r="D8">
         <v>157782000.0</v>
       </c>
       <c r="E8">
         <v>157782000.0</v>
       </c>
       <c r="F8">
         <v>157782000.0</v>
       </c>
       <c r="G8">
         <v>157782000.0</v>
       </c>
       <c r="H8">
         <v>157782000.0</v>
       </c>
       <c r="I8">
         <v>157782000.0</v>
       </c>
@@ -3147,10073 +3272,10410 @@
       </c>
       <c r="M8">
         <v>157782000.0</v>
       </c>
       <c r="N8">
         <v>157782000.0</v>
       </c>
       <c r="O8">
         <v>157782000.0</v>
       </c>
       <c r="P8">
         <v>157782000.0</v>
       </c>
       <c r="Q8">
         <v>157782000.0</v>
       </c>
       <c r="R8">
         <v>157782000.0</v>
       </c>
       <c r="S8">
         <v>157782000.0</v>
       </c>
       <c r="T8">
         <v>157782000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>157782000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>82614000.0</v>
+      </c>
+      <c r="C10">
         <v>97121000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>105055000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>113331000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>94508000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>121331000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>144837000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>126122000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>124925000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>113127000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>148446000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>184668000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>137529000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>110261000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>138196000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>102117000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>65619000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46376000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>82674000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>96430000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>74722000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>132717000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>73547000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>78026000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>106825000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>89429000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>86922000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>101837000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>89108000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>137000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>108000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>102000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>144000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>97121000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>105055000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>113331000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>85980000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>121331000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>144837000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>184668000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>137529000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>110261000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>138196000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>102117000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>66997000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>46376000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>82674000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>96430000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>97121000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>105055000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>113331000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>94665000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>121331000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>144837000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>184668000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>137529000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>110261000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>138196000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>102117000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>66997000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>46376000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>82674000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>96430000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>74722000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>132717000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>73547000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>78026000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>106825000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>89429000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>86922000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>101837000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>89108000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>157782000.0</v>
       </c>
       <c r="D13">
         <v>157782000.0</v>
       </c>
       <c r="E13">
         <v>157782000.0</v>
       </c>
       <c r="F13">
         <v>157782000.0</v>
       </c>
       <c r="G13">
         <v>157782000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>157782000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>157782000.0</v>
       </c>
       <c r="N13">
         <v>157782000.0</v>
       </c>
       <c r="O13">
         <v>157782000.0</v>
       </c>
       <c r="P13">
         <v>157782000.0</v>
       </c>
       <c r="Q13">
         <v>157782000.0</v>
       </c>
       <c r="R13">
         <v>157782000.0</v>
       </c>
       <c r="S13">
         <v>157782000.0</v>
       </c>
       <c r="T13">
         <v>157782000.0</v>
       </c>
       <c r="U13">
         <v>157782000.0</v>
       </c>
       <c r="V13">
+        <v>157782000.0</v>
+      </c>
+      <c r="W13">
         <v>157771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99305000.0</v>
       </c>
       <c r="X13">
         <v>99305000.0</v>
       </c>
       <c r="Y13">
         <v>99305000.0</v>
       </c>
       <c r="Z13">
         <v>99305000.0</v>
       </c>
       <c r="AA13">
         <v>99305000.0</v>
       </c>
       <c r="AB13">
         <v>99305000.0</v>
       </c>
       <c r="AC13">
         <v>99305000.0</v>
       </c>
       <c r="AD13">
-        <v>99000000.0</v>
+        <v>99305000.0</v>
       </c>
       <c r="AE13">
         <v>99000000.0</v>
       </c>
       <c r="AF13">
         <v>99000000.0</v>
       </c>
       <c r="AG13">
         <v>99000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>99000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>129096140.0</v>
+        <v>129096136.0</v>
       </c>
       <c r="C14">
         <v>129096140.0</v>
       </c>
       <c r="D14">
         <v>129096140.0</v>
       </c>
       <c r="E14">
         <v>129096140.0</v>
       </c>
       <c r="F14">
         <v>129096140.0</v>
       </c>
       <c r="G14">
         <v>129096140.0</v>
       </c>
       <c r="H14">
-        <v>129096136.0</v>
+        <v>129096140.0</v>
       </c>
       <c r="I14">
         <v>129096136.0</v>
       </c>
       <c r="J14">
         <v>129096136.0</v>
       </c>
       <c r="K14">
         <v>129096136.0</v>
       </c>
       <c r="L14">
-        <v>129096000.0</v>
+        <v>129096136.0</v>
       </c>
       <c r="M14">
         <v>129096000.0</v>
       </c>
       <c r="N14">
         <v>129096000.0</v>
       </c>
       <c r="O14">
         <v>129096000.0</v>
       </c>
       <c r="P14">
         <v>129096000.0</v>
       </c>
       <c r="Q14">
         <v>129096000.0</v>
       </c>
       <c r="R14">
         <v>129096000.0</v>
       </c>
       <c r="S14">
         <v>129096000.0</v>
       </c>
       <c r="T14">
         <v>129096000.0</v>
       </c>
       <c r="U14">
         <v>129096000.0</v>
       </c>
       <c r="V14">
+        <v>129096000.0</v>
+      </c>
+      <c r="W14">
         <v>129096136.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102537883.0</v>
       </c>
       <c r="X14">
         <v>102537883.0</v>
       </c>
       <c r="Y14">
-        <v>102538172.0</v>
+        <v>102537883.0</v>
       </c>
       <c r="Z14">
         <v>102538172.0</v>
       </c>
       <c r="AA14">
+        <v>102538172.0</v>
+      </c>
+      <c r="AB14">
         <v>99297600.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>99325400.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>99283500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>97670900.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>97020100.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>98730600.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>95948800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>260801000.0</v>
+      </c>
+      <c r="C22">
         <v>257524000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>273549000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>254134000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>288796000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>273374000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>196532000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>182152000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>212144000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>208074000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>185211000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>199422000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>268663000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>273635000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>295488000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>307752000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>368816000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>317368000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>274626000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>163363000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>191749000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>118723000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>129111000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>158441000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>171967000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>132929000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>162299000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>177214000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>181611000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>115000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>114000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>130000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>90000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>884368000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>939526000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>911047000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>935294000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>928100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>841667000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>921001000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>951876000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>951611000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1033341000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>987009000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1035209000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>954881000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>865155000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>722304000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>640996000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>2222000.0</v>
+      </c>
+      <c r="C24">
         <v>7302000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12830000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>18099000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24592000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>30386000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>43520000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>49769000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>49859000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>71082000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>104654000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>104141000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>98359000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>138584000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>177729000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>182345000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>177457000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>175788000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>162370000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>104291000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22828000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8315000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
-      <c r="AB24"/>
+      <c r="AB24">
+        <v>0.0</v>
+      </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>7749000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12830000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18099000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24592000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>30386000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43520000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>104141000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>98359000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>138584000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>177729000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>182345000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>177457000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>175788000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>162370000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>104291000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22828000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8315000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>256067000.0</v>
+      </c>
+      <c r="C28">
         <v>258940000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>258795000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>284374000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>295475000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>248978000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>201505000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>164785000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>124701000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>175076000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>108060000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>113897000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>160923000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>214874000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>263813000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>256550000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>342503000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>347723000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>215327000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>70901000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>677323000.0</v>
+      </c>
+      <c r="C29">
         <v>733933000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>768821000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>815011000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>832118000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>834798000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>781909000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>803960000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>771793000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>824949000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>802867000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>859281000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>840197000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>862443000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>939881000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>901256000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>920147000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>904365000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>819360000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>674581000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>561293000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>516283000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>440952000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>448222000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>417584000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>130774000.0</v>
+      </c>
+      <c r="C30">
         <v>228930000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>245490000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>217170000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>210953000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>188170000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>167926000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>169922000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>66202000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>158407000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>125053000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>130402000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>148303000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>175876000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>204771000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>189027000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>215364000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>219664000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>165542000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>150825000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>139951000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>133957000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>127168000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>97271000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>90002000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>101797000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>109668000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>92698000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>109701000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>83000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>99000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>91000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>74000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>560716000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>542815000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>537308000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>537872000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>67323000.0</v>
+      </c>
+      <c r="C32">
         <v>97129000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>114803000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>122302000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>139094000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>157270000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>151486000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>187093000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>193116000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>223639000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>259707000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>258348000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>243160000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>285593000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>322255000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>338752000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>306169000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>316235000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>343070000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>301509000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>291114000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>337437000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>282093000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>281963000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>285139000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>282038000.0</v>
+      </c>
+      <c r="C33">
         <v>294899000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>309405000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>319510000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>334015000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>340533000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>330534000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>378667000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>381853000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>384189000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>391308000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>406509000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>397307000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>391839000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>394886000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>387722000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>383475000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>371473000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>342313000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>311686000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>234574000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>157381000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>136933000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>136404000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>120599000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>116741000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>120088000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>10719000.0</v>
+      </c>
+      <c r="C35">
         <v>14156000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19237000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24506000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>30974000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>33314000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>46453000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>52707000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>52802000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>71082000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>104654000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>104141000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>98722000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>140124000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>179269000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>183885000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>178997000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>177442000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>164024000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>105945000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>24482000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3302000.0</v>
       </c>
       <c r="X35">
         <v>3302000.0</v>
       </c>
       <c r="Y35">
+        <v>3302000.0</v>
+      </c>
+      <c r="Z35">
         <v>3213000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2167000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2335000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>786000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>813000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>819000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>879000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>697000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>664000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>2455000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2355000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="P38">
         <v>96000.0</v>
       </c>
       <c r="Q38">
+        <v>96000.0</v>
+      </c>
+      <c r="R38">
         <v>93000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>226000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>227000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>223000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>222000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>286000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>295000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>304000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>300000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>19056000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>18782000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>18160000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5525000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-1000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>1000.0</v>
       </c>
-      <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>2414000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2623000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>5000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
-[...1 lines deleted...]
-      </c>
+      <c r="N41"/>
       <c r="O41">
         <v>1540000.0</v>
       </c>
-      <c r="P41"/>
+      <c r="P41">
+        <v>1540000.0</v>
+      </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>-60909000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-49843000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-79751000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>3512000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>385033000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-42010000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-33134000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-29446000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-30210000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-11861000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-10720000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-13893000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-14537000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-19755000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-14981000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-10354000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-12451000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-17495000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-14401000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-18583000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-18333000.0</v>
       </c>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>281124000.0</v>
+      </c>
+      <c r="C45">
         <v>294113000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>308592000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>318691000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>333136000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>339836000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>329870000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>377929000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>867600000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>381818000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>388903000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>404054000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>848693000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>391744000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>394790000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>281124000.0</v>
+      </c>
+      <c r="C46">
         <v>294113000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>308592000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>318691000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>333136000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>339836000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>329870000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>377929000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>381099000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>381818000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>388903000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>404054000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>394589000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>391744000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>394790000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>294113000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>308592000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>318691000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>332798000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>339836000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>329870000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>404054000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>395672000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>391744000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>394790000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>387626000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>383382000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>371247000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>342086000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>311463000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>234352000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>157095000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>136638000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>136100000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>120299000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>97685000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>101306000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>68385000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>83290000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>311457000.0</v>
+      </c>
+      <c r="C48">
         <v>220090000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>247189000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>259524000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>344585000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>356550000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>357536000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>364539000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>373189000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>393283000.0</v>
       </c>
-      <c r="K48"/>
-      <c r="L48">
+      <c r="L48"/>
+      <c r="M48">
         <v>399422000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>408657000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>421536000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>413224000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>414253000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>383075000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>364345000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>374297000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>363361000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>357961000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>345188000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>331400000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>326114000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>315671000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>311055000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>304730000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>318064000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>314549000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>286000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>273000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>277000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>282000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>336459000.0</v>
+      </c>
+      <c r="C50">
         <v>348759000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>351020000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>379606000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>365396000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>339923000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>302822000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>241138000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>199767000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>217121000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>151852000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>194424000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>200093000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>186551000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>224280000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>176322000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>232043000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>218311000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>135631000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>63040000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>37259000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>24764000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>25228000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>33157000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>15059000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>21166000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>55858000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>4000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>5000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>298001000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>167331000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>47115000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>33079000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>328477000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>329988000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>358561000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>343394000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>317581000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>292388000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>163579000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>156203000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>186551000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>213541000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>176322000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>206565000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>218311000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>135631000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>63040000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>24287000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>24764000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>25228000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>33157000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>15059000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>21166000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>4000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>8685000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>767436000.0</v>
+      </c>
+      <c r="C55">
         <v>884368000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>939526000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>911047000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>935294000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>928100000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>841667000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>857593000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>860186000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>868714000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>853105000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>921001000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>951876000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>951611000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1033341000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>987009000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1035209000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>954881000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>865155000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>722304000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>640996000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>542778000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>468992000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>472375000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>491632000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>442347000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>480088000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>458569000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>469769000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>424000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>416000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>425000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>408000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>485398000.0</v>
+      </c>
+      <c r="C56">
         <v>589469000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>630121000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>591537000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>601617000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>587567000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>511133000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>478926000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>478333000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>484525000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>461797000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>514492000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>554551000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>559772000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>638455000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>599287000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>651734000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>583408000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>522842000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>410618000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>406422000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>385397000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>332059000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>335971000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>371033000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>325606000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>360000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>372024000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>380954000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>334000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>321000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>323000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>308000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>418075000.0</v>
+      </c>
+      <c r="C57">
         <v>492340000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>515318000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>469235000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>462856000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>430297000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>359647000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>291833000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>285217000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>260886000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>202090000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>256144000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>272561000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>274179000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>316200000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>260535000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>345565000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>267173000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>179772000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>109109000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>115308000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>47960000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>49966000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>54008000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>85894000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>47315000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>88119000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>57280000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>71592000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AF57">
         <v>45000000.0</v>
       </c>
       <c r="AG57">
+        <v>45000000.0</v>
+      </c>
+      <c r="AH57">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>428794000.0</v>
+      </c>
+      <c r="C58">
         <v>506496000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>534555000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>493741000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>493836000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>463611000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>406100000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>344540000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>338019000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>331968000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>306744000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>360285000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>410131000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>414303000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>495469000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>444420000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>524562000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>444615000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>343796000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>215054000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>139790000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>59574000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>53268000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>57310000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>89107000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>49482000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>90454000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>59783000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>74248000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>57000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>50000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>49000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>338642000.0</v>
+      </c>
+      <c r="C60">
         <v>377872000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>404971000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>417306000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>441458000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>464489000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>435567000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>513053000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>522167000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>536746000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>546361000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>560716000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>541745000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>537308000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>537872000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>542589000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>510647000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>510266000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>521359000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>507250000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>501206000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>483204000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>415724000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>415065000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>402525000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>392865000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>389634000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>398786000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>395521000.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>1257908000.0</v>
+      </c>
+      <c r="C2">
         <v>1087313000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>906607000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1318064000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1247729000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>747556000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>809740000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>914322000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>897816000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>759607000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>659831000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>587000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>589000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>606000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>70108000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>64714000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>63724000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>39362000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>69907000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>50766000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>92489000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>61000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>55000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>48000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>96161000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>80748000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>83382000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>58231000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>69907000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>50766000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>34012000.0</v>
+      </c>
+      <c r="C9">
         <v>13968000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11892000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>144556000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>96650000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>84979000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50276000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>64456000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41051000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>81112000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>83554000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>70000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>62000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>49000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-22624000.0</v>
+      </c>
+      <c r="C10">
         <v>-19649000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-25477000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61063000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>65662000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>67608000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>41156000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53631000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28535000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>71394000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>64232000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>22571000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14729000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15388000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10243000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>13000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>16325000.0</v>
+      </c>
+      <c r="C12">
         <v>14567000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14247000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11646000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1242000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>685000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1343000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>2184000.0</v>
+      </c>
+      <c r="C13">
         <v>11256000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10083000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8666000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>906000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1588000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1773000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1367000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1611000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2855000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3642000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-33128000.0</v>
+      </c>
+      <c r="C15">
         <v>-28604000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-35468000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>38492000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>50933000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>52220000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>30913000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>41021000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21534000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>55141000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>50933000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>43000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>41000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-28604000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-35468000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38840000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>50933000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>52220000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>30913000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>41021000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>21534000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>55141000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>50933000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-33128000.0</v>
+      </c>
+      <c r="C17">
         <v>-28581000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-35468000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>38492000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>50933000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>52220000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>30913000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>41021000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>21534000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>55141000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-14141000.0</v>
+      </c>
+      <c r="C18">
         <v>-11532000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10083000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8666000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>906000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1588000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1773000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1367000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1611000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2855000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-8483000.0</v>
+      </c>
+      <c r="C21">
         <v>-8393000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-15394000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>69729000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>64756000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>66020000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>39383000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>52264000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>26924000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>68539000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>60590000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>55000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>48000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>12606000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4223000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5864000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6630000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>24804000.0</v>
+      </c>
+      <c r="C25">
         <v>27771000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28876000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23452000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13844000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15089000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15732000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15144000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20986000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>57704000.0</v>
+      </c>
+      <c r="C28">
         <v>37811000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34205000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>45953000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36159000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27119000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17544000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19119000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17524000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19345000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24183000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>10504000.0</v>
+      </c>
+      <c r="C29">
         <v>8955000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9991000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22571000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14729000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15388000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10243000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12610000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7001000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16253000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13299000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>1300403000.0</v>
+      </c>
+      <c r="C30">
         <v>1109674000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>933893000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1392891000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1279623000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>766515000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>820633000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>926514000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>911943000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>772180000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>683000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>602000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>603000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>624000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>1291920000.0</v>
+      </c>
+      <c r="C32">
         <v>1101281000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>918499000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1462620000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1344379000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>832535000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>860016000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>978778000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>938867000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>840719000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>743385000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>657000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>651000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>656000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>200818000.0</v>
+      </c>
+      <c r="C2">
         <v>332136000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>368798000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>356156000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>320949000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>279326000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>258297000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>228741000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>239163000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>217809000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>219268000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>230367000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>223324000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>285001000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>418906000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>390833000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>390208000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>355786000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>269176000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>232559000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>203527000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>163016000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>198901000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>182112000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>187420000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>190911000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>225306000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>206103000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>218378000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>171000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>187000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>157000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>145000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-5877000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9695000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>28710000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10288000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>21454000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23615000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>17519000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12552000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12209000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14686000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AF5">
         <v>18000000.0</v>
       </c>
       <c r="AG5">
+        <v>18000000.0</v>
+      </c>
+      <c r="AH5">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>2514000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1092000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>36569000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>16471000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>44209000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>25260000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>25288000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>18085000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12115000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20794000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>21454000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>23615000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>17519000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12552000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>-9543000.0</v>
+      </c>
+      <c r="C9">
         <v>10520000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18048000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14987000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11584000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12955000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1982000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-8589000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>815000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2364000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-80000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8793000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>22455000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27815000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>46278000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>48008000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>31157000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>29366000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16907000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19220000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>21269000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>21581000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23593000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18536000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4292000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12682000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14649000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18653000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12567000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>29000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>22000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>20000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-27355000.0</v>
+      </c>
+      <c r="C10">
         <v>-275000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3859000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1147000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7894000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2108000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6089000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7774000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13762000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4737000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1378000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-8356000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-11218000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25720000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7403000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>39158000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23547000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20669000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13537000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7909000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17099000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17416000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19562000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13531000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7035000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8295000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10703000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15123000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9326000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>879000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1661000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4498000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8432000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
+      <c r="AD11"/>
       <c r="AE11">
         <v>4000000.0</v>
       </c>
       <c r="AF11">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG11">
         <v>3000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>4920000.0</v>
+      </c>
+      <c r="C12">
         <v>4096000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3582000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3727000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3738000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3797000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3752000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3280000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3215000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3712000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3592000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3728000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2489000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3780000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3351000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2022000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1285000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1215000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>885000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>427000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>173000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>171000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>207000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>134000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>203000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>435000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>483000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>537000.0</v>
+      </c>
+      <c r="C13">
         <v>3695000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2941000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3122000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3153000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2842000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2453000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>471000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1027000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>868000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1020000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2479000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1144000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2990000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2885000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1647000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1816000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>647000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>486000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>223000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>484000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>605000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>285000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>214000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1372000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>158000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>369000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="M14">
         <v>0.0</v>
       </c>
+      <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
-      <c r="Q14"/>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="U14">
         <v>0.0</v>
       </c>
+      <c r="V14"/>
       <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-27071000.0</v>
+      </c>
+      <c r="C15">
         <v>-3970000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>103000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2190000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-11965000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-986000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7003000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-8650000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-20094000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5791000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-348000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-9235000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-12879000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>21222000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1029000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>31178000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>18730000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15867000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10936000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5400000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12773000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>13788000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15216000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10443000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4616000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6325000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8341000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11631000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6513000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AF15">
         <v>14000000.0</v>
       </c>
       <c r="AG15">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH15">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-3970000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>103000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-2190000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-11965000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-986000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-7003000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-9235000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-12531000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21222000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1029000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>31178000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18730000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15867000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10936000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12773000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13788000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15216000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10443000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4616000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6325000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8341000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11631000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6513000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-27071000.0</v>
+      </c>
+      <c r="C17">
         <v>-3970000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>103000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2190000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-11942000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-986000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7003000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-8650000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-20094000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-5791000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-348000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-9235000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-12879000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>21222000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1029000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>31178000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>18730000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>15867000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>10936000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5400000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12773000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>13788000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>15216000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10443000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4616000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>6325000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8341000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-4383000.0</v>
+      </c>
+      <c r="C18">
         <v>-3695000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2941000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3122000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3429000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2842000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2453000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2809000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2188000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2844000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2572000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2479000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1144000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2990000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2885000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1643000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1816000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-647000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-486000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>223000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>484000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>605000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>285000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>214000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1372000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>158000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-114000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-22972000.0</v>
+      </c>
+      <c r="C21">
         <v>3420000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4269000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4741000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4950000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3637000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4965000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11574000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1893000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3950000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5877000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10074000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>28710000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10288000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>40805000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>21731000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>21316000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14023000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7686000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16615000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16811000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>19277000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13317000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5663000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8137000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10817000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14766000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>9039000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AF21">
         <v>18000000.0</v>
       </c>
       <c r="AG21">
+        <v>18000000.0</v>
+      </c>
+      <c r="AH21">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>2918000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2228000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10169000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25035000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>6013000.0</v>
+      </c>
+      <c r="C25">
         <v>6026000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6234000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6531000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8149000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6011000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6684000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6927000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7324000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7169000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7241000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7142000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7637000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7069000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5717000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3029000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2998000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3404000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3663000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3779000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3522000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3867000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3846000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3854000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5314000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>13943000.0</v>
+      </c>
+      <c r="C28">
         <v>12569000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17889000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13303000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8580000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9662000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10307000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9262000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6509000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9307000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8783000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17588000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14033000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9274000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10955000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11691000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9262000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9531000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4903000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12463000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7509000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7548000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5693000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6369000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1414000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5376000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5497000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5342000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4451000.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>-284000.0</v>
+      </c>
+      <c r="C29">
         <v>3695000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3756000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3337000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4071000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3094000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>914000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>876000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6332000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1054000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1726000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>879000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1661000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4498000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8432000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7980000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4817000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4802000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2601000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2509000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4326000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3628000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4346000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3088000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2419000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1970000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2362000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3492000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2813000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>214247000.0</v>
+      </c>
+      <c r="C30">
         <v>339236000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>380046000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>366874000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>337274000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>287331000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>259952000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>225117000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>251552000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>222066000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>215238000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>245037000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>255853000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>284106000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>454896000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>398040000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>399634000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>363836000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>272060000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>244093000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>208181000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>167786000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>203217000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>187331000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>186049000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>195456000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>229138000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>186000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>191000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>159000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>147000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>191275000.0</v>
+      </c>
+      <c r="C32">
         <v>342656000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>386846000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>371143000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>332533000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>292281000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>256315000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>220152000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>239978000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>220173000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>219188000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>239160000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>245779000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>312816000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>465184000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>438841000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>421365000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>385152000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>286083000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>251779000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>224796000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>184597000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>222494000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>200648000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>191712000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>203593000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>239955000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>224756000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>230945000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>200000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>209000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>177000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>158000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>94665000.0</v>
+      </c>
+      <c r="C2">
         <v>124925000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>137529000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65541000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>74722000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>106825000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89108000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>118255000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>91025000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>136972000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>12435000</v>
+      </c>
+      <c r="C3">
         <v>8494000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5529000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35342000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>163012000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>129156000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>45422000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11282000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>27674000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5278000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-12051000.0</v>
+      </c>
+      <c r="C6">
         <v>-28648000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23048000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>70588000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9181000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-32103000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17717000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-29147000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>27230000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-45947000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10971000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-20000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>51000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>93203000.0</v>
+      </c>
+      <c r="C7">
         <v>-143563000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37801000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>120354000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-232408000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-76524000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>34369000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-35174000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11930000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-102136000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-28481000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>67323000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-74695000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-49154000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>19897000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-9000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-8000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>27995000.0</v>
+      </c>
+      <c r="C10">
         <v>-76625000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>56166000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>100153000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-177915000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-19954000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9003000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24292000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41523000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-85775000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-22000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-4641000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>38565000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4122000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>16846000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>7631000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-6434000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-997000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-2485000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>24804000.0</v>
+      </c>
+      <c r="C14">
         <v>28609000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>30906000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23052000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13844000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15089000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15732000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15144000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20986000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>20850000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21637000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
         <v>12910000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>25819000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29791000.0</v>
       </c>
       <c r="H15">
         <v>29791000.0</v>
       </c>
       <c r="I15">
+        <v>29791000.0</v>
+      </c>
+      <c r="J15">
         <v>19861000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>39722000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37736000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>82614000.0</v>
+      </c>
+      <c r="C16">
         <v>94508000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>124925000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>137518000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>65541000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>74722000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>106825000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>89108000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>118255000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>91025000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>136972000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>83200000.0</v>
+      </c>
+      <c r="C18">
         <v>-133222000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>30415000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>211222000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-318714000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-127830000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>44484000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13433000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>51685000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-4230000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-11222000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-27887000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-160822000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-124587000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-42230000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17390000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8215000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-24548000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>11000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>58477000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-51460000.0</v>
+      </c>
+      <c r="C21">
         <v>144551000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-53669000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-111059000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>349939000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>45368000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2544000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-33128000.0</v>
+      </c>
+      <c r="C22">
         <v>-19649000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-25477000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38492000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>50933000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>52220000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>30913000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>53631000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>28535000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>71394000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>64232000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>43000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>41000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>151</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-14331000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-14247000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11645000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1242000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-685000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1343000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1132000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1245000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-245000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-150000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>4968000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6287000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2948000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2148000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2273000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3116000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2610000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3067000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3126000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3808000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>14141000.0</v>
+      </c>
+      <c r="C25">
         <v>11532000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10083000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8666000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-906000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1588000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1773000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1367000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1611000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>58477000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>130220000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-67916000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-135614000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>322878000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>93230000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-33678000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-47542000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10587000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20438000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-44734000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-31000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-41000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-22000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>95635000.0</v>
+      </c>
+      <c r="C29">
         <v>-131399000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52681000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>232358000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-155702000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1326000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>89906000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32027000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>60569000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-11625000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57781000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>71000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>82000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-3526000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11816000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-32394000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-160822000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-124587000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-42230000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17390000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8215000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24548000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1470000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-14000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>97121000.0</v>
+      </c>
+      <c r="C2">
         <v>105055000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>113331000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>94665000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>121331000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>144837000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>126122000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>124925000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>113127000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>148446000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>184668000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>137518000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>110261000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>138196000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>102117000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>66997000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46376000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>82674000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>96430000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>74722000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>132717000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>73547000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>78026000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>106825000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>89429000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>86922000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>1997000</v>
+      </c>
+      <c r="C3">
         <v>10438000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6930000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2623000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8494000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5546000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4659000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3757000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6605000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>84000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16607000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11165000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4023000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12881000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7273000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>163012000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>147741000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>115176000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>80890000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>129156000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>48363000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24039000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19655000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>45422000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>38343000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>37038000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1166000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AE3">
         <v>1000000</v>
       </c>
       <c r="AF3">
-        <v>7000000</v>
+        <v>1000000</v>
       </c>
       <c r="AG3">
         <v>7000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>7000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-14507000.0</v>
+      </c>
+      <c r="C6">
         <v>2456000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10390000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18666000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-28648000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3594000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19911000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1197000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11798000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-35319000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-36222000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47139000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>27324000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-27935000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36079000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>35120000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9181000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-28346000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7952000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>21708000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-32103000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>25892000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-33278000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-28799000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>17717000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>321000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-14915000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12729000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-29147000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>30000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-42000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>33517000.0</v>
+      </c>
+      <c r="C7">
         <v>50092000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>41869000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17810000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-143563000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-111905000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-43224000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-31311000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>52526000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-62690000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6547000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36641000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>120354000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>88420000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>46461000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>50275000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-232408000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-244435000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-147491000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-16978000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-76524000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-47073000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-47741000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-46724000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>34369000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>19515000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>19309000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>27299000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>28971000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-15284000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>15000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-8000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-17000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-3277000.0</v>
+      </c>
+      <c r="C10">
         <v>16025000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19415000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34662000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15395000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-76842000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14380000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29992000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4070000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-22863000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14211000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>68888000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4972000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21853000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12264000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>61064000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-52296000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-42742000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-111263000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28386000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-73198000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10388000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29330000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13526000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-39679000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>29370000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14915000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-2000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>16000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-41000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-43089000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>23667000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4083000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6334000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-5109000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-2324000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2706000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4193000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>6013000.0</v>
+      </c>
+      <c r="C14">
         <v>18791000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12765000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6531000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28609000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19622000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13611000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6927000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7324000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7169000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7241000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7142000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7237000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7069000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5717000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3029000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13844000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10846000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7442000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3779000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15089000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11567000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7700000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3854000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15732000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10418000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3439000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AE14">
         <v>5000000.0</v>
       </c>
       <c r="AF14">
         <v>5000000.0</v>
       </c>
       <c r="AG14">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12910000.0</v>
       </c>
       <c r="N15">
         <v>12910000.0</v>
       </c>
       <c r="O15">
         <v>12910000.0</v>
       </c>
       <c r="P15">
+        <v>12910000.0</v>
+      </c>
+      <c r="Q15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25819000.0</v>
       </c>
       <c r="R15">
         <v>25819000.0</v>
       </c>
       <c r="S15">
-        <v>0.0</v>
+        <v>25819000.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
-        <v>9930000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V15">
         <v>9930000.0</v>
       </c>
       <c r="W15">
         <v>9930000.0</v>
       </c>
-      <c r="X15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X15">
+        <v>9930000.0</v>
+      </c>
+      <c r="Y15"/>
       <c r="Z15">
         <v>29791000.0</v>
       </c>
       <c r="AA15">
+        <v>29791000.0</v>
+      </c>
+      <c r="AB15">
         <v>19861000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9930000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>29791000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>82614000.0</v>
+      </c>
+      <c r="C16">
         <v>97121000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>105055000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>113331000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>94508000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>121331000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>144837000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>126122000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>124925000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>113127000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>148446000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>184668000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>137518000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>110261000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>138196000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>102117000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>65541000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>46376000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>82674000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>96430000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>74722000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>132717000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>73547000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>78026000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>106825000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>89429000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>86922000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>10469000.0</v>
+      </c>
+      <c r="C18">
         <v>13958000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>32786000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25987000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-31741000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-58608000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6061000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-36812000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>47048000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-60348000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>22416000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>21299000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>51361000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>73715000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-686000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>86832000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19591000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-104789000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-147113000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-86403000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-93366000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2978000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17722000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-49208000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>19037000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-2018000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1410000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>466000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3286000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5578000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>784000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>8930000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15358000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5345000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3233000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12415000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-6894000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-14698000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-31997000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-33887000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-80240000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-77840000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-23548000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3892000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-19307000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5291000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>317000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-36669000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="M20">
         <v>0.0</v>
       </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-17380000.0</v>
+      </c>
+      <c r="C21">
         <v>-7789000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-33855000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7564000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23868000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>23967000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>55434000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>41282000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>113000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-26694000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-76874000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>43342000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-27071000.0</v>
+      </c>
+      <c r="C22">
         <v>4731000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5006000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1147000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-19649000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-11755000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-13863000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-8650000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-20094000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5791000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-348000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-9235000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-12879000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21222000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1029000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>39158000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>65662000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>42115000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21446000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7909000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>67608000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>50509000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>33093000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13531000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>41156000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>34121000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8341000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15123000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>53631000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AF22">
         <v>14000000.0</v>
       </c>
       <c r="AG22">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH22">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>151</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-11405000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7309000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3727000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14331000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-10829000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7032000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>-3728000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2488000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3780000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3355000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2022000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1242000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2527000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1312000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-427000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-685000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-512000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-341000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-134000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1343000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1140000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-705000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-222000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1132000.0</v>
       </c>
-      <c r="AD23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE23"/>
       <c r="AF23">
         <v>1000000.0</v>
       </c>
       <c r="AG23">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1901000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1246000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>605000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4968000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2726000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1770000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>1249000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1313000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>790000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>466000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>379000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2190000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1617000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1049000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>650000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4569000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1616000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>840000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>348000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3192000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1404000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>948000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>579000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2610000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>4383000.0</v>
+      </c>
+      <c r="C25">
         <v>3695000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2941000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3122000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3429000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2841000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2453000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2809000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2188000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2844000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2572000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2479000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1144000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2990000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2889000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1643000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1816000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>647000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>486000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-223000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-484000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-605000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-285000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-214000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1509000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
       <c r="O26"/>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
+      <c r="P26"/>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>58477000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>58466000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-45507000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-33600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3837000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>130220000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>109854000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>89684000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>-3615000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-29182000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-93564000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>39987000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-52855000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>322878000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>305666000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>236602000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>106817000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>93230000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>66044000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-102000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17964000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-33678000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-27368000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7759000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7501000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-47542000.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>-20000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-21000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>12466000.0</v>
+      </c>
+      <c r="C29">
         <v>83169000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>65703000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28610000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-131399000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-95935000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-38214000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-33055000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53653000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-60264000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14506000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37906000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>48320000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>77738000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12195000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>94105000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-155702000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-190564000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-118340000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5513000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1326000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13899000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7447000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-29553000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>89906000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>63790000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>19128000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4251000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>32027000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>44000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>29000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-35000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-8537000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5684000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2018000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3526000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2820000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2889000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-15358000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-9852000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3233000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12415000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-6894000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-160822000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-146124000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-114127000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-80240000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-124587000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-46747000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-23199000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-19307000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-42230000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-36939000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-37256000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-587000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-17390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE30">
         <v>2000000.0</v>
       </c>
       <c r="AF30">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG30">
         <v>-6000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>