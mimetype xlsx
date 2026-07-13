--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -937,51 +940,51 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>49708000.0</v>
+        <v>28068000.0</v>
       </c>
       <c r="C2">
         <v>29873000.0</v>
       </c>
       <c r="D2">
         <v>29278000.0</v>
       </c>
       <c r="E2">
         <v>41146000.0</v>
       </c>
       <c r="F2">
         <v>23562000.0</v>
       </c>
       <c r="G2">
         <v>25676000.0</v>
       </c>
       <c r="H2">
         <v>30537000.0</v>
       </c>
       <c r="I2">
         <v>21779000.0</v>
       </c>
       <c r="J2">
         <v>31999000.0</v>
       </c>
@@ -1060,51 +1063,51 @@
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
-        <v>758000.0</v>
+        <v>1038000.0</v>
       </c>
       <c r="C7">
         <v>1080000.0</v>
       </c>
       <c r="D7">
         <v>1607000.0</v>
       </c>
       <c r="E7">
         <v>1001000.0</v>
       </c>
       <c r="F7">
         <v>693000.0</v>
       </c>
       <c r="G7">
         <v>3821000.0</v>
       </c>
       <c r="H7">
         <v>4958000.0</v>
       </c>
       <c r="I7">
         <v>437000.0</v>
       </c>
       <c r="J7">
         <v>818000.0</v>
       </c>
@@ -1153,51 +1156,51 @@
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
-        <v>84121000.0</v>
+        <v>62282000.0</v>
       </c>
       <c r="C10">
         <v>51399000.0</v>
       </c>
       <c r="D10">
         <v>49500000.0</v>
       </c>
       <c r="E10">
         <v>38841000.0</v>
       </c>
       <c r="F10">
         <v>37972000.0</v>
       </c>
       <c r="G10">
         <v>41926000.0</v>
       </c>
       <c r="H10">
         <v>41289000.0</v>
       </c>
       <c r="I10">
         <v>35696000.0</v>
       </c>
       <c r="J10">
         <v>42827000.0</v>
       </c>
@@ -1607,51 +1610,51 @@
       <c r="G23">
         <v>276770000.0</v>
       </c>
       <c r="H23">
         <v>276506000.0</v>
       </c>
       <c r="I23">
         <v>294407000.0</v>
       </c>
       <c r="J23">
         <v>311694000.0</v>
       </c>
       <c r="K23">
         <v>342090000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
-        <v>11484000.0</v>
+        <v>11172000.0</v>
       </c>
       <c r="C24">
         <v>31208000.0</v>
       </c>
       <c r="D24">
         <v>43783000.0</v>
       </c>
       <c r="E24">
         <v>46829000.0</v>
       </c>
       <c r="F24">
         <v>51051000.0</v>
       </c>
       <c r="G24">
         <v>10293000.0</v>
       </c>
       <c r="H24">
         <v>14020000.0</v>
       </c>
       <c r="I24">
         <v>17983000.0</v>
       </c>
       <c r="J24">
         <v>24992000.0</v>
       </c>
@@ -1762,88 +1765,88 @@
       <c r="E28">
         <v>45104000.0</v>
       </c>
       <c r="F28">
         <v>45473000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>4974000.0</v>
       </c>
       <c r="J28">
         <v>4380000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
-        <v>238088000.0</v>
+        <v>237470000.0</v>
       </c>
       <c r="C29">
         <v>238336000.0</v>
       </c>
       <c r="D29">
         <v>257015000.0</v>
       </c>
       <c r="E29">
         <v>253354000.0</v>
       </c>
       <c r="F29">
         <v>256558000.0</v>
       </c>
       <c r="G29">
         <v>225340000.0</v>
       </c>
       <c r="H29">
         <v>221357000.0</v>
       </c>
       <c r="I29">
         <v>253296000.0</v>
       </c>
       <c r="J29">
         <v>265352000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>57382000.0</v>
+        <v>53781000.0</v>
       </c>
       <c r="C30">
         <v>60110000.0</v>
       </c>
       <c r="D30">
         <v>42484000.0</v>
       </c>
       <c r="E30">
         <v>37468000.0</v>
       </c>
       <c r="F30">
         <v>36623000.0</v>
       </c>
       <c r="G30">
         <v>33763000.0</v>
       </c>
       <c r="H30">
         <v>45991000.0</v>
       </c>
       <c r="I30">
         <v>41290000.0</v>
       </c>
       <c r="J30">
         <v>56609000.0</v>
       </c>
@@ -1873,88 +1876,88 @@
       <c r="E31">
         <v>153306000.0</v>
       </c>
       <c r="F31">
         <v>156972000.0</v>
       </c>
       <c r="G31">
         <v>162190000.0</v>
       </c>
       <c r="H31">
         <v>159589000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
-        <v>90095000.0</v>
+        <v>102250000.0</v>
       </c>
       <c r="C32">
         <v>115413000.0</v>
       </c>
       <c r="D32">
         <v>55813000.0</v>
       </c>
       <c r="E32">
         <v>46684000.0</v>
       </c>
       <c r="F32">
         <v>48413000.0</v>
       </c>
       <c r="G32">
         <v>64182000.0</v>
       </c>
       <c r="H32">
         <v>63484000.0</v>
       </c>
       <c r="I32">
         <v>68877000.0</v>
       </c>
       <c r="J32">
         <v>72123000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
-        <v>125447000.0</v>
+        <v>113099000.0</v>
       </c>
       <c r="C33">
         <v>102573000.0</v>
       </c>
       <c r="D33">
         <v>170184000.0</v>
       </c>
       <c r="E33">
         <v>173744000.0</v>
       </c>
       <c r="F33">
         <v>179652000.0</v>
       </c>
       <c r="G33">
         <v>141966000.0</v>
       </c>
       <c r="H33">
         <v>144506000.0</v>
       </c>
       <c r="I33">
         <v>165929000.0</v>
       </c>
       <c r="J33">
         <v>175577000.0</v>
       </c>
@@ -1968,51 +1971,51 @@
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>16591000.0</v>
+        <v>16523000.0</v>
       </c>
       <c r="C35">
         <v>35877000.0</v>
       </c>
       <c r="D35">
         <v>48084000.0</v>
       </c>
       <c r="E35">
         <v>51080000.0</v>
       </c>
       <c r="F35">
         <v>54990000.0</v>
       </c>
       <c r="G35">
         <v>17243000.0</v>
       </c>
       <c r="H35">
         <v>21869000.0</v>
       </c>
       <c r="I35">
         <v>22068000.0</v>
       </c>
       <c r="J35">
         <v>29442000.0</v>
       </c>
@@ -2085,51 +2088,53 @@
       </c>
       <c r="G38">
         <v>12880000.0</v>
       </c>
       <c r="H38">
         <v>14583000.0</v>
       </c>
       <c r="I38">
         <v>2750000.0</v>
       </c>
       <c r="J38">
         <v>2750000.0</v>
       </c>
       <c r="K38">
         <v>2164000.0</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>290000.0</v>
+      </c>
       <c r="C39">
         <v>261000.0</v>
       </c>
       <c r="D39">
         <v>269000.0</v>
       </c>
       <c r="E39">
         <v>304000.0</v>
       </c>
       <c r="F39">
         <v>271000.0</v>
       </c>
       <c r="G39">
         <v>165000.0</v>
       </c>
       <c r="H39">
         <v>374000.0</v>
       </c>
       <c r="I39">
         <v>318000.0</v>
       </c>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
@@ -2251,83 +2256,85 @@
       <c r="O43"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>226074000.0</v>
+      </c>
       <c r="C45">
         <v>211254000.0</v>
       </c>
       <c r="D45">
         <v>220058000.0</v>
       </c>
       <c r="E45">
         <v>219310000.0</v>
       </c>
       <c r="F45">
         <v>221069000.0</v>
       </c>
       <c r="G45">
         <v>224017000.0</v>
       </c>
       <c r="H45">
         <v>216454000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
-        <v>104680000.0</v>
+        <v>92302000.0</v>
       </c>
       <c r="C46">
         <v>81552000.0</v>
       </c>
       <c r="D46">
         <v>84437000.0</v>
       </c>
       <c r="E46">
         <v>86710000.0</v>
       </c>
       <c r="F46">
         <v>92750000.0</v>
       </c>
       <c r="G46">
         <v>102524000.0</v>
       </c>
       <c r="H46">
         <v>103111000.0</v>
       </c>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
@@ -2353,51 +2360,51 @@
       <c r="G47">
         <v>102524000.0</v>
       </c>
       <c r="H47">
         <v>103111000.0</v>
       </c>
       <c r="I47">
         <v>100808000.0</v>
       </c>
       <c r="J47">
         <v>111704000.0</v>
       </c>
       <c r="K47">
         <v>102075000.0</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
-        <v>92713000.0</v>
+        <v>92588000.0</v>
       </c>
       <c r="C48">
         <v>77503000.0</v>
       </c>
       <c r="D48">
         <v>74866000.0</v>
       </c>
       <c r="E48">
         <v>66164000.0</v>
       </c>
       <c r="F48">
         <v>69872000.0</v>
       </c>
       <c r="G48">
         <v>85520000.0</v>
       </c>
       <c r="H48">
         <v>82919000.0</v>
       </c>
       <c r="I48">
         <v>109521000.0</v>
       </c>
       <c r="J48">
         <v>115040000.0</v>
       </c>
@@ -2419,51 +2426,51 @@
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
-        <v>30642000.0</v>
+        <v>30461000.0</v>
       </c>
       <c r="C50">
         <v>27157000.0</v>
       </c>
       <c r="D50">
         <v>36140000.0</v>
       </c>
       <c r="E50">
         <v>37116000.0</v>
       </c>
       <c r="F50">
         <v>32394000.0</v>
       </c>
       <c r="G50">
         <v>26295000.0</v>
       </c>
       <c r="H50">
         <v>21186000.0</v>
       </c>
       <c r="I50">
         <v>22687000.0</v>
       </c>
       <c r="J50">
         <v>22215000.0</v>
       </c>
@@ -2539,51 +2546,53 @@
         <v>18183000.0</v>
       </c>
       <c r="J52">
         <v>18150000.0</v>
       </c>
       <c r="K52">
         <v>30327000.0</v>
       </c>
       <c r="L52">
         <v>54000000.0</v>
       </c>
       <c r="M52">
         <v>56000000.0</v>
       </c>
       <c r="N52">
         <v>61000000.0</v>
       </c>
       <c r="O52">
         <v>67000000.0</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>66</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>21839000.0</v>
+      </c>
       <c r="C53">
         <v>22152000.0</v>
       </c>
       <c r="D53">
         <v>13997000.0</v>
       </c>
       <c r="E53">
         <v>12366000.0</v>
       </c>
       <c r="F53">
         <v>13619000.0</v>
       </c>
       <c r="G53">
         <v>15156000.0</v>
       </c>
       <c r="H53">
         <v>13568000.0</v>
       </c>
       <c r="I53">
         <v>17806000.0</v>
       </c>
       <c r="J53">
         <v>3556000.0</v>
       </c>
       <c r="K53">
@@ -2602,192 +2611,192 @@
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
-        <v>297511000.0</v>
+        <v>297798000.0</v>
       </c>
       <c r="C55">
         <v>299950000.0</v>
       </c>
       <c r="D55">
         <v>313035000.0</v>
       </c>
       <c r="E55">
         <v>301341000.0</v>
       </c>
       <c r="F55">
         <v>302595000.0</v>
       </c>
       <c r="G55">
         <v>276770000.0</v>
       </c>
       <c r="H55">
         <v>276506000.0</v>
       </c>
       <c r="I55">
         <v>294407000.0</v>
       </c>
       <c r="J55">
         <v>311694000.0</v>
       </c>
       <c r="K55">
         <v>342090000.0</v>
       </c>
       <c r="L55">
         <v>334000000.0</v>
       </c>
       <c r="M55">
         <v>343000000.0</v>
       </c>
       <c r="N55">
         <v>331000000.0</v>
       </c>
       <c r="O55">
         <v>333000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
-        <v>172064000.0</v>
+        <v>184699000.0</v>
       </c>
       <c r="C56">
         <v>197377000.0</v>
       </c>
       <c r="D56">
         <v>142851000.0</v>
       </c>
       <c r="E56">
         <v>126211000.0</v>
       </c>
       <c r="F56">
         <v>122943000.0</v>
       </c>
       <c r="G56">
         <v>134804000.0</v>
       </c>
       <c r="H56">
         <v>132000000.0</v>
       </c>
       <c r="I56">
         <v>128478000.0</v>
       </c>
       <c r="J56">
         <v>136117000.0</v>
       </c>
       <c r="K56">
         <v>154090000.0</v>
       </c>
       <c r="L56">
         <v>147000000.0</v>
       </c>
       <c r="M56">
         <v>156000000.0</v>
       </c>
       <c r="N56">
         <v>141000000.0</v>
       </c>
       <c r="O56">
         <v>152000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
-        <v>81969000.0</v>
+        <v>82449000.0</v>
       </c>
       <c r="C57">
         <v>81964000.0</v>
       </c>
       <c r="D57">
         <v>87038000.0</v>
       </c>
       <c r="E57">
         <v>79438000.0</v>
       </c>
       <c r="F57">
         <v>74530000.0</v>
       </c>
       <c r="G57">
         <v>70622000.0</v>
       </c>
       <c r="H57">
         <v>68516000.0</v>
       </c>
       <c r="I57">
         <v>59601000.0</v>
       </c>
       <c r="J57">
         <v>63994000.0</v>
       </c>
       <c r="K57">
         <v>83568000.0</v>
       </c>
       <c r="L57">
         <v>76000000.0</v>
       </c>
       <c r="M57">
         <v>87000000.0</v>
       </c>
       <c r="N57">
         <v>77000000.0</v>
       </c>
       <c r="O57">
         <v>85000000.0</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>98560000.0</v>
+        <v>98972000.0</v>
       </c>
       <c r="C58">
         <v>119342000.0</v>
       </c>
       <c r="D58">
         <v>135064000.0</v>
       </c>
       <c r="E58">
         <v>131932000.0</v>
       </c>
       <c r="F58">
         <v>129482000.0</v>
       </c>
       <c r="G58">
         <v>88018000.0</v>
       </c>
       <c r="H58">
         <v>90355000.0</v>
       </c>
       <c r="I58">
         <v>81781000.0</v>
       </c>
       <c r="J58">
         <v>93549000.0</v>
       </c>
@@ -2809,51 +2818,51 @@
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
-        <v>195962000.0</v>
+        <v>195837000.0</v>
       </c>
       <c r="C60">
         <v>180608000.0</v>
       </c>
       <c r="D60">
         <v>177971000.0</v>
       </c>
       <c r="E60">
         <v>169409000.0</v>
       </c>
       <c r="F60">
         <v>173113000.0</v>
       </c>
       <c r="G60">
         <v>188752000.0</v>
       </c>
       <c r="H60">
         <v>186151000.0</v>
       </c>
       <c r="I60">
         <v>212626000.0</v>
       </c>
       <c r="J60">
         <v>218145000.0</v>
       </c>
@@ -2902,475 +2911,488 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>34558000.0</v>
+      </c>
+      <c r="C2">
         <v>49708000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41768000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40650000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41765000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29873000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60081000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50125000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42893000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29278000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40745000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41615000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44451000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41146000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34073000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39758000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25392000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23562000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30663000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29588000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>41822000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25676000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42569000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47485000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30537000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32944000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>42000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>49000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>804000.0</v>
+      </c>
+      <c r="C7">
         <v>758000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>217000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>1080000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>289000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>307000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>599000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1607000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1856000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1495000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1252000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1001000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1130000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1136000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>759000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>693000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2449000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3639000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3855000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3821000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4534000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4561000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4774000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4958000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>564000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>103105000.0</v>
       </c>
       <c r="C8">
         <v>103105000.0</v>
       </c>
       <c r="D8">
         <v>103105000.0</v>
       </c>
       <c r="E8">
         <v>103105000.0</v>
       </c>
       <c r="F8">
         <v>103105000.0</v>
       </c>
       <c r="G8">
         <v>103105000.0</v>
       </c>
       <c r="H8">
         <v>103105000.0</v>
       </c>
       <c r="I8">
@@ -3387,414 +3409,430 @@
       </c>
       <c r="M8">
         <v>103105000.0</v>
       </c>
       <c r="N8">
         <v>103105000.0</v>
       </c>
       <c r="O8">
         <v>103105000.0</v>
       </c>
       <c r="P8">
         <v>103105000.0</v>
       </c>
       <c r="Q8">
         <v>103105000.0</v>
       </c>
       <c r="R8">
         <v>103105000.0</v>
       </c>
       <c r="S8">
         <v>103105000.0</v>
       </c>
       <c r="T8">
         <v>103105000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>103105000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>82924000.0</v>
+      </c>
+      <c r="C10">
         <v>84121000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64343000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>67796000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58395000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>51399000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>67915000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>63678000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>68612000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>60715000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>57493000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>57322000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>38841000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>47419000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>53236000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>44892000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>51591000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>38584000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>43541000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>50401000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>57082000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>58110000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>53930000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>64411000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>54857000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>45594000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AD10">
         <v>32000000.0</v>
       </c>
       <c r="AE10">
+        <v>32000000.0</v>
+      </c>
+      <c r="AF10">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>84121000.0</v>
+      </c>
+      <c r="D11">
         <v>64343000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>67796000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>58395000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>73551000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>67915000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>57493000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>57322000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>51207000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>47419000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>53236000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>44892000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>51591000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>38584000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>43541000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12">
+        <v>84121000.0</v>
+      </c>
+      <c r="D12">
         <v>64343000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>67796000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>58395000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>73551000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67915000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>57493000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>57322000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>51207000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>47419000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>53236000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>44892000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>51591000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>38584000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43541000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>50401000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>57082000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>58110000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>53930000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>64411000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>54857000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>103105000.0</v>
       </c>
       <c r="D13">
         <v>103105000.0</v>
       </c>
       <c r="E13">
         <v>103105000.0</v>
       </c>
       <c r="F13">
         <v>103105000.0</v>
       </c>
       <c r="G13">
         <v>103105000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>103105000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>103105000.0</v>
       </c>
       <c r="N13">
         <v>103105000.0</v>
       </c>
       <c r="O13">
         <v>103105000.0</v>
       </c>
       <c r="P13">
         <v>103105000.0</v>
       </c>
       <c r="Q13">
         <v>103105000.0</v>
       </c>
       <c r="R13">
         <v>103105000.0</v>
       </c>
       <c r="S13">
         <v>103105000.0</v>
       </c>
       <c r="T13">
         <v>103105000.0</v>
       </c>
       <c r="U13">
         <v>103105000.0</v>
       </c>
       <c r="V13">
         <v>103105000.0</v>
       </c>
       <c r="W13">
         <v>103105000.0</v>
       </c>
       <c r="X13">
         <v>103105000.0</v>
       </c>
       <c r="Y13">
         <v>103105000.0</v>
       </c>
       <c r="Z13">
         <v>103105000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA13">
+        <v>103105000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>103000000.0</v>
       </c>
       <c r="AD13">
         <v>103000000.0</v>
       </c>
       <c r="AE13">
         <v>103000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>103000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>102850000.0</v>
       </c>
       <c r="C14">
         <v>102850000.0</v>
       </c>
       <c r="D14">
         <v>102850000.0</v>
       </c>
       <c r="E14">
         <v>102850000.0</v>
       </c>
       <c r="F14">
         <v>102850000.0</v>
       </c>
       <c r="G14">
         <v>102850000.0</v>
       </c>
       <c r="H14">
         <v>102850000.0</v>
       </c>
       <c r="I14">
@@ -3830,239 +3868,247 @@
       <c r="S14">
         <v>102850000.0</v>
       </c>
       <c r="T14">
         <v>102850000.0</v>
       </c>
       <c r="U14">
         <v>102850000.0</v>
       </c>
       <c r="V14">
         <v>102850000.0</v>
       </c>
       <c r="W14">
         <v>102850000.0</v>
       </c>
       <c r="X14">
         <v>102850000.0</v>
       </c>
       <c r="Y14">
         <v>102850000.0</v>
       </c>
       <c r="Z14">
         <v>102850000.0</v>
       </c>
       <c r="AA14">
+        <v>102850000.0</v>
+      </c>
+      <c r="AB14">
         <v>110000000.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>136363600.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>132450300.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>121951200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>16111000.0</v>
       </c>
       <c r="C20">
         <v>16111000.0</v>
       </c>
       <c r="D20">
         <v>16111000.0</v>
       </c>
       <c r="E20">
         <v>16111000.0</v>
       </c>
       <c r="F20">
         <v>16111000.0</v>
       </c>
       <c r="G20">
         <v>16111000.0</v>
       </c>
       <c r="H20">
         <v>16111000.0</v>
       </c>
       <c r="I20">
@@ -4098,66 +4144,69 @@
       <c r="S20">
         <v>16111000.0</v>
       </c>
       <c r="T20">
         <v>16111000.0</v>
       </c>
       <c r="U20">
         <v>16111000.0</v>
       </c>
       <c r="V20">
         <v>16111000.0</v>
       </c>
       <c r="W20">
         <v>16111000.0</v>
       </c>
       <c r="X20">
         <v>16111000.0</v>
       </c>
       <c r="Y20">
         <v>16111000.0</v>
       </c>
       <c r="Z20">
         <v>16111000.0</v>
       </c>
       <c r="AA20">
+        <v>16111000.0</v>
+      </c>
+      <c r="AB20">
         <v>37165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="AC20">
         <v>60000000.0</v>
       </c>
       <c r="AD20">
         <v>60000000.0</v>
       </c>
       <c r="AE20">
         <v>60000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20">
+        <v>60000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
         <v>30000.0</v>
       </c>
       <c r="C21">
         <v>30000.0</v>
       </c>
       <c r="D21">
         <v>30000.0</v>
       </c>
       <c r="E21">
         <v>30000.0</v>
       </c>
       <c r="F21">
         <v>30000.0</v>
       </c>
       <c r="G21">
         <v>30000.0</v>
       </c>
       <c r="H21">
         <v>30000.0</v>
       </c>
       <c r="I21">
@@ -4169,2649 +4218,2735 @@
       <c r="K21">
         <v>30000.0</v>
       </c>
       <c r="L21">
         <v>30000.0</v>
       </c>
       <c r="M21">
         <v>30000.0</v>
       </c>
       <c r="N21">
         <v>30000.0</v>
       </c>
       <c r="O21">
         <v>30000.0</v>
       </c>
       <c r="P21">
         <v>30000.0</v>
       </c>
       <c r="Q21">
         <v>30000.0</v>
       </c>
       <c r="R21">
         <v>30000.0</v>
       </c>
       <c r="S21">
-        <v>10451000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="T21">
         <v>10451000.0</v>
       </c>
       <c r="U21">
         <v>10451000.0</v>
       </c>
       <c r="V21">
         <v>10451000.0</v>
       </c>
       <c r="W21">
         <v>10451000.0</v>
       </c>
       <c r="X21">
         <v>10451000.0</v>
       </c>
       <c r="Y21">
         <v>10451000.0</v>
       </c>
       <c r="Z21">
         <v>10451000.0</v>
       </c>
       <c r="AA21">
+        <v>10451000.0</v>
+      </c>
+      <c r="AB21">
         <v>12397000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>32365000.0</v>
+      </c>
+      <c r="C22">
         <v>30561000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30983000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>37827000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>46507000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>58012000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37958000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38302000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>35556000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>33175000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>32964000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36089000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>33492000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33878000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>35150000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>35500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>31780000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>29109000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>32631000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32129000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31234000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>34591000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>32306000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>36094000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>31734000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>28847000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>28462000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>26000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="AE22">
         <v>31000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22">
+        <v>31000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>297511000.0</v>
+      </c>
+      <c r="D23">
         <v>270963000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>279184000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>282552000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>299950000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>327867000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>303372000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>302033000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>301341000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>294048000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>295798000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>287862000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>302595000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>280514000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>261243000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>275601000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>10699000.0</v>
+      </c>
+      <c r="C24">
         <v>11484000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3594000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10247000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>21432000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>31208000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>37292000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>41447000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>42633000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>42904000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>44082000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>45152000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>46215000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>46829000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>47881000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>48911000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>49940000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>51051000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>34820000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8229000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9445000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10293000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>11784000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12042000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>13053000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14020000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15144000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>16000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>17000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>11923000.0</v>
+      </c>
+      <c r="D25">
         <v>3735000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10247000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21432000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31208000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>37509000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>46279000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>47106000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>47561000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>48653000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>49669000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>50435000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>51541000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>36687000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10899000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12445000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>6329000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6667000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13171000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>29544000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15174000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24394000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23287000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>45104000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>37152000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27283000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>40343000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>45473000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>22284000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>246997000.0</v>
+      </c>
+      <c r="C29">
         <v>238088000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>220446000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>228991000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>232870000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>238336000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>261958000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>262579000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>267833000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>257015000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>252195000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>255955000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>252317000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>253354000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>254870000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>251424000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>258152000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>256558000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>243262000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>223939000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>225413000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>225340000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>227592000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>222779000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>225066000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>47627000.0</v>
+      </c>
+      <c r="C30">
         <v>57382000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>65076000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>62524000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>67623000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>63327000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65713000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>48693000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44060000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42484000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32821000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36652000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37470000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41334000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>37013000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>31913000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33570000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40064000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33334000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49588000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>56498000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33763000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45341000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>40750000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>42555000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>45848000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>46582000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>99000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>85000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>94000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>96000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>157927000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>155567000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>153306000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>154158000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>90806000.0</v>
+      </c>
+      <c r="C32">
         <v>90095000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>94544000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>99625000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>104491000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>115413000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>73275000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>65070000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>62809000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>55813000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>53339000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>50671000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>48525000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46684000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>47844000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>48654000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>49037000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>48413000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>47254000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>65861000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>68438000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>64182000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>61129000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>62905000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>65503000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>127979000.0</v>
+      </c>
+      <c r="C33">
         <v>125447000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>110561000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>111037000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>110027000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>102573000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>156281000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>166412000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>167919000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>170184000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>172013000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>173138000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>173749000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>173744000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>174466000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>175149000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>177620000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>179652000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>175965000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>135985000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>137468000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>141966000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>148490000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>142791000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>142443000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>144506000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>163833000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>15839000.0</v>
+      </c>
+      <c r="C35">
         <v>16591000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8404000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14916000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>26101000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>35877000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>41631000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>45805000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>47163000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>48084000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>49101000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>49798000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>50625000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>51080000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>52102000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>53118000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>53884000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>54990000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>40730000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>14942000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>16488000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>17243000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>19221000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>19819000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>20883000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>21869000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>19496000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>31106000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>48076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58612000.0</v>
       </c>
       <c r="I36">
         <v>58612000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="J36">
         <v>58612000.0</v>
       </c>
+      <c r="K36"/>
       <c r="L36">
         <v>58612000.0</v>
       </c>
       <c r="M36">
         <v>58612000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="N36">
         <v>58612000.0</v>
       </c>
+      <c r="O36"/>
       <c r="P36">
         <v>58612000.0</v>
       </c>
       <c r="Q36">
         <v>58612000.0</v>
       </c>
-      <c r="R36"/>
+      <c r="R36">
+        <v>58612000.0</v>
+      </c>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>0.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>48076000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>71331000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>71320000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>71661000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>70381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59464000.0</v>
       </c>
       <c r="Q38">
         <v>59464000.0</v>
       </c>
       <c r="R38">
         <v>59464000.0</v>
       </c>
       <c r="S38">
-        <v>1112000.0</v>
+        <v>59464000.0</v>
       </c>
       <c r="T38">
         <v>1112000.0</v>
       </c>
       <c r="U38">
         <v>1112000.0</v>
       </c>
       <c r="V38">
         <v>1112000.0</v>
       </c>
       <c r="W38">
-        <v>2290000.0</v>
+        <v>1112000.0</v>
       </c>
       <c r="X38">
         <v>2290000.0</v>
       </c>
       <c r="Y38">
         <v>2290000.0</v>
       </c>
       <c r="Z38">
         <v>2290000.0</v>
       </c>
-      <c r="AA38"/>
+      <c r="AA38">
+        <v>2290000.0</v>
+      </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39"/>
+      <c r="C39">
+        <v>290000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>261000.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>269000.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>304000.0</v>
       </c>
-      <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
-      <c r="R39">
+      <c r="R39"/>
+      <c r="S39">
         <v>258000.0</v>
       </c>
-      <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
-      <c r="V39">
+      <c r="V39"/>
+      <c r="W39">
         <v>159000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>367000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>845000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>553000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>712000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>617000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>315000.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>208000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>480000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40">
         <v>6000000.0</v>
       </c>
-      <c r="AD40"/>
       <c r="AE40"/>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40"/>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41">
         <v>3519000.0</v>
       </c>
       <c r="N41">
+        <v>3519000.0</v>
+      </c>
+      <c r="O41">
         <v>3562000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3449000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>226000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>136000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>178000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>168000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>226074000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>211254000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>220058000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>219310000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>107336000.0</v>
+      </c>
+      <c r="C46">
         <v>104680000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>89650000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>90054000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>89015000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>81552000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>81734000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>80932000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>82273000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>84437000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>84694000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>85666000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>86288000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>86710000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>87944000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>104680000.0</v>
+      </c>
+      <c r="D47">
         <v>89650000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>90054000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>89015000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>81552000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>81734000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>85666000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>86288000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>85926000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>87944000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>88574000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>90983000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>92750000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>95275000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>96874000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>98236000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>102524000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>107860000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>101809000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>101402000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>103111000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>61</v>
       </c>
-      <c r="B48">
-[...1 lines deleted...]
-      </c>
+      <c r="B48"/>
       <c r="C48">
+        <v>92857000.0</v>
+      </c>
+      <c r="D48">
         <v>90671000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>89870000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>83171000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>77503000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>84271000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>82346000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>80285000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>74643000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>72988000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>70737000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>68467000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>66164000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>67026000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>67800000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>69812000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>70008000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>79289000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>83835000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>86259000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>85647000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>87741000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>83070000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>84123000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>83046000.0</v>
       </c>
-      <c r="AA48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB48"/>
       <c r="AC48">
         <v>134000000.0</v>
       </c>
       <c r="AD48">
+        <v>134000000.0</v>
+      </c>
+      <c r="AE48">
         <v>131000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>129000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>36664000.0</v>
+      </c>
+      <c r="C50">
         <v>30642000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>23076000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>25769000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>25162000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>27157000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>37290000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>35402000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>41579000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>36140000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>31807000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>36735000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>34394000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>37116000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>36690000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>31608000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>35295000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>32394000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>26048000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>28770000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>26604000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>26295000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>24962000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>24562000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>24785000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>21186000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>21538000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>51000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>54000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>55000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>58299000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>35859000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>35386000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>13200000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>15339000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15937000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>13238000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>17987000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>23913000.0</v>
+      </c>
+      <c r="D52">
         <v>21747000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>21759000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>20906000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>22518000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>32724000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>30397000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>32884000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>32067000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26479000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>0.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>26323000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>21612000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>24960000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>22941000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>22573000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>21860000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>20680000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>20903000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>17211000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>51000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>54000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>55000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
-      <c r="C53"/>
+      <c r="C53">
+        <v>21839000.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>22152000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>13997000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>12366000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>13619000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>15156000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>13568000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>290895000.0</v>
+      </c>
+      <c r="C55">
         <v>297511000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>270963000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>279184000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>282552000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>299950000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>327867000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>317085000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>316147000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>313035000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>298513000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>303372000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>302033000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>301341000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>294048000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>295798000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>287862000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>302595000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>280514000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>261243000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>275601000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>276770000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>284247000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>273565000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>281143000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>276506000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>284471000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>335000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>334000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>342000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>339000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>162916000.0</v>
+      </c>
+      <c r="C56">
         <v>172064000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>160402000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>168147000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>172525000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>197377000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>171586000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>150673000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>148228000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>142851000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>126500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>130234000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>128284000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>126211000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>119582000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>120649000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>110242000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>122943000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>104549000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>125258000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>138133000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>134804000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>135757000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>130774000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>138700000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>132000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>120638000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>160000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>147000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>156000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>72110000.0</v>
+      </c>
+      <c r="C57">
         <v>81969000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>65858000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>68522000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>68034000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>81964000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>98311000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>85603000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>85419000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>87038000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>73161000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>79563000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>79759000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>79438000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>71738000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>71995000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>61205000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>74530000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>57295000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>59397000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>69695000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>70622000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>74628000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>67869000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>73197000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>68516000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>54645000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>78000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>76000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>85000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>84000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>98560000.0</v>
+        <v>87949000.0</v>
       </c>
       <c r="C58">
+        <v>101549000.0</v>
+      </c>
+      <c r="D58">
         <v>77187000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>86209000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>96276000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>119342000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>140491000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>131408000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>132582000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>135122000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>122262000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>129304000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>130325000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>131932000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>123749000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>124893000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>114945000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>129482000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>98120000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>74303000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>86237000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>88018000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>93401000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>87390000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>93915000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>90355000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>74141000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>98000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>97000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>108000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>106000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>199634000.0</v>
+      </c>
+      <c r="C60">
         <v>195962000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>193776000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>192975000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>186276000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>180608000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>187376000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>185730000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>183621000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>177971000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>176306000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>174068000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>171708000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>169409000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>170299000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>170905000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>172917000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>173113000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>182394000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>186940000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>189364000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>188752000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>190846000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>186175000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>187228000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>186151000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>210218000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6864,1021 +6999,1029 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>248105000.0</v>
       </c>
       <c r="C2">
         <v>244238000.0</v>
       </c>
       <c r="D2">
         <v>211394000.0</v>
       </c>
       <c r="E2">
         <v>210377000.0</v>
       </c>
       <c r="F2">
         <v>203283000.0</v>
       </c>
       <c r="G2">
         <v>224453000.0</v>
       </c>
       <c r="H2">
         <v>197864000.0</v>
       </c>
       <c r="I2">
         <v>194855000.0</v>
       </c>
       <c r="J2">
         <v>214437000.0</v>
       </c>
       <c r="K2">
         <v>232443000.0</v>
       </c>
       <c r="L2">
         <v>205000000.0</v>
       </c>
       <c r="M2">
         <v>208000000.0</v>
       </c>
       <c r="N2">
         <v>195000000.0</v>
       </c>
       <c r="O2">
         <v>189000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>139000.0</v>
       </c>
       <c r="F5">
         <v>-3603000.0</v>
       </c>
       <c r="G5">
         <v>4799000.0</v>
       </c>
       <c r="H5">
         <v>-3191000.0</v>
       </c>
       <c r="I5">
         <v>8398000.0</v>
       </c>
       <c r="J5">
         <v>-7296000.0</v>
       </c>
       <c r="K5">
         <v>19726000.0</v>
       </c>
       <c r="L5">
         <v>13000000.0</v>
       </c>
       <c r="M5">
         <v>17000000.0</v>
       </c>
       <c r="N5">
         <v>11000000.0</v>
       </c>
       <c r="O5">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>7924000.0</v>
       </c>
       <c r="F6">
         <v>-3359000.0</v>
       </c>
       <c r="G6">
         <v>15591000.0</v>
       </c>
       <c r="H6">
         <v>-14285000.0</v>
       </c>
       <c r="I6">
         <v>8398000.0</v>
       </c>
       <c r="J6">
         <v>-7296000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>105</v>
+      </c>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>-3056000.0</v>
       </c>
       <c r="D8">
         <v>-4793000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>70654000.0</v>
       </c>
       <c r="C9">
         <v>76304000.0</v>
       </c>
       <c r="D9">
         <v>57024000.0</v>
       </c>
       <c r="E9">
         <v>44527000.0</v>
       </c>
       <c r="F9">
         <v>35610000.0</v>
       </c>
       <c r="G9">
         <v>49159000.0</v>
       </c>
       <c r="H9">
         <v>47543000.0</v>
       </c>
       <c r="I9">
         <v>51862000.0</v>
       </c>
       <c r="J9">
         <v>55872000.0</v>
       </c>
       <c r="K9">
         <v>60034000.0</v>
       </c>
       <c r="L9">
         <v>68000000.0</v>
       </c>
       <c r="M9">
         <v>75000000.0</v>
       </c>
       <c r="N9">
         <v>72000000.0</v>
       </c>
       <c r="O9">
         <v>78000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>26040000.0</v>
       </c>
       <c r="C10">
         <v>16464000.0</v>
       </c>
       <c r="D10">
         <v>17475000.0</v>
       </c>
       <c r="E10">
         <v>-2002000.0</v>
       </c>
       <c r="F10">
         <v>-13898000.0</v>
       </c>
       <c r="G10">
         <v>4956000.0</v>
       </c>
       <c r="H10">
         <v>-25385000.0</v>
       </c>
       <c r="I10">
         <v>-3233000.0</v>
       </c>
       <c r="J10">
         <v>-18671000.0</v>
       </c>
       <c r="K10">
         <v>8830000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1900000.0</v>
       </c>
       <c r="F11">
         <v>398000.0</v>
       </c>
       <c r="G11">
         <v>2372000.0</v>
       </c>
       <c r="H11">
         <v>1234000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>3000000.0</v>
       </c>
       <c r="M11">
         <v>4000000.0</v>
       </c>
       <c r="N11">
         <v>2000000.0</v>
       </c>
       <c r="O11">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>1317000.0</v>
       </c>
       <c r="C12">
         <v>723000.0</v>
       </c>
       <c r="D12">
         <v>753000.0</v>
       </c>
       <c r="E12">
         <v>244000.0</v>
       </c>
       <c r="F12">
         <v>257000.0</v>
       </c>
       <c r="G12">
         <v>752000.0</v>
       </c>
       <c r="H12">
         <v>2283000.0</v>
       </c>
       <c r="I12">
         <v>2470000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>110</v>
+      </c>
+      <c r="B13">
+        <v>1317000.0</v>
+      </c>
       <c r="C13">
         <v>1177000.0</v>
       </c>
       <c r="D13">
         <v>1248000.0</v>
       </c>
       <c r="E13">
         <v>2155000.0</v>
       </c>
       <c r="F13">
         <v>1754000.0</v>
       </c>
       <c r="G13">
         <v>1693000.0</v>
       </c>
       <c r="H13">
         <v>2283000.0</v>
       </c>
       <c r="I13">
         <v>2470000.0</v>
       </c>
       <c r="J13">
         <v>2703000.0</v>
       </c>
       <c r="K13">
         <v>3186000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>-1488000.0</v>
       </c>
       <c r="C14">
         <v>-1559000.0</v>
       </c>
       <c r="D14">
         <v>-3000.0</v>
       </c>
       <c r="E14">
         <v>159000.0</v>
       </c>
       <c r="F14">
         <v>191000.0</v>
       </c>
       <c r="G14">
         <v>17000.0</v>
       </c>
       <c r="H14">
         <v>142000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
       <c r="J14">
         <v>1000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>17444000.0</v>
       </c>
       <c r="C15">
         <v>4226000.0</v>
       </c>
       <c r="D15">
         <v>8516000.0</v>
       </c>
       <c r="E15">
         <v>-3609000.0</v>
       </c>
       <c r="F15">
         <v>-14105000.0</v>
       </c>
       <c r="G15">
         <v>2601000.0</v>
       </c>
       <c r="H15">
         <v>-26477000.0</v>
       </c>
       <c r="I15">
         <v>-4984000.0</v>
       </c>
       <c r="J15">
         <v>-21549000.0</v>
       </c>
       <c r="K15">
         <v>4993000.0</v>
       </c>
       <c r="L15">
         <v>6000000.0</v>
       </c>
       <c r="M15">
         <v>7000000.0</v>
       </c>
       <c r="N15">
         <v>5000000.0</v>
       </c>
       <c r="O15">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>113</v>
+      </c>
+      <c r="B16">
+        <v>17444000.0</v>
+      </c>
       <c r="C16">
         <v>4226000.0</v>
       </c>
       <c r="D16">
         <v>8516000.0</v>
       </c>
       <c r="E16">
         <v>-3708000.0</v>
       </c>
       <c r="F16">
         <v>-14105000.0</v>
       </c>
       <c r="G16">
         <v>2601000.0</v>
       </c>
       <c r="H16">
         <v>-26477000.0</v>
       </c>
       <c r="I16">
         <v>-4984000.0</v>
       </c>
       <c r="J16">
         <v>-21549000.0</v>
       </c>
       <c r="K16">
         <v>4993000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>18932000.0</v>
       </c>
       <c r="C17">
         <v>8841000.0</v>
       </c>
       <c r="D17">
         <v>13312000.0</v>
       </c>
       <c r="E17">
         <v>-3768000.0</v>
       </c>
       <c r="F17">
         <v>-14296000.0</v>
       </c>
       <c r="G17">
         <v>2584000.0</v>
       </c>
       <c r="H17">
         <v>-26619000.0</v>
       </c>
       <c r="I17">
         <v>-4985000.0</v>
       </c>
       <c r="J17">
         <v>-21550000.0</v>
       </c>
       <c r="K17">
         <v>4992000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-1317000.0</v>
       </c>
       <c r="C18">
         <v>-454000.0</v>
       </c>
       <c r="D18">
         <v>-495000.0</v>
       </c>
       <c r="E18">
         <v>-1911000.0</v>
       </c>
       <c r="F18">
         <v>-1497000.0</v>
       </c>
       <c r="G18">
         <v>-941000.0</v>
       </c>
       <c r="H18">
         <v>-2283000.0</v>
       </c>
       <c r="I18">
         <v>-2470000.0</v>
       </c>
       <c r="J18">
         <v>-2703000.0</v>
       </c>
       <c r="K18">
         <v>-3357000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>27357000.0</v>
       </c>
       <c r="C21">
         <v>17641000.0</v>
       </c>
       <c r="D21">
         <v>18723000.0</v>
       </c>
       <c r="E21">
         <v>153000.0</v>
       </c>
       <c r="F21">
         <v>-12144000.0</v>
       </c>
       <c r="G21">
         <v>6649000.0</v>
       </c>
       <c r="H21">
         <v>-23102000.0</v>
       </c>
       <c r="I21">
         <v>-763000.0</v>
       </c>
       <c r="J21">
         <v>-15968000.0</v>
       </c>
       <c r="K21">
         <v>12187000.0</v>
       </c>
       <c r="L21">
         <v>13000000.0</v>
       </c>
       <c r="M21">
         <v>17000000.0</v>
       </c>
       <c r="N21">
         <v>11000000.0</v>
       </c>
       <c r="O21">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>5746000.0</v>
       </c>
       <c r="F23">
         <v>865000.0</v>
       </c>
       <c r="G23">
         <v>1528000.0</v>
       </c>
       <c r="H23">
         <v>3393000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>6482000.0</v>
       </c>
       <c r="C25">
         <v>6911000.0</v>
       </c>
       <c r="D25">
         <v>5737000.0</v>
       </c>
       <c r="E25">
         <v>7771000.0</v>
       </c>
       <c r="F25">
         <v>8785000.0</v>
       </c>
       <c r="G25">
         <v>8942000.0</v>
       </c>
       <c r="H25">
         <v>8817000.0</v>
       </c>
       <c r="I25">
         <v>9161000.0</v>
       </c>
       <c r="J25">
         <v>8672000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>125</v>
+      </c>
+      <c r="B28">
+        <v>42648000.0</v>
+      </c>
       <c r="C28">
         <v>47178000.0</v>
       </c>
       <c r="D28">
         <v>40956000.0</v>
       </c>
       <c r="E28">
         <v>45196000.0</v>
       </c>
       <c r="F28">
         <v>38288000.0</v>
       </c>
       <c r="G28">
         <v>42387000.0</v>
       </c>
       <c r="H28">
         <v>47045000.0</v>
       </c>
       <c r="I28">
         <v>46866000.0</v>
       </c>
       <c r="J28">
         <v>49661000.0</v>
       </c>
       <c r="K28">
         <v>53642000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>7108000.0</v>
       </c>
       <c r="C29">
         <v>7623000.0</v>
       </c>
       <c r="D29">
         <v>4163000.0</v>
       </c>
       <c r="E29">
         <v>1766000.0</v>
       </c>
       <c r="F29">
         <v>398000.0</v>
       </c>
       <c r="G29">
         <v>2372000.0</v>
       </c>
       <c r="H29">
         <v>1234000.0</v>
       </c>
       <c r="I29">
         <v>1752000.0</v>
       </c>
       <c r="J29">
         <v>2879000.0</v>
       </c>
       <c r="K29">
         <v>3838000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>291402000.0</v>
       </c>
       <c r="C30">
         <v>302901000.0</v>
       </c>
       <c r="D30">
         <v>249695000.0</v>
       </c>
       <c r="E30">
         <v>254417000.0</v>
       </c>
       <c r="F30">
         <v>241571000.0</v>
       </c>
       <c r="G30">
         <v>266840000.0</v>
       </c>
       <c r="H30">
         <v>244909000.0</v>
       </c>
       <c r="I30">
         <v>241721000.0</v>
       </c>
       <c r="J30">
         <v>264098000.0</v>
       </c>
       <c r="K30">
         <v>286085000.0</v>
       </c>
       <c r="L30">
         <v>260000000.0</v>
       </c>
       <c r="M30">
         <v>266000000.0</v>
       </c>
       <c r="N30">
         <v>256000000.0</v>
       </c>
       <c r="O30">
         <v>257000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>318759000.0</v>
       </c>
       <c r="C32">
         <v>320542000.0</v>
       </c>
       <c r="D32">
         <v>268418000.0</v>
       </c>
       <c r="E32">
         <v>254904000.0</v>
       </c>
       <c r="F32">
         <v>238893000.0</v>
       </c>
       <c r="G32">
         <v>273612000.0</v>
       </c>
       <c r="H32">
         <v>245407000.0</v>
       </c>
       <c r="I32">
         <v>246717000.0</v>
       </c>
@@ -7900,2134 +8043,2202 @@
       <c r="O32">
         <v>267000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>51957000.0</v>
+      </c>
+      <c r="C2">
         <v>58005000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>60071000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59847000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70182000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>46493000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>78612000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>58277000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60856000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39471000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>56723000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>57579000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>57621000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>60469000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>55363000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>55454000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>39091000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>60736000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41373000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>44866000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>56308000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>52822000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>72740000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43867000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>55290000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>57925000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>48225000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>51000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>48000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>55000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>3828000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3069000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>107000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>444000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>7348000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1258000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3479000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-20203000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2540000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>5486000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4876000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2270000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2311000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>764000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2579000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5608000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-551000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-200000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3505000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7348000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1258000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3479000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
-      <c r="C8"/>
+      <c r="C8">
+        <v>0.0</v>
+      </c>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>-3056000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>14581000.0</v>
+      </c>
+      <c r="C9">
         <v>17694000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16375000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>19158000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17427000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>18464000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21497000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17827000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18516000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13168000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14128000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13405000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16232000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13359000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>12104000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9228000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9836000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9923000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6098000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7727000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11862000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10323000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16727000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8764000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13344000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>13894000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12905000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AE9">
         <v>17000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9">
+        <v>17000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>4867000.0</v>
+      </c>
+      <c r="C10">
         <v>4218000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4718000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9409000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7695000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1817000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5357000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2622000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6668000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8649000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2840000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3346000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2609000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-146000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>41000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1850000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-47000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9126000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2872000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2547000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>647000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>103000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4976000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1180000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1057000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23242000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-144000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1022000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>319000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>720000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>689000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD11">
         <v>1000000.0</v>
       </c>
       <c r="AE11">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>529000.0</v>
+      </c>
+      <c r="C12">
         <v>309000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>349000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>359000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>426000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>448000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>477000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>424000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>441000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>482000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>460000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>267000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>403000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>740000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>745000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>655000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>367000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>370000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>362000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>346000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>412000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>427000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>507000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>569000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
       <c r="AE12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>309000.0</v>
+      </c>
+      <c r="D13">
         <v>349000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>300000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>359000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>174000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>426000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>135000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>482000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>460000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>267000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>403000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>740000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>745000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>655000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>367000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>370000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>362000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>346000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>412000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>427000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>507000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>569000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>-123000.0</v>
+      </c>
+      <c r="C14">
         <v>-64000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-154000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-630000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-640000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-952000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-602000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-3000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-2000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="L14">
         <v>-2000.0</v>
       </c>
       <c r="M14">
         <v>-2000.0</v>
       </c>
       <c r="N14">
+        <v>-2000.0</v>
+      </c>
+      <c r="O14">
         <v>-31000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>76000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>106000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>133000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-131000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>90000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>99000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>3805000.0</v>
+      </c>
+      <c r="C15">
         <v>2214000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2878000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6691000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5661000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6729000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3252000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2061000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5642000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1655000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2251000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2322000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2288000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-763000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-640000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2010000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-196000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9297000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2996000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2424000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>612000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2095000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4684000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1331000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1077000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-24069000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-55000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>2214000.0</v>
+      </c>
+      <c r="D16">
         <v>2878000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6691000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5661000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-6729000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3252000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>2322000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2288000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-862000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-640000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2010000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-196000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9297000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2996000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2424000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>612000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2095000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4684000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1331000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1077000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-24069000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>3928000.0</v>
+      </c>
+      <c r="C17">
         <v>2278000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3032000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>7321000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6301000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2812000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3854000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2064000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5644000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6415000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2253000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2324000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2290000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-732000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-648000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2086000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-302000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9430000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2865000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2514000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>513000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1696000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4536000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1198000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>942000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-24211000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-55000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-529000.0</v>
+      </c>
+      <c r="C18">
         <v>-309000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-349000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-359000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>161000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-426000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-448000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-477000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>135000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-441000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-482000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-460000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-403000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-740000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-745000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-398000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-367000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-370000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-362000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>406000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-412000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-427000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-507000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-569000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-550000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>5396000.0</v>
+      </c>
+      <c r="C21">
         <v>4527000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5067000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9709000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8054000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1643000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5783000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3070000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7145000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8514000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3281000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3828000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3069000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>121000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>444000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1110000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>698000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8471000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2505000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2177000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1009000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>449000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5388000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-753000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1564000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-22673000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>406000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>998000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>668000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2734000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1119000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>1712000.0</v>
+      </c>
+      <c r="C25">
         <v>1734000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1559000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1595000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1594000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1785000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1649000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1644000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1833000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>449000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1823000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1658000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1807000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2149000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1867000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1874000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1881000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2863000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1954000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1977000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1991000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3056000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1960000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2011000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1915000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>125</v>
+      </c>
+      <c r="B28">
+        <v>9849000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>11726000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>9968000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>15983000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>11944000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>10575000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13831000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>11230000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>10748000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>10082000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13139000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>939000.0</v>
+      </c>
+      <c r="C29">
         <v>1940000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1686000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2088000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1394000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4538000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1503000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>558000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1024000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2234000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>587000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1022000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>319000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>586000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>689000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>236000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>255000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>304000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-33000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>134000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1799000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>440000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>115000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>969000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-89000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>61142000.0</v>
+      </c>
+      <c r="C30">
         <v>71172000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>71379000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>69296000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>79555000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51522000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>94326000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73034000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>72227000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44125000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>67570000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>67156000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>70784000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>73373000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>67023000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>65792000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>48229000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>69664000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>49976000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54770000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>67161000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>62573000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84079000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>53384000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>67070000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>70892000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>60724000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>66000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>58000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>68000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>66538000.0</v>
+      </c>
+      <c r="C32">
         <v>75699000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>76446000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>79005000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>87609000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>64957000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>100109000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>76104000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>79372000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>52639000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>70851000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>70984000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>73853000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>73828000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>67467000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>64682000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>48927000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>70659000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>47471000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>52593000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>68170000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>63145000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>89467000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>52631000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>68634000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>71819000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>61130000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>67000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>63000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>71000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>67000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10082,1003 +10293,1013 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>72468000.0</v>
       </c>
       <c r="C2">
         <v>60096000.0</v>
       </c>
       <c r="D2">
         <v>48946000.0</v>
       </c>
       <c r="E2">
         <v>49419000.0</v>
       </c>
       <c r="F2">
         <v>56692000.0</v>
       </c>
       <c r="G2">
         <v>54304000.0</v>
       </c>
       <c r="H2">
         <v>52767000.0</v>
       </c>
       <c r="I2">
         <v>43934000.0</v>
       </c>
       <c r="J2">
         <v>36669000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>24819000</v>
       </c>
       <c r="C3">
         <v>9425000</v>
       </c>
       <c r="D3">
         <v>2079000</v>
       </c>
       <c r="E3">
         <v>2938000</v>
       </c>
       <c r="F3">
         <v>2141000</v>
       </c>
       <c r="G3">
         <v>8091000</v>
       </c>
       <c r="H3">
         <v>5742000</v>
       </c>
       <c r="I3">
         <v>3328000</v>
       </c>
       <c r="J3">
         <v>18214000</v>
       </c>
       <c r="K3">
         <v>17025000</v>
       </c>
       <c r="L3">
         <v>4000000</v>
       </c>
       <c r="M3">
         <v>3000000</v>
       </c>
       <c r="N3">
         <v>7000000</v>
       </c>
       <c r="O3">
         <v>11000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>11653000.0</v>
       </c>
       <c r="C6">
         <v>12372000.0</v>
       </c>
       <c r="D6">
         <v>11150000.0</v>
       </c>
       <c r="E6">
         <v>-676000.0</v>
       </c>
       <c r="F6">
         <v>-7273000.0</v>
       </c>
       <c r="G6">
         <v>2388000.0</v>
       </c>
       <c r="H6">
         <v>1537000.0</v>
       </c>
       <c r="I6">
         <v>8833000.0</v>
       </c>
       <c r="J6">
         <v>7265000.0</v>
       </c>
       <c r="K6">
         <v>18943000.0</v>
       </c>
       <c r="L6">
         <v>-4000000.0</v>
       </c>
       <c r="M6">
         <v>8000000.0</v>
       </c>
       <c r="N6">
         <v>6000000.0</v>
       </c>
       <c r="O6">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>32686000.0</v>
+        <v>24575000.0</v>
       </c>
       <c r="C7">
         <v>-8733000.0</v>
       </c>
       <c r="D7">
         <v>2043000.0</v>
       </c>
       <c r="E7">
         <v>-6823000.0</v>
       </c>
       <c r="F7">
         <v>-8026000.0</v>
       </c>
       <c r="G7">
         <v>-4978000.0</v>
       </c>
       <c r="H7">
         <v>5929000.0</v>
       </c>
       <c r="I7">
         <v>3597000.0</v>
       </c>
       <c r="J7">
         <v>6933000.0</v>
       </c>
       <c r="K7">
         <v>7981000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-129000.0</v>
       </c>
       <c r="F9">
         <v>1523000.0</v>
       </c>
       <c r="G9">
         <v>3830000.0</v>
       </c>
       <c r="H9">
         <v>-1653000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>4000000.0</v>
       </c>
       <c r="M9">
         <v>-7000000.0</v>
       </c>
       <c r="N9">
         <v>6000000.0</v>
       </c>
       <c r="O9">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>26653000.0</v>
       </c>
       <c r="C10">
         <v>20940000.0</v>
       </c>
       <c r="D10">
         <v>726000.0</v>
       </c>
       <c r="E10">
         <v>-4532000.0</v>
       </c>
       <c r="F10">
         <v>-6703000.0</v>
       </c>
       <c r="G10">
         <v>-5754000.0</v>
       </c>
       <c r="H10">
         <v>-567000.0</v>
       </c>
       <c r="I10">
         <v>-2972000.0</v>
       </c>
       <c r="J10">
         <v>3485000.0</v>
       </c>
       <c r="K10">
         <v>-5160000.0</v>
       </c>
       <c r="L10">
         <v>3000000.0</v>
       </c>
       <c r="M10">
         <v>-2000000.0</v>
       </c>
       <c r="N10">
         <v>1000000.0</v>
       </c>
       <c r="O10">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-787000.0</v>
       </c>
       <c r="F11">
         <v>-1105000.0</v>
       </c>
       <c r="G11">
         <v>-3268000.0</v>
       </c>
       <c r="H11">
         <v>9693000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3847000.0</v>
       </c>
       <c r="F12">
         <v>11775000.0</v>
       </c>
       <c r="G12">
         <v>3769000.0</v>
       </c>
       <c r="H12">
         <v>24758000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-99000.0</v>
       </c>
       <c r="G13">
         <v>208000.0</v>
       </c>
       <c r="H13">
         <v>-49000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>6482000.0</v>
       </c>
       <c r="C14">
         <v>6190000.0</v>
       </c>
       <c r="D14">
         <v>4846000.0</v>
       </c>
       <c r="E14">
         <v>7420000.0</v>
       </c>
       <c r="F14">
         <v>8785000.0</v>
       </c>
       <c r="G14">
         <v>8942000.0</v>
       </c>
       <c r="H14">
         <v>8817000.0</v>
       </c>
       <c r="I14">
         <v>8563000.0</v>
       </c>
       <c r="J14">
         <v>8108000.0</v>
       </c>
       <c r="K14">
         <v>6975000.0</v>
       </c>
       <c r="L14">
         <v>9000000.0</v>
       </c>
       <c r="M14">
         <v>9000000.0</v>
       </c>
       <c r="N14">
         <v>9000000.0</v>
       </c>
       <c r="O14">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
-        <v>-2057000.0</v>
+        <v>2057000.0</v>
       </c>
       <c r="C15">
         <v>1543000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>1543000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>1029000.0</v>
       </c>
       <c r="K15">
         <v>1029000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>84121000.0</v>
       </c>
       <c r="C16">
         <v>72468000.0</v>
       </c>
       <c r="D16">
         <v>60096000.0</v>
       </c>
       <c r="E16">
         <v>48946000.0</v>
       </c>
       <c r="F16">
         <v>49419000.0</v>
       </c>
       <c r="G16">
         <v>56692000.0</v>
       </c>
       <c r="H16">
         <v>54304000.0</v>
       </c>
       <c r="I16">
         <v>52767000.0</v>
       </c>
       <c r="J16">
         <v>43934000.0</v>
       </c>
       <c r="K16">
         <v>36669000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>33536000.0</v>
       </c>
       <c r="C18">
         <v>14557000.0</v>
       </c>
       <c r="D18">
         <v>18694000.0</v>
       </c>
       <c r="E18">
         <v>-350000.0</v>
       </c>
       <c r="F18">
         <v>-2070000.0</v>
       </c>
       <c r="G18">
         <v>2237000.0</v>
       </c>
       <c r="H18">
         <v>8733000.0</v>
       </c>
       <c r="I18">
         <v>15873000.0</v>
       </c>
       <c r="J18">
         <v>4148000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>147</v>
+      </c>
+      <c r="B19">
+        <v>-282000.0</v>
+      </c>
       <c r="C19">
         <v>-4862000.0</v>
       </c>
       <c r="D19">
         <v>-1729000.0</v>
       </c>
       <c r="E19">
         <v>-1126000.0</v>
       </c>
       <c r="F19">
         <v>-675000.0</v>
       </c>
       <c r="G19">
         <v>-6895000.0</v>
       </c>
       <c r="H19">
         <v>-250000.0</v>
       </c>
       <c r="I19">
         <v>-2686000.0</v>
       </c>
       <c r="J19">
         <v>-17759000.0</v>
       </c>
       <c r="K19">
         <v>-16648000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-18373000.0</v>
       </c>
       <c r="C21">
         <v>-3473000.0</v>
       </c>
       <c r="D21">
         <v>-6041000.0</v>
       </c>
       <c r="E21">
         <v>1808000.0</v>
       </c>
       <c r="F21">
         <v>-3339000.0</v>
       </c>
       <c r="G21">
         <v>646000.0</v>
       </c>
       <c r="H21">
         <v>-5684000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
-        <v>17444000.0</v>
+        <v>26040000.0</v>
       </c>
       <c r="C22">
         <v>16464000.0</v>
       </c>
       <c r="D22">
         <v>17475000.0</v>
       </c>
       <c r="E22">
         <v>-3609000.0</v>
       </c>
       <c r="F22">
         <v>-14105000.0</v>
       </c>
       <c r="G22">
         <v>2601000.0</v>
       </c>
       <c r="H22">
         <v>-26477000.0</v>
       </c>
       <c r="I22">
         <v>-3233000.0</v>
       </c>
       <c r="J22">
         <v>-18671000.0</v>
       </c>
       <c r="K22">
         <v>8830000.0</v>
       </c>
       <c r="L22">
         <v>6000000.0</v>
       </c>
       <c r="M22">
         <v>7000000.0</v>
       </c>
       <c r="N22">
         <v>5000000.0</v>
       </c>
       <c r="O22">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>150</v>
+      </c>
+      <c r="B23">
+        <v>-1392000.0</v>
+      </c>
       <c r="C23">
         <v>-1177000.0</v>
       </c>
       <c r="D23">
         <v>-1248000.0</v>
       </c>
       <c r="E23">
         <v>-2105000.0</v>
       </c>
       <c r="F23">
         <v>-3297000.0</v>
       </c>
       <c r="G23">
         <v>-1693000.0</v>
       </c>
       <c r="H23">
         <v>-2283000.0</v>
       </c>
       <c r="I23">
         <v>-2470000.0</v>
       </c>
       <c r="J23">
         <v>-2703000.0</v>
       </c>
       <c r="K23">
         <v>-3186000.0</v>
       </c>
       <c r="L23">
         <v>-3000000.0</v>
       </c>
       <c r="M23">
         <v>-3000000.0</v>
       </c>
       <c r="N23">
         <v>-8000000.0</v>
       </c>
       <c r="O23">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>151</v>
+      </c>
+      <c r="B24">
+        <v>945000.0</v>
+      </c>
       <c r="C24">
         <v>4563000.0</v>
       </c>
       <c r="D24">
         <v>350000.0</v>
       </c>
       <c r="E24">
         <v>448000.0</v>
       </c>
       <c r="F24">
         <v>257000.0</v>
       </c>
       <c r="G24">
         <v>752000.0</v>
       </c>
       <c r="H24">
         <v>802000.0</v>
       </c>
       <c r="I24">
         <v>642000.0</v>
       </c>
       <c r="J24">
         <v>455000.0</v>
       </c>
       <c r="K24">
         <v>377000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>447000.0</v>
       </c>
       <c r="C25">
         <v>458000.0</v>
       </c>
       <c r="D25">
         <v>495000.0</v>
       </c>
       <c r="E25">
         <v>1911000.0</v>
       </c>
       <c r="F25">
         <v>1666000.0</v>
       </c>
       <c r="G25">
         <v>941000.0</v>
       </c>
       <c r="H25">
         <v>1434000.0</v>
       </c>
       <c r="I25">
         <v>1937000.0</v>
       </c>
       <c r="J25">
         <v>2391000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>155</v>
+      </c>
+      <c r="B28">
+        <v>-22828000.0</v>
+      </c>
       <c r="C28">
         <v>-6646000.0</v>
       </c>
       <c r="D28">
         <v>-7723000.0</v>
       </c>
       <c r="E28">
         <v>-297000.0</v>
       </c>
       <c r="F28">
         <v>-6636000.0</v>
       </c>
       <c r="G28">
         <v>-1047000.0</v>
       </c>
       <c r="H28">
         <v>-7967000.0</v>
       </c>
       <c r="I28">
         <v>-7674000.0</v>
       </c>
       <c r="J28">
         <v>2525000.0</v>
       </c>
       <c r="K28">
         <v>-5473000.0</v>
       </c>
       <c r="L28">
         <v>-9000000.0</v>
       </c>
       <c r="M28">
         <v>-10000000.0</v>
       </c>
       <c r="N28">
         <v>-9000000.0</v>
       </c>
       <c r="O28">
         <v>-24000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>58355000.0</v>
       </c>
       <c r="C29">
         <v>23982000.0</v>
       </c>
       <c r="D29">
         <v>20773000.0</v>
       </c>
       <c r="E29">
         <v>2111000.0</v>
       </c>
       <c r="F29">
         <v>71000.0</v>
       </c>
       <c r="G29">
         <v>10328000.0</v>
       </c>
       <c r="H29">
         <v>14522000.0</v>
       </c>
       <c r="I29">
         <v>19201000.0</v>
       </c>
       <c r="J29">
         <v>22491000.0</v>
       </c>
       <c r="K29">
         <v>41212000.0</v>
       </c>
       <c r="L29">
         <v>12000000.0</v>
       </c>
       <c r="M29">
         <v>24000000.0</v>
       </c>
       <c r="N29">
         <v>29000000.0</v>
       </c>
       <c r="O29">
         <v>23000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>157</v>
+      </c>
+      <c r="B30">
+        <v>-23874000.0</v>
+      </c>
       <c r="C30">
         <v>-4862000.0</v>
       </c>
       <c r="D30">
         <v>-1729000.0</v>
       </c>
       <c r="E30">
         <v>-2490000.0</v>
       </c>
       <c r="F30">
         <v>-675000.0</v>
       </c>
       <c r="G30">
         <v>-6895000.0</v>
       </c>
       <c r="H30">
         <v>-5013000.0</v>
       </c>
       <c r="I30">
         <v>-2686000.0</v>
       </c>
       <c r="J30">
         <v>-17759000.0</v>
       </c>
       <c r="K30">
@@ -11096,2074 +11317,2138 @@
       <c r="O30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>72468000.0</v>
+      </c>
+      <c r="C2">
         <v>63429000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66677000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>57247000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72468000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64522000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60658000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>66241000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60096000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58298000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54956000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55612000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48946000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44693000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49458000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>42736000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49419000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37052000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42023000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>49786000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>56692000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57717000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53533000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>64209000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>54304000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>45058000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
-        <v>12434000</v>
+        <v>4991000</v>
       </c>
       <c r="C3">
+        <v>24819000</v>
+      </c>
+      <c r="D3">
         <v>12385000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11202000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7356000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9425000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3323000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>543000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>346000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>934000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>735000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1461000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>735000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>704000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1499000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>339000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2141000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>43461000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1457000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>912000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8091000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11267000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4134000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>347000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5742000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1121000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
-        <v>1000000</v>
+        <v>0</v>
       </c>
       <c r="AE3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>20692000.0</v>
+        <v>7768000.0</v>
       </c>
       <c r="C6">
+        <v>11653000.0</v>
+      </c>
+      <c r="D6">
         <v>-9039000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5791000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15221000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12372000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4426000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5583000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6145000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1969000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3342000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-656000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6666000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4050000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4765000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>39000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6683000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7273000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19640000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14669000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6906000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2388000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3413000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-771000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9905000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1537000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4677000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>15213000.0</v>
+        <v>5410000.0</v>
       </c>
       <c r="C7">
+        <v>24575000.0</v>
+      </c>
+      <c r="D7">
         <v>10941000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8382000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3190000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8733000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5619000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>55000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7009000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4379000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6086000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2088000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6585000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-6823000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10098000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1757000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10540000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8026000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>515000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-18512000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11521000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4978000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1338000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2968000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4178000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5929000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1131000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4874000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4423000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6271000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>2000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>7000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-1804000.0</v>
+      </c>
+      <c r="C10">
         <v>-376000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6844000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8680000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11505000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15241000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10826000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2746000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2381000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-891000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3125000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2062000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>554000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1437000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>422000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3720000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2671000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8573000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-502000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-985000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3357000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2295000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3788000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4360000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2887000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-640000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-313000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AD10">
         <v>3000000.0</v>
       </c>
       <c r="AE10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-2836000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1533000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7073000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5683000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-208000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>260000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>813000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1912000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
-        <v>1734000.0</v>
+        <v>1712000.0</v>
       </c>
       <c r="C14">
+        <v>6482000.0</v>
+      </c>
+      <c r="D14">
         <v>4748000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3189000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1594000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6190000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5126000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1644000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1833000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>449000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1823000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1658000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1807000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1798000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1867000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3755000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1881000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8261000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5922000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3968000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1991000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8419000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5886000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3926000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1915000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8294000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC14">
         <v>2000000.0</v>
       </c>
       <c r="AD14">
         <v>2000000.0</v>
       </c>
       <c r="AE14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>2057000.0</v>
       </c>
-      <c r="D15"/>
+      <c r="D15">
+        <v>2057000.0</v>
+      </c>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>1543000.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>1543000.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="P15">
         <v>0.0</v>
       </c>
+      <c r="Q15"/>
       <c r="R15">
-        <v>1543000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S15">
         <v>1543000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>1543000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>80236000.0</v>
+      </c>
+      <c r="C16">
         <v>84121000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>63429000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>66677000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>57247000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>72468000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64522000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>60658000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>66241000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>60096000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>58298000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>54956000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>55612000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48946000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>44693000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>42736000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>49419000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>37052000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42023000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>49786000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>56692000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>57717000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>53533000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>64209000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>54304000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>45058000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>5042000.0</v>
+      </c>
+      <c r="C18">
         <v>8068000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>7810000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18756000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1098000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3661000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7890000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2558000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>448000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>748000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8863000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-730000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9855000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5578000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9097000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>11576000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8407000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39189000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-23733000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8025000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9501000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>761000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4836000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10260000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>6900000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3564000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7149000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2171000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2213000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-338000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-140000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>892000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-733000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-561000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1316000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>763000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-587000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1070000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-232000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>42484000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-41806000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-509000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-844000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3508000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6964000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3560000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>121000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1243000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-899000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>2959000.0</v>
+      </c>
+      <c r="C21">
         <v>13050000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8595000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8958000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-13870000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>425000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2175000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7797000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>382000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2874000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-968000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4618000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
-        <v>2214000.0</v>
+        <v>3805000.0</v>
       </c>
       <c r="C22">
+        <v>26040000.0</v>
+      </c>
+      <c r="D22">
         <v>21822000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17104000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7695000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16464000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14647000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2061000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5642000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1655000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2251000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2322000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2288000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-763000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-640000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1897000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-47000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-13898000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-4772000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1900000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>647000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4956000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4853000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-123000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1057000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-25385000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-55000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>0.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-1392000.0</v>
+      </c>
+      <c r="D23">
         <v>-1008000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-659000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-359000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1177000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1351000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>-482000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-460000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-217000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-403000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1485000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-745000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1754000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1099000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-732000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-362000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1693000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1347000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-935000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-507000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2283000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
+      <c r="AC23"/>
       <c r="AD23">
         <v>-3000000.0</v>
       </c>
       <c r="AE23">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>945000.0</v>
+      </c>
+      <c r="D24">
         <v>661000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>489000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>207000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4563000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>632000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>174000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>145000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>134000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>117000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>197000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>107000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1466000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>302000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>104000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>68000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1196000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>864000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>695000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>468000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>729000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>334000.0</v>
+      </c>
+      <c r="C25">
         <v>100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>177000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>152000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-306000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>250000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>243000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>271000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>180000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>240000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>308000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>315000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>337000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>286000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>650000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>638000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>869000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>169000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>334000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>294000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>208000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>243000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>201000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>289000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>-22828000.0</v>
+      </c>
+      <c r="D28">
         <v>-35168000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-23938000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14330000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6646000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7102000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>-100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3334000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1185000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4215000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3327000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1617000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-6636000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21317000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2753000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2527000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1047000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1073000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1894000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2537000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7967000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-6000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
-        <v>20502000.0</v>
+        <v>10033000.0</v>
       </c>
       <c r="C29">
+        <v>58355000.0</v>
+      </c>
+      <c r="D29">
         <v>37853000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28860000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6258000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23982000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14219000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3101000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>794000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>203000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9797000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11316000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5836000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-8393000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4668000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8068000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>71000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2202000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16069000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-8589000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10328000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12743000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>774000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7247000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14522000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5161000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>-23874000.0</v>
+      </c>
+      <c r="D30">
         <v>-11724000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10713000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7149000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4862000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2691000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-561000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1316000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-601000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-587000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1302000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-232000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-675000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-43159000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1353000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-844000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6895000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10403000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3439000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>121000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5013000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-3000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>