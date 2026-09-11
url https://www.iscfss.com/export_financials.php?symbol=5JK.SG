--- v0 (2026-07-11)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -2811,4036 +2814,4152 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
       </c>
-      <c r="AH1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>6620000.0</v>
+      </c>
+      <c r="C2">
         <v>1987082.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5639000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2406850.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8030000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2928173.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8463000.0</v>
       </c>
-      <c r="H2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I2"/>
       <c r="J2">
         <v>8927000.0</v>
       </c>
       <c r="K2">
-        <v>5871000.0</v>
+        <v>8927000.0</v>
       </c>
       <c r="L2">
         <v>5871000.0</v>
       </c>
       <c r="M2">
-        <v>2446269.0</v>
+        <v>5871000.0</v>
       </c>
       <c r="N2">
         <v>2446269.0</v>
       </c>
       <c r="O2">
-        <v>4860000.0</v>
+        <v>2446269.0</v>
       </c>
       <c r="P2">
         <v>4860000.0</v>
       </c>
       <c r="Q2">
-        <v>2184014.0</v>
+        <v>4860000.0</v>
       </c>
       <c r="R2">
         <v>2184014.0</v>
       </c>
       <c r="S2">
-        <v>4881000.0</v>
+        <v>2184014.0</v>
       </c>
       <c r="T2">
         <v>4881000.0</v>
       </c>
       <c r="U2">
+        <v>4881000.0</v>
+      </c>
+      <c r="V2">
         <v>3889623.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7320000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6552000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6447000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3938863.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9565000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17187000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10810000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>22114143.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10568000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16135000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18920000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15909160.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24253000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>21506000.0</v>
+      </c>
+      <c r="C7">
         <v>23670166.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24761000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>25693705.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>27205000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>29080202.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30532000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>32399345.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>31150000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>32447309.0</v>
       </c>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>33942229.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>35319951.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>27353000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>27921000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>28465000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>83344000.0</v>
+      </c>
+      <c r="C8">
         <v>83344131.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>83344000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>84445256.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>84445000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>84445256.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>84445000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>84445256.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>84445000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>84445256.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>84445000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>109453000.0</v>
+      </c>
+      <c r="C10">
         <v>12999867.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>58589000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23463459.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>71051000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12177807.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>44475000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>18885838.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>33902000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>29580450.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>13127000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>20313000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>15729000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>16885190.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15979000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24128000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31653000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29696886.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>37644000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>25857000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>58464000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31872839.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10077000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13743000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>13984000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23269966.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18569000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>302055000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>307727000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>323062320.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>316554000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>309687000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>316136000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13">
         <v>84445000.0</v>
       </c>
       <c r="K13">
         <v>84445000.0</v>
       </c>
       <c r="L13">
         <v>84445000.0</v>
       </c>
       <c r="M13">
-        <v>84445256.0</v>
+        <v>84445000.0</v>
       </c>
       <c r="N13">
         <v>84445256.0</v>
       </c>
       <c r="O13">
-        <v>84445000.0</v>
+        <v>84445256.0</v>
       </c>
       <c r="P13">
         <v>84445000.0</v>
       </c>
       <c r="Q13">
-        <v>84445256.0</v>
+        <v>84445000.0</v>
       </c>
       <c r="R13">
         <v>84445256.0</v>
       </c>
       <c r="S13">
-        <v>84445000.0</v>
+        <v>84445256.0</v>
       </c>
       <c r="T13">
         <v>84445000.0</v>
       </c>
       <c r="U13">
+        <v>84445000.0</v>
+      </c>
+      <c r="V13">
         <v>84445256.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84445000.0</v>
       </c>
       <c r="W13">
         <v>84445000.0</v>
       </c>
       <c r="X13">
         <v>84445000.0</v>
       </c>
       <c r="Y13">
+        <v>84445000.0</v>
+      </c>
+      <c r="Z13">
         <v>84445256.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84445000.0</v>
       </c>
       <c r="AA13">
         <v>84445000.0</v>
       </c>
       <c r="AB13">
         <v>84445000.0</v>
       </c>
       <c r="AC13">
+        <v>84445000.0</v>
+      </c>
+      <c r="AD13">
         <v>84445256.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84445000.0</v>
       </c>
       <c r="AE13">
         <v>84445000.0</v>
       </c>
       <c r="AF13">
         <v>84445000.0</v>
       </c>
       <c r="AG13">
+        <v>84445000.0</v>
+      </c>
+      <c r="AH13">
         <v>84445256.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>84497000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
         <v>470557541.0</v>
       </c>
       <c r="C14">
         <v>470557541.0</v>
       </c>
       <c r="D14">
         <v>470557541.0</v>
       </c>
       <c r="E14">
         <v>470557541.0</v>
       </c>
       <c r="F14">
         <v>470557541.0</v>
       </c>
       <c r="G14">
         <v>470557541.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
         <v>470557541.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="I14"/>
+      <c r="J14">
         <v>470557541.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="K14"/>
+      <c r="L14">
         <v>470557541.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="M14"/>
+      <c r="N14">
         <v>470557541.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="O14"/>
+      <c r="P14">
         <v>470557541.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>470557541.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="S14"/>
+      <c r="T14">
         <v>470557541.0</v>
       </c>
+      <c r="U14"/>
       <c r="V14">
+        <v>470557541.0</v>
+      </c>
+      <c r="W14">
         <v>570000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>449000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>471415900.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>470012700.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>486923100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>469310300.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>478571400.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>470417700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>472738100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>464838700.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>469006600.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>470954000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>470411000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>2193000.0</v>
+      </c>
+      <c r="C22">
         <v>2187904.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2381000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>1651000.0</v>
+      </c>
+      <c r="F22">
         <v>1656000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3855089.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>755000.0</v>
       </c>
-      <c r="H22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>4634000.0</v>
       </c>
       <c r="K22">
-        <v>5011000.0</v>
+        <v>4634000.0</v>
       </c>
       <c r="L22">
         <v>5011000.0</v>
       </c>
       <c r="M22">
-        <v>5102048.0</v>
+        <v>5011000.0</v>
       </c>
       <c r="N22">
         <v>5102048.0</v>
       </c>
       <c r="O22">
-        <v>5611000.0</v>
+        <v>5102048.0</v>
       </c>
       <c r="P22">
         <v>5611000.0</v>
       </c>
       <c r="Q22">
-        <v>7395469.0</v>
+        <v>5611000.0</v>
       </c>
       <c r="R22">
         <v>7395469.0</v>
       </c>
       <c r="S22">
-        <v>7627000.0</v>
+        <v>7395469.0</v>
       </c>
       <c r="T22">
         <v>7627000.0</v>
       </c>
       <c r="U22">
+        <v>7627000.0</v>
+      </c>
+      <c r="V22">
         <v>9463658.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12161000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3088000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2809000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18316687.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21361000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>84101000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>111096000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>129297061.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>54749000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>54753000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>54736000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>54725035.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>124406000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>600712000.0</v>
+      </c>
+      <c r="C24">
         <v>587780896.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>579499000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>572628284.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>527135000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>451866748.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>268016000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>328030443.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>344731000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>369857908.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>312284000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>219206000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>274160000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>89850000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>274262000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>305345000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>307197000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>306340993.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>276452000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>276486000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>276521000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>92000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>123000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>154000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>78639000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>58067971.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>207974000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>249886000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>304820000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>122281810.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>299259000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>330937000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>333363000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>728428000.0</v>
+      </c>
+      <c r="C28">
         <v>816883910.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>685015000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>719427735.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>675626000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>718013208.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>658133000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>692699941.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>677948000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>710141006.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>766979000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>699744662.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>729960000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>1598840000.0</v>
+      </c>
+      <c r="C29">
         <v>1573901454.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1459789000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1458011546.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1465042000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1449935259.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1417209000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>1430031584.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>1456818000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>1492232479.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>1522466000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>1457505119.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>1491820000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>8131000.0</v>
+      </c>
+      <c r="C30">
         <v>2414184.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6221000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2515360.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7163000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3347031.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6222000.0</v>
       </c>
-      <c r="H30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I30"/>
       <c r="J30">
         <v>7799000.0</v>
       </c>
       <c r="K30">
-        <v>6700000.0</v>
+        <v>7799000.0</v>
       </c>
       <c r="L30">
         <v>6700000.0</v>
       </c>
       <c r="M30">
-        <v>11067636.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="N30">
         <v>11067636.0</v>
       </c>
       <c r="O30">
-        <v>9794000.0</v>
+        <v>11067636.0</v>
       </c>
       <c r="P30">
         <v>9794000.0</v>
       </c>
       <c r="Q30">
-        <v>7338673.0</v>
+        <v>9794000.0</v>
       </c>
       <c r="R30">
         <v>7338673.0</v>
       </c>
       <c r="S30">
-        <v>6148000.0</v>
+        <v>7338673.0</v>
       </c>
       <c r="T30">
         <v>6148000.0</v>
       </c>
       <c r="U30">
+        <v>6148000.0</v>
+      </c>
+      <c r="V30">
         <v>7222451.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5331000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6273000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6207000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4697745.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5321000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5028000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4297000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3860271.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>188745000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>172583000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>150601000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>159460406.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>135840000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31">
         <v>718446000.0</v>
       </c>
       <c r="K31">
-        <v>744968000.0</v>
+        <v>718446000.0</v>
       </c>
       <c r="L31">
         <v>744968000.0</v>
       </c>
       <c r="M31">
-        <v>752511023.0</v>
+        <v>744968000.0</v>
       </c>
       <c r="N31">
         <v>752511023.0</v>
       </c>
       <c r="O31">
-        <v>742360000.0</v>
+        <v>752511023.0</v>
       </c>
       <c r="P31">
         <v>742360000.0</v>
       </c>
       <c r="Q31">
-        <v>737447484.0</v>
+        <v>742360000.0</v>
       </c>
       <c r="R31">
         <v>737447484.0</v>
       </c>
       <c r="S31">
-        <v>746131000.0</v>
+        <v>737447484.0</v>
       </c>
       <c r="T31">
         <v>746131000.0</v>
       </c>
       <c r="U31">
+        <v>746131000.0</v>
+      </c>
+      <c r="V31">
         <v>770161978.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>752747000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>756785000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>762907000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>758210638.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>774775000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>779203000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>779335000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>787377592.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>723274000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>721116000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>725659000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>715229797.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>381668000.0</v>
+      </c>
+      <c r="C32">
         <v>344480272.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>300433000.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
+        <v>277766000.0</v>
+      </c>
+      <c r="F32">
         <v>207940000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>152495888.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-95024000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>-50182517.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>-35319000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>-22034501.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>-140399000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>-204122149.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>-142568000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>1076514000.0</v>
+      </c>
+      <c r="C33">
         <v>1086219509.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1094753000.0</v>
       </c>
-      <c r="D33">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
+        <v>1109834000.0</v>
+      </c>
+      <c r="F33">
         <v>1143958000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1129431370.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1186656000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>1208122970.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>1236814000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>1258472923.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>1276833000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>1274595934.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>1278292000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>1290525436.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1276757000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1288101000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1301496000.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>8478000.0</v>
+      </c>
+      <c r="C34">
         <v>3757128.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7930000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7111000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>7984000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3110493.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3497000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>2777144.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>2721000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1724884.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>2708000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>2391238.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>3232000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>2990170.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3944000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4123000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3856000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>693830000.0</v>
+      </c>
+      <c r="C35">
         <v>683393045.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>675852000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>669370500.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>630383000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>559056475.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>373840000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>436309479.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>453253000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>480574854.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>390687000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>329665310.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>386203000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>205194374.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>382631000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>415005000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>417684000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>2342000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>1290525436.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>401000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1288101000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>81000.0</v>
       </c>
-      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>600432000.0</v>
       </c>
       <c r="K38">
-        <v>615226000.0</v>
+        <v>600432000.0</v>
       </c>
       <c r="L38">
         <v>615226000.0</v>
       </c>
       <c r="M38">
-        <v>621268470.0</v>
+        <v>615226000.0</v>
       </c>
       <c r="N38">
         <v>621268470.0</v>
       </c>
       <c r="O38">
-        <v>626388000.0</v>
+        <v>621268470.0</v>
       </c>
       <c r="P38">
         <v>626388000.0</v>
       </c>
       <c r="Q38">
-        <v>615120053.0</v>
+        <v>626388000.0</v>
       </c>
       <c r="R38">
         <v>615120053.0</v>
       </c>
       <c r="S38">
-        <v>476050000.0</v>
+        <v>615120053.0</v>
       </c>
       <c r="T38">
         <v>476050000.0</v>
       </c>
       <c r="U38">
+        <v>476050000.0</v>
+      </c>
+      <c r="V38">
         <v>475279698.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>466184000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4222000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4259000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>426206539.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>419649000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>369526000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>370660000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>374979662.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>176522000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>174182000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>204670000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>203114058.0</v>
       </c>
-      <c r="AH38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>382000.0</v>
+      </c>
+      <c r="C39">
         <v>384000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>397000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>399000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>384000.0</v>
       </c>
-      <c r="F39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39">
         <v>20256000.0</v>
       </c>
       <c r="I39">
-        <v>31595000.0</v>
+        <v>20256000.0</v>
       </c>
       <c r="J39">
         <v>31595000.0</v>
       </c>
       <c r="K39">
-        <v>24052000.0</v>
+        <v>31595000.0</v>
       </c>
       <c r="L39">
         <v>24052000.0</v>
       </c>
       <c r="M39">
-        <v>244469152.0</v>
+        <v>24052000.0</v>
       </c>
       <c r="N39">
         <v>244469152.0</v>
       </c>
       <c r="O39">
-        <v>8202000.0</v>
+        <v>244469152.0</v>
       </c>
       <c r="P39">
         <v>8202000.0</v>
       </c>
       <c r="Q39">
-        <v>186235914.0</v>
+        <v>8202000.0</v>
       </c>
       <c r="R39">
         <v>186235914.0</v>
       </c>
       <c r="S39">
-        <v>11417000.0</v>
+        <v>186235914.0</v>
       </c>
       <c r="T39">
         <v>11417000.0</v>
       </c>
       <c r="U39">
+        <v>11417000.0</v>
+      </c>
+      <c r="V39">
         <v>216153085.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9512000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13160000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>16376000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>28187375.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>23096000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4295000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8984000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11519679.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>28645000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>28408000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>675000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>682622.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>673000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>10094000.0</v>
+      </c>
+      <c r="C40">
         <v>2944491.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>10619000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4243550.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11262000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3595664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13091000.0</v>
       </c>
       <c r="H40">
         <v>13091000.0</v>
       </c>
       <c r="I40">
-        <v>16061000.0</v>
+        <v>13091000.0</v>
       </c>
       <c r="J40">
         <v>16061000.0</v>
       </c>
       <c r="K40">
-        <v>12717000.0</v>
+        <v>16061000.0</v>
       </c>
       <c r="L40">
         <v>12717000.0</v>
       </c>
       <c r="M40">
-        <v>8373344.0</v>
+        <v>12717000.0</v>
       </c>
       <c r="N40">
         <v>8373344.0</v>
       </c>
       <c r="O40">
-        <v>11881000.0</v>
+        <v>8373344.0</v>
       </c>
       <c r="P40">
         <v>11881000.0</v>
       </c>
       <c r="Q40">
-        <v>9919818.0</v>
+        <v>11881000.0</v>
       </c>
       <c r="R40">
         <v>9919818.0</v>
       </c>
       <c r="S40">
-        <v>19653000.0</v>
+        <v>9919818.0</v>
       </c>
       <c r="T40">
         <v>19653000.0</v>
       </c>
       <c r="U40">
+        <v>19653000.0</v>
+      </c>
+      <c r="V40">
         <v>10056082.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>15210000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12196000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12257000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>13946943.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>19052000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>23004000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>34302000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>34059950.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>41307000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>38093000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>10042000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>11201853.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>13499000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41">
         <v>79565000.0</v>
       </c>
       <c r="K41">
-        <v>80481000.0</v>
+        <v>79565000.0</v>
       </c>
       <c r="L41">
         <v>80481000.0</v>
       </c>
       <c r="M41">
-        <v>81546940.0</v>
+        <v>80481000.0</v>
       </c>
       <c r="N41">
         <v>81546940.0</v>
       </c>
       <c r="O41">
-        <v>78403000.0</v>
+        <v>81546940.0</v>
       </c>
       <c r="P41">
         <v>78403000.0</v>
       </c>
       <c r="Q41">
-        <v>79779059.0</v>
+        <v>78403000.0</v>
       </c>
       <c r="R41">
         <v>79779059.0</v>
       </c>
       <c r="S41">
-        <v>81383000.0</v>
+        <v>79779059.0</v>
       </c>
       <c r="T41">
         <v>81383000.0</v>
       </c>
       <c r="U41">
+        <v>81383000.0</v>
+      </c>
+      <c r="V41">
         <v>82912563.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>83372000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>84068000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>84321000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>84173763.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>84717000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>85261000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>86378000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>87675438.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>87012000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>87453000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>116041000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>113991929.0</v>
       </c>
-      <c r="AH41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-38816000.0</v>
       </c>
       <c r="I42">
-        <v>-36817000.0</v>
+        <v>-38816000.0</v>
       </c>
       <c r="J42">
         <v>-36817000.0</v>
       </c>
       <c r="K42">
-        <v>-31228000.0</v>
+        <v>-36817000.0</v>
       </c>
       <c r="L42">
         <v>-31228000.0</v>
       </c>
       <c r="M42">
-        <v>-28284050.0</v>
+        <v>-31228000.0</v>
       </c>
       <c r="N42">
         <v>-28284050.0</v>
       </c>
       <c r="O42">
-        <v>-24636000.0</v>
+        <v>-28284050.0</v>
       </c>
       <c r="P42">
         <v>-24636000.0</v>
       </c>
       <c r="Q42">
-        <v>-24504002.0</v>
+        <v>-24636000.0</v>
       </c>
       <c r="R42">
         <v>-24504002.0</v>
       </c>
       <c r="S42">
-        <v>-31403000.0</v>
+        <v>-24504002.0</v>
       </c>
       <c r="T42">
         <v>-31403000.0</v>
       </c>
       <c r="U42">
+        <v>-31403000.0</v>
+      </c>
+      <c r="V42">
         <v>-33204588.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-34407000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-24884000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-16908000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-30114406.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-26849000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-24141000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-24632000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-17931181.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-14058000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-14598000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-13320000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-16667983.0</v>
       </c>
-      <c r="AH42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>534261000.0</v>
+      </c>
+      <c r="C45">
         <v>747730473.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>550793000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>745375896.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>572661000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>714301030.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>601525000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>773471254.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>534261000.0</v>
+      </c>
+      <c r="C46">
         <v>542584611.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>550793000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>559822729.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>572661000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>550233598.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>601525000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>607691024.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47">
         <v>607691000.0</v>
       </c>
       <c r="K47">
-        <v>621588000.0</v>
+        <v>607691000.0</v>
       </c>
       <c r="L47">
         <v>621588000.0</v>
       </c>
       <c r="M47">
-        <v>637204453.0</v>
+        <v>621588000.0</v>
       </c>
       <c r="N47">
         <v>637204453.0</v>
       </c>
       <c r="O47">
-        <v>650445000.0</v>
+        <v>637204453.0</v>
       </c>
       <c r="P47">
         <v>650445000.0</v>
       </c>
       <c r="Q47">
-        <v>659475881.0</v>
+        <v>650445000.0</v>
       </c>
       <c r="R47">
         <v>659475881.0</v>
       </c>
       <c r="S47">
-        <v>802242000.0</v>
+        <v>659475881.0</v>
       </c>
       <c r="T47">
         <v>802242000.0</v>
       </c>
       <c r="U47">
+        <v>802242000.0</v>
+      </c>
+      <c r="V47">
         <v>815245738.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>810573000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>818979000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>829162000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>766766868.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>776155000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>783424000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>789946000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>797141271.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>802837000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>805805000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>763273000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>727107068.0</v>
       </c>
-      <c r="AH47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>716928000.0</v>
+      </c>
+      <c r="C48">
         <v>704538182.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>680672000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>677644390.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>673225000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>674604598.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>670021000.0</v>
       </c>
       <c r="H48">
         <v>670021000.0</v>
       </c>
       <c r="I48">
-        <v>671867000.0</v>
+        <v>670021000.0</v>
       </c>
       <c r="J48">
         <v>671867000.0</v>
       </c>
       <c r="K48">
-        <v>692800000.0</v>
+        <v>671867000.0</v>
       </c>
       <c r="L48">
         <v>692800000.0</v>
       </c>
       <c r="M48">
-        <v>697399052.0</v>
+        <v>692800000.0</v>
       </c>
       <c r="N48">
         <v>697399052.0</v>
       </c>
       <c r="O48">
-        <v>683600000.0</v>
+        <v>697399052.0</v>
       </c>
       <c r="P48">
         <v>683600000.0</v>
       </c>
       <c r="Q48">
-        <v>678555465.0</v>
+        <v>683600000.0</v>
       </c>
       <c r="R48">
         <v>678555465.0</v>
       </c>
       <c r="S48">
-        <v>694138000.0</v>
+        <v>678555465.0</v>
       </c>
       <c r="T48">
         <v>694138000.0</v>
       </c>
       <c r="U48">
+        <v>694138000.0</v>
+      </c>
+      <c r="V48">
         <v>719970545.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>703758000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>698325000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>696471000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>704929023.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>718228000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>719948000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>720571000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>721912752.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>653936000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>652318000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>655583000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>648501759.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>620339000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>237169000.0</v>
+      </c>
+      <c r="C50">
         <v>242102881.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>164105000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>170262910.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>219542000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>278324267.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>434592000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>383555336.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>367119000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>369863548.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>467822000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>500852038.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>440869000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>627427611.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>449815000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>422628000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>434870000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>378141458.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>412904000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>396186000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>309381000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>474129728.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>515404000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>492456000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>421124000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>399626647.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>452908000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>627854000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>449815000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>422628000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>434870000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>378141458.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>412904000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>396186000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>309381000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>474129728.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>515404000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>492456000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>421124000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>399626647.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>452908000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>521331000.0</v>
+      </c>
+      <c r="C53">
         <v>461045506.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>417038000.0</v>
       </c>
-      <c r="D53">
-[...1 lines deleted...]
-      </c>
       <c r="E53">
+        <v>398318000.0</v>
+      </c>
+      <c r="F53">
         <v>373497000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>341902855.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>308106000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>297167938.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>306308000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>315564404.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>314634000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>281742198.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>291998000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>306177129.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>300575000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>285559000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>284483000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>291884000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>296233000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>307180000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>155777000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>41579168.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>118695000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>108678000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>106780000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>5674429.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>90461000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>1721605000.0</v>
+      </c>
+      <c r="C55">
         <v>1700358441.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1582548000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1590166993.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1601330000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1589251967.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1551238000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>1569943718.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>1590311000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>1628662025.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>1620997000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>1593172000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>1601127000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>1633565280.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1613530000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1621844000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1644437000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1555316788.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1580973000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1580864000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1500307000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1508919711.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1381276000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1358829000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1295387000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1265700927.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1295308000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>645091000.0</v>
+      </c>
+      <c r="C56">
         <v>614138932.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>487795000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>480333496.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>457372000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>459820597.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>364582000.0</v>
       </c>
-      <c r="H56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I56"/>
       <c r="J56">
         <v>361821000.0</v>
       </c>
       <c r="K56">
-        <v>353497000.0</v>
+        <v>361821000.0</v>
       </c>
       <c r="L56">
         <v>353497000.0</v>
       </c>
       <c r="M56">
-        <v>370189102.0</v>
+        <v>353497000.0</v>
       </c>
       <c r="N56">
         <v>370189102.0</v>
       </c>
       <c r="O56">
-        <v>344164000.0</v>
+        <v>370189102.0</v>
       </c>
       <c r="P56">
         <v>344164000.0</v>
       </c>
       <c r="Q56">
-        <v>318577294.0</v>
+        <v>344164000.0</v>
       </c>
       <c r="R56">
         <v>318577294.0</v>
       </c>
       <c r="S56">
-        <v>322835000.0</v>
+        <v>318577294.0</v>
       </c>
       <c r="T56">
         <v>322835000.0</v>
       </c>
       <c r="U56">
+        <v>322835000.0</v>
+      </c>
+      <c r="V56">
         <v>343039839.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>336773000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>333743000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>342941000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>362343381.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>385169000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>427914000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>339701000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>336798778.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>401917000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>378842000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>327444000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>335479801.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>371759000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>263423000.0</v>
+      </c>
+      <c r="C57">
         <v>269658660.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>187362000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>202565733.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>249432000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>307324709.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>459606000.0</v>
       </c>
-      <c r="H57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I57"/>
       <c r="J57">
         <v>412003000.0</v>
       </c>
       <c r="K57">
-        <v>388816000.0</v>
+        <v>412003000.0</v>
       </c>
       <c r="L57">
         <v>388816000.0</v>
       </c>
       <c r="M57">
-        <v>392223603.0</v>
+        <v>388816000.0</v>
       </c>
       <c r="N57">
         <v>392223603.0</v>
       </c>
       <c r="O57">
-        <v>484563000.0</v>
+        <v>392223603.0</v>
       </c>
       <c r="P57">
         <v>484563000.0</v>
       </c>
       <c r="Q57">
-        <v>522699443.0</v>
+        <v>484563000.0</v>
       </c>
       <c r="R57">
         <v>522699443.0</v>
       </c>
       <c r="S57">
-        <v>465403000.0</v>
+        <v>522699443.0</v>
       </c>
       <c r="T57">
         <v>465403000.0</v>
       </c>
       <c r="U57">
+        <v>465403000.0</v>
+      </c>
+      <c r="V57">
         <v>654734776.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>474701000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>446596000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>460351000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>403027479.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>441521000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>436377000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>354493000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>538029542.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>567279000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>546530000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>371447000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>374722753.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>282686000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>957253000.0</v>
+      </c>
+      <c r="C58">
         <v>953051705.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>863214000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>871936233.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>879815000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>866381184.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>833446000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>848312744.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>842069000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>872798457.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>875250000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>855725000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>854996000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>863403300.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>860783000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>865059000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>881530000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>793656648.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>802690000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>798124000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>717392000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>717949679.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>654414000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>634137000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>566127000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>546887354.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>604382000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>760959000.0</v>
+      </c>
+      <c r="C60">
         <v>744017677.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>716185000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>715120352.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>718365000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>719744244.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>714601000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>718445805.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>744968000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>752511023.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>742360000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>737447000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>746131000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>770161980.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>752747000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>756785000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>762907000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>758210638.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>774775000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>779203000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>779335000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>787377592.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>723274000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>721116000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>725659000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>715229797.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-1101000.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-1101000.0</v>
       </c>
-      <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-1101130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1101000.0</v>
       </c>
       <c r="W61">
         <v>-1101000.0</v>
       </c>
       <c r="X61">
         <v>-1101000.0</v>
       </c>
-      <c r="Y61"/>
+      <c r="Y61">
+        <v>-1101000.0</v>
+      </c>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6889,1037 +7008,1037 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>38998504.0</v>
       </c>
       <c r="C2">
         <v>38583000.0</v>
       </c>
       <c r="D2">
         <v>73112000.0</v>
       </c>
       <c r="E2">
         <v>3297276.0</v>
       </c>
       <c r="F2">
         <v>3810773.0</v>
       </c>
       <c r="G2">
         <v>2388000.0</v>
       </c>
       <c r="H2">
         <v>8619530.0</v>
       </c>
       <c r="I2">
         <v>55388120.0</v>
       </c>
       <c r="J2">
         <v>111099230.0</v>
       </c>
       <c r="K2">
         <v>1943890.0</v>
       </c>
       <c r="L2">
         <v>29688800.0</v>
       </c>
       <c r="M2">
         <v>47182350.0</v>
       </c>
       <c r="N2">
         <v>124641530.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-203000.0</v>
       </c>
       <c r="F5">
         <v>-17143919.0</v>
       </c>
       <c r="G5">
         <v>-22394193.0</v>
       </c>
       <c r="H5">
         <v>637835.0</v>
       </c>
       <c r="I5">
         <v>25677520.0</v>
       </c>
       <c r="J5">
         <v>41025571.0</v>
       </c>
       <c r="K5">
         <v>86347241.0</v>
       </c>
       <c r="L5">
         <v>13224412.0</v>
       </c>
       <c r="M5">
         <v>1999164.0</v>
       </c>
       <c r="N5">
         <v>91706438.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>31052166.0</v>
       </c>
       <c r="F6">
         <v>72596744.0</v>
       </c>
       <c r="G6">
         <v>10037169.0</v>
       </c>
       <c r="H6">
         <v>75924654.0</v>
       </c>
       <c r="I6">
         <v>38134680.0</v>
       </c>
       <c r="J6">
         <v>127044079.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>96003518.0</v>
       </c>
       <c r="C9">
         <v>86774442.0</v>
       </c>
       <c r="D9">
         <v>72911532.0</v>
       </c>
       <c r="E9">
         <v>116101680.0</v>
       </c>
       <c r="F9">
         <v>89876763.0</v>
       </c>
       <c r="G9">
         <v>77164000.0</v>
       </c>
       <c r="H9">
         <v>123600710.0</v>
       </c>
       <c r="I9">
         <v>132096820.0</v>
       </c>
       <c r="J9">
         <v>138032330.0</v>
       </c>
       <c r="K9">
         <v>80782160.0</v>
       </c>
       <c r="L9">
         <v>78090860.0</v>
       </c>
       <c r="M9">
         <v>89240132.0</v>
       </c>
       <c r="N9">
         <v>116153642.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>36578122.0</v>
       </c>
       <c r="C10">
         <v>17200672.0</v>
       </c>
       <c r="D10">
         <v>17201000.0</v>
       </c>
       <c r="E10">
         <v>-23609434.0</v>
       </c>
       <c r="F10">
         <v>26535442.0</v>
       </c>
       <c r="G10">
         <v>-36838000.0</v>
       </c>
       <c r="H10">
         <v>24027950.0</v>
       </c>
       <c r="I10">
         <v>-3641180.0</v>
       </c>
       <c r="J10">
         <v>94991720.0</v>
       </c>
       <c r="K10">
         <v>54713250.0</v>
       </c>
       <c r="L10">
         <v>-10776330.0</v>
       </c>
       <c r="M10">
         <v>331978174.0</v>
       </c>
       <c r="N10">
         <v>96501953.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1477000.0</v>
       </c>
       <c r="F11">
         <v>5344010.0</v>
       </c>
       <c r="G11">
         <v>-69959.0</v>
       </c>
       <c r="H11">
         <v>1870493.0</v>
       </c>
       <c r="I11">
         <v>6384245.0</v>
       </c>
       <c r="J11">
         <v>14477771.0</v>
       </c>
       <c r="K11">
         <v>9294023.0</v>
       </c>
       <c r="L11">
         <v>-3556854.0</v>
       </c>
       <c r="M11">
         <v>10854896.0</v>
       </c>
       <c r="N11">
         <v>17940943.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>26487500.0</v>
       </c>
       <c r="C12">
         <v>38543495.0</v>
       </c>
       <c r="D12">
         <v>37301454.0</v>
       </c>
       <c r="E12">
         <v>19922004.0</v>
       </c>
       <c r="F12">
         <v>10888344.0</v>
       </c>
       <c r="G12">
         <v>12467982.0</v>
       </c>
       <c r="H12">
         <v>19348148.0</v>
       </c>
       <c r="I12">
         <v>14026815.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>8376199.0</v>
       </c>
       <c r="C13">
         <v>7032246.0</v>
       </c>
       <c r="D13">
         <v>7032000.0</v>
       </c>
       <c r="E13">
         <v>3252741.0</v>
       </c>
       <c r="F13">
         <v>2816911.0</v>
       </c>
       <c r="G13">
         <v>26362000.0</v>
       </c>
       <c r="H13">
         <v>8745310.0</v>
       </c>
       <c r="I13">
         <v>31109630.0</v>
       </c>
       <c r="J13">
         <v>6859400.0</v>
       </c>
       <c r="K13">
         <v>4552050.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>-179181.0</v>
       </c>
       <c r="C14">
         <v>8431.0</v>
       </c>
       <c r="D14">
         <v>8000.0</v>
       </c>
       <c r="E14">
         <v>131676.0</v>
       </c>
       <c r="F14">
         <v>4946.0</v>
       </c>
       <c r="G14">
         <v>3360991.0</v>
       </c>
       <c r="H14">
         <v>3474147.0</v>
       </c>
       <c r="I14">
         <v>3449502.0</v>
       </c>
       <c r="J14">
         <v>3592440.0</v>
       </c>
       <c r="K14">
         <v>3583776.0</v>
       </c>
       <c r="L14">
         <v>3665347.0</v>
       </c>
       <c r="M14">
         <v>4088166.0</v>
       </c>
       <c r="N14">
         <v>-1666552.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>30371090.0</v>
       </c>
       <c r="C15">
         <v>6568980.0</v>
       </c>
       <c r="D15">
         <v>6569000.0</v>
       </c>
       <c r="E15">
         <v>-22000758.0</v>
       </c>
       <c r="F15">
         <v>21196378.0</v>
       </c>
       <c r="G15">
         <v>-36709000.0</v>
       </c>
       <c r="H15">
         <v>22099890.0</v>
       </c>
       <c r="I15">
         <v>-9925360.0</v>
       </c>
       <c r="J15">
         <v>80469360.0</v>
       </c>
       <c r="K15">
         <v>45435050.0</v>
       </c>
       <c r="L15">
         <v>-6874390.0</v>
       </c>
       <c r="M15">
         <v>321283030.0</v>
       </c>
       <c r="N15">
         <v>79953476.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-22001000.0</v>
       </c>
       <c r="F16">
         <v>21196378.0</v>
       </c>
       <c r="G16">
         <v>-36709505.0</v>
       </c>
       <c r="H16">
         <v>22099888.0</v>
       </c>
       <c r="I16">
         <v>-9925363.0</v>
       </c>
       <c r="J16">
         <v>80469359.0</v>
       </c>
       <c r="K16">
         <v>45435049.0</v>
       </c>
       <c r="L16">
         <v>-6874390.0</v>
       </c>
       <c r="M16">
         <v>321283030.0</v>
       </c>
       <c r="N16">
         <v>79953476.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>30550271.0</v>
       </c>
       <c r="C17">
         <v>6560549.0</v>
       </c>
       <c r="D17">
         <v>5515612.0</v>
       </c>
       <c r="E17">
         <v>-22132434.0</v>
       </c>
       <c r="F17">
         <v>21191432.0</v>
       </c>
       <c r="G17">
         <v>-36768221.0</v>
       </c>
       <c r="H17">
         <v>22157453.0</v>
       </c>
       <c r="I17">
         <v>-10025421.0</v>
       </c>
       <c r="J17">
         <v>80513953.0</v>
       </c>
       <c r="K17">
         <v>45419228.0</v>
       </c>
       <c r="L17">
         <v>-7219479.0</v>
       </c>
       <c r="M17">
         <v>321123278.0</v>
       </c>
       <c r="N17">
         <v>78561010.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-18150624.0</v>
       </c>
       <c r="C18">
         <v>-31534707.0</v>
       </c>
       <c r="D18">
         <v>-32443744.0</v>
       </c>
       <c r="E18">
         <v>-16704824.0</v>
       </c>
       <c r="F18">
         <v>-8090701.0</v>
       </c>
       <c r="G18">
         <v>-9492059.0</v>
       </c>
       <c r="H18">
         <v>-16015485.0</v>
       </c>
       <c r="I18">
         <v>-9596488.0</v>
       </c>
       <c r="J18">
         <v>-5588900.0</v>
       </c>
       <c r="K18">
         <v>-9035650.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>10657135.0</v>
       </c>
       <c r="C21">
         <v>2984973.0</v>
       </c>
       <c r="D21">
         <v>3633000.0</v>
       </c>
       <c r="E21">
         <v>4245356.0</v>
       </c>
       <c r="F21">
         <v>-5136735.0</v>
       </c>
       <c r="G21">
         <v>-11589000.0</v>
       </c>
       <c r="H21">
         <v>15269760.0</v>
       </c>
       <c r="I21">
         <v>27475530.0</v>
       </c>
       <c r="J21">
         <v>87961480.0</v>
       </c>
       <c r="K21">
         <v>59199480.0</v>
       </c>
       <c r="L21">
         <v>-10776340.0</v>
       </c>
       <c r="M21">
         <v>1999164.0</v>
       </c>
       <c r="N21">
         <v>91706438.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>53742000.0</v>
       </c>
       <c r="F23">
         <v>19818100.0</v>
       </c>
       <c r="G23">
         <v>18696088.0</v>
       </c>
       <c r="H23">
         <v>32243343.0</v>
       </c>
       <c r="I23">
         <v>26375921.0</v>
       </c>
       <c r="J23">
         <v>26066702.0</v>
       </c>
       <c r="K23">
         <v>18693340.0</v>
       </c>
       <c r="L23">
         <v>20404785.0</v>
       </c>
       <c r="M23">
         <v>20404785.0</v>
       </c>
       <c r="N23">
         <v>20404785.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>32199321.0</v>
       </c>
       <c r="C25">
         <v>32167608.0</v>
       </c>
       <c r="D25">
         <v>33666000.0</v>
       </c>
       <c r="E25">
         <v>34739596.0</v>
       </c>
       <c r="F25">
         <v>35172958.0</v>
       </c>
       <c r="G25">
         <v>34407367.0</v>
       </c>
       <c r="H25">
         <v>32548560.0</v>
       </c>
       <c r="I25">
         <v>27749041.0</v>
       </c>
       <c r="J25">
         <v>23641417.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>14418957.0</v>
       </c>
       <c r="C28">
         <v>13235928.0</v>
       </c>
       <c r="D28">
         <v>13236000.0</v>
       </c>
       <c r="E28">
         <v>12575353.0</v>
       </c>
       <c r="F28">
         <v>8936501.0</v>
       </c>
       <c r="G28">
         <v>26206000.0</v>
       </c>
       <c r="H28">
         <v>40629950.0</v>
       </c>
       <c r="I28">
         <v>41563510.0</v>
       </c>
       <c r="J28">
         <v>40763490.0</v>
       </c>
       <c r="K28">
         <v>34153840.0</v>
       </c>
       <c r="L28">
         <v>73113360.0</v>
       </c>
       <c r="M28">
         <v>87240968.0</v>
       </c>
       <c r="N28">
         <v>24447204.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>6027851.0</v>
       </c>
       <c r="C29">
         <v>10640123.0</v>
       </c>
       <c r="D29">
         <v>564003.0</v>
       </c>
       <c r="E29">
         <v>-1477000.0</v>
       </c>
       <c r="F29">
         <v>5344010.0</v>
       </c>
       <c r="G29">
         <v>-70000.0</v>
       </c>
       <c r="H29">
         <v>1870490.0</v>
       </c>
       <c r="I29">
         <v>6384250.0</v>
       </c>
       <c r="J29">
         <v>14477770.0</v>
       </c>
       <c r="K29">
         <v>9294020.0</v>
       </c>
       <c r="L29">
         <v>-3556850.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>124344887.0</v>
       </c>
       <c r="C30">
         <v>122372469.0</v>
       </c>
       <c r="D30">
         <v>121724000.0</v>
       </c>
       <c r="E30">
         <v>115153600.0</v>
       </c>
       <c r="F30">
         <v>98824271.0</v>
       </c>
       <c r="G30">
         <v>85384396.0</v>
       </c>
       <c r="H30">
         <v>126385669.0</v>
       </c>
       <c r="I30">
         <v>161500970.0</v>
       </c>
       <c r="J30">
         <v>49084734.0</v>
       </c>
       <c r="K30">
         <v>70726318.0</v>
       </c>
       <c r="L30">
         <v>94555252.0</v>
       </c>
       <c r="M30">
         <v>134423318.0</v>
       </c>
       <c r="N30">
         <v>149088734.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>23417000.0</v>
       </c>
       <c r="I31">
         <v>-29318696.0</v>
       </c>
       <c r="J31">
         <v>53966153.0</v>
       </c>
       <c r="K31">
         <v>52986650.0</v>
       </c>
       <c r="L31">
         <v>-24000745.0</v>
       </c>
       <c r="M31">
         <v>329979010.0</v>
       </c>
       <c r="N31">
         <v>4795515.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>135002022.0</v>
       </c>
       <c r="C32">
         <v>125357442.0</v>
       </c>
       <c r="D32">
         <v>125357000.0</v>
       </c>
       <c r="E32">
         <v>119398956.0</v>
       </c>
       <c r="F32">
         <v>93687536.0</v>
       </c>
       <c r="G32">
         <v>79552000.0</v>
       </c>
       <c r="H32">
         <v>132220240.0</v>
       </c>
       <c r="I32">
         <v>187484940.0</v>
       </c>
@@ -7954,137 +8073,137 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>529000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>1859000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>2531530.0</v>
       </c>
       <c r="Q2">
         <v>2582000.0</v>
       </c>
@@ -8105,117 +8224,117 @@
       </c>
       <c r="W2">
         <v>15852000.0</v>
       </c>
       <c r="X2">
         <v>122674140.0</v>
       </c>
       <c r="Y2">
         <v>0.0</v>
       </c>
       <c r="Z2">
         <v>986000.0</v>
       </c>
       <c r="AA2">
         <v>5092000.0</v>
       </c>
       <c r="AB2">
         <v>11484992.0</v>
       </c>
       <c r="AC2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5">
         <v>534500.0</v>
       </c>
       <c r="C5">
         <v>534500.0</v>
       </c>
       <c r="D5">
         <v>2947500.0</v>
       </c>
       <c r="E5">
         <v>2947500.0</v>
       </c>
       <c r="F5">
         <v>-3049000.0</v>
       </c>
       <c r="G5">
         <v>-3049000.0</v>
       </c>
       <c r="H5">
         <v>-3556460.0</v>
       </c>
       <c r="I5">
         <v>-3556460.0</v>
       </c>
@@ -8260,150 +8379,150 @@
       </c>
       <c r="W5">
         <v>7100000.0</v>
       </c>
       <c r="X5">
         <v>37236183.0</v>
       </c>
       <c r="Y5">
         <v>1999000.0</v>
       </c>
       <c r="Z5">
         <v>-148000.0</v>
       </c>
       <c r="AA5">
         <v>492000.0</v>
       </c>
       <c r="AB5">
         <v>-25993399.0</v>
       </c>
       <c r="AC5">
         <v>159000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>36075000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>41089000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>33090710.0</v>
       </c>
       <c r="Q9">
         <v>32678000.0</v>
       </c>
@@ -8424,51 +8543,51 @@
       </c>
       <c r="W9">
         <v>33402000.0</v>
       </c>
       <c r="X9">
         <v>52082422.0</v>
       </c>
       <c r="Y9">
         <v>25843000.0</v>
       </c>
       <c r="Z9">
         <v>22228000.0</v>
       </c>
       <c r="AA9">
         <v>20226000.0</v>
       </c>
       <c r="AB9">
         <v>7679058.0</v>
       </c>
       <c r="AC9">
         <v>19865000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>-14220000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>-22618000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>16225950.0</v>
       </c>
       <c r="Q10">
         <v>1010000.0</v>
       </c>
@@ -8487,51 +8606,51 @@
       <c r="V10">
         <v>8021000.0</v>
       </c>
       <c r="W10">
         <v>602000.0</v>
       </c>
       <c r="X10">
         <v>79186724.0</v>
       </c>
       <c r="Y10">
         <v>5311000.0</v>
       </c>
       <c r="Z10">
         <v>1984000.0</v>
       </c>
       <c r="AA10">
         <v>8510000.0</v>
       </c>
       <c r="AB10">
         <v>27852251.0</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-109500.0</v>
       </c>
       <c r="E11">
         <v>-109500.0</v>
       </c>
       <c r="F11">
         <v>-629000.0</v>
       </c>
       <c r="G11">
         <v>-629000.0</v>
       </c>
       <c r="H11">
         <v>1972005.0</v>
       </c>
       <c r="I11">
         <v>1972005.0</v>
       </c>
       <c r="J11">
         <v>700000.0</v>
       </c>
       <c r="K11">
@@ -8572,51 +8691,51 @@
       </c>
       <c r="W11">
         <v>1955000.0</v>
       </c>
       <c r="X11">
         <v>11202771.0</v>
       </c>
       <c r="Y11">
         <v>1328000.0</v>
       </c>
       <c r="Z11">
         <v>536000.0</v>
       </c>
       <c r="AA11">
         <v>1411000.0</v>
       </c>
       <c r="AB11">
         <v>-324977.0</v>
       </c>
       <c r="AC11">
         <v>4090000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12">
         <v>5545010.0</v>
       </c>
       <c r="Q12">
         <v>4977000.0</v>
       </c>
       <c r="R12">
         <v>5161000.0</v>
       </c>
       <c r="S12">
@@ -8633,98 +8752,98 @@
       </c>
       <c r="W12">
         <v>2800000.0</v>
       </c>
       <c r="X12">
         <v>3034938.0</v>
       </c>
       <c r="Y12">
         <v>2037000.0</v>
       </c>
       <c r="Z12">
         <v>1768000.0</v>
       </c>
       <c r="AA12">
         <v>1571000.0</v>
       </c>
       <c r="AB12">
         <v>1716537.0</v>
       </c>
       <c r="AC12">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>7283000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>19219000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>5596100.0</v>
       </c>
       <c r="Q13">
         <v>2198000.0</v>
       </c>
       <c r="R13">
         <v>3476000.0</v>
       </c>
       <c r="S13">
         <v>5786000.0</v>
       </c>
       <c r="T13">
         <v>16738450.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>3387000.0</v>
       </c>
       <c r="K14">
         <v>3387000.0</v>
       </c>
       <c r="L14">
         <v>3360991.0</v>
       </c>
       <c r="M14">
         <v>3360991.0</v>
       </c>
       <c r="N14">
         <v>3390000.0</v>
       </c>
       <c r="O14">
@@ -8751,51 +8870,51 @@
       <c r="V14">
         <v>3537000.0</v>
       </c>
       <c r="W14">
         <v>3580000.0</v>
       </c>
       <c r="X14">
         <v>3592440.0</v>
       </c>
       <c r="Y14">
         <v>3588000.0</v>
       </c>
       <c r="Z14">
         <v>3576000.0</v>
       </c>
       <c r="AA14">
         <v>3601000.0</v>
       </c>
       <c r="AB14">
         <v>3583776.0</v>
       </c>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>-15585000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>-21124000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>16209890.0</v>
       </c>
       <c r="Q15">
         <v>114000.0</v>
       </c>
@@ -8816,51 +8935,51 @@
       </c>
       <c r="W15">
         <v>-1340000.0</v>
       </c>
       <c r="X15">
         <v>67975359.0</v>
       </c>
       <c r="Y15">
         <v>3971000.0</v>
       </c>
       <c r="Z15">
         <v>1441000.0</v>
       </c>
       <c r="AA15">
         <v>7082000.0</v>
       </c>
       <c r="AB15">
         <v>28163049.0</v>
       </c>
       <c r="AC15">
         <v>13736000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-9878500.0</v>
       </c>
       <c r="E16">
         <v>-9878500.0</v>
       </c>
       <c r="F16">
         <v>-1122000.0</v>
       </c>
       <c r="G16">
         <v>-1122000.0</v>
       </c>
       <c r="H16">
         <v>6898189.0</v>
       </c>
       <c r="I16">
         <v>6898189.0</v>
       </c>
       <c r="J16">
         <v>3700000.0</v>
       </c>
       <c r="K16">
@@ -8899,51 +9018,51 @@
       <c r="V16">
         <v>4083000.0</v>
       </c>
       <c r="W16">
         <v>-1340000.0</v>
       </c>
       <c r="X16">
         <v>67975359.0</v>
       </c>
       <c r="Y16">
         <v>3971000.0</v>
       </c>
       <c r="Z16">
         <v>1441000.0</v>
       </c>
       <c r="AA16">
         <v>7082000.0</v>
       </c>
       <c r="AB16">
         <v>28163049.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>16234453.0</v>
       </c>
       <c r="Q17">
         <v>107000.0</v>
       </c>
       <c r="R17">
         <v>444000.0</v>
       </c>
       <c r="S17">
@@ -8958,158 +9077,158 @@
       <c r="V17">
         <v>4072000.0</v>
       </c>
       <c r="W17">
         <v>-1353000.0</v>
       </c>
       <c r="X17">
         <v>67983953.0</v>
       </c>
       <c r="Y17">
         <v>3983000.0</v>
       </c>
       <c r="Z17">
         <v>1448000.0</v>
       </c>
       <c r="AA17">
         <v>7099000.0</v>
       </c>
       <c r="AB17">
         <v>28177228.0</v>
       </c>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
         <v>-3795485.0</v>
       </c>
       <c r="Q18">
         <v>-4259000.0</v>
       </c>
       <c r="R18">
         <v>-4368000.0</v>
       </c>
       <c r="S18">
         <v>-3593000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-6937000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>-3399000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>10629850.0</v>
       </c>
       <c r="Q21">
         <v>3208000.0</v>
       </c>
@@ -9130,84 +9249,84 @@
       </c>
       <c r="W21">
         <v>7100000.0</v>
       </c>
       <c r="X21">
         <v>37236183.0</v>
       </c>
       <c r="Y21">
         <v>1999000.0</v>
       </c>
       <c r="Z21">
         <v>-148000.0</v>
       </c>
       <c r="AA21">
         <v>492000.0</v>
       </c>
       <c r="AB21">
         <v>-25993399.0</v>
       </c>
       <c r="AC21">
         <v>159000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
         <v>6775500.0</v>
       </c>
       <c r="C23">
         <v>6775500.0</v>
       </c>
       <c r="D23">
         <v>21868000.0</v>
       </c>
       <c r="E23">
         <v>21868000.0</v>
       </c>
       <c r="F23">
         <v>5003000.0</v>
       </c>
       <c r="G23">
         <v>5003000.0</v>
       </c>
       <c r="H23">
         <v>4479550.0</v>
       </c>
       <c r="I23">
         <v>4479550.0</v>
       </c>
@@ -9250,183 +9369,183 @@
       <c r="V23">
         <v>13165000.0</v>
       </c>
       <c r="W23">
         <v>12517000.0</v>
       </c>
       <c r="X23">
         <v>2765050.0</v>
       </c>
       <c r="Y23">
         <v>11263000.0</v>
       </c>
       <c r="Z23">
         <v>8605000.0</v>
       </c>
       <c r="AA23">
         <v>7901000.0</v>
       </c>
       <c r="AB23">
         <v>18693340.0</v>
       </c>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>12066000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>19989000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>8444500.0</v>
       </c>
       <c r="Q28">
         <v>8207000.0</v>
       </c>
@@ -9445,98 +9564,98 @@
       <c r="V28">
         <v>6768000.0</v>
       </c>
       <c r="W28">
         <v>7139000.0</v>
       </c>
       <c r="X28">
         <v>10619872.0</v>
       </c>
       <c r="Y28">
         <v>6734000.0</v>
       </c>
       <c r="Z28">
         <v>8127000.0</v>
       </c>
       <c r="AA28">
         <v>6674000.0</v>
       </c>
       <c r="AB28">
         <v>9795664.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>1341000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>-1411000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>-8510.0</v>
       </c>
       <c r="Q29">
         <v>903000.0</v>
       </c>
       <c r="R29">
         <v>609000.0</v>
       </c>
       <c r="S29">
         <v>367000.0</v>
       </c>
       <c r="T29">
         <v>-1288760.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>73194669.0</v>
       </c>
       <c r="Q30">
         <v>19002000.0</v>
       </c>
       <c r="R30">
         <v>18469000.0</v>
       </c>
       <c r="S30">
@@ -9553,51 +9672,51 @@
       </c>
       <c r="W30">
         <v>42154000.0</v>
       </c>
       <c r="X30">
         <v>137520379.0</v>
       </c>
       <c r="Y30">
         <v>23844000.0</v>
       </c>
       <c r="Z30">
         <v>23362000.0</v>
       </c>
       <c r="AA30">
         <v>24826000.0</v>
       </c>
       <c r="AB30">
         <v>45157449.0</v>
       </c>
       <c r="AC30">
         <v>19706000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>15273000.0</v>
       </c>
       <c r="Q31">
         <v>-1004000.0</v>
       </c>
       <c r="R31">
         <v>44000.0</v>
       </c>
       <c r="S31">
@@ -9612,51 +9731,51 @@
       <c r="V31">
         <v>-2619000.0</v>
       </c>
       <c r="W31">
         <v>-6498000.0</v>
       </c>
       <c r="X31">
         <v>41950541.0</v>
       </c>
       <c r="Y31">
         <v>3312000.0</v>
       </c>
       <c r="Z31">
         <v>2132000.0</v>
       </c>
       <c r="AA31">
         <v>8018000.0</v>
       </c>
       <c r="AB31">
         <v>53845650.0</v>
       </c>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>36604000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>42948000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>35622240.0</v>
       </c>
       <c r="Q32">
         <v>35260000.0</v>
       </c>
@@ -9766,1021 +9885,1021 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>23463459.0</v>
       </c>
       <c r="C2">
         <v>12177807.0</v>
       </c>
       <c r="D2">
-        <v>18885838.0</v>
+        <v>18886000.0</v>
       </c>
       <c r="E2">
         <v>11325239.0</v>
       </c>
       <c r="F2">
         <v>7184918.0</v>
       </c>
       <c r="G2">
         <v>7841906.0</v>
       </c>
       <c r="H2">
         <v>29696886.0</v>
       </c>
       <c r="I2">
         <v>70336821.0</v>
       </c>
       <c r="J2">
         <v>27589754.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>2180078</v>
       </c>
       <c r="C3">
         <v>34759742</v>
       </c>
       <c r="D3">
         <v>24707361</v>
       </c>
       <c r="E3">
         <v>2344000</v>
       </c>
       <c r="F3">
         <v>1334525</v>
       </c>
       <c r="G3">
         <v>1503864</v>
       </c>
       <c r="H3">
         <v>2678457</v>
       </c>
       <c r="I3">
         <v>12218283</v>
       </c>
       <c r="J3">
         <v>10217029</v>
       </c>
       <c r="K3">
         <v>30885520</v>
       </c>
       <c r="L3">
         <v>12194420</v>
       </c>
       <c r="M3">
         <v>2410869</v>
       </c>
       <c r="N3">
         <v>659041</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>-10737384.0</v>
       </c>
       <c r="C6">
         <v>11749954.0</v>
       </c>
       <c r="D6">
-        <v>-6564952.0</v>
+        <v>-6565000.0</v>
       </c>
       <c r="E6">
         <v>7561000.0</v>
       </c>
       <c r="F6">
         <v>4140321.0</v>
       </c>
       <c r="G6">
         <v>-656988.0</v>
       </c>
       <c r="H6">
         <v>-21854980.0</v>
       </c>
       <c r="I6">
         <v>-40639935.0</v>
       </c>
       <c r="J6">
         <v>42747067.0</v>
       </c>
       <c r="K6">
         <v>669190.0</v>
       </c>
       <c r="L6">
         <v>-2853390.0</v>
       </c>
       <c r="M6">
         <v>-82350870.0</v>
       </c>
       <c r="N6">
         <v>95331348.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>-1629751.0</v>
       </c>
       <c r="C7">
         <v>-635886.0</v>
       </c>
       <c r="D7">
-        <v>2407147.0</v>
+        <v>2407000.0</v>
       </c>
       <c r="E7">
         <v>8285911.0</v>
       </c>
       <c r="F7">
         <v>480153.0</v>
       </c>
       <c r="G7">
         <v>-5684651.0</v>
       </c>
       <c r="H7">
         <v>7535145.0</v>
       </c>
       <c r="I7">
         <v>35153145.0</v>
       </c>
       <c r="J7">
         <v>60443055.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>956000.0</v>
       </c>
       <c r="F9">
         <v>-3986789.0</v>
       </c>
       <c r="G9">
         <v>-1904276.0</v>
       </c>
       <c r="H9">
         <v>-1679651.0</v>
       </c>
       <c r="I9">
         <v>-722277.0</v>
       </c>
       <c r="J9">
         <v>5056830.0</v>
       </c>
       <c r="K9">
         <v>-1849690.0</v>
       </c>
       <c r="L9">
         <v>393231.0</v>
       </c>
       <c r="M9">
         <v>73437835.0</v>
       </c>
       <c r="N9">
         <v>-53930051.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>224951.0</v>
       </c>
       <c r="C10">
         <v>1387849.0</v>
       </c>
       <c r="D10">
         <v>-1271346.0</v>
       </c>
       <c r="E10">
         <v>259000.0</v>
       </c>
       <c r="F10">
         <v>2220765.0</v>
       </c>
       <c r="G10">
         <v>2404336.0</v>
       </c>
       <c r="H10">
         <v>8663135.0</v>
       </c>
       <c r="I10">
         <v>55348446.0</v>
       </c>
       <c r="J10">
         <v>44850533.0</v>
       </c>
       <c r="K10">
         <v>5546.0</v>
       </c>
       <c r="L10">
         <v>9611761.0</v>
       </c>
       <c r="M10">
         <v>1897753.0</v>
       </c>
       <c r="N10">
         <v>42558752.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4016000.0</v>
       </c>
       <c r="F11">
         <v>1082645.0</v>
       </c>
       <c r="G11">
         <v>-2818085.0</v>
       </c>
       <c r="H11">
         <v>-1455099.0</v>
       </c>
       <c r="I11">
         <v>-18230711.0</v>
       </c>
       <c r="J11">
         <v>7136649.0</v>
       </c>
       <c r="K11">
         <v>-798729.0</v>
       </c>
       <c r="L11">
         <v>5111170.0</v>
       </c>
       <c r="M11">
         <v>-27742264.0</v>
       </c>
       <c r="N11">
         <v>2028665.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>23063000.0</v>
       </c>
       <c r="F12">
         <v>-27794789.0</v>
       </c>
       <c r="G12">
         <v>27842165.0</v>
       </c>
       <c r="H12">
         <v>-21212021.0</v>
       </c>
       <c r="I12">
         <v>19819566.0</v>
       </c>
       <c r="J12">
         <v>-38115750.0</v>
       </c>
       <c r="K12">
         <v>-48069865.0</v>
       </c>
       <c r="L12">
         <v>-2714427.0</v>
       </c>
       <c r="M12">
         <v>-322326704.0</v>
       </c>
       <c r="N12">
         <v>767045.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3055000.0</v>
       </c>
       <c r="F13">
         <v>1163532.0</v>
       </c>
       <c r="G13">
         <v>-3366626.0</v>
       </c>
       <c r="H13">
         <v>2006760.0</v>
       </c>
       <c r="I13">
         <v>-1242313.0</v>
       </c>
       <c r="J13">
         <v>3399043.0</v>
       </c>
       <c r="K13">
         <v>255661.0</v>
       </c>
       <c r="L13">
         <v>-13266540.0</v>
       </c>
       <c r="M13">
         <v>8582931.0</v>
       </c>
       <c r="N13">
         <v>48796160.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>32199321.0</v>
       </c>
       <c r="C14">
         <v>32167608.0</v>
       </c>
       <c r="D14">
-        <v>33665538.0</v>
+        <v>33666000.0</v>
       </c>
       <c r="E14">
         <v>36170000.0</v>
       </c>
       <c r="F14">
         <v>35773564.0</v>
       </c>
       <c r="G14">
         <v>34407367.0</v>
       </c>
       <c r="H14">
         <v>32548560.0</v>
       </c>
       <c r="I14">
         <v>27749041.0</v>
       </c>
       <c r="J14">
         <v>23641417.0</v>
       </c>
       <c r="K14">
         <v>16733860.0</v>
       </c>
       <c r="L14">
         <v>16734400.0</v>
       </c>
       <c r="M14">
         <v>18399168.0</v>
       </c>
       <c r="N14">
         <v>1756881.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
         <v>3529188.0</v>
       </c>
       <c r="C15">
         <v>3529188.0</v>
       </c>
       <c r="D15">
         <v>2823350.0</v>
       </c>
       <c r="E15">
         <v>3529000.0</v>
       </c>
       <c r="F15">
         <v>2352791.0</v>
       </c>
       <c r="G15">
         <v>4705575.0</v>
       </c>
       <c r="H15">
         <v>7058366.0</v>
       </c>
       <c r="I15">
         <v>7058366.0</v>
       </c>
       <c r="J15">
         <v>7058366.0</v>
       </c>
       <c r="K15">
         <v>4705580.0</v>
       </c>
       <c r="L15">
         <v>4705580.0</v>
       </c>
       <c r="M15">
         <v>3764463.0</v>
       </c>
       <c r="N15">
         <v>7990641.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>12999867.0</v>
       </c>
       <c r="C16">
         <v>23463459.0</v>
       </c>
       <c r="D16">
-        <v>12177807.0</v>
+        <v>12178000.0</v>
       </c>
       <c r="E16">
         <v>18885838.0</v>
       </c>
       <c r="F16">
         <v>11325239.0</v>
       </c>
       <c r="G16">
         <v>7184918.0</v>
       </c>
       <c r="H16">
         <v>7841906.0</v>
       </c>
       <c r="I16">
         <v>29696886.0</v>
       </c>
       <c r="J16">
         <v>70336821.0</v>
       </c>
       <c r="K16">
         <v>27589754.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>38319495.0</v>
       </c>
       <c r="C18">
         <v>2936583.0</v>
       </c>
       <c r="D18">
-        <v>5589759.0</v>
+        <v>5589000.0</v>
       </c>
       <c r="E18">
         <v>43173243.0</v>
       </c>
       <c r="F18">
         <v>28320781.0</v>
       </c>
       <c r="G18">
         <v>18041500.0</v>
       </c>
       <c r="H18">
         <v>38293115.0</v>
       </c>
       <c r="I18">
         <v>60578106.0</v>
       </c>
       <c r="J18">
         <v>116221052.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>-45205878.0</v>
       </c>
       <c r="C19">
         <v>-32289115.0</v>
       </c>
       <c r="D19">
-        <v>-18668538.0</v>
+        <v>-18669000.0</v>
       </c>
       <c r="E19">
         <v>-11098000.0</v>
       </c>
       <c r="F19">
         <v>-20512400.0</v>
       </c>
       <c r="G19">
         <v>-1216780.0</v>
       </c>
       <c r="H19">
         <v>-14375245.0</v>
       </c>
       <c r="I19">
         <v>-187105249.0</v>
       </c>
       <c r="J19">
         <v>-21253142.0</v>
       </c>
       <c r="K19">
         <v>134102346.0</v>
       </c>
       <c r="L19">
         <v>-8827246.0</v>
       </c>
       <c r="M19">
         <v>-5842312.0</v>
       </c>
       <c r="N19">
         <v>-19023122.0</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>75847320.0</v>
       </c>
       <c r="C21">
         <v>5450343.0</v>
       </c>
       <c r="D21">
         <v>10084990.0</v>
       </c>
       <c r="E21">
         <v>-20072000.0</v>
       </c>
       <c r="F21">
         <v>20834692.0</v>
       </c>
       <c r="G21">
         <v>-8963795.0</v>
       </c>
       <c r="H21">
         <v>34395670.0</v>
       </c>
       <c r="I21">
         <v>121641976.0</v>
       </c>
       <c r="J21">
         <v>41526631.0</v>
       </c>
       <c r="K21">
         <v>-52994543.0</v>
       </c>
       <c r="L21">
         <v>-57398493.0</v>
       </c>
       <c r="M21">
         <v>166539214.0</v>
       </c>
       <c r="N21">
         <v>170024364.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>30371090.0</v>
       </c>
       <c r="C22">
         <v>6568980.0</v>
       </c>
       <c r="D22">
-        <v>5558842.0</v>
+        <v>6569000.0</v>
       </c>
       <c r="E22">
         <v>-22000758.0</v>
       </c>
       <c r="F22">
         <v>21196378.0</v>
       </c>
       <c r="G22">
         <v>-36709505.0</v>
       </c>
       <c r="H22">
         <v>22099888.0</v>
       </c>
       <c r="I22">
         <v>-9925363.0</v>
       </c>
       <c r="J22">
         <v>80469359.0</v>
       </c>
       <c r="K22">
         <v>54713250.0</v>
       </c>
       <c r="L22">
         <v>-10776330.0</v>
       </c>
       <c r="M22">
         <v>321283030.0</v>
       </c>
       <c r="N22">
         <v>79953476.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-31250000.0</v>
       </c>
       <c r="F23">
         <v>-14548172.0</v>
       </c>
       <c r="G23">
         <v>-15857055.0</v>
       </c>
       <c r="H23">
         <v>-2087565.0</v>
       </c>
       <c r="I23">
         <v>-36673315.0</v>
       </c>
       <c r="J23">
         <v>-15833045.0</v>
       </c>
       <c r="K23">
         <v>-4500363.0</v>
       </c>
       <c r="L23">
         <v>-26344150.0</v>
       </c>
       <c r="M23">
         <v>-16064592.0</v>
       </c>
       <c r="N23">
         <v>-4484347.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>10835000.0</v>
       </c>
       <c r="F24">
         <v>-6759094.0</v>
       </c>
       <c r="G24">
         <v>9286274.0</v>
       </c>
       <c r="H24">
         <v>13602475.0</v>
       </c>
       <c r="I24">
         <v>12047598.0</v>
       </c>
       <c r="J24">
         <v>8378908.0</v>
       </c>
       <c r="K24">
         <v>5876864.0</v>
       </c>
       <c r="L24">
         <v>82861520.0</v>
       </c>
       <c r="M24">
         <v>1694327.0</v>
       </c>
       <c r="N24">
         <v>-532281.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>19662969.0</v>
       </c>
       <c r="C25">
         <v>32658315.0</v>
       </c>
       <c r="D25">
         <v>33615296.0</v>
       </c>
       <c r="E25">
         <v>17655130.0</v>
       </c>
       <c r="F25">
         <v>7883423.0</v>
       </c>
       <c r="G25">
         <v>8947234.0</v>
       </c>
       <c r="H25">
         <v>15642034.0</v>
       </c>
       <c r="I25">
         <v>8457868.0</v>
       </c>
       <c r="J25">
         <v>-37477090.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-54851000.0</v>
       </c>
       <c r="F28">
         <v>3933729.0</v>
       </c>
       <c r="G28">
         <v>-29526425.0</v>
       </c>
       <c r="H28">
         <v>25249739.0</v>
       </c>
       <c r="I28">
         <v>77910295.0</v>
       </c>
       <c r="J28">
         <v>18635220.0</v>
       </c>
       <c r="K28">
         <v>-62200480.0</v>
       </c>
       <c r="L28">
         <v>-88448220.0</v>
       </c>
       <c r="M28">
         <v>146710159.0</v>
       </c>
       <c r="N28">
         <v>157549376.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>40499573.0</v>
       </c>
       <c r="C29">
         <v>37696325.0</v>
       </c>
       <c r="D29">
         <v>30297120.0</v>
       </c>
       <c r="E29">
         <v>45518000.0</v>
       </c>
       <c r="F29">
         <v>29655306.0</v>
       </c>
       <c r="G29">
         <v>19855376.0</v>
       </c>
       <c r="H29">
         <v>40971572.0</v>
       </c>
       <c r="I29">
         <v>72796389.0</v>
       </c>
       <c r="J29">
         <v>126438081.0</v>
       </c>
       <c r="K29">
         <v>-71282635.0</v>
       </c>
       <c r="L29">
         <v>15045470.0</v>
       </c>
       <c r="M29">
         <v>73642959.0</v>
       </c>
       <c r="N29">
         <v>121930928.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>17362000.0</v>
       </c>
       <c r="F30">
         <v>-29323164.0</v>
       </c>
       <c r="G30">
         <v>8767913.0</v>
       </c>
       <c r="H30">
         <v>-87196763.0</v>
       </c>
       <c r="I30">
         <v>-187225982.0</v>
       </c>
       <c r="J30">
         <v>-102200402.0</v>
       </c>
       <c r="K30">
         <v>134102346.0</v>
       </c>
@@ -10812,171 +10931,171 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2">
         <v>7841906.0</v>
       </c>
       <c r="P2">
         <v>7374000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>348500</v>
       </c>
       <c r="E3">
         <v>348500</v>
       </c>
       <c r="F3">
         <v>823500</v>
       </c>
       <c r="G3">
         <v>823500</v>
       </c>
       <c r="H3">
         <v>152763</v>
       </c>
       <c r="I3">
         <v>152763</v>
       </c>
@@ -11021,117 +11140,117 @@
       </c>
       <c r="W3">
         <v>257000</v>
       </c>
       <c r="X3">
         <v>1785029</v>
       </c>
       <c r="Y3">
         <v>509000</v>
       </c>
       <c r="Z3">
         <v>2471000</v>
       </c>
       <c r="AA3">
         <v>5452000</v>
       </c>
       <c r="AB3">
         <v>12384520</v>
       </c>
       <c r="AC3">
         <v>9392000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>4354000.0</v>
       </c>
       <c r="E6">
         <v>4354000.0</v>
       </c>
       <c r="F6">
         <v>-573500.0</v>
       </c>
       <c r="G6">
         <v>-573500.0</v>
       </c>
       <c r="H6">
         <v>3040661.0</v>
       </c>
       <c r="I6">
         <v>3040661.0</v>
       </c>
       <c r="J6">
         <v>-970500.0</v>
       </c>
       <c r="K6">
@@ -11172,117 +11291,117 @@
       </c>
       <c r="W6">
         <v>1659000.0</v>
       </c>
       <c r="X6">
         <v>53658067.0</v>
       </c>
       <c r="Y6">
         <v>2936000.0</v>
       </c>
       <c r="Z6">
         <v>-3037000.0</v>
       </c>
       <c r="AA6">
         <v>-10810000.0</v>
       </c>
       <c r="AB6">
         <v>5089188.0</v>
       </c>
       <c r="AC6">
         <v>2474000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-630000.0</v>
       </c>
       <c r="E9">
         <v>-630000.0</v>
       </c>
       <c r="F9">
         <v>1108000.0</v>
       </c>
       <c r="G9">
         <v>1108000.0</v>
       </c>
       <c r="H9">
         <v>-481395.0</v>
       </c>
       <c r="I9">
         <v>-481395.0</v>
       </c>
       <c r="J9">
         <v>-1512000.0</v>
       </c>
       <c r="K9">
@@ -11323,51 +11442,51 @@
       </c>
       <c r="W9">
         <v>-729000.0</v>
       </c>
       <c r="X9">
         <v>61076830.0</v>
       </c>
       <c r="Y9">
         <v>-13983000.0</v>
       </c>
       <c r="Z9">
         <v>-22156000.0</v>
       </c>
       <c r="AA9">
         <v>-19881000.0</v>
       </c>
       <c r="AB9">
         <v>-23296151.0</v>
       </c>
       <c r="AC9">
         <v>-30729000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>125000.0</v>
       </c>
       <c r="E10">
         <v>125000.0</v>
       </c>
       <c r="F10">
         <v>4500.0</v>
       </c>
       <c r="G10">
         <v>4500.0</v>
       </c>
       <c r="H10">
         <v>161883.0</v>
       </c>
       <c r="I10">
         <v>161883.0</v>
       </c>
       <c r="J10">
         <v>948500.0</v>
       </c>
       <c r="K10">
@@ -11408,51 +11527,51 @@
       </c>
       <c r="W10">
         <v>15892000.0</v>
       </c>
       <c r="X10">
         <v>44858533.0</v>
       </c>
       <c r="Y10">
         <v>10000.0</v>
       </c>
       <c r="Z10">
         <v>-6000.0</v>
       </c>
       <c r="AA10">
         <v>-12000.0</v>
       </c>
       <c r="AB10">
         <v>-915655.0</v>
       </c>
       <c r="AC10">
         <v>-2000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>1616000.0</v>
       </c>
       <c r="E11">
         <v>1616000.0</v>
       </c>
       <c r="F11">
         <v>392000.0</v>
       </c>
       <c r="G11">
         <v>392000.0</v>
       </c>
       <c r="H11">
         <v>193323.0</v>
       </c>
       <c r="I11">
         <v>193323.0</v>
       </c>
       <c r="J11">
         <v>348000.0</v>
       </c>
       <c r="K11">
@@ -11491,51 +11610,51 @@
       <c r="V11">
         <v>6387000.0</v>
       </c>
       <c r="W11">
         <v>-15592000.0</v>
       </c>
       <c r="X11">
         <v>17546649.0</v>
       </c>
       <c r="Y11">
         <v>-6188000.0</v>
       </c>
       <c r="Z11">
         <v>-2777000.0</v>
       </c>
       <c r="AA11">
         <v>-1445000.0</v>
       </c>
       <c r="AB11">
         <v>-5252729.0</v>
       </c>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>13516000.0</v>
       </c>
       <c r="E12">
         <v>13516000.0</v>
       </c>
       <c r="F12">
         <v>-1984500.0</v>
       </c>
       <c r="G12">
         <v>-1984500.0</v>
       </c>
       <c r="H12">
         <v>-6347395.0</v>
       </c>
       <c r="I12">
         <v>-6347395.0</v>
       </c>
       <c r="J12">
         <v>-7550000.0</v>
       </c>
       <c r="K12">
@@ -11574,51 +11693,51 @@
       <c r="V12">
         <v>-4384000.0</v>
       </c>
       <c r="W12">
         <v>8213000.0</v>
       </c>
       <c r="X12">
         <v>-29526750.0</v>
       </c>
       <c r="Y12">
         <v>-1305000.0</v>
       </c>
       <c r="Z12">
         <v>-3964000.0</v>
       </c>
       <c r="AA12">
         <v>-3320000.0</v>
       </c>
       <c r="AB12">
         <v>-27765865.0</v>
       </c>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>1652500.0</v>
       </c>
       <c r="E13">
         <v>1652500.0</v>
       </c>
       <c r="F13">
         <v>-125000.0</v>
       </c>
       <c r="G13">
         <v>-125000.0</v>
       </c>
       <c r="H13">
         <v>1308266.0</v>
       </c>
       <c r="I13">
         <v>1308266.0</v>
       </c>
       <c r="J13">
         <v>-726500.0</v>
       </c>
       <c r="K13">
@@ -11659,51 +11778,51 @@
       </c>
       <c r="W13">
         <v>-2298000.0</v>
       </c>
       <c r="X13">
         <v>3064043.0</v>
       </c>
       <c r="Y13">
         <v>1265000.0</v>
       </c>
       <c r="Z13">
         <v>3336000.0</v>
       </c>
       <c r="AA13">
         <v>-4266000.0</v>
       </c>
       <c r="AB13">
         <v>3731661.0</v>
       </c>
       <c r="AC13">
         <v>-3728000.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>8950500.0</v>
       </c>
       <c r="E14">
         <v>8950500.0</v>
       </c>
       <c r="F14">
         <v>9134500.0</v>
       </c>
       <c r="G14">
         <v>9134500.0</v>
       </c>
       <c r="H14">
         <v>9088782.0</v>
       </c>
       <c r="I14">
         <v>9088782.0</v>
       </c>
       <c r="J14">
         <v>8798000.0</v>
       </c>
       <c r="K14">
@@ -11744,51 +11863,51 @@
       </c>
       <c r="W14">
         <v>6646000.0</v>
       </c>
       <c r="X14">
         <v>6991417.0</v>
       </c>
       <c r="Y14">
         <v>5847000.0</v>
       </c>
       <c r="Z14">
         <v>5644000.0</v>
       </c>
       <c r="AA14">
         <v>5159000.0</v>
       </c>
       <c r="AB14">
         <v>5183453.0</v>
       </c>
       <c r="AC14">
         <v>5142000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>588000.0</v>
       </c>
       <c r="E15">
         <v>588000.0</v>
       </c>
       <c r="F15">
         <v>1176500.0</v>
       </c>
       <c r="G15">
         <v>1176500.0</v>
       </c>
       <c r="H15">
         <v>1176500.0</v>
       </c>
       <c r="I15">
         <v>1176500.0</v>
       </c>
       <c r="J15">
         <v>1176500.0</v>
       </c>
       <c r="K15">
@@ -11827,154 +11946,154 @@
       <c r="V15">
         <v>4706000.0</v>
       </c>
       <c r="W15">
         <v>4706000.0</v>
       </c>
       <c r="X15">
         <v>366.0</v>
       </c>
       <c r="Y15">
         <v>2352000.0</v>
       </c>
       <c r="Z15">
         <v>4706000.0</v>
       </c>
       <c r="AA15">
         <v>4706000.0</v>
       </c>
       <c r="AB15">
         <v>4706000.0</v>
       </c>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>7841906.0</v>
       </c>
       <c r="Q16">
         <v>7374000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-3639500.0</v>
       </c>
       <c r="E19">
         <v>-3639500.0</v>
       </c>
       <c r="F19">
         <v>-1909500.0</v>
       </c>
       <c r="G19">
         <v>-1909500.0</v>
       </c>
       <c r="H19">
         <v>-493700.0</v>
       </c>
       <c r="I19">
         <v>-493700.0</v>
       </c>
       <c r="J19">
         <v>-9762500.0</v>
       </c>
       <c r="K19">
@@ -12013,84 +12132,84 @@
       <c r="V19">
         <v>-144757000.0</v>
       </c>
       <c r="W19">
         <v>-14507000.0</v>
       </c>
       <c r="X19">
         <v>-6372142.0</v>
       </c>
       <c r="Y19">
         <v>-2535000.0</v>
       </c>
       <c r="Z19">
         <v>-2963000.0</v>
       </c>
       <c r="AA19">
         <v>-9383000.0</v>
       </c>
       <c r="AB19">
         <v>-4471387.0</v>
       </c>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>1157500.0</v>
       </c>
       <c r="E21">
         <v>1157500.0</v>
       </c>
       <c r="F21">
         <v>-11193500.0</v>
       </c>
       <c r="G21">
         <v>-11193500.0</v>
       </c>
       <c r="H21">
         <v>-1300654.0</v>
       </c>
       <c r="I21">
         <v>-1300654.0</v>
       </c>
       <c r="J21">
         <v>11718000.0</v>
       </c>
       <c r="K21">
@@ -12129,51 +12248,51 @@
       <c r="V21">
         <v>89854000.0</v>
       </c>
       <c r="W21">
         <v>17753000.0</v>
       </c>
       <c r="X21">
         <v>-69032369.0</v>
       </c>
       <c r="Y21">
         <v>20555000.0</v>
       </c>
       <c r="Z21">
         <v>70506000.0</v>
       </c>
       <c r="AA21">
         <v>19498000.0</v>
       </c>
       <c r="AB21">
         <v>9489457.0</v>
       </c>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>2525921.0</v>
       </c>
       <c r="C22">
         <v>253500.0</v>
       </c>
       <c r="D22">
         <v>-9878379.0</v>
       </c>
       <c r="E22">
         <v>-9878500.0</v>
       </c>
       <c r="F22">
         <v>-1122000.0</v>
       </c>
       <c r="G22">
         <v>-1122000.0</v>
       </c>
       <c r="H22">
         <v>6898189.0</v>
       </c>
       <c r="I22">
         <v>6898189.0</v>
       </c>
@@ -12218,51 +12337,51 @@
       </c>
       <c r="W22">
         <v>-1340000.0</v>
       </c>
       <c r="X22">
         <v>67975359.0</v>
       </c>
       <c r="Y22">
         <v>3971000.0</v>
       </c>
       <c r="Z22">
         <v>1441000.0</v>
       </c>
       <c r="AA22">
         <v>7082000.0</v>
       </c>
       <c r="AB22">
         <v>28163049.0</v>
       </c>
       <c r="AC22">
         <v>13736000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-9764500.0</v>
       </c>
       <c r="E23">
         <v>-9764500.0</v>
       </c>
       <c r="F23">
         <v>-5860500.0</v>
       </c>
       <c r="G23">
         <v>-5860500.0</v>
       </c>
       <c r="H23">
         <v>-7519982.0</v>
       </c>
       <c r="I23">
         <v>-7519982.0</v>
       </c>
       <c r="J23">
         <v>246000.0</v>
       </c>
       <c r="K23">
@@ -12303,51 +12422,51 @@
       </c>
       <c r="W23">
         <v>-11283000.0</v>
       </c>
       <c r="X23">
         <v>-10355460.0</v>
       </c>
       <c r="Y23">
         <v>-2309000.0</v>
       </c>
       <c r="Z23">
         <v>-2158000.0</v>
       </c>
       <c r="AA23">
         <v>-1636000.0</v>
       </c>
       <c r="AB23">
         <v>-2058938.0</v>
       </c>
       <c r="AC23">
         <v>-25202000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>2337500.0</v>
       </c>
       <c r="E24">
         <v>2337500.0</v>
       </c>
       <c r="F24">
         <v>3080000.0</v>
       </c>
       <c r="G24">
         <v>3080000.0</v>
       </c>
       <c r="H24">
         <v>1986953.0</v>
       </c>
       <c r="I24">
         <v>1986953.0</v>
       </c>
       <c r="J24">
         <v>-5366500.0</v>
       </c>
       <c r="K24">
@@ -12386,150 +12505,150 @@
       <c r="V24">
         <v>1906000.0</v>
       </c>
       <c r="W24">
         <v>1155000.0</v>
       </c>
       <c r="X24">
         <v>1173323.0</v>
       </c>
       <c r="Y24">
         <v>2458000.0</v>
       </c>
       <c r="Z24">
         <v>2911000.0</v>
       </c>
       <c r="AA24">
         <v>2462000.0</v>
       </c>
       <c r="AB24">
         <v>3769864.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-9195000.0</v>
       </c>
       <c r="E28">
         <v>-9195000.0</v>
       </c>
       <c r="F28">
         <v>-18230500.0</v>
       </c>
       <c r="G28">
         <v>-18230500.0</v>
       </c>
       <c r="H28">
         <v>-8820635.0</v>
       </c>
       <c r="I28">
         <v>-8820635.0</v>
       </c>
       <c r="J28">
         <v>10787500.0</v>
       </c>
       <c r="K28">
@@ -12570,51 +12689,51 @@
       </c>
       <c r="W28">
         <v>6470000.0</v>
       </c>
       <c r="X28">
         <v>-79388195.0</v>
       </c>
       <c r="Y28">
         <v>15894000.0</v>
       </c>
       <c r="Z28">
         <v>63642000.0</v>
       </c>
       <c r="AA28">
         <v>17862000.0</v>
       </c>
       <c r="AB28">
         <v>7430519.0</v>
       </c>
       <c r="AC28">
         <v>-608000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>15351500.0</v>
       </c>
       <c r="E29">
         <v>15351500.0</v>
       </c>
       <c r="F29">
         <v>7407500.0</v>
       </c>
       <c r="G29">
         <v>7407500.0</v>
       </c>
       <c r="H29">
         <v>10821653.0</v>
       </c>
       <c r="I29">
         <v>10821653.0</v>
       </c>
       <c r="J29">
         <v>4006000.0</v>
       </c>
       <c r="K29">
@@ -12655,51 +12774,51 @@
       </c>
       <c r="W29">
         <v>10792000.0</v>
       </c>
       <c r="X29">
         <v>171986081.0</v>
       </c>
       <c r="Y29">
         <v>-10383000.0</v>
       </c>
       <c r="Z29">
         <v>-18482000.0</v>
       </c>
       <c r="AA29">
         <v>-16683000.0</v>
       </c>
       <c r="AB29">
         <v>-20152635.0</v>
       </c>
       <c r="AC29">
         <v>-25255000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-1650500.0</v>
       </c>
       <c r="E30">
         <v>-1650500.0</v>
       </c>
       <c r="F30">
         <v>10331500.0</v>
       </c>
       <c r="G30">
         <v>10331500.0</v>
       </c>
       <c r="H30">
         <v>1106418.0</v>
       </c>
       <c r="I30">
         <v>1106418.0</v>
       </c>
       <c r="J30">
         <v>-15768000.0</v>
       </c>
       <c r="K30">