--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -1983,51 +1983,53 @@
         <v>56466.0</v>
       </c>
       <c r="I39">
         <v>36042.0</v>
       </c>
       <c r="J39">
         <v>111494.0</v>
       </c>
       <c r="K39">
         <v>46467.0</v>
       </c>
       <c r="L39">
         <v>262980.0</v>
       </c>
       <c r="M39">
         <v>1131989.0</v>
       </c>
       <c r="N39">
         <v>8322581.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>457000.0</v>
+      </c>
       <c r="C40">
         <v>76000.0</v>
       </c>
       <c r="D40"/>
       <c r="E40">
         <v>638338.0</v>
       </c>
       <c r="F40">
         <v>770282.0</v>
       </c>
       <c r="G40">
         <v>2642461.0</v>
       </c>
       <c r="H40">
         <v>1579387.0</v>
       </c>
       <c r="I40">
         <v>1632535.0</v>
       </c>
       <c r="J40">
         <v>1157845.0</v>
       </c>
       <c r="K40">
         <v>755178.0</v>
       </c>
@@ -2134,51 +2136,51 @@
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>5723429.0</v>
+        <v>6787862.0</v>
       </c>
       <c r="C45">
         <v>7310828.0</v>
       </c>
       <c r="D45">
         <v>11570232.0</v>
       </c>
       <c r="E45">
         <v>11640009.0</v>
       </c>
       <c r="F45">
         <v>12899084.0</v>
       </c>
       <c r="G45">
         <v>12826079.0</v>
       </c>
       <c r="H45">
         <v>12673172.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
@@ -5009,51 +5011,53 @@
         <v>280000.0</v>
       </c>
       <c r="AC39">
         <v>192000.0</v>
       </c>
       <c r="AD39">
         <v>111494.0</v>
       </c>
       <c r="AE39">
         <v>262000.0</v>
       </c>
       <c r="AF39">
         <v>262000.0</v>
       </c>
       <c r="AG39">
         <v>46467.0</v>
       </c>
       <c r="AH39">
         <v>46467.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>52</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>457000.0</v>
+      </c>
       <c r="C40">
         <v>343700.0</v>
       </c>
       <c r="D40">
         <v>76000.0</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40">
         <v>409566.0</v>
       </c>
       <c r="H40">
         <v>409566.0</v>
       </c>
       <c r="I40">
         <v>638338.0</v>
       </c>
       <c r="J40">
         <v>638338.0</v>
       </c>
       <c r="K40">
         <v>529000.0</v>
       </c>
       <c r="L40">
         <v>529000.0</v>
@@ -5352,51 +5356,51 @@
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
     </row>
     <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>5723429.0</v>
+        <v>6787862.0</v>
       </c>
       <c r="C45"/>
       <c r="D45">
         <v>7310828.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>11570232.0</v>
       </c>
       <c r="G45">
         <v>9820046.0</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>11640009.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
@@ -7391,51 +7395,51 @@
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>121</v>
       </c>
       <c r="B25">
-        <v>296561.0</v>
+        <v>296560.0</v>
       </c>
       <c r="C25">
         <v>456308.0</v>
       </c>
       <c r="D25">
         <v>934552.0</v>
       </c>
       <c r="E25">
         <v>792167.0</v>
       </c>
       <c r="F25">
         <v>142361.0</v>
       </c>
       <c r="G25">
         <v>159381.0</v>
       </c>
       <c r="H25">
         <v>357428.0</v>
       </c>
       <c r="I25">
         <v>292146.0</v>
       </c>
       <c r="J25">
         <v>303766.0</v>
       </c>
@@ -9884,51 +9888,51 @@
       <c r="I13">
         <v>21102.0</v>
       </c>
       <c r="J13">
         <v>78232.0</v>
       </c>
       <c r="K13">
         <v>-15014.0</v>
       </c>
       <c r="L13">
         <v>34005.0</v>
       </c>
       <c r="M13">
         <v>-5533.0</v>
       </c>
       <c r="N13">
         <v>220884.0</v>
       </c>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>142</v>
       </c>
       <c r="B14">
-        <v>296561.0</v>
+        <v>296560.0</v>
       </c>
       <c r="C14">
         <v>456308.0</v>
       </c>
       <c r="D14">
         <v>934552.0</v>
       </c>
       <c r="E14">
         <v>792167.0</v>
       </c>
       <c r="F14">
         <v>142361.0</v>
       </c>
       <c r="G14">
         <v>159381.0</v>
       </c>
       <c r="H14">
         <v>357428.0</v>
       </c>
       <c r="I14">
         <v>292146.0</v>
       </c>
       <c r="J14">
         <v>303766.0</v>
       </c>