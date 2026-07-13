--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -854,6889 +857,7187 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>7998000.0</v>
+      </c>
+      <c r="C2">
         <v>10634000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9380000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13890000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9213000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6457000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7770000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3417180.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2384925.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2289033.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1908524.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1991781.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2450980.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>14763000.0</v>
+      </c>
+      <c r="C7">
         <v>15164000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14906000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14041000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13714000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14229000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14176139.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>69365.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13602.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>160715.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>19680000.0</v>
       </c>
       <c r="C8">
         <v>19680000.0</v>
       </c>
       <c r="D8">
         <v>19680000.0</v>
       </c>
       <c r="E8">
         <v>19680000.0</v>
       </c>
       <c r="F8">
         <v>19680000.0</v>
       </c>
       <c r="G8">
+        <v>19680000.0</v>
+      </c>
+      <c r="H8">
         <v>19679831.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>19264441.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>9634000.0</v>
+      </c>
+      <c r="C10">
         <v>6012000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5732000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6169000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7015000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7787000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9044225.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21559899.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4191113.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5786534.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4487552.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5693965.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6153646.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>16057000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16958720.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21559900.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4650820.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6285230.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4978040.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6137510.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>19680000.0</v>
       </c>
       <c r="F13">
         <v>19680000.0</v>
       </c>
       <c r="G13">
         <v>19680000.0</v>
       </c>
       <c r="H13">
-        <v>19264441.0</v>
+        <v>19680000.0</v>
       </c>
       <c r="I13">
         <v>19264441.0</v>
       </c>
       <c r="J13">
         <v>19264441.0</v>
       </c>
       <c r="K13">
+        <v>19264441.0</v>
+      </c>
+      <c r="L13">
         <v>19264440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19264441.0</v>
       </c>
       <c r="M13">
         <v>19264441.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>19264441.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>111462000.0</v>
       </c>
       <c r="C14">
         <v>111462000.0</v>
       </c>
       <c r="D14">
         <v>111462000.0</v>
       </c>
       <c r="E14">
         <v>111462000.0</v>
       </c>
       <c r="F14">
         <v>111462000.0</v>
       </c>
       <c r="G14">
         <v>111462000.0</v>
       </c>
       <c r="H14">
-        <v>108480000.0</v>
+        <v>111462000.0</v>
       </c>
       <c r="I14">
         <v>108480000.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>108480000.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>188000.0</v>
       </c>
       <c r="C20">
         <v>188000.0</v>
       </c>
       <c r="D20">
         <v>188000.0</v>
       </c>
       <c r="E20">
-        <v>189000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="F20">
         <v>189000.0</v>
       </c>
       <c r="G20">
+        <v>189000.0</v>
+      </c>
+      <c r="H20">
         <v>407870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188637.0</v>
       </c>
       <c r="I20">
         <v>188637.0</v>
       </c>
       <c r="J20">
+        <v>188637.0</v>
+      </c>
+      <c r="K20">
         <v>188483.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>188630.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>189669.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>181599.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>1528000.0</v>
+      </c>
+      <c r="C21">
         <v>1580000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1622000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1691000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1802000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>237000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>641840.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>404720.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>504350.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>599710.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>717030.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4076696.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2855442.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>16613000.0</v>
+      </c>
+      <c r="C22">
         <v>16467000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15598000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19211000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19363000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14578000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13285000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14123378.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10720201.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8595830.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13022740.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11417720.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10386216.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>8467000.0</v>
+      </c>
+      <c r="C24">
         <v>10164000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12624000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15184000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18579000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20176000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18446910.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16093100.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>17056670.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>863950.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2253780.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3771686.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5869316.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>33674000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>31949920.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16148080.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17126040.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>946400.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2319290.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4226750.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>9661588.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>329142.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>237680.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>91351.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>89669.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>88660.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>17262000.0</v>
+      </c>
+      <c r="C28">
         <v>24986000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26179000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28277000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28636000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24573000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22494616.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3755957.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27923298.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
-        <v>74080000.0</v>
+        <v>74752000.0</v>
       </c>
       <c r="C29">
+        <v>74139000.0</v>
+      </c>
+      <c r="D29">
         <v>70308000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>80121000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>80520000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>75563000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>82880568.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77896133.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>55500006.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>15676000.0</v>
+      </c>
+      <c r="C30">
         <v>17728000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16004000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17788000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17055000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12148000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26354000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10289739.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10529385.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9898143.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6627080.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8666856.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9366720.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>45083000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>44309000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>42456000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>50051000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>51389720.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>19993341.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>19420273.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>20648319.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>22799712.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>23436619.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
-        <v>11977000.0</v>
+        <v>13910000.0</v>
       </c>
       <c r="C32">
+        <v>11979000.0</v>
+      </c>
+      <c r="D32">
         <v>10709000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17535000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>18731000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>24946000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>28653196.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>27833395.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2810864.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
-        <v>60126000.0</v>
+        <v>61341000.0</v>
       </c>
       <c r="C33">
+        <v>60238000.0</v>
+      </c>
+      <c r="D33">
         <v>58654000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>61663000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>62882000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>56259000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>59276564.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>44984977.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>39725575.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>18805923.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
-        <v>27037000.0</v>
+        <v>25456000.0</v>
       </c>
       <c r="C35">
+        <v>27092000.0</v>
+      </c>
+      <c r="D35">
         <v>28752000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>31046000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>34228000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>35820000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>34420734.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18216670.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>17134812.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>955059.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>44984977.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>39725575.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10208.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1224000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>697000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>641000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>504000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>581418.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>152467.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>197581.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2188390.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>144649.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>166110.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>3561000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5192000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1589000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>990000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1432093.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1683306.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>404769.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>180510.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>497393.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1351838.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>501000.0</v>
+      </c>
+      <c r="C40">
         <v>494000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>353000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3856000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5715000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3390000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2754000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2491820.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1640846.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1519533.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1384014.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1394961.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1366162.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2554000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2627000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2187000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2471000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>2068594.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>8777.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>8660.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>104339.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>149874.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>83642.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>4279000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>5345000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3446000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4205000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4433543.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-2490335.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-2385769.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-2313180.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1230945.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1173336.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
-        <v>54315000.0</v>
+        <v>54150000.0</v>
       </c>
       <c r="C45">
+        <v>38551000.0</v>
+      </c>
+      <c r="D45">
         <v>54352000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>53904000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>54764000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>56536000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>56265052.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>37070000.0</v>
+      </c>
+      <c r="C46">
         <v>38551000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>39857000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>40392000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>41887000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>44996000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>46631639.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>41679000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>43318000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>46300000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>47807000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>33551414.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>35851712.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>14684014.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>16228390.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>15975697.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>16375374.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
-        <v>20817000.0</v>
+        <v>22850000.0</v>
       </c>
       <c r="C48">
+        <v>20877000.0</v>
+      </c>
+      <c r="D48">
         <v>17826000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>21716000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>19844000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>20077000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>27457000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>28882293.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6611489.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>6228249.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>7729910.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>9032581.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>8382555.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>18429000.0</v>
+      </c>
+      <c r="C50">
         <v>20834000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>19287000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>19262000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>17072000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>12184000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>13091928.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>9222758.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>15057741.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7758687.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>5255620.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>12240197.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13124708.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>9269000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9160540.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5841710.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4050160.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4061840.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5112890.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>12240197.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13124708.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>693000.0</v>
+      </c>
+      <c r="C53">
         <v>2059000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1657000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2360000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4364000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>8270000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7914495.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>16311429.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>592202.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>684494.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>671000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>596504.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>823045.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
-        <v>120571000.0</v>
+        <v>117581000.0</v>
       </c>
       <c r="C55">
+        <v>120330000.0</v>
+      </c>
+      <c r="D55">
         <v>113023000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>123405000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>123241000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>108509000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>117213020.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>92632980.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>67765830.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>44289040.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>45274900.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>47465295.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>47954155.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
-        <v>60445000.0</v>
+        <v>56240000.0</v>
       </c>
       <c r="C56">
+        <v>60092000.0</v>
+      </c>
+      <c r="D56">
         <v>54369000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>61742000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>60359000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>52127000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>57936000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>47648005.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>28040257.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>25483116.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>26049730.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>26988915.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>28286970.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>42330000.0</v>
+      </c>
+      <c r="C57">
         <v>48468000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>43660000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>44207000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>41628000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>27181000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>29283000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19814610.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>25229393.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>18148188.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>16124860.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>13711035.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>13151379.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
-        <v>75505000.0</v>
+        <v>67786000.0</v>
       </c>
       <c r="C58">
+        <v>75205000.0</v>
+      </c>
+      <c r="D58">
         <v>72412000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>75253000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>75856000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>65166000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>65871290.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>40052710.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>44380240.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>21182120.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>20593730.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18087663.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>19116099.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
-        <v>43082000.0</v>
+        <v>47856000.0</v>
       </c>
       <c r="C60">
+        <v>43141000.0</v>
+      </c>
+      <c r="D60">
         <v>38397000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>45675000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>44869000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>43343000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>51341730.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>52580280.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>23385600.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>23106920.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>24681170.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>27066077.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>26473660.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>10</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>7998000.0</v>
+      </c>
+      <c r="C2">
         <v>9630000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10634000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15084000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9380000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13890000.0</v>
       </c>
       <c r="H2">
         <v>13890000.0</v>
       </c>
       <c r="I2">
-        <v>12714000.0</v>
+        <v>13890000.0</v>
       </c>
       <c r="J2">
         <v>12714000.0</v>
       </c>
       <c r="K2">
-        <v>9213000.0</v>
+        <v>12714000.0</v>
       </c>
       <c r="L2">
         <v>9213000.0</v>
       </c>
       <c r="M2">
-        <v>8927000.0</v>
+        <v>9213000.0</v>
       </c>
       <c r="N2">
         <v>8927000.0</v>
       </c>
       <c r="O2">
-        <v>6457000.0</v>
+        <v>8927000.0</v>
       </c>
       <c r="P2">
         <v>6457000.0</v>
       </c>
       <c r="Q2">
-        <v>5448000.0</v>
+        <v>6457000.0</v>
       </c>
       <c r="R2">
         <v>5448000.0</v>
       </c>
       <c r="S2">
-        <v>7770405.0</v>
+        <v>5448000.0</v>
       </c>
       <c r="T2">
         <v>7770405.0</v>
       </c>
       <c r="U2">
+        <v>7770405.0</v>
+      </c>
+      <c r="V2">
         <v>5949000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3417180.0</v>
       </c>
       <c r="X2">
         <v>3417180.0</v>
       </c>
       <c r="Y2">
-        <v>2106000.0</v>
+        <v>3417180.0</v>
       </c>
       <c r="Z2">
         <v>2106000.0</v>
       </c>
       <c r="AA2">
-        <v>2384925.0</v>
+        <v>2106000.0</v>
       </c>
       <c r="AB2">
         <v>2384925.0</v>
       </c>
       <c r="AC2">
-        <v>2155000.0</v>
+        <v>2384925.0</v>
       </c>
       <c r="AD2">
         <v>2155000.0</v>
       </c>
       <c r="AE2">
-        <v>2289033.0</v>
+        <v>2155000.0</v>
       </c>
       <c r="AF2">
         <v>2289033.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2">
+        <v>2289033.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>14763000.0</v>
+      </c>
+      <c r="C7">
         <v>15139000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15164000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15288000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14906000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14085000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14041000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>14526000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>13714000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>13871000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>14229000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>14380000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>14176139.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>15519000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>19680000.0</v>
       </c>
       <c r="C8">
         <v>19680000.0</v>
       </c>
       <c r="D8">
         <v>19680000.0</v>
       </c>
       <c r="E8">
         <v>19680000.0</v>
       </c>
       <c r="F8">
         <v>19680000.0</v>
       </c>
       <c r="G8">
         <v>19680000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>19680000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>19680000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>19680000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>19680000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>9634000.0</v>
+      </c>
+      <c r="C10">
         <v>4711000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6012000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3294000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5732000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4244000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6169000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>4491000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>7015000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>6927000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>7787000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>10218000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>9044225.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>10976000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5476350.0</v>
       </c>
       <c r="X10">
         <v>5476350.0</v>
       </c>
       <c r="Y10">
-        <v>26391000.0</v>
+        <v>5476350.0</v>
       </c>
       <c r="Z10">
         <v>26391000.0</v>
       </c>
       <c r="AA10">
-        <v>4191113.0</v>
+        <v>26391000.0</v>
       </c>
       <c r="AB10">
         <v>4191113.0</v>
       </c>
       <c r="AC10">
-        <v>5918000.0</v>
+        <v>4191113.0</v>
       </c>
       <c r="AD10">
         <v>5918000.0</v>
       </c>
       <c r="AE10">
-        <v>5786534.0</v>
+        <v>5918000.0</v>
       </c>
       <c r="AF10">
         <v>5786534.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10">
+        <v>5786534.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>16057000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>17386000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>16958720.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>16860000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>21559900.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>26859000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>4650820.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>6391000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>19680000.0</v>
       </c>
       <c r="I13">
         <v>19680000.0</v>
       </c>
       <c r="J13">
         <v>19680000.0</v>
       </c>
       <c r="K13">
         <v>19680000.0</v>
       </c>
       <c r="L13">
         <v>19680000.0</v>
       </c>
       <c r="M13">
         <v>19680000.0</v>
       </c>
       <c r="N13">
         <v>19680000.0</v>
       </c>
       <c r="O13">
         <v>19680000.0</v>
       </c>
       <c r="P13">
         <v>19680000.0</v>
       </c>
       <c r="Q13">
         <v>19680000.0</v>
       </c>
       <c r="R13">
         <v>19680000.0</v>
       </c>
       <c r="S13">
-        <v>19679831.0</v>
+        <v>19680000.0</v>
       </c>
       <c r="T13">
         <v>19679831.0</v>
       </c>
       <c r="U13">
-        <v>19697000.0</v>
+        <v>19679831.0</v>
       </c>
       <c r="V13">
         <v>19697000.0</v>
       </c>
       <c r="W13">
+        <v>19697000.0</v>
+      </c>
+      <c r="X13">
         <v>19264440.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>19264441.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19264000.0</v>
       </c>
       <c r="Z13">
         <v>19264000.0</v>
       </c>
       <c r="AA13">
+        <v>19264000.0</v>
+      </c>
+      <c r="AB13">
         <v>19264440.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>19264441.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19264000.0</v>
       </c>
       <c r="AD13">
         <v>19264000.0</v>
       </c>
       <c r="AE13">
-        <v>19264441.0</v>
+        <v>19264000.0</v>
       </c>
       <c r="AF13">
         <v>19264441.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>19264441.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>111462000.0</v>
       </c>
       <c r="C14">
         <v>111462000.0</v>
       </c>
       <c r="D14">
         <v>111462000.0</v>
       </c>
       <c r="E14">
         <v>111462000.0</v>
       </c>
       <c r="F14">
         <v>111462000.0</v>
       </c>
       <c r="G14">
         <v>111462000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
         <v>111462000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="I14"/>
+      <c r="J14">
         <v>111462000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="K14"/>
+      <c r="L14">
         <v>111462000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="M14"/>
+      <c r="N14">
         <v>111462000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="O14"/>
+      <c r="P14">
         <v>111462000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>111462000.0</v>
       </c>
-      <c r="T14"/>
+      <c r="S14"/>
+      <c r="T14">
+        <v>111462000.0</v>
+      </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>32</v>
+      </c>
+      <c r="B20">
         <v>188000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="C20"/>
+      <c r="D20">
         <v>188000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="E20"/>
+      <c r="F20">
         <v>188000.0</v>
       </c>
-      <c r="H20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>188000.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>189000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>189000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>407870.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>188637.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>188637.0</v>
+      </c>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>188637.0</v>
       </c>
-      <c r="AC20"/>
+      <c r="AC20">
+        <v>188637.0</v>
+      </c>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>188483.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>188483.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>1528000.0</v>
+      </c>
+      <c r="C21">
         <v>1719000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1580000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1794000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1622000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1835000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1691000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>1953000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>1802000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>2009000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>237000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>495000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>641840.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>658000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2519000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>404720.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2890119.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>461000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2401000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>504350.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3203617.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2517000.0</v>
       </c>
       <c r="AD21">
         <v>2517000.0</v>
       </c>
       <c r="AE21">
-        <v>3498165.0</v>
+        <v>2517000.0</v>
       </c>
       <c r="AF21">
         <v>3498165.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>3498165.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>16613000.0</v>
+      </c>
+      <c r="C22">
         <v>17577000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16467000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18255000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15598000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19211000.0</v>
       </c>
       <c r="H22">
         <v>19211000.0</v>
       </c>
       <c r="I22">
-        <v>18968000.0</v>
+        <v>19211000.0</v>
       </c>
       <c r="J22">
         <v>18968000.0</v>
       </c>
       <c r="K22">
-        <v>19363000.0</v>
+        <v>18968000.0</v>
       </c>
       <c r="L22">
         <v>19363000.0</v>
       </c>
       <c r="M22">
-        <v>16776000.0</v>
+        <v>19363000.0</v>
       </c>
       <c r="N22">
         <v>16776000.0</v>
       </c>
       <c r="O22">
-        <v>14578000.0</v>
+        <v>16776000.0</v>
       </c>
       <c r="P22">
         <v>14578000.0</v>
       </c>
       <c r="Q22">
-        <v>15808000.0</v>
+        <v>14578000.0</v>
       </c>
       <c r="R22">
         <v>15808000.0</v>
       </c>
       <c r="S22">
-        <v>13284670.0</v>
+        <v>15808000.0</v>
       </c>
       <c r="T22">
         <v>13284670.0</v>
       </c>
       <c r="U22">
+        <v>13284670.0</v>
+      </c>
+      <c r="V22">
         <v>15579000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14002000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15455470.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14123378.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>14486000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13145000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11249980.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10720201.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10664000.0</v>
       </c>
       <c r="AD22">
         <v>10664000.0</v>
       </c>
       <c r="AE22">
-        <v>8595830.0</v>
+        <v>10664000.0</v>
       </c>
       <c r="AF22">
         <v>8595830.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>8595830.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>8467000.0</v>
+      </c>
+      <c r="C24">
         <v>9196000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10164000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11236000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12624000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>13974000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15184000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>16411000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>18579000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>18701000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>20176000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>19499000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>18446910.0</v>
       </c>
-      <c r="T24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24">
         <v>19371000.0</v>
       </c>
       <c r="W24">
+        <v>19371000.0</v>
+      </c>
+      <c r="X24">
         <v>16093100.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>16093098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16566000.0</v>
       </c>
       <c r="Z24">
         <v>16566000.0</v>
       </c>
       <c r="AA24">
-        <v>17056670.0</v>
+        <v>16566000.0</v>
       </c>
       <c r="AB24">
         <v>17056670.0</v>
       </c>
       <c r="AC24">
-        <v>602000.0</v>
+        <v>17056670.0</v>
       </c>
       <c r="AD24">
         <v>602000.0</v>
       </c>
       <c r="AE24">
-        <v>863954.0</v>
+        <v>602000.0</v>
       </c>
       <c r="AF24">
         <v>863954.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24">
+        <v>863954.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>33674000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>33140000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>31949920.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>33891000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>16148080.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>16629000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>17126040.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>678000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>9612000.0</v>
       </c>
       <c r="W26">
-        <v>9661588.0</v>
+        <v>9612000.0</v>
       </c>
       <c r="X26">
         <v>9661588.0</v>
       </c>
       <c r="Y26">
-        <v>687000.0</v>
+        <v>9661588.0</v>
       </c>
       <c r="Z26">
         <v>687000.0</v>
       </c>
       <c r="AA26">
-        <v>329142.0</v>
+        <v>687000.0</v>
       </c>
       <c r="AB26">
         <v>329142.0</v>
       </c>
       <c r="AC26">
-        <v>253000.0</v>
+        <v>329142.0</v>
       </c>
       <c r="AD26">
         <v>253000.0</v>
       </c>
       <c r="AE26">
-        <v>237680.0</v>
+        <v>253000.0</v>
       </c>
       <c r="AF26">
         <v>237680.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26">
+        <v>237680.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>17262000.0</v>
+      </c>
+      <c r="C28">
         <v>20328000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24986000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26019000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26179000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27320000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28277000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>29225000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>28636000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>26100000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>24573000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>22448000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>74752000.0</v>
+      </c>
+      <c r="C29">
         <v>68068000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74080000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>68934000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70308000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>73091000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>80121000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>77866000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>80520000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>75012000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>75563000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>80309000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>15676000.0</v>
+      </c>
+      <c r="C30">
         <v>17218000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17728000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14077000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16004000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30145000.0</v>
       </c>
       <c r="H30">
         <v>30145000.0</v>
       </c>
       <c r="I30">
-        <v>29514000.0</v>
+        <v>30145000.0</v>
       </c>
       <c r="J30">
         <v>29514000.0</v>
       </c>
       <c r="K30">
-        <v>23978000.0</v>
+        <v>29514000.0</v>
       </c>
       <c r="L30">
         <v>23978000.0</v>
       </c>
       <c r="M30">
-        <v>22026000.0</v>
+        <v>23978000.0</v>
       </c>
       <c r="N30">
         <v>22026000.0</v>
       </c>
       <c r="O30">
-        <v>19659000.0</v>
+        <v>22026000.0</v>
       </c>
       <c r="P30">
         <v>19659000.0</v>
       </c>
       <c r="Q30">
-        <v>18419000.0</v>
+        <v>19659000.0</v>
       </c>
       <c r="R30">
         <v>18419000.0</v>
       </c>
       <c r="S30">
-        <v>26354579.0</v>
+        <v>18419000.0</v>
       </c>
       <c r="T30">
         <v>26354579.0</v>
       </c>
       <c r="U30">
+        <v>26354579.0</v>
+      </c>
+      <c r="V30">
         <v>18314000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19991000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9121600.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10289739.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6079000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6903000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7911810.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10529385.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AD30">
         <v>9000000.0</v>
       </c>
       <c r="AE30">
-        <v>9898143.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="AF30">
         <v>9898143.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30">
+        <v>9898143.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>45083000.0</v>
       </c>
       <c r="I31">
-        <v>43962000.0</v>
+        <v>45083000.0</v>
       </c>
       <c r="J31">
         <v>43962000.0</v>
       </c>
       <c r="K31">
-        <v>44309000.0</v>
+        <v>43962000.0</v>
       </c>
       <c r="L31">
         <v>44309000.0</v>
       </c>
       <c r="M31">
-        <v>41788000.0</v>
+        <v>44309000.0</v>
       </c>
       <c r="N31">
         <v>41788000.0</v>
       </c>
       <c r="O31">
-        <v>42456000.0</v>
+        <v>41788000.0</v>
       </c>
       <c r="P31">
         <v>42456000.0</v>
       </c>
       <c r="Q31">
-        <v>47148000.0</v>
+        <v>42456000.0</v>
       </c>
       <c r="R31">
         <v>47148000.0</v>
       </c>
       <c r="S31">
-        <v>50051723.0</v>
+        <v>47148000.0</v>
       </c>
       <c r="T31">
         <v>50051723.0</v>
       </c>
       <c r="U31">
-        <v>49498000.0</v>
+        <v>50051723.0</v>
       </c>
       <c r="V31">
         <v>49498000.0</v>
       </c>
       <c r="W31">
-        <v>49501521.0</v>
+        <v>49498000.0</v>
       </c>
       <c r="X31">
         <v>49501521.0</v>
       </c>
       <c r="Y31">
-        <v>47915000.0</v>
+        <v>49501521.0</v>
       </c>
       <c r="Z31">
         <v>47915000.0</v>
       </c>
       <c r="AA31">
-        <v>19993341.0</v>
+        <v>47915000.0</v>
       </c>
       <c r="AB31">
         <v>19993341.0</v>
       </c>
       <c r="AC31">
-        <v>20525000.0</v>
+        <v>19993341.0</v>
       </c>
       <c r="AD31">
         <v>20525000.0</v>
       </c>
       <c r="AE31">
-        <v>19420273.0</v>
+        <v>20525000.0</v>
       </c>
       <c r="AF31">
         <v>19420273.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31">
+        <v>19420273.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>13910000.0</v>
+      </c>
+      <c r="C32">
         <v>11375000.0</v>
       </c>
-      <c r="C32">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
+        <v>11979000.0</v>
+      </c>
+      <c r="E32">
         <v>9926000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10709000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13424000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>17535000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>16278000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>18731000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>22590000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>24946000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>26339000.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>61341000.0</v>
+      </c>
+      <c r="C33">
         <v>59346000.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
+        <v>60238000.0</v>
+      </c>
+      <c r="E33">
         <v>59283000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>58654000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>60474000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>61663000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>62857000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>62882000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>55620000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>56259000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>58905000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>59276564.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>61650000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>25456000.0</v>
+      </c>
+      <c r="C35">
         <v>26063000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>27092000.0</v>
+      </c>
+      <c r="E35">
         <v>27705000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>28752000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>29968000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>31046000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>32709000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>34228000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>34057000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>35820000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>35719000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>34420734.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>35948000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>61650000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>1224000.0</v>
       </c>
       <c r="I38">
-        <v>682000.0</v>
+        <v>1224000.0</v>
       </c>
       <c r="J38">
         <v>682000.0</v>
       </c>
       <c r="K38">
-        <v>697000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="L38">
         <v>697000.0</v>
       </c>
       <c r="M38">
-        <v>646000.0</v>
+        <v>697000.0</v>
       </c>
       <c r="N38">
         <v>646000.0</v>
       </c>
       <c r="O38">
-        <v>641000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="P38">
         <v>641000.0</v>
       </c>
       <c r="Q38">
-        <v>507000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="R38">
         <v>507000.0</v>
       </c>
       <c r="S38">
-        <v>503394.0</v>
+        <v>507000.0</v>
       </c>
       <c r="T38">
         <v>503394.0</v>
       </c>
       <c r="U38">
+        <v>503394.0</v>
+      </c>
+      <c r="V38">
         <v>2438000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>577000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2469620.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>581418.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2087000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>147000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2112900.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>152467.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000.0</v>
       </c>
       <c r="AD38">
         <v>196000.0</v>
       </c>
       <c r="AE38">
-        <v>197581.0</v>
+        <v>196000.0</v>
       </c>
       <c r="AF38">
         <v>197581.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38">
+        <v>197581.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39">
         <v>3561000.0</v>
       </c>
       <c r="I39">
-        <v>4055000.0</v>
+        <v>3561000.0</v>
       </c>
       <c r="J39">
         <v>4055000.0</v>
       </c>
       <c r="K39">
-        <v>5192000.0</v>
+        <v>4055000.0</v>
       </c>
       <c r="L39">
         <v>5192000.0</v>
       </c>
       <c r="M39">
-        <v>1967000.0</v>
+        <v>5192000.0</v>
       </c>
       <c r="N39">
         <v>1967000.0</v>
       </c>
       <c r="O39">
-        <v>1589000.0</v>
+        <v>1967000.0</v>
       </c>
       <c r="P39">
         <v>1589000.0</v>
       </c>
       <c r="Q39">
-        <v>627000.0</v>
+        <v>1589000.0</v>
       </c>
       <c r="R39">
         <v>627000.0</v>
       </c>
       <c r="S39">
-        <v>790689.0</v>
+        <v>627000.0</v>
       </c>
       <c r="T39">
         <v>790689.0</v>
       </c>
       <c r="U39">
+        <v>790689.0</v>
+      </c>
+      <c r="V39">
         <v>402000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1577000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>227880.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1332093.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>136000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1341000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1286020.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1683306.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622000.0</v>
       </c>
       <c r="AD39">
         <v>1622000.0</v>
       </c>
       <c r="AE39">
-        <v>404769.0</v>
+        <v>1622000.0</v>
       </c>
       <c r="AF39">
         <v>404769.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39">
+        <v>404769.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="C40">
+        <v>52</v>
+      </c>
+      <c r="B40">
+        <v>501000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>494000.0</v>
       </c>
-      <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>353000.0</v>
       </c>
-      <c r="F40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>3856000.0</v>
       </c>
       <c r="I40">
-        <v>4382000.0</v>
+        <v>3856000.0</v>
       </c>
       <c r="J40">
         <v>4382000.0</v>
       </c>
       <c r="K40">
-        <v>5715000.0</v>
+        <v>4382000.0</v>
       </c>
       <c r="L40">
         <v>5715000.0</v>
       </c>
       <c r="M40">
-        <v>3375000.0</v>
+        <v>5715000.0</v>
       </c>
       <c r="N40">
         <v>3375000.0</v>
       </c>
       <c r="O40">
-        <v>3390000.0</v>
+        <v>3375000.0</v>
       </c>
       <c r="P40">
         <v>3390000.0</v>
       </c>
       <c r="Q40">
-        <v>2704000.0</v>
+        <v>3390000.0</v>
       </c>
       <c r="R40">
         <v>2704000.0</v>
       </c>
       <c r="S40">
-        <v>2596313.0</v>
+        <v>2704000.0</v>
       </c>
       <c r="T40">
         <v>2596313.0</v>
       </c>
       <c r="U40">
-        <v>2042000.0</v>
+        <v>2596313.0</v>
       </c>
       <c r="V40">
         <v>2042000.0</v>
       </c>
       <c r="W40">
-        <v>2333099.0</v>
+        <v>2042000.0</v>
       </c>
       <c r="X40">
         <v>2333099.0</v>
       </c>
       <c r="Y40">
-        <v>2443000.0</v>
+        <v>2333099.0</v>
       </c>
       <c r="Z40">
         <v>2443000.0</v>
       </c>
       <c r="AA40">
-        <v>1640846.0</v>
+        <v>2443000.0</v>
       </c>
       <c r="AB40">
         <v>1640846.0</v>
       </c>
       <c r="AC40">
-        <v>1135000.0</v>
+        <v>1640846.0</v>
       </c>
       <c r="AD40">
         <v>1135000.0</v>
       </c>
       <c r="AE40">
-        <v>1519533.0</v>
+        <v>1135000.0</v>
       </c>
       <c r="AF40">
         <v>1519533.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40">
+        <v>1519533.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>2554000.0</v>
       </c>
       <c r="I41">
-        <v>2684000.0</v>
+        <v>2554000.0</v>
       </c>
       <c r="J41">
         <v>2684000.0</v>
       </c>
       <c r="K41">
-        <v>2627000.0</v>
+        <v>2684000.0</v>
       </c>
       <c r="L41">
         <v>2627000.0</v>
       </c>
       <c r="M41">
-        <v>2117000.0</v>
+        <v>2627000.0</v>
       </c>
       <c r="N41">
         <v>2117000.0</v>
       </c>
       <c r="O41">
-        <v>2187000.0</v>
+        <v>2117000.0</v>
       </c>
       <c r="P41">
         <v>2187000.0</v>
       </c>
       <c r="Q41">
-        <v>2579000.0</v>
+        <v>2187000.0</v>
       </c>
       <c r="R41">
         <v>2579000.0</v>
       </c>
       <c r="S41">
-        <v>2470813.0</v>
+        <v>2579000.0</v>
       </c>
       <c r="T41">
         <v>2470813.0</v>
       </c>
       <c r="U41">
-        <v>2057000.0</v>
+        <v>2470813.0</v>
       </c>
       <c r="V41">
         <v>2057000.0</v>
       </c>
       <c r="W41">
-        <v>2068594.0</v>
+        <v>2057000.0</v>
       </c>
       <c r="X41">
         <v>2068594.0</v>
       </c>
       <c r="Y41">
-        <v>9000.0</v>
+        <v>2068594.0</v>
       </c>
       <c r="Z41">
         <v>9000.0</v>
       </c>
       <c r="AA41">
-        <v>8777.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AB41">
         <v>8777.0</v>
       </c>
       <c r="AC41">
-        <v>9000.0</v>
+        <v>8777.0</v>
       </c>
       <c r="AD41">
         <v>9000.0</v>
       </c>
       <c r="AE41">
-        <v>8660.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AF41">
         <v>8660.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41">
+        <v>8660.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>4279000.0</v>
       </c>
       <c r="I42">
-        <v>5281000.0</v>
+        <v>4279000.0</v>
       </c>
       <c r="J42">
         <v>5281000.0</v>
       </c>
       <c r="K42">
-        <v>5345000.0</v>
+        <v>5281000.0</v>
       </c>
       <c r="L42">
         <v>5345000.0</v>
       </c>
       <c r="M42">
-        <v>3679000.0</v>
+        <v>5345000.0</v>
       </c>
       <c r="N42">
         <v>3679000.0</v>
       </c>
       <c r="O42">
-        <v>3446000.0</v>
+        <v>3679000.0</v>
       </c>
       <c r="P42">
         <v>3446000.0</v>
       </c>
       <c r="Q42">
-        <v>4646000.0</v>
+        <v>3446000.0</v>
       </c>
       <c r="R42">
         <v>4646000.0</v>
       </c>
       <c r="S42">
-        <v>4205068.0</v>
+        <v>4646000.0</v>
       </c>
       <c r="T42">
         <v>4205068.0</v>
       </c>
       <c r="U42">
+        <v>4205068.0</v>
+      </c>
+      <c r="V42">
         <v>-3016000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4294000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2877180.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>4433543.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-2620000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-2298000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-2812730.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2490335.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2698000.0</v>
       </c>
       <c r="AD42">
         <v>-2698000.0</v>
       </c>
       <c r="AE42">
-        <v>-2385769.0</v>
+        <v>-2698000.0</v>
       </c>
       <c r="AF42">
         <v>-2385769.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42">
+        <v>-2385769.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>54150000.0</v>
+      </c>
+      <c r="C45">
         <v>37576000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>54315000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>39403000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>54352000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>39287000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>53904000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>37070000.0</v>
+      </c>
+      <c r="C46">
         <v>37576000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>38551000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>39403000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>39857000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>39287000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>40392000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>41679000.0</v>
       </c>
       <c r="I47">
-        <v>43477000.0</v>
+        <v>41679000.0</v>
       </c>
       <c r="J47">
         <v>43477000.0</v>
       </c>
       <c r="K47">
-        <v>43318000.0</v>
+        <v>43477000.0</v>
       </c>
       <c r="L47">
         <v>43318000.0</v>
       </c>
       <c r="M47">
-        <v>46084000.0</v>
+        <v>43318000.0</v>
       </c>
       <c r="N47">
         <v>46084000.0</v>
       </c>
       <c r="O47">
-        <v>46300000.0</v>
+        <v>46084000.0</v>
       </c>
       <c r="P47">
         <v>46300000.0</v>
       </c>
       <c r="Q47">
-        <v>47835000.0</v>
+        <v>46300000.0</v>
       </c>
       <c r="R47">
         <v>47835000.0</v>
       </c>
       <c r="S47">
-        <v>47807815.0</v>
+        <v>47835000.0</v>
       </c>
       <c r="T47">
         <v>47807815.0</v>
       </c>
       <c r="U47">
-        <v>48942000.0</v>
+        <v>47807815.0</v>
       </c>
       <c r="V47">
         <v>48942000.0</v>
       </c>
       <c r="W47">
+        <v>48942000.0</v>
+      </c>
+      <c r="X47">
         <v>32449060.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>31663215.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33206000.0</v>
       </c>
       <c r="Z47">
         <v>33206000.0</v>
       </c>
       <c r="AA47">
+        <v>33206000.0</v>
+      </c>
+      <c r="AB47">
         <v>36779180.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>35851712.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15008000.0</v>
       </c>
       <c r="AD47">
         <v>15008000.0</v>
       </c>
       <c r="AE47">
-        <v>14684014.0</v>
+        <v>15008000.0</v>
       </c>
       <c r="AF47">
         <v>14684014.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47">
+        <v>14684014.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>22850000.0</v>
+      </c>
+      <c r="C48">
         <v>21311000.0</v>
       </c>
-      <c r="C48">
-[...1 lines deleted...]
-      </c>
       <c r="D48">
+        <v>20877000.0</v>
+      </c>
+      <c r="E48">
         <v>18785000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>17826000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>18040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21716000.0</v>
       </c>
       <c r="H48">
         <v>21716000.0</v>
       </c>
       <c r="I48">
-        <v>19189000.0</v>
+        <v>21716000.0</v>
       </c>
       <c r="J48">
         <v>19189000.0</v>
       </c>
       <c r="K48">
-        <v>19844000.0</v>
+        <v>19189000.0</v>
       </c>
       <c r="L48">
         <v>19844000.0</v>
       </c>
       <c r="M48">
-        <v>18626000.0</v>
+        <v>19844000.0</v>
       </c>
       <c r="N48">
         <v>18626000.0</v>
       </c>
       <c r="O48">
-        <v>20077000.0</v>
+        <v>18626000.0</v>
       </c>
       <c r="P48">
         <v>20077000.0</v>
       </c>
       <c r="Q48">
-        <v>23317000.0</v>
+        <v>20077000.0</v>
       </c>
       <c r="R48">
         <v>23317000.0</v>
       </c>
       <c r="S48">
-        <v>27456828.0</v>
+        <v>23317000.0</v>
       </c>
       <c r="T48">
         <v>27456828.0</v>
       </c>
       <c r="U48">
+        <v>27456828.0</v>
+      </c>
+      <c r="V48">
         <v>28348000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>28026000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>29204690.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>28882293.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>33672000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>33350000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6933880.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>6611489.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6476000.0</v>
       </c>
       <c r="AD48">
         <v>6476000.0</v>
       </c>
       <c r="AE48">
-        <v>6228249.0</v>
+        <v>6476000.0</v>
       </c>
       <c r="AF48">
         <v>6228249.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48">
+        <v>6228249.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>18429000.0</v>
+      </c>
+      <c r="C50">
         <v>15843000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>20834000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>18077000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>19287000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>17590000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>19262000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>17305000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>17072000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>14326000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>12184000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>13167000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>13091928.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>13117000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3381047.0</v>
       </c>
       <c r="X50">
         <v>3381047.0</v>
       </c>
       <c r="Y50">
-        <v>3881000.0</v>
+        <v>3381047.0</v>
       </c>
       <c r="Z50">
         <v>3881000.0</v>
       </c>
       <c r="AA50">
-        <v>36247540.0</v>
+        <v>3881000.0</v>
       </c>
       <c r="AB50">
         <v>36247540.0</v>
       </c>
       <c r="AC50">
-        <v>15464000.0</v>
+        <v>36247540.0</v>
       </c>
       <c r="AD50">
         <v>15464000.0</v>
       </c>
       <c r="AE50">
-        <v>12845191.0</v>
+        <v>15464000.0</v>
       </c>
       <c r="AF50">
         <v>12845191.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50">
+        <v>12845191.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>9269000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>8933000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>9160540.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>9179000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3938000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5841710.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3381047.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5326000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3881000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4050160.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>36247540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15464000.0</v>
       </c>
       <c r="AD52">
         <v>15464000.0</v>
       </c>
       <c r="AE52">
-        <v>12845191.0</v>
+        <v>15464000.0</v>
       </c>
       <c r="AF52">
         <v>12845191.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52">
+        <v>12845191.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>693000.0</v>
+      </c>
+      <c r="C53">
         <v>494000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2059000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1947000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1657000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1874000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2360000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>2356000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>4364000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>8230000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>8270000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>7168000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>7914495.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>5884000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>12702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16311429.0</v>
       </c>
       <c r="X53">
         <v>16311429.0</v>
       </c>
       <c r="Y53">
-        <v>604000.0</v>
+        <v>16311429.0</v>
       </c>
       <c r="Z53">
         <v>604000.0</v>
       </c>
       <c r="AA53">
-        <v>592202.0</v>
+        <v>604000.0</v>
       </c>
       <c r="AB53">
         <v>592202.0</v>
       </c>
       <c r="AC53">
-        <v>638000.0</v>
+        <v>592202.0</v>
       </c>
       <c r="AD53">
         <v>638000.0</v>
       </c>
       <c r="AE53">
-        <v>684494.0</v>
+        <v>638000.0</v>
       </c>
       <c r="AF53">
         <v>684494.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53">
+        <v>684494.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>117581000.0</v>
+      </c>
+      <c r="C55">
         <v>112365000.0</v>
       </c>
-      <c r="C55">
-[...1 lines deleted...]
-      </c>
       <c r="D55">
+        <v>120330000.0</v>
+      </c>
+      <c r="E55">
         <v>117918000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>113023000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>115115000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>123405000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>122783000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>123241000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>111957000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>108509000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>111772000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>117213020.0</v>
       </c>
-      <c r="T55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U55"/>
       <c r="V55">
         <v>114744000.0</v>
       </c>
       <c r="W55">
+        <v>114744000.0</v>
+      </c>
+      <c r="X55">
         <v>92632980.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>92632982.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85017000.0</v>
       </c>
       <c r="Z55">
         <v>85017000.0</v>
       </c>
       <c r="AA55">
+        <v>85017000.0</v>
+      </c>
+      <c r="AB55">
         <v>67765830.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>67765832.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45993000.0</v>
       </c>
       <c r="AD55">
         <v>45993000.0</v>
       </c>
       <c r="AE55">
-        <v>44289039.0</v>
+        <v>45993000.0</v>
       </c>
       <c r="AF55">
         <v>44289039.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55">
+        <v>44289039.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>56240000.0</v>
+      </c>
+      <c r="C56">
         <v>53019000.0</v>
       </c>
-      <c r="C56">
-[...1 lines deleted...]
-      </c>
       <c r="D56">
+        <v>60092000.0</v>
+      </c>
+      <c r="E56">
         <v>58635000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>54369000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>54641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61742000.0</v>
       </c>
       <c r="H56">
         <v>61742000.0</v>
       </c>
       <c r="I56">
-        <v>59926000.0</v>
+        <v>61742000.0</v>
       </c>
       <c r="J56">
         <v>59926000.0</v>
       </c>
       <c r="K56">
-        <v>60359000.0</v>
+        <v>59926000.0</v>
       </c>
       <c r="L56">
         <v>60359000.0</v>
       </c>
       <c r="M56">
-        <v>56337000.0</v>
+        <v>60359000.0</v>
       </c>
       <c r="N56">
         <v>56337000.0</v>
       </c>
       <c r="O56">
-        <v>52127000.0</v>
+        <v>56337000.0</v>
       </c>
       <c r="P56">
         <v>52127000.0</v>
       </c>
       <c r="Q56">
-        <v>52867000.0</v>
+        <v>52127000.0</v>
       </c>
       <c r="R56">
         <v>52867000.0</v>
       </c>
       <c r="S56">
-        <v>57936451.0</v>
+        <v>52867000.0</v>
       </c>
       <c r="T56">
         <v>57936451.0</v>
       </c>
       <c r="U56">
-        <v>53094000.0</v>
+        <v>57936451.0</v>
       </c>
       <c r="V56">
         <v>53094000.0</v>
       </c>
       <c r="W56">
+        <v>53094000.0</v>
+      </c>
+      <c r="X56">
         <v>47648010.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>47648005.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48576000.0</v>
       </c>
       <c r="Z56">
         <v>48576000.0</v>
       </c>
       <c r="AA56">
+        <v>48576000.0</v>
+      </c>
+      <c r="AB56">
         <v>28040260.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>28040257.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28019000.0</v>
       </c>
       <c r="AD56">
         <v>28019000.0</v>
       </c>
       <c r="AE56">
-        <v>25483116.0</v>
+        <v>28019000.0</v>
       </c>
       <c r="AF56">
         <v>25483116.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:32">
+      <c r="AG56">
+        <v>25483116.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>42330000.0</v>
+      </c>
+      <c r="C57">
         <v>41644000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>48468000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>48709000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>43660000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>41217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44207000.0</v>
       </c>
       <c r="H57">
         <v>44207000.0</v>
       </c>
       <c r="I57">
-        <v>43648000.0</v>
+        <v>44207000.0</v>
       </c>
       <c r="J57">
         <v>43648000.0</v>
       </c>
       <c r="K57">
-        <v>41628000.0</v>
+        <v>43648000.0</v>
       </c>
       <c r="L57">
         <v>41628000.0</v>
       </c>
       <c r="M57">
-        <v>33747000.0</v>
+        <v>41628000.0</v>
       </c>
       <c r="N57">
         <v>33747000.0</v>
       </c>
       <c r="O57">
-        <v>27181000.0</v>
+        <v>33747000.0</v>
       </c>
       <c r="P57">
         <v>27181000.0</v>
       </c>
       <c r="Q57">
-        <v>26528000.0</v>
+        <v>27181000.0</v>
       </c>
       <c r="R57">
         <v>26528000.0</v>
       </c>
       <c r="S57">
-        <v>29283255.0</v>
+        <v>26528000.0</v>
       </c>
       <c r="T57">
         <v>29283255.0</v>
       </c>
       <c r="U57">
-        <v>24847000.0</v>
+        <v>29283255.0</v>
       </c>
       <c r="V57">
         <v>24847000.0</v>
       </c>
       <c r="W57">
-        <v>19814610.0</v>
+        <v>24847000.0</v>
       </c>
       <c r="X57">
         <v>19814610.0</v>
       </c>
       <c r="Y57">
-        <v>16073000.0</v>
+        <v>19814610.0</v>
       </c>
       <c r="Z57">
         <v>16073000.0</v>
       </c>
       <c r="AA57">
+        <v>16073000.0</v>
+      </c>
+      <c r="AB57">
         <v>25229390.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>25229393.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20227000.0</v>
       </c>
       <c r="AD57">
         <v>20227000.0</v>
       </c>
       <c r="AE57">
-        <v>18148188.0</v>
+        <v>20227000.0</v>
       </c>
       <c r="AF57">
         <v>18148188.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57">
+        <v>18148188.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>67786000.0</v>
+      </c>
+      <c r="C58">
         <v>67707000.0</v>
       </c>
-      <c r="C58">
-[...1 lines deleted...]
-      </c>
       <c r="D58">
+        <v>75205000.0</v>
+      </c>
+      <c r="E58">
         <v>76414000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>72412000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>71185000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>75253000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>76357000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>75856000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>67804000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>65166000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>64129000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>65871290.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>62727000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>60795000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>40052710.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>38031280.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>34701000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>32711000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>44380240.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>42364205.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20914000.0</v>
       </c>
       <c r="AD58">
         <v>20914000.0</v>
       </c>
       <c r="AE58">
-        <v>19103247.0</v>
+        <v>20914000.0</v>
       </c>
       <c r="AF58">
         <v>19103247.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58">
+        <v>19103247.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>47856000.0</v>
+      </c>
+      <c r="C60">
         <v>43029000.0</v>
       </c>
-      <c r="C60">
-[...1 lines deleted...]
-      </c>
       <c r="D60">
+        <v>43141000.0</v>
+      </c>
+      <c r="E60">
         <v>39621000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>38397000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>41527000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>45675000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>44150000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>44869000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>41985000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>43343000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>47643000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>51341730.0</v>
       </c>
-      <c r="T60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U60"/>
       <c r="V60">
         <v>52017000.0</v>
       </c>
       <c r="W60">
+        <v>52017000.0</v>
+      </c>
+      <c r="X60">
         <v>52580280.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>52580277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50316000.0</v>
       </c>
       <c r="Z60">
         <v>50316000.0</v>
       </c>
       <c r="AA60">
+        <v>50316000.0</v>
+      </c>
+      <c r="AB60">
         <v>23385600.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>23385595.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23042000.0</v>
       </c>
       <c r="AD60">
         <v>23042000.0</v>
       </c>
       <c r="AE60">
-        <v>23106921.0</v>
+        <v>23042000.0</v>
       </c>
       <c r="AF60">
         <v>23106921.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60">
+        <v>23106921.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>70376000.0</v>
+      </c>
+      <c r="C2">
         <v>80136000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66137000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>83230000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66229000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44658000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51931660.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30406060.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25838980.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29522870.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24811320.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24971001.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24114004.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>4033000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1555000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7413000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-165000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3706848.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>851614.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>437387.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1100402.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1068589.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3047788.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>6540000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5358000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2368000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3873875.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28724644.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2364406.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>18821000.0</v>
+      </c>
+      <c r="C9">
         <v>18607000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13422000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>20954000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>16856000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10046000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18677630.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10381210.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11297090.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9639490.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>10000090.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11699007.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11520049.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>3037000.0</v>
+      </c>
+      <c r="C10">
         <v>3490000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3479000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2193000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>982000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6967000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1014630.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25712670.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>504480.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1595590.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1226030.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1496513.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3237027.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-45000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>703000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>144000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>393000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>28145.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>260717.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-190044.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>407995.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>282284.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>413660.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>1667000.0</v>
+      </c>
+      <c r="C12">
         <v>2257000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2203000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1592000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1305000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1476000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1659669.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>977293.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
-        <v>62000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C13">
         <v>62000.0</v>
       </c>
       <c r="D13">
+        <v>62000.0</v>
+      </c>
+      <c r="E13">
         <v>83000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>216000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1242000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1452120.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>836190.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>378270.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>387930.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>346060.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>-18000.0</v>
+      </c>
+      <c r="C14">
         <v>170000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>186000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-165000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-311000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2182000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2167000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2021425.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2016032.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2078871.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2045237.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2311555.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2364396.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>2234000.0</v>
+      </c>
+      <c r="C15">
         <v>2991000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3667000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2073000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-32000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7040000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1425470.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>25720470.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>383240.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1179270.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1277930.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1268362.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2829875.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>2073000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-32000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7179000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1425000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25720468.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>383240.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1179270.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1277930.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1268362.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2829875.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>2252000.0</v>
+      </c>
+      <c r="C17">
         <v>2821000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-3853000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2238000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>279000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7138000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1407796.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>25684528.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>243762.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1405542.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1634028.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1214229.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2823367.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-1622000.0</v>
+      </c>
+      <c r="C18">
         <v>-2195000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2141000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1509000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1089000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1242000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1452118.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-836195.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-378267.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-387932.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>1748000.0</v>
+      </c>
+      <c r="C21">
         <v>1333000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2734000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3921000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1287000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5725000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>437490.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26548870.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>882740.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1207660.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-879970.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1068589.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3047788.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>2002000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3019000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1476000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2347000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2398171.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>768229.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>481081.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>374171.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>349717.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>405848.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>2596000.0</v>
+      </c>
+      <c r="C25">
         <v>2662000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2699000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2755000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3071000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3150000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3228831.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2034678.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1447082.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>17551000.0</v>
+      </c>
+      <c r="C28">
         <v>17873000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16913000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18310000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17922000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17191000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20927790.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16521960.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11213710.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11541110.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11474660.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10980135.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8878109.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>785000.0</v>
+      </c>
+      <c r="C29">
         <v>669000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>374000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-45000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>703000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>138000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>393170.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28150.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>260720.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-190040.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>408000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>87449000.0</v>
+      </c>
+      <c r="C30">
         <v>97410000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>82293000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>100263000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>81798000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>59252000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>72253676.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>46400154.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36806957.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40949189.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35911810.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35601419.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32586265.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>29455255.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-347135.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-175056.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-125631.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>427924.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>189239.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>89197000.0</v>
+      </c>
+      <c r="C32">
         <v>98743000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>79559000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>104184000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>83085000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>54704000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>70609290.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>40787270.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>37136070.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>39162360.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>34811410.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>36670008.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>35634053.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>28239000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>16419000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>29919660.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>22012000.0</v>
       </c>
       <c r="Q2">
@@ -7753,113 +8054,113 @@
       </c>
       <c r="U2">
         <v>6144000.0</v>
       </c>
       <c r="V2">
         <v>13945980.0</v>
       </c>
       <c r="W2">
         <v>6972989.0</v>
       </c>
       <c r="X2">
         <v>5946500.0</v>
       </c>
       <c r="Y2">
         <v>5946500.0</v>
       </c>
       <c r="Z2">
         <v>8338435.0</v>
       </c>
       <c r="AA2">
         <v>8338435.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>1762000.0</v>
       </c>
       <c r="C5">
         <v>1762000.0</v>
       </c>
       <c r="D5">
         <v>254500.0</v>
       </c>
       <c r="E5">
         <v>254500.0</v>
       </c>
       <c r="F5">
         <v>594000.0</v>
       </c>
       <c r="G5">
         <v>594000.0</v>
       </c>
       <c r="H5">
         <v>-319000.0</v>
       </c>
       <c r="I5">
         <v>-319000.0</v>
       </c>
@@ -7894,144 +8195,144 @@
       </c>
       <c r="U5">
         <v>-936000.0</v>
       </c>
       <c r="V5">
         <v>310913.0</v>
       </c>
       <c r="W5">
         <v>310913.0</v>
       </c>
       <c r="X5">
         <v>96000.0</v>
       </c>
       <c r="Y5">
         <v>96000.0</v>
       </c>
       <c r="Z5">
         <v>-369765.0</v>
       </c>
       <c r="AA5">
         <v>-369765.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>4649000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>5397000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>10389630.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>8288000.0</v>
       </c>
       <c r="Q9">
@@ -8048,51 +8349,51 @@
       </c>
       <c r="U9">
         <v>2005000.0</v>
       </c>
       <c r="V9">
         <v>5975090.0</v>
       </c>
       <c r="W9">
         <v>2987547.0</v>
       </c>
       <c r="X9">
         <v>2661000.0</v>
       </c>
       <c r="Y9">
         <v>2661000.0</v>
       </c>
       <c r="Z9">
         <v>2699747.0</v>
       </c>
       <c r="AA9">
         <v>2699747.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>-2689000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-4278000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>-83630.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>-931000.0</v>
       </c>
       <c r="Q10">
@@ -8109,51 +8410,51 @@
       </c>
       <c r="U10">
         <v>13522000.0</v>
       </c>
       <c r="V10">
         <v>300480.0</v>
       </c>
       <c r="W10">
         <v>150240.0</v>
       </c>
       <c r="X10">
         <v>102000.0</v>
       </c>
       <c r="Y10">
         <v>102000.0</v>
       </c>
       <c r="Z10">
         <v>-452293.0</v>
       </c>
       <c r="AA10">
         <v>-452293.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>-55500.0</v>
       </c>
       <c r="C11">
         <v>-55500.0</v>
       </c>
       <c r="D11">
         <v>33000.0</v>
       </c>
       <c r="E11">
         <v>33000.0</v>
       </c>
       <c r="F11">
         <v>343500.0</v>
       </c>
       <c r="G11">
         <v>343500.0</v>
       </c>
       <c r="H11">
         <v>8000.0</v>
       </c>
       <c r="I11">
         <v>8000.0</v>
       </c>
@@ -8192,51 +8493,51 @@
       </c>
       <c r="U11">
         <v>96000.0</v>
       </c>
       <c r="V11">
         <v>102859.0</v>
       </c>
       <c r="W11">
         <v>102859.0</v>
       </c>
       <c r="X11">
         <v>27500.0</v>
       </c>
       <c r="Y11">
         <v>27500.0</v>
       </c>
       <c r="Z11">
         <v>-180022.0</v>
       </c>
       <c r="AA11">
         <v>-180022.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>199000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>146420.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>394500.0</v>
       </c>
       <c r="Q12">
         <v>394500.0</v>
       </c>
@@ -8251,96 +8552,96 @@
       </c>
       <c r="U12">
         <v>279000.0</v>
       </c>
       <c r="V12">
         <v>60430.0</v>
       </c>
       <c r="W12">
         <v>112624.0</v>
       </c>
       <c r="X12">
         <v>94000.0</v>
       </c>
       <c r="Y12">
         <v>94000.0</v>
       </c>
       <c r="Z12">
         <v>103548.0</v>
       </c>
       <c r="AA12">
         <v>103548.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>571000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>671000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>776120.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>676000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
         <v>281190.0</v>
       </c>
       <c r="S13"/>
       <c r="T13">
         <v>555000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13">
         <v>216270.0</v>
       </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>2168000.0</v>
       </c>
       <c r="I14">
         <v>2168000.0</v>
       </c>
       <c r="J14">
         <v>2182000.0</v>
       </c>
       <c r="K14">
         <v>2182000.0</v>
       </c>
       <c r="L14">
         <v>1882000.0</v>
       </c>
       <c r="M14">
         <v>1882000.0</v>
       </c>
@@ -8367,51 +8668,51 @@
       </c>
       <c r="U14">
         <v>1990000.0</v>
       </c>
       <c r="V14">
         <v>2016032.0</v>
       </c>
       <c r="W14">
         <v>2016032.0</v>
       </c>
       <c r="X14">
         <v>2037000.0</v>
       </c>
       <c r="Y14">
         <v>2037000.0</v>
       </c>
       <c r="Z14">
         <v>2078871.0</v>
       </c>
       <c r="AA14">
         <v>2078871.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>-2900000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>-4140000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>-569470.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>-856000.0</v>
       </c>
       <c r="Q15">
@@ -8428,51 +8729,51 @@
       </c>
       <c r="U15">
         <v>13466500.0</v>
       </c>
       <c r="V15">
         <v>135240.0</v>
       </c>
       <c r="W15">
         <v>67620.0</v>
       </c>
       <c r="X15">
         <v>124000.0</v>
       </c>
       <c r="Y15">
         <v>124000.0</v>
       </c>
       <c r="Z15">
         <v>-233635.0</v>
       </c>
       <c r="AA15">
         <v>-233635.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16">
         <v>1263500.0</v>
       </c>
       <c r="C16">
         <v>1263500.0</v>
       </c>
       <c r="D16">
         <v>-227000.0</v>
       </c>
       <c r="E16">
         <v>-227000.0</v>
       </c>
       <c r="F16">
         <v>609000.0</v>
       </c>
       <c r="G16">
         <v>609000.0</v>
       </c>
       <c r="H16">
         <v>-625000.0</v>
       </c>
       <c r="I16">
         <v>-625000.0</v>
       </c>
@@ -8511,51 +8812,51 @@
       </c>
       <c r="U16">
         <v>13466500.0</v>
       </c>
       <c r="V16">
         <v>135240.0</v>
       </c>
       <c r="W16">
         <v>67620.0</v>
       </c>
       <c r="X16">
         <v>124000.0</v>
       </c>
       <c r="Y16">
         <v>124000.0</v>
       </c>
       <c r="Z16">
         <v>-233635.0</v>
       </c>
       <c r="AA16">
         <v>-233635.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>-491500.0</v>
       </c>
       <c r="Q17">
         <v>-491500.0</v>
       </c>
       <c r="R17">
         <v>-583736.0</v>
       </c>
       <c r="S17">
@@ -8566,144 +8867,144 @@
       </c>
       <c r="U17">
         <v>13426000.0</v>
       </c>
       <c r="V17">
         <v>47381.0</v>
       </c>
       <c r="W17">
         <v>47381.0</v>
       </c>
       <c r="X17">
         <v>74500.0</v>
       </c>
       <c r="Y17">
         <v>74500.0</v>
       </c>
       <c r="Z17">
         <v>-272271.0</v>
       </c>
       <c r="AA17">
         <v>-272271.0</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>-2118000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>-3607000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>692490.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>-255000.0</v>
       </c>
       <c r="Q21">
@@ -8720,82 +9021,82 @@
       </c>
       <c r="U21">
         <v>-936000.0</v>
       </c>
       <c r="V21">
         <v>516740.0</v>
       </c>
       <c r="W21">
         <v>310913.0</v>
       </c>
       <c r="X21">
         <v>96000.0</v>
       </c>
       <c r="Y21">
         <v>96000.0</v>
       </c>
       <c r="Z21">
         <v>-369765.0</v>
       </c>
       <c r="AA21">
         <v>-369765.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>541500.0</v>
       </c>
       <c r="C23">
         <v>541500.0</v>
       </c>
       <c r="D23">
         <v>459500.0</v>
       </c>
       <c r="E23">
         <v>459500.0</v>
       </c>
       <c r="F23">
         <v>284000.0</v>
       </c>
       <c r="G23">
         <v>284000.0</v>
       </c>
       <c r="H23">
         <v>723000.0</v>
       </c>
       <c r="I23">
         <v>723000.0</v>
       </c>
@@ -8834,175 +9135,175 @@
       </c>
       <c r="U23">
         <v>689000.0</v>
       </c>
       <c r="V23">
         <v>151115.0</v>
       </c>
       <c r="W23">
         <v>151115.0</v>
       </c>
       <c r="X23">
         <v>233000.0</v>
       </c>
       <c r="Y23">
         <v>233000.0</v>
       </c>
       <c r="Z23">
         <v>121541.0</v>
       </c>
       <c r="AA23">
         <v>121541.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>7612000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>9579000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>10805790.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>10122000.0</v>
       </c>
       <c r="Q28">
@@ -9019,96 +9320,96 @@
       </c>
       <c r="U28">
         <v>3630000.0</v>
       </c>
       <c r="V28">
         <v>5617710.0</v>
       </c>
       <c r="W28">
         <v>2827749.0</v>
       </c>
       <c r="X28">
         <v>2798000.0</v>
       </c>
       <c r="Y28">
         <v>2798000.0</v>
       </c>
       <c r="Z28">
         <v>3191053.0</v>
       </c>
       <c r="AA28">
         <v>3191053.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>60000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>78000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>341170.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>52000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
         <v>-163860.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>192000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29">
         <v>205720.0</v>
       </c>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>15450500.0</v>
       </c>
       <c r="Q30">
         <v>15450500.0</v>
       </c>
       <c r="R30">
         <v>13179926.0</v>
       </c>
       <c r="S30">
@@ -9119,51 +9420,51 @@
       </c>
       <c r="U30">
         <v>9085000.0</v>
       </c>
       <c r="V30">
         <v>9649624.0</v>
       </c>
       <c r="W30">
         <v>9649624.0</v>
       </c>
       <c r="X30">
         <v>8511500.0</v>
       </c>
       <c r="Y30">
         <v>8511500.0</v>
       </c>
       <c r="Z30">
         <v>11407947.0</v>
       </c>
       <c r="AA30">
         <v>11407947.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-165000.0</v>
       </c>
       <c r="Q31">
         <v>-165000.0</v>
       </c>
       <c r="R31">
         <v>269628.0</v>
       </c>
       <c r="S31">
@@ -9174,51 +9475,51 @@
       </c>
       <c r="U31">
         <v>14458000.0</v>
       </c>
       <c r="V31">
         <v>-160674.0</v>
       </c>
       <c r="W31">
         <v>-160674.0</v>
       </c>
       <c r="X31">
         <v>6000.0</v>
       </c>
       <c r="Y31">
         <v>6000.0</v>
       </c>
       <c r="Z31">
         <v>-82528.0</v>
       </c>
       <c r="AA31">
         <v>-82528.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
         <v>32888000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>21816000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>40309290.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>30300000.0</v>
       </c>
       <c r="Q32">
@@ -9254,1222 +9555,1283 @@
       <c r="AA32">
         <v>11038182.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>6470000.0</v>
+      </c>
+      <c r="C2">
         <v>6192000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5969000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6815000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7587000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8732000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21459899.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4550824.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6285228.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>620000</v>
+      </c>
+      <c r="C3">
         <v>231000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>525000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>486000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1112000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>227000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>302000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2052554</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23686605</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1372260</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>536020</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>895535</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1747934</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>3405000.0</v>
+      </c>
+      <c r="C6">
         <v>299000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>272000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-846000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-772000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1145000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12728000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16909075.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1734404.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1307190.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1159470.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-720979.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2982722.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>15091000.0</v>
+      </c>
+      <c r="C7">
         <v>9573000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16168000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7346000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8696000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10227000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4557318.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7570352.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2952156.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-7277000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4351000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5022000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6535000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-931536.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1080226.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2452781.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>440504.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>150807.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-439071.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
-        <v>-1442000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="C10">
+        <v>-1090000.0</v>
+      </c>
+      <c r="D10">
         <v>3408000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>735000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5203000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2024000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1479000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2316663.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-221275.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3323119.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2435417.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-653233.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2179426.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>15454000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17390000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7781000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8930000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7260363.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4103592.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>384336.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-81564.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-433483.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2014192.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-173000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1144000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3063000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>511000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-31621703.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-2183761.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-127709.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-84190.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-1074591.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1207688.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-1566000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>860000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-552000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>683000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3558188.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-1996264.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>391050.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>384532.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1771540.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-900685.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>2596000.0</v>
+      </c>
+      <c r="C14">
         <v>2662000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2699000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2616000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2932000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3011000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3091000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1893068.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1305204.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1497400.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1485770.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1336615.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>890951.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>-201000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>-223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000.0</v>
       </c>
       <c r="E15">
         <v>201000.0</v>
       </c>
       <c r="F15">
         <v>201000.0</v>
       </c>
       <c r="G15">
         <v>201000.0</v>
       </c>
       <c r="H15">
-        <v>3448383.0</v>
+        <v>201000.0</v>
       </c>
       <c r="I15">
         <v>3448383.0</v>
       </c>
       <c r="J15">
         <v>3448383.0</v>
       </c>
       <c r="K15">
+        <v>3448383.0</v>
+      </c>
+      <c r="L15">
         <v>375080.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>629095.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>379215.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>9841000.0</v>
+      </c>
+      <c r="C16">
         <v>6470000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6192000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5969000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6815000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7587000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8731075.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>21459899.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4550824.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6285228.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
-        <v>14317000.0</v>
+        <v>18700000.0</v>
       </c>
       <c r="C18">
+        <v>13684000.0</v>
+      </c>
+      <c r="D18">
         <v>13661000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11515000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>11767000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9034000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6569250.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1651241.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21087888.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>1246000.0</v>
+      </c>
+      <c r="C19">
         <v>-471000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1165000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1763000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3534000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-457000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7845000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-466272.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-156210.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-318013.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-145740.0</v>
       </c>
       <c r="L19">
         <v>-145740.0</v>
       </c>
       <c r="M19">
         <v>-145740.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19">
+        <v>-145740.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
-        <v>-12517000.0</v>
+        <v>-16646000.0</v>
       </c>
       <c r="C21">
+        <v>-12717000.0</v>
+      </c>
+      <c r="D21">
         <v>-13327000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14640000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9212000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9322000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6578000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-16701205.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19338064.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-335259.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>837330.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2281874.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6859359.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>2234000.0</v>
+      </c>
+      <c r="C22">
         <v>2991000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3667000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2073000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-32000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7179000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1425465.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25720468.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>383240.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1595590.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1226030.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1268362.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2829875.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-588000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-701000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-691000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-464000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>97167.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100597.0</v>
       </c>
       <c r="J23">
         <v>100597.0</v>
       </c>
       <c r="K23">
         <v>100597.0</v>
       </c>
       <c r="L23">
+        <v>100597.0</v>
+      </c>
+      <c r="M23">
         <v>430573.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-214863.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>465000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>201000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>428000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>121000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>496690.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>61294.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>750494.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>330560.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>208256.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>285241.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>1622000.0</v>
+      </c>
+      <c r="C25">
         <v>2195000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2141000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1509000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1089000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1242000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1422422.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>836195.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>378267.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>5424000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-15429000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-10114000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10214000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7042000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-20052421.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19438661.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-335260.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>462250.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2480396.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11689281.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
-        <v>14548000.0</v>
+        <v>19320000.0</v>
       </c>
       <c r="C29">
+        <v>13915000.0</v>
+      </c>
+      <c r="D29">
         <v>14186000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12001000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12879000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9261000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6873000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3703795.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2612840.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1971623.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1427560.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2412243.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1338616.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>2653000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3552000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-203000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12584000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33253276.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-23769261.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-318013.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-205460.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-686966.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10093252.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>198500</v>
       </c>
       <c r="E3">
         <v>198500</v>
       </c>
       <c r="F3">
         <v>44500</v>
       </c>
       <c r="G3">
         <v>44500</v>
       </c>
       <c r="H3">
         <v>267500</v>
       </c>
       <c r="I3">
         <v>267500</v>
       </c>
@@ -10514,117 +10876,117 @@
       </c>
       <c r="W3">
         <v>805500</v>
       </c>
       <c r="X3">
         <v>23686610</v>
       </c>
       <c r="Y3">
         <v>11725803</v>
       </c>
       <c r="Z3">
         <v>117500</v>
       </c>
       <c r="AA3">
         <v>117500</v>
       </c>
       <c r="AB3">
         <v>90629</v>
       </c>
       <c r="AC3">
         <v>90629</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>839000.0</v>
       </c>
       <c r="E6">
         <v>839000.0</v>
       </c>
       <c r="F6">
         <v>-1262000.0</v>
       </c>
       <c r="G6">
         <v>-1262000.0</v>
       </c>
       <c r="H6">
         <v>-72000.0</v>
       </c>
       <c r="I6">
         <v>-72000.0</v>
       </c>
       <c r="J6">
         <v>-314000.0</v>
       </c>
       <c r="K6">
@@ -10663,117 +11025,117 @@
       </c>
       <c r="W6">
         <v>11104000.0</v>
       </c>
       <c r="X6">
         <v>-1734400.0</v>
       </c>
       <c r="Y6">
         <v>-920202.0</v>
       </c>
       <c r="Z6">
         <v>53000.0</v>
       </c>
       <c r="AA6">
         <v>53000.0</v>
       </c>
       <c r="AB6">
         <v>597593.0</v>
       </c>
       <c r="AC6">
         <v>597593.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-368500.0</v>
       </c>
       <c r="E9">
         <v>-368500.0</v>
       </c>
       <c r="F9">
         <v>-3270000.0</v>
       </c>
       <c r="G9">
         <v>-3270000.0</v>
       </c>
       <c r="H9">
         <v>-1018000.0</v>
       </c>
       <c r="I9">
         <v>-1018000.0</v>
       </c>
       <c r="J9">
         <v>-1157500.0</v>
       </c>
       <c r="K9">
@@ -10810,51 +11172,51 @@
       </c>
       <c r="W9">
         <v>910000.0</v>
       </c>
       <c r="X9">
         <v>113613.0</v>
       </c>
       <c r="Y9">
         <v>113613.0</v>
       </c>
       <c r="Z9">
         <v>426500.0</v>
       </c>
       <c r="AA9">
         <v>426500.0</v>
       </c>
       <c r="AB9">
         <v>-450296.0</v>
       </c>
       <c r="AC9">
         <v>-450296.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>73500.0</v>
       </c>
       <c r="E10">
         <v>73500.0</v>
       </c>
       <c r="F10">
         <v>294000.0</v>
       </c>
       <c r="G10">
         <v>294000.0</v>
       </c>
       <c r="H10">
         <v>-1438000.0</v>
       </c>
       <c r="I10">
         <v>-1438000.0</v>
       </c>
       <c r="J10">
         <v>-1163500.0</v>
       </c>
       <c r="K10">
@@ -10891,51 +11253,51 @@
       </c>
       <c r="W10">
         <v>-1076500.0</v>
       </c>
       <c r="X10">
         <v>365862.0</v>
       </c>
       <c r="Y10">
         <v>365862.0</v>
       </c>
       <c r="Z10">
         <v>-476500.0</v>
       </c>
       <c r="AA10">
         <v>-476500.0</v>
       </c>
       <c r="AB10">
         <v>1705060.0</v>
       </c>
       <c r="AC10">
         <v>1705060.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>149000.0</v>
       </c>
       <c r="E11">
         <v>149000.0</v>
       </c>
       <c r="F11">
         <v>7578000.0</v>
       </c>
       <c r="G11">
         <v>7578000.0</v>
       </c>
       <c r="H11">
         <v>2915500.0</v>
       </c>
       <c r="I11">
         <v>2915500.0</v>
       </c>
       <c r="J11">
         <v>5779500.0</v>
       </c>
       <c r="K11">
@@ -10976,51 +11338,51 @@
       </c>
       <c r="W11">
         <v>-115500.0</v>
       </c>
       <c r="X11">
         <v>1857466.0</v>
       </c>
       <c r="Y11">
         <v>1857466.0</v>
       </c>
       <c r="Z11">
         <v>208500.0</v>
       </c>
       <c r="AA11">
         <v>208500.0</v>
       </c>
       <c r="AB11">
         <v>-322427.0</v>
       </c>
       <c r="AC11">
         <v>-322427.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-483000.0</v>
       </c>
       <c r="E12">
         <v>-483000.0</v>
       </c>
       <c r="F12">
         <v>396500.0</v>
       </c>
       <c r="G12">
         <v>396500.0</v>
       </c>
       <c r="H12">
         <v>511500.0</v>
       </c>
       <c r="I12">
         <v>511500.0</v>
       </c>
       <c r="J12">
         <v>60500.0</v>
       </c>
       <c r="K12">
@@ -11061,51 +11423,51 @@
       </c>
       <c r="W12">
         <v>-14808500.0</v>
       </c>
       <c r="X12">
         <v>-298381.0</v>
       </c>
       <c r="Y12">
         <v>-298381.0</v>
       </c>
       <c r="Z12">
         <v>-793500.0</v>
       </c>
       <c r="AA12">
         <v>-793500.0</v>
       </c>
       <c r="AB12">
         <v>-366855.0</v>
       </c>
       <c r="AC12">
         <v>-366855.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-260500.0</v>
       </c>
       <c r="E13">
         <v>-260500.0</v>
       </c>
       <c r="F13">
         <v>-522500.0</v>
       </c>
       <c r="G13">
         <v>-522500.0</v>
       </c>
       <c r="H13">
         <v>-505500.0</v>
       </c>
       <c r="I13">
         <v>-505500.0</v>
       </c>
       <c r="J13">
         <v>935500.0</v>
       </c>
       <c r="K13">
@@ -11146,51 +11508,51 @@
       </c>
       <c r="W13">
         <v>885000.0</v>
       </c>
       <c r="X13">
         <v>-8363.0</v>
       </c>
       <c r="Y13">
         <v>-8363.0</v>
       </c>
       <c r="Z13">
         <v>-1011000.0</v>
       </c>
       <c r="AA13">
         <v>-1011000.0</v>
       </c>
       <c r="AB13">
         <v>969525.0</v>
       </c>
       <c r="AC13">
         <v>969525.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>619000.0</v>
       </c>
       <c r="E14">
         <v>619000.0</v>
       </c>
       <c r="F14">
         <v>689000.0</v>
       </c>
       <c r="G14">
         <v>689000.0</v>
       </c>
       <c r="H14">
         <v>699000.0</v>
       </c>
       <c r="I14">
         <v>699000.0</v>
       </c>
       <c r="J14">
         <v>767000.0</v>
       </c>
       <c r="K14">
@@ -11229,51 +11591,51 @@
       </c>
       <c r="W14">
         <v>521500.0</v>
       </c>
       <c r="X14">
         <v>1313890.0</v>
       </c>
       <c r="Y14">
         <v>259102.0</v>
       </c>
       <c r="Z14">
         <v>393500.0</v>
       </c>
       <c r="AA14">
         <v>393500.0</v>
       </c>
       <c r="AB14">
         <v>344087.0</v>
       </c>
       <c r="AC14">
         <v>344087.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>100500.0</v>
       </c>
       <c r="G15">
         <v>100500.0</v>
       </c>
       <c r="H15">
         <v>100500.0</v>
       </c>
       <c r="I15">
         <v>100500.0</v>
       </c>
       <c r="J15">
         <v>100500.0</v>
       </c>
       <c r="K15">
         <v>100500.0</v>
       </c>
       <c r="L15">
         <v>100500.0</v>
@@ -11290,150 +11652,150 @@
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>3448380.0</v>
       </c>
       <c r="U15">
         <v>1626692.0</v>
       </c>
       <c r="V15">
         <v>195000.0</v>
       </c>
       <c r="W15">
         <v>97500.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>881500.0</v>
       </c>
       <c r="G19">
         <v>881500.0</v>
       </c>
       <c r="H19">
         <v>-1891000.0</v>
       </c>
       <c r="I19">
         <v>-1891000.0</v>
       </c>
       <c r="J19">
         <v>124000.0</v>
       </c>
       <c r="K19">
         <v>124000.0</v>
       </c>
       <c r="L19">
         <v>-525500.0</v>
@@ -11466,84 +11828,84 @@
       </c>
       <c r="W19">
         <v>-175561.0</v>
       </c>
       <c r="X19">
         <v>-68105.0</v>
       </c>
       <c r="Y19">
         <v>-68105.0</v>
       </c>
       <c r="Z19">
         <v>-10000.0</v>
       </c>
       <c r="AA19">
         <v>-10000.0</v>
       </c>
       <c r="AB19">
         <v>-21870.0</v>
       </c>
       <c r="AC19">
         <v>-21870.0</v>
       </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>160000.0</v>
       </c>
       <c r="E21">
         <v>160000.0</v>
       </c>
       <c r="F21">
         <v>-7480000.0</v>
       </c>
       <c r="G21">
         <v>-7480000.0</v>
       </c>
       <c r="H21">
         <v>8500.0</v>
       </c>
       <c r="I21">
         <v>8500.0</v>
       </c>
       <c r="J21">
         <v>-4614500.0</v>
       </c>
       <c r="K21">
@@ -11584,51 +11946,51 @@
       </c>
       <c r="W21">
         <v>-5198500.0</v>
       </c>
       <c r="X21">
         <v>8366594.0</v>
       </c>
       <c r="Y21">
         <v>8366594.0</v>
       </c>
       <c r="Z21">
         <v>1309500.0</v>
       </c>
       <c r="AA21">
         <v>1309500.0</v>
       </c>
       <c r="AB21">
         <v>-1372130.0</v>
       </c>
       <c r="AC21">
         <v>-1372130.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-107000.0</v>
       </c>
       <c r="C22">
         <v>-1726500.0</v>
       </c>
       <c r="D22">
         <v>1263500.0</v>
       </c>
       <c r="E22">
         <v>1263500.0</v>
       </c>
       <c r="F22">
         <v>-227000.0</v>
       </c>
       <c r="G22">
         <v>-227000.0</v>
       </c>
       <c r="H22">
         <v>609000.0</v>
       </c>
       <c r="I22">
         <v>609000.0</v>
       </c>
@@ -11671,51 +12033,51 @@
       </c>
       <c r="W22">
         <v>13466500.0</v>
       </c>
       <c r="X22">
         <v>504480.0</v>
       </c>
       <c r="Y22">
         <v>67620.0</v>
       </c>
       <c r="Z22">
         <v>124000.0</v>
       </c>
       <c r="AA22">
         <v>124000.0</v>
       </c>
       <c r="AB22">
         <v>-233635.0</v>
       </c>
       <c r="AC22">
         <v>-233635.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-294000.0</v>
       </c>
       <c r="E23">
         <v>-294000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23">
         <v>-350500.0</v>
       </c>
       <c r="I23">
         <v>-350500.0</v>
       </c>
       <c r="J23">
         <v>-350500.0</v>
       </c>
       <c r="K23">
         <v>-350500.0</v>
       </c>
       <c r="L23">
         <v>-292000.0</v>
@@ -11752,51 +12114,51 @@
       </c>
       <c r="W23">
         <v>48584.0</v>
       </c>
       <c r="X23">
         <v>86470.0</v>
       </c>
       <c r="Y23">
         <v>-50000.0</v>
       </c>
       <c r="Z23">
         <v>-50000.0</v>
       </c>
       <c r="AA23">
         <v>-50000.0</v>
       </c>
       <c r="AB23">
         <v>220377.0</v>
       </c>
       <c r="AC23">
         <v>220377.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>150500.0</v>
       </c>
       <c r="E24">
         <v>150500.0</v>
       </c>
       <c r="F24">
         <v>82000.0</v>
       </c>
       <c r="G24">
         <v>82000.0</v>
       </c>
       <c r="H24">
         <v>74500.0</v>
       </c>
       <c r="I24">
         <v>74500.0</v>
       </c>
       <c r="J24">
         <v>26000.0</v>
       </c>
       <c r="K24">
@@ -11837,150 +12199,150 @@
       </c>
       <c r="W24">
         <v>15500.0</v>
       </c>
       <c r="X24">
         <v>-82660.0</v>
       </c>
       <c r="Y24">
         <v>80647.0</v>
       </c>
       <c r="Z24">
         <v>80647.0</v>
       </c>
       <c r="AA24">
         <v>80647.0</v>
       </c>
       <c r="AB24">
         <v>242247.0</v>
       </c>
       <c r="AC24">
         <v>242247.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-134000.0</v>
       </c>
       <c r="E28">
         <v>-134000.0</v>
       </c>
       <c r="F28">
         <v>-7580500.0</v>
       </c>
       <c r="G28">
         <v>-7580500.0</v>
       </c>
       <c r="H28">
         <v>-342000.0</v>
       </c>
       <c r="I28">
         <v>-342000.0</v>
       </c>
       <c r="J28">
         <v>-4715000.0</v>
       </c>
       <c r="K28">
@@ -12019,51 +12381,51 @@
       </c>
       <c r="W28">
         <v>-5296000.0</v>
       </c>
       <c r="X28">
         <v>19438660.0</v>
       </c>
       <c r="Y28">
         <v>8316594.0</v>
       </c>
       <c r="Z28">
         <v>1309500.0</v>
       </c>
       <c r="AA28">
         <v>1309500.0</v>
       </c>
       <c r="AB28">
         <v>-1372130.0</v>
       </c>
       <c r="AC28">
         <v>-1372130.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>1062500.0</v>
       </c>
       <c r="E29">
         <v>1062500.0</v>
       </c>
       <c r="F29">
         <v>4938000.0</v>
       </c>
       <c r="G29">
         <v>4938000.0</v>
       </c>
       <c r="H29">
         <v>1843000.0</v>
       </c>
       <c r="I29">
         <v>1843000.0</v>
       </c>
       <c r="J29">
         <v>4596500.0</v>
       </c>
       <c r="K29">
@@ -12104,51 +12466,51 @@
       </c>
       <c r="W29">
         <v>-217500.0</v>
       </c>
       <c r="X29">
         <v>2612840.0</v>
       </c>
       <c r="Y29">
         <v>2427859.0</v>
       </c>
       <c r="Z29">
         <v>-1128500.0</v>
       </c>
       <c r="AA29">
         <v>-1128500.0</v>
       </c>
       <c r="AB29">
         <v>1717312.0</v>
       </c>
       <c r="AC29">
         <v>1717312.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-49000.0</v>
       </c>
       <c r="E30">
         <v>-49000.0</v>
       </c>
       <c r="F30">
         <v>1375500.0</v>
       </c>
       <c r="G30">
         <v>1375500.0</v>
       </c>
       <c r="H30">
         <v>-1578500.0</v>
       </c>
       <c r="I30">
         <v>-1578500.0</v>
       </c>
       <c r="J30">
         <v>-197500.0</v>
       </c>
       <c r="K30">