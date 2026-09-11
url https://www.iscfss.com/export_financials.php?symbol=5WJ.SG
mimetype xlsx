--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -2808,761 +2811,781 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>45835000.0</v>
+      </c>
+      <c r="C2">
         <v>52730000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>56516000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>67354000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>69222000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52649000.0</v>
       </c>
       <c r="H2">
         <v>52649000.0</v>
       </c>
       <c r="I2">
-        <v>55480000.0</v>
+        <v>52649000.0</v>
       </c>
       <c r="J2">
         <v>55480000.0</v>
       </c>
       <c r="K2">
-        <v>45364000.0</v>
+        <v>55480000.0</v>
       </c>
       <c r="L2">
         <v>45364000.0</v>
       </c>
       <c r="M2">
-        <v>4859000.0</v>
+        <v>45364000.0</v>
       </c>
       <c r="N2">
         <v>4859000.0</v>
       </c>
       <c r="O2">
-        <v>28442000.0</v>
+        <v>4859000.0</v>
       </c>
       <c r="P2">
         <v>28442000.0</v>
       </c>
       <c r="Q2">
-        <v>8525000.0</v>
+        <v>28442000.0</v>
       </c>
       <c r="R2">
         <v>8525000.0</v>
       </c>
       <c r="S2">
-        <v>29176000.0</v>
+        <v>8525000.0</v>
       </c>
       <c r="T2">
         <v>29176000.0</v>
       </c>
       <c r="U2">
+        <v>29176000.0</v>
+      </c>
+      <c r="V2">
         <v>7809000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23463000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24944000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22695000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6025000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21278000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17761000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14918000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6341000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12259000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12112000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10929000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5216000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>20288000.0</v>
+      </c>
+      <c r="C7">
         <v>14486000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16164000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16837000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17931000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13720000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13512000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>13940000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>17109000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>19309000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>19242000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>13976000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>15320000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>12424000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8936000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10509000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11959000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>56144000.0</v>
+        <v>115709000.0</v>
       </c>
       <c r="C8">
         <v>56144000.0</v>
       </c>
       <c r="D8">
         <v>56144000.0</v>
       </c>
       <c r="E8">
         <v>56144000.0</v>
       </c>
       <c r="F8">
         <v>56144000.0</v>
       </c>
       <c r="G8">
         <v>56144000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>56144000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>56144000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>56144000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="M8"/>
+      <c r="N8">
         <v>56144000.0</v>
       </c>
-      <c r="P8"/>
+      <c r="O8"/>
+      <c r="P8">
+        <v>56144000.0</v>
+      </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>34299000.0</v>
+      </c>
+      <c r="C10">
         <v>28024000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18944000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25327000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16753000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18470000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19793000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>20911000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>17029000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>4839000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>14045000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>14758000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>29746000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>11963000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10867000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14017000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12120000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11153000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7737000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8398000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8101000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11850000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7453000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9106000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7794000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9008000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>14758000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>29746000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>11963000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10867000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14017000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12120000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11153000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>56144000.0</v>
       </c>
       <c r="I13">
         <v>56144000.0</v>
       </c>
       <c r="J13">
         <v>56144000.0</v>
       </c>
       <c r="K13">
         <v>56144000.0</v>
       </c>
       <c r="L13">
         <v>56144000.0</v>
       </c>
       <c r="M13">
         <v>56144000.0</v>
       </c>
       <c r="N13">
         <v>56144000.0</v>
       </c>
       <c r="O13">
         <v>56144000.0</v>
       </c>
       <c r="P13">
@@ -3597,3191 +3620,3281 @@
       </c>
       <c r="Z13">
         <v>56144000.0</v>
       </c>
       <c r="AA13">
         <v>56144000.0</v>
       </c>
       <c r="AB13">
         <v>56144000.0</v>
       </c>
       <c r="AC13">
         <v>56144000.0</v>
       </c>
       <c r="AD13">
         <v>56144000.0</v>
       </c>
       <c r="AE13">
         <v>56144000.0</v>
       </c>
       <c r="AF13">
         <v>56144000.0</v>
       </c>
       <c r="AG13">
         <v>56144000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>56144000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>884499998.0</v>
+        <v>955432646.0</v>
       </c>
       <c r="C14">
         <v>884499998.0</v>
       </c>
       <c r="D14">
         <v>884499998.0</v>
       </c>
       <c r="E14">
         <v>884499998.0</v>
       </c>
       <c r="F14">
+        <v>884499998.0</v>
+      </c>
+      <c r="G14">
         <v>884500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>442250000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>442250000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>442250000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>442250000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>353800000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>353800000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>353800000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>353800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>352907000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>547966100.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>357931000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>357500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>353571400.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>356122400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>356271200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>351406300.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>355098000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>355319100.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>352352900.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>349772700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>2738000.0</v>
       </c>
       <c r="K18">
-        <v>2737000.0</v>
+        <v>2738000.0</v>
       </c>
       <c r="L18">
         <v>2737000.0</v>
       </c>
       <c r="M18">
-        <v>2316000.0</v>
+        <v>2737000.0</v>
       </c>
       <c r="N18">
         <v>2316000.0</v>
       </c>
       <c r="O18">
-        <v>2651000.0</v>
+        <v>2316000.0</v>
       </c>
       <c r="P18">
         <v>2651000.0</v>
       </c>
       <c r="Q18">
-        <v>1068000.0</v>
+        <v>2651000.0</v>
       </c>
       <c r="R18">
         <v>1068000.0</v>
       </c>
-      <c r="S18"/>
+      <c r="S18">
+        <v>1068000.0</v>
+      </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
+        <v>4689000.0</v>
+      </c>
+      <c r="C20">
         <v>4665000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4394000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4448000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3536000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3534000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3564000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>3744000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>3881000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>3982000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>3986000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>4035000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>4044000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>4052000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>2767000.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>1709000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>898000.0</v>
+      </c>
+      <c r="C21">
         <v>917000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>921000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>944000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>946000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>770000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>773000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>797000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>498000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>506000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>43000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>4147000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>4180000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>4300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4393000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4298000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4435000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4464000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4543000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4336000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4390000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120000.0</v>
       </c>
       <c r="AE21">
         <v>2120000.0</v>
       </c>
       <c r="AF21">
         <v>2120000.0</v>
       </c>
       <c r="AG21">
+        <v>2120000.0</v>
+      </c>
+      <c r="AH21">
         <v>376000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>147511000.0</v>
+      </c>
+      <c r="C22">
         <v>134509000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>94532000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>84677000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>80401000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>68647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70484000.0</v>
       </c>
       <c r="H22">
         <v>70484000.0</v>
       </c>
       <c r="I22">
-        <v>81760000.0</v>
+        <v>70484000.0</v>
       </c>
       <c r="J22">
         <v>81760000.0</v>
       </c>
       <c r="K22">
-        <v>78441000.0</v>
+        <v>81760000.0</v>
       </c>
       <c r="L22">
         <v>78441000.0</v>
       </c>
       <c r="M22">
-        <v>73242000.0</v>
+        <v>78441000.0</v>
       </c>
       <c r="N22">
         <v>73242000.0</v>
       </c>
       <c r="O22">
-        <v>59803000.0</v>
+        <v>73242000.0</v>
       </c>
       <c r="P22">
         <v>59803000.0</v>
       </c>
       <c r="Q22">
-        <v>42407000.0</v>
+        <v>59803000.0</v>
       </c>
       <c r="R22">
         <v>42407000.0</v>
       </c>
       <c r="S22">
-        <v>37877000.0</v>
+        <v>42407000.0</v>
       </c>
       <c r="T22">
         <v>37877000.0</v>
       </c>
       <c r="U22">
+        <v>37877000.0</v>
+      </c>
+      <c r="V22">
         <v>33189000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33316000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>35861000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>35286000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>34808000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>33324000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>31978000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>30942000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>30003000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31541000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>28837000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>26165000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>23039000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>218885000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>102224000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>118326000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>130032000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>112522000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>48433000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>30617000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>12611000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8136000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6309000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3065000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1302000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1836000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2330000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2894000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3525000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4562000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1444000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1517000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>54962000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>38365000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>18529000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10157000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9039000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8791000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>800000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>5471000.0</v>
       </c>
       <c r="W26">
         <v>5471000.0</v>
       </c>
       <c r="X26">
         <v>5471000.0</v>
       </c>
       <c r="Y26">
         <v>5471000.0</v>
       </c>
       <c r="Z26">
         <v>5471000.0</v>
       </c>
       <c r="AA26">
         <v>5471000.0</v>
       </c>
       <c r="AB26">
         <v>5471000.0</v>
       </c>
       <c r="AC26">
         <v>5471000.0</v>
       </c>
       <c r="AD26">
-        <v>5192000.0</v>
+        <v>5471000.0</v>
       </c>
       <c r="AE26">
         <v>5192000.0</v>
       </c>
       <c r="AF26">
         <v>5192000.0</v>
       </c>
-      <c r="AG26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:33">
+      <c r="AG26">
+        <v>5192000.0</v>
+      </c>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>40</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>840548000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>605605000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>486462000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>391973000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>326341000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>219665000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>346550000.0</v>
+      </c>
+      <c r="C29">
         <v>1121517000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>206031000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>814786000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>158638000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>651524000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>134544000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>544111000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>122632000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>444555000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>102047000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>332573000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>82702000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>1059909000.0</v>
+      </c>
+      <c r="C30">
         <v>840958000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>672422000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>594741000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>512178000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>438382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366410000.0</v>
       </c>
       <c r="H30">
         <v>366410000.0</v>
       </c>
       <c r="I30">
-        <v>321246000.0</v>
+        <v>366410000.0</v>
       </c>
       <c r="J30">
         <v>321246000.0</v>
       </c>
       <c r="K30">
-        <v>279865000.0</v>
+        <v>321246000.0</v>
       </c>
       <c r="L30">
         <v>279865000.0</v>
       </c>
       <c r="M30">
-        <v>260617000.0</v>
+        <v>279865000.0</v>
       </c>
       <c r="N30">
         <v>260617000.0</v>
       </c>
       <c r="O30">
-        <v>229554000.0</v>
+        <v>260617000.0</v>
       </c>
       <c r="P30">
         <v>229554000.0</v>
       </c>
       <c r="Q30">
-        <v>219855000.0</v>
+        <v>229554000.0</v>
       </c>
       <c r="R30">
         <v>219855000.0</v>
       </c>
       <c r="S30">
-        <v>202614000.0</v>
+        <v>219855000.0</v>
       </c>
       <c r="T30">
         <v>202614000.0</v>
       </c>
       <c r="U30">
+        <v>202614000.0</v>
+      </c>
+      <c r="V30">
         <v>218415000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>211369000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>206112000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>204005000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>205588000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>210505000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>202350000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>194963000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>191102000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>194011000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>190709000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>186168000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>181867000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>130207000.0</v>
       </c>
       <c r="I31">
-        <v>126686000.0</v>
+        <v>130207000.0</v>
       </c>
       <c r="J31">
         <v>126686000.0</v>
       </c>
       <c r="K31">
-        <v>118253000.0</v>
+        <v>126686000.0</v>
       </c>
       <c r="L31">
         <v>118253000.0</v>
       </c>
       <c r="M31">
-        <v>108887000.0</v>
+        <v>118253000.0</v>
       </c>
       <c r="N31">
         <v>108887000.0</v>
       </c>
       <c r="O31">
-        <v>98018000.0</v>
+        <v>108887000.0</v>
       </c>
       <c r="P31">
         <v>98018000.0</v>
       </c>
       <c r="Q31">
-        <v>93433000.0</v>
+        <v>98018000.0</v>
       </c>
       <c r="R31">
         <v>93433000.0</v>
       </c>
       <c r="S31">
-        <v>78522000.0</v>
+        <v>93433000.0</v>
       </c>
       <c r="T31">
         <v>78522000.0</v>
       </c>
       <c r="U31">
+        <v>78522000.0</v>
+      </c>
+      <c r="V31">
         <v>74521000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>72170000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>69107000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>68694000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>67598000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>67879000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>67139000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>67117000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>66326000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>64934000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>63120000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>63295000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>62162000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>468090000.0</v>
+      </c>
+      <c r="C32">
         <v>280422000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>124221000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>95569000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>74976000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>71057000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>79887000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>76560000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>86876000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>82721000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>76446000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>69207000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>46977000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>229592000.0</v>
+      </c>
+      <c r="C33">
         <v>222880000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>206475000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>212686000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>209220000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>212020000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>200893000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>199385000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>176431000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>160125000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>141299000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>101879000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>79642000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>40889000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>31053000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>30923000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>29994000.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>328645000.0</v>
+      </c>
+      <c r="C35">
         <v>230750000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>107461000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>108932000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>111949000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>124345000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>135343000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>135087000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>131785000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>121571000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>108478000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>66927000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>38453000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>18629000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>10176000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9043000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8814000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>2738000.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>2737000.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>2651000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>1068000.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>1429000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>31053000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>30923000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>29994000.0</v>
       </c>
-      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>161835000.0</v>
       </c>
       <c r="I38">
-        <v>152200000.0</v>
+        <v>161835000.0</v>
       </c>
       <c r="J38">
         <v>152200000.0</v>
       </c>
       <c r="K38">
-        <v>128685000.0</v>
+        <v>152200000.0</v>
       </c>
       <c r="L38">
         <v>128685000.0</v>
       </c>
       <c r="M38">
-        <v>110451000.0</v>
+        <v>128685000.0</v>
       </c>
       <c r="N38">
         <v>110451000.0</v>
       </c>
       <c r="O38">
-        <v>91506000.0</v>
+        <v>110451000.0</v>
       </c>
       <c r="P38">
         <v>91506000.0</v>
       </c>
       <c r="Q38">
-        <v>57500000.0</v>
+        <v>91506000.0</v>
       </c>
       <c r="R38">
         <v>57500000.0</v>
       </c>
       <c r="S38">
-        <v>53072000.0</v>
+        <v>57500000.0</v>
       </c>
       <c r="T38">
         <v>53072000.0</v>
       </c>
       <c r="U38">
+        <v>53072000.0</v>
+      </c>
+      <c r="V38">
         <v>16543000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>9269000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="Y38">
         <v>163000.0</v>
       </c>
       <c r="Z38">
+        <v>163000.0</v>
+      </c>
+      <c r="AA38">
         <v>57000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>54000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>61000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>62000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>47000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>50000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>49000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>42000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:33">
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>10286000.0</v>
+      </c>
+      <c r="C39">
         <v>37000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7642000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>125000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6964000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8254000.0</v>
       </c>
       <c r="H39">
         <v>8254000.0</v>
       </c>
       <c r="I39">
-        <v>6669000.0</v>
+        <v>8254000.0</v>
       </c>
       <c r="J39">
         <v>6669000.0</v>
       </c>
       <c r="K39">
-        <v>5098000.0</v>
+        <v>6669000.0</v>
       </c>
       <c r="L39">
         <v>5098000.0</v>
       </c>
       <c r="M39">
-        <v>760000.0</v>
+        <v>5098000.0</v>
       </c>
       <c r="N39">
         <v>760000.0</v>
       </c>
       <c r="O39">
-        <v>4363000.0</v>
+        <v>760000.0</v>
       </c>
       <c r="P39">
         <v>4363000.0</v>
       </c>
       <c r="Q39">
-        <v>236000.0</v>
+        <v>4363000.0</v>
       </c>
       <c r="R39">
         <v>236000.0</v>
       </c>
       <c r="S39">
-        <v>3713000.0</v>
+        <v>236000.0</v>
       </c>
       <c r="T39">
         <v>3713000.0</v>
       </c>
       <c r="U39">
+        <v>3713000.0</v>
+      </c>
+      <c r="V39">
         <v>4031000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4092000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3494000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3799000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4355000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3652000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3744000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3654000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5171000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3972000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4093000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4116000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4003000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>5325000.0</v>
+      </c>
+      <c r="C40">
         <v>3380000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4106000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2132000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2853000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324204000.0</v>
       </c>
       <c r="H40">
         <v>324204000.0</v>
       </c>
       <c r="I40">
-        <v>6896000.0</v>
+        <v>324204000.0</v>
       </c>
       <c r="J40">
         <v>6896000.0</v>
       </c>
       <c r="K40">
-        <v>6367000.0</v>
+        <v>6896000.0</v>
       </c>
       <c r="L40">
         <v>6367000.0</v>
       </c>
       <c r="M40">
-        <v>23417000.0</v>
+        <v>6367000.0</v>
       </c>
       <c r="N40">
         <v>23417000.0</v>
       </c>
       <c r="O40">
-        <v>7400000.0</v>
+        <v>23417000.0</v>
       </c>
       <c r="P40">
         <v>7400000.0</v>
       </c>
       <c r="Q40">
-        <v>12360000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="R40">
         <v>12360000.0</v>
       </c>
       <c r="S40">
-        <v>5496000.0</v>
+        <v>12360000.0</v>
       </c>
       <c r="T40">
         <v>5496000.0</v>
       </c>
       <c r="U40">
+        <v>5496000.0</v>
+      </c>
+      <c r="V40">
         <v>9191000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3295000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1803000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1777000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8288000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2695000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2667000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3086000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5615000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2133000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2351000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2480000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5335000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>130032000.0</v>
       </c>
       <c r="I41">
-        <v>329000.0</v>
+        <v>130032000.0</v>
       </c>
       <c r="J41">
         <v>329000.0</v>
       </c>
       <c r="K41">
-        <v>342000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="L41">
         <v>342000.0</v>
       </c>
       <c r="M41">
-        <v>113000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="N41">
         <v>113000.0</v>
       </c>
       <c r="O41">
-        <v>111000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="P41">
         <v>111000.0</v>
       </c>
       <c r="Q41">
-        <v>88000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="R41">
         <v>88000.0</v>
       </c>
       <c r="S41">
         <v>88000.0</v>
       </c>
       <c r="T41">
         <v>88000.0</v>
       </c>
       <c r="U41">
+        <v>88000.0</v>
+      </c>
+      <c r="V41">
         <v>100000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>19000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>23000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>30000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>167000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>175000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>183000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>167000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>116000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>126000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>133000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>140000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:33">
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-2072000.0</v>
       </c>
       <c r="I42">
-        <v>-97000.0</v>
+        <v>-2072000.0</v>
       </c>
       <c r="J42">
         <v>-97000.0</v>
       </c>
       <c r="K42">
-        <v>445000.0</v>
+        <v>-97000.0</v>
       </c>
       <c r="L42">
         <v>445000.0</v>
       </c>
       <c r="M42">
-        <v>-98000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="N42">
         <v>-98000.0</v>
       </c>
       <c r="O42">
-        <v>-175000.0</v>
+        <v>-98000.0</v>
       </c>
       <c r="P42">
         <v>-175000.0</v>
       </c>
       <c r="Q42">
-        <v>-263000.0</v>
+        <v>-175000.0</v>
       </c>
       <c r="R42">
         <v>-263000.0</v>
       </c>
       <c r="S42">
-        <v>-646000.0</v>
+        <v>-263000.0</v>
       </c>
       <c r="T42">
         <v>-646000.0</v>
       </c>
       <c r="U42">
+        <v>-646000.0</v>
+      </c>
+      <c r="V42">
         <v>-412000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-444000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-476000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-417000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-446000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>57000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>100000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>108000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>39000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>6000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-19000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>71835000.0</v>
+      </c>
+      <c r="C45">
         <v>81785000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>63546000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>74827000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>62902000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>75891000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>55550000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>91812000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>42818000.0</v>
+      </c>
+      <c r="C46">
         <v>35940000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>37178000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>38652000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>39560000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>35556000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>34721000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>34620000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>34721000.0</v>
       </c>
       <c r="I47">
-        <v>34620000.0</v>
+        <v>34721000.0</v>
       </c>
       <c r="J47">
         <v>34620000.0</v>
       </c>
       <c r="K47">
-        <v>36486000.0</v>
+        <v>34620000.0</v>
       </c>
       <c r="L47">
         <v>36486000.0</v>
       </c>
       <c r="M47">
-        <v>38319000.0</v>
+        <v>36486000.0</v>
       </c>
       <c r="N47">
         <v>38319000.0</v>
       </c>
       <c r="O47">
-        <v>39264000.0</v>
+        <v>38319000.0</v>
       </c>
       <c r="P47">
         <v>39264000.0</v>
       </c>
       <c r="Q47">
-        <v>33732000.0</v>
+        <v>39264000.0</v>
       </c>
       <c r="R47">
         <v>33732000.0</v>
       </c>
       <c r="S47">
-        <v>16919000.0</v>
+        <v>33732000.0</v>
       </c>
       <c r="T47">
         <v>16919000.0</v>
       </c>
       <c r="U47">
+        <v>16919000.0</v>
+      </c>
+      <c r="V47">
         <v>14575000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11920000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>14110000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>16018000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4467000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4696000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4451000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>4841000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5032000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>4751000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>4078000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3259000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2992000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:33">
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>226507000.0</v>
+      </c>
+      <c r="C48">
         <v>192713000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>150670000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>127219000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>105579000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>93425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80472000.0</v>
       </c>
       <c r="H48">
         <v>80472000.0</v>
       </c>
       <c r="I48">
-        <v>75180000.0</v>
+        <v>80472000.0</v>
       </c>
       <c r="J48">
         <v>75180000.0</v>
       </c>
       <c r="K48">
-        <v>66043000.0</v>
+        <v>75180000.0</v>
       </c>
       <c r="L48">
         <v>66043000.0</v>
       </c>
       <c r="M48">
-        <v>57329000.0</v>
+        <v>66043000.0</v>
       </c>
       <c r="N48">
         <v>57329000.0</v>
       </c>
       <c r="O48">
-        <v>46078000.0</v>
+        <v>57329000.0</v>
       </c>
       <c r="P48">
         <v>46078000.0</v>
       </c>
       <c r="Q48">
-        <v>41699000.0</v>
+        <v>46078000.0</v>
       </c>
       <c r="R48">
         <v>41699000.0</v>
       </c>
       <c r="S48">
-        <v>27204000.0</v>
+        <v>41699000.0</v>
       </c>
       <c r="T48">
         <v>27204000.0</v>
       </c>
       <c r="U48">
+        <v>27204000.0</v>
+      </c>
+      <c r="V48">
         <v>23089000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>20863000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>17261000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>16985000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>15918000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>16221000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>15231000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>15255000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>13153000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>10904000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>9093000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>9290000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>8092000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>62</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>649687000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>528708000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>386606000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>282852000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>218658000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>174685000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>169368000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>165934000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>168108000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>167151000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2726000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>169674000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>164240000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>160204000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>168336000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>164865000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>161835000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>153538000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>146343000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>169935000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>165934000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>168108000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>167151000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2726000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>169674000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>164240000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>160204000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>168336000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>164865000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>161835000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>153538000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>146343000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>1481597000.0</v>
+      </c>
+      <c r="C55">
         <v>1235351000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1000015000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>925062000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>825757000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>746191000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>665834000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>630387000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>556864000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>518864000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>449064000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>383388000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>353592000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>308487000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>290697000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>290407000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>285204000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>270517000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>269985000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>260782000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>252423000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>252463000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>249087000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>244185000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>234863000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>223656000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>1252005000.0</v>
+      </c>
+      <c r="C56">
         <v>1012471000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>793540000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>712376000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>616537000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>534171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>464941000.0</v>
       </c>
       <c r="H56">
         <v>464941000.0</v>
       </c>
       <c r="I56">
-        <v>430586000.0</v>
+        <v>464941000.0</v>
       </c>
       <c r="J56">
         <v>430586000.0</v>
       </c>
       <c r="K56">
-        <v>380433000.0</v>
+        <v>430586000.0</v>
       </c>
       <c r="L56">
         <v>380433000.0</v>
       </c>
       <c r="M56">
-        <v>358739000.0</v>
+        <v>380433000.0</v>
       </c>
       <c r="N56">
         <v>358739000.0</v>
       </c>
       <c r="O56">
-        <v>307765000.0</v>
+        <v>358739000.0</v>
       </c>
       <c r="P56">
         <v>307765000.0</v>
       </c>
       <c r="Q56">
-        <v>282080000.0</v>
+        <v>307765000.0</v>
       </c>
       <c r="R56">
         <v>282080000.0</v>
       </c>
       <c r="S56">
-        <v>273950000.0</v>
+        <v>282080000.0</v>
       </c>
       <c r="T56">
         <v>273950000.0</v>
       </c>
       <c r="U56">
+        <v>273950000.0</v>
+      </c>
+      <c r="V56">
         <v>267598000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>259644000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>259484000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>255210000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>255904000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>255218000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>246470000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>237660000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>238888000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>236977000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>232745000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>224243000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>218537000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>783915000.0</v>
+      </c>
+      <c r="C57">
         <v>732049000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>669319000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>616807000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>541561000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>463114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385054000.0</v>
       </c>
       <c r="H57">
         <v>385054000.0</v>
       </c>
       <c r="I57">
-        <v>352883000.0</v>
+        <v>385054000.0</v>
       </c>
       <c r="J57">
         <v>352883000.0</v>
       </c>
       <c r="K57">
-        <v>293557000.0</v>
+        <v>352883000.0</v>
       </c>
       <c r="L57">
         <v>293557000.0</v>
       </c>
       <c r="M57">
-        <v>276018000.0</v>
+        <v>293557000.0</v>
       </c>
       <c r="N57">
         <v>276018000.0</v>
       </c>
       <c r="O57">
-        <v>231319000.0</v>
+        <v>276018000.0</v>
       </c>
       <c r="P57">
         <v>231319000.0</v>
       </c>
       <c r="Q57">
-        <v>212873000.0</v>
+        <v>231319000.0</v>
       </c>
       <c r="R57">
         <v>212873000.0</v>
       </c>
       <c r="S57">
-        <v>226973000.0</v>
+        <v>212873000.0</v>
       </c>
       <c r="T57">
         <v>226973000.0</v>
       </c>
       <c r="U57">
+        <v>226973000.0</v>
+      </c>
+      <c r="V57">
         <v>206328000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>199607000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>203967000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>199514000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>194016000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>193647000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>184668000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>175878000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>177368000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>175732000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>171736000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>165503000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>155377000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>1112560000.0</v>
+      </c>
+      <c r="C58">
         <v>962799000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>776780000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>725739000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>653510000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>587459000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>520397000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>489529000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>425342000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>397589000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>339797000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>285808000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>270890000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>229666000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>214134000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>217002000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>212075000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>198455000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>195116000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>186679000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>178391000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>180459000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>179373000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>176424000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>167080000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>157034000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>346550000.0</v>
+      </c>
+      <c r="C60">
         <v>252945000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>206031000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>183854000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>158638000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>146592000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>134544000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>131227000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>122632000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>113375000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>102047000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>97580000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>82702000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>78821000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>76563000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>73405000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>73129000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>72062000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>72422000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>71475000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>71507000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>69336000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>67054000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>65240000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>65415000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>64247000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6830,1017 +6943,1017 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>336454000.0</v>
       </c>
       <c r="C2">
         <v>243916000.0</v>
       </c>
       <c r="D2">
         <v>175218000.0</v>
       </c>
       <c r="E2">
         <v>162813000.0</v>
       </c>
       <c r="F2"/>
       <c r="G2">
         <v>134596000.0</v>
       </c>
       <c r="H2">
         <v>127576000.0</v>
       </c>
       <c r="I2">
         <v>99614000.0</v>
       </c>
       <c r="J2">
         <v>111853000.0</v>
       </c>
       <c r="K2">
         <v>87206000.0</v>
       </c>
       <c r="L2">
         <v>62736000.0</v>
       </c>
       <c r="M2">
         <v>47874000.0</v>
       </c>
       <c r="N2">
         <v>42879000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>44688000.0</v>
       </c>
       <c r="F5">
         <v>33688000.0</v>
       </c>
       <c r="G5">
         <v>32967000.0</v>
       </c>
       <c r="H5">
         <v>20797000.0</v>
       </c>
       <c r="I5">
         <v>13498000.0</v>
       </c>
       <c r="J5">
         <v>13917000.0</v>
       </c>
       <c r="K5">
         <v>14246000.0</v>
       </c>
       <c r="L5">
         <v>7885000.0</v>
       </c>
       <c r="M5">
         <v>4109000.0</v>
       </c>
       <c r="N5">
         <v>5905000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>57401000.0</v>
       </c>
       <c r="F6">
         <v>47000000.0</v>
       </c>
       <c r="G6">
         <v>45330000.0</v>
       </c>
       <c r="H6">
         <v>32415000.0</v>
       </c>
       <c r="I6">
         <v>15876000.0</v>
       </c>
       <c r="J6">
         <v>16719000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>205489000.0</v>
       </c>
       <c r="C9">
         <v>146152000.0</v>
       </c>
       <c r="D9">
         <v>110464000.0</v>
       </c>
       <c r="E9">
         <v>90678000.0</v>
       </c>
       <c r="F9"/>
       <c r="G9">
         <v>62551000.0</v>
       </c>
       <c r="H9">
         <v>54666000.0</v>
       </c>
       <c r="I9">
         <v>46893000.0</v>
       </c>
       <c r="J9">
         <v>44548000.0</v>
       </c>
       <c r="K9">
         <v>37960000.0</v>
       </c>
       <c r="L9">
         <v>31246000.0</v>
       </c>
       <c r="M9">
         <v>24983000.0</v>
       </c>
       <c r="N9">
         <v>22677000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>95845000.0</v>
       </c>
       <c r="C10">
         <v>52555000.0</v>
       </c>
       <c r="D10">
         <v>32031000.0</v>
       </c>
       <c r="E10">
         <v>29745000.0</v>
       </c>
       <c r="F10">
         <v>25447000.0</v>
       </c>
       <c r="G10">
         <v>26664000.0</v>
       </c>
       <c r="H10">
         <v>12620000.0</v>
       </c>
       <c r="I10">
         <v>6933000.0</v>
       </c>
       <c r="J10">
         <v>9036000.0</v>
       </c>
       <c r="K10">
         <v>8355000.0</v>
       </c>
       <c r="L10">
         <v>3769000.0</v>
       </c>
       <c r="M10">
         <v>1366000.0</v>
       </c>
       <c r="N10">
         <v>2402000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5962000.0</v>
       </c>
       <c r="F11">
         <v>4321000.0</v>
       </c>
       <c r="G11">
         <v>4515000.0</v>
       </c>
       <c r="H11">
         <v>3054000.0</v>
       </c>
       <c r="I11">
         <v>1443000.0</v>
       </c>
       <c r="J11">
         <v>1748000.0</v>
       </c>
       <c r="K11">
         <v>1849000.0</v>
       </c>
       <c r="L11">
         <v>671000.0</v>
       </c>
       <c r="M11">
         <v>595000.0</v>
       </c>
       <c r="N11">
         <v>630000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>33828000.0</v>
       </c>
       <c r="C12">
         <v>31068000.0</v>
       </c>
       <c r="D12">
         <v>24196000.0</v>
       </c>
       <c r="E12">
         <v>14588000.0</v>
       </c>
       <c r="F12">
         <v>9461000.0</v>
       </c>
       <c r="G12">
         <v>8180000.0</v>
       </c>
       <c r="H12">
         <v>8040000.0</v>
       </c>
       <c r="I12">
         <v>6341000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
         <v>20000.0</v>
       </c>
       <c r="C13">
         <v>0.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>-4591000.0</v>
       </c>
       <c r="C14">
         <v>-3429000.0</v>
       </c>
       <c r="D14">
         <v>-2509000.0</v>
       </c>
       <c r="E14">
         <v>-1731000.0</v>
       </c>
       <c r="F14">
         <v>-1321000.0</v>
       </c>
       <c r="G14">
         <v>6579000.0</v>
       </c>
       <c r="H14">
         <v>4709000.0</v>
       </c>
       <c r="I14">
         <v>3609000.0</v>
       </c>
       <c r="J14">
         <v>2668000.0</v>
       </c>
       <c r="K14">
         <v>2375000.0</v>
       </c>
       <c r="L14">
         <v>326000.0</v>
       </c>
       <c r="M14">
         <v>500000.0</v>
       </c>
       <c r="N14">
         <v>500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>71686000.0</v>
       </c>
       <c r="C15">
         <v>38216000.0</v>
       </c>
       <c r="D15">
         <v>22667000.0</v>
       </c>
       <c r="E15">
         <v>22052000.0</v>
       </c>
       <c r="F15">
         <v>19805000.0</v>
       </c>
       <c r="G15">
         <v>20279000.0</v>
       </c>
       <c r="H15">
         <v>8494000.0</v>
       </c>
       <c r="I15">
         <v>4980000.0</v>
       </c>
       <c r="J15">
         <v>6830000.0</v>
       </c>
       <c r="K15">
         <v>6229000.0</v>
       </c>
       <c r="L15">
         <v>3115000.0</v>
       </c>
       <c r="M15">
         <v>872000.0</v>
       </c>
       <c r="N15">
         <v>1772000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>22052000.0</v>
       </c>
       <c r="F16">
         <v>19805000.0</v>
       </c>
       <c r="G16">
         <v>20379000.0</v>
       </c>
       <c r="H16">
         <v>8494000.0</v>
       </c>
       <c r="I16">
         <v>4980000.0</v>
       </c>
       <c r="J16">
         <v>6830000.0</v>
       </c>
       <c r="K16">
         <v>6229000.0</v>
       </c>
       <c r="L16">
         <v>3115000.0</v>
       </c>
       <c r="M16">
         <v>872000.0</v>
       </c>
       <c r="N16">
         <v>1772000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>76277000.0</v>
       </c>
       <c r="C17">
         <v>41645000.0</v>
       </c>
       <c r="D17">
         <v>25176000.0</v>
       </c>
       <c r="E17">
         <v>23783000.0</v>
       </c>
       <c r="F17">
         <v>21126000.0</v>
       </c>
       <c r="G17">
         <v>22249000.0</v>
       </c>
       <c r="H17">
         <v>9566000.0</v>
       </c>
       <c r="I17">
         <v>5490000.0</v>
       </c>
       <c r="J17">
         <v>7288000.0</v>
       </c>
       <c r="K17">
         <v>6506000.0</v>
       </c>
       <c r="L17">
         <v>3098000.0</v>
       </c>
       <c r="M17">
         <v>771000.0</v>
       </c>
       <c r="N17">
         <v>1772000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>-35504000.0</v>
       </c>
       <c r="C18">
         <v>-32371000.0</v>
       </c>
       <c r="D18">
         <v>-25463000.0</v>
       </c>
       <c r="E18">
         <v>-14588000.0</v>
       </c>
       <c r="F18">
         <v>-9461000.0</v>
       </c>
       <c r="G18">
         <v>-8180000.0</v>
       </c>
       <c r="H18">
         <v>-8040000.0</v>
       </c>
       <c r="I18">
         <v>-6341000.0</v>
       </c>
       <c r="J18">
         <v>-5253000.0</v>
       </c>
       <c r="K18">
         <v>-4072000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>130631000.0</v>
       </c>
       <c r="C21">
         <v>84613000.0</v>
       </c>
       <c r="D21">
         <v>57669000.0</v>
       </c>
       <c r="E21">
         <v>53303000.0</v>
       </c>
       <c r="F21">
         <v>40027000.0</v>
       </c>
       <c r="G21">
         <v>26664000.0</v>
       </c>
       <c r="H21">
         <v>12620000.0</v>
       </c>
       <c r="I21">
         <v>6933000.0</v>
       </c>
       <c r="J21">
         <v>9036000.0</v>
       </c>
       <c r="K21">
         <v>8355000.0</v>
       </c>
       <c r="L21">
         <v>3769000.0</v>
       </c>
       <c r="M21">
         <v>4109000.0</v>
       </c>
       <c r="N21">
         <v>5905000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>8034000.0</v>
       </c>
       <c r="F23">
         <v>4495000.0</v>
       </c>
       <c r="G23">
         <v>2240000.0</v>
       </c>
       <c r="H23">
         <v>5099000.0</v>
       </c>
       <c r="I23">
         <v>13871000.0</v>
       </c>
       <c r="J23">
         <v>3695000.0</v>
       </c>
       <c r="K23">
         <v>2988000.0</v>
       </c>
       <c r="L23">
         <v>2715000.0</v>
       </c>
       <c r="M23">
         <v>2851000.0</v>
       </c>
       <c r="N23">
         <v>2382000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>13316000.0</v>
       </c>
       <c r="C25">
         <v>12211000.0</v>
       </c>
       <c r="D25">
         <v>11461000.0</v>
       </c>
       <c r="E25">
         <v>13068000.0</v>
       </c>
       <c r="F25">
         <v>12092000.0</v>
       </c>
       <c r="G25">
         <v>10386000.0</v>
       </c>
       <c r="H25">
         <v>11755000.0</v>
       </c>
       <c r="I25">
         <v>2602000.0</v>
       </c>
       <c r="J25">
         <v>2430000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>4617000.0</v>
       </c>
       <c r="C28">
         <v>3731000.0</v>
       </c>
       <c r="D28">
         <v>3639000.0</v>
       </c>
       <c r="E28">
         <v>162813000.0</v>
       </c>
       <c r="F28">
         <v>128991000.0</v>
       </c>
       <c r="G28">
         <v>16467000.0</v>
       </c>
       <c r="H28">
         <v>16143000.0</v>
       </c>
       <c r="I28">
         <v>16101000.0</v>
       </c>
       <c r="J28">
         <v>14477000.0</v>
       </c>
       <c r="K28">
         <v>20273000.0</v>
       </c>
       <c r="L28">
         <v>18560000.0</v>
       </c>
       <c r="M28">
         <v>15696000.0</v>
       </c>
       <c r="N28">
         <v>12723000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>19568000.0</v>
       </c>
       <c r="C29">
         <v>10910000.0</v>
       </c>
       <c r="D29">
         <v>6855000.0</v>
       </c>
       <c r="E29">
         <v>5962000.0</v>
       </c>
       <c r="F29">
         <v>4321000.0</v>
       </c>
       <c r="G29">
         <v>4515000.0</v>
       </c>
       <c r="H29">
         <v>3054000.0</v>
       </c>
       <c r="I29">
         <v>1443000.0</v>
       </c>
       <c r="J29">
         <v>1748000.0</v>
       </c>
       <c r="K29">
         <v>1849000.0</v>
       </c>
       <c r="L29">
         <v>671000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>411312000.0</v>
       </c>
       <c r="C30">
         <v>305455000.0</v>
       </c>
       <c r="D30">
         <v>228013000.0</v>
       </c>
       <c r="E30">
         <v>200188000.0</v>
       </c>
       <c r="F30">
         <v>159190000.0</v>
       </c>
       <c r="G30">
         <v>163072000.0</v>
       </c>
       <c r="H30">
         <v>155271000.0</v>
       </c>
       <c r="I30">
         <v>118017000.0</v>
       </c>
       <c r="J30">
         <v>128571000.0</v>
       </c>
       <c r="K30">
         <v>100780000.0</v>
       </c>
       <c r="L30">
         <v>86097000.0</v>
       </c>
       <c r="M30">
         <v>68748000.0</v>
       </c>
       <c r="N30">
         <v>59651000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>-8440000.0</v>
       </c>
       <c r="I31">
         <v>-6565000.0</v>
       </c>
       <c r="J31">
         <v>-4881000.0</v>
       </c>
       <c r="K31">
         <v>-4525000.0</v>
       </c>
       <c r="L31">
         <v>-4116000.0</v>
       </c>
       <c r="M31">
         <v>-2743000.0</v>
       </c>
       <c r="N31">
         <v>-3503000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>541943000.0</v>
       </c>
       <c r="C32">
         <v>390068000.0</v>
       </c>
       <c r="D32">
         <v>285682000.0</v>
       </c>
       <c r="E32">
         <v>253491000.0</v>
       </c>
       <c r="F32">
         <v>199217000.0</v>
       </c>
       <c r="G32">
         <v>197147000.0</v>
       </c>
       <c r="H32">
         <v>182242000.0</v>
       </c>
       <c r="I32">
         <v>146507000.0</v>
       </c>
@@ -7875,134 +7988,134 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>134596000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>43738000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>29641000.0</v>
       </c>
       <c r="Q2">
         <v>37912000.0</v>
       </c>
@@ -8020,115 +8133,115 @@
       </c>
       <c r="V2">
         <v>22818000.0</v>
       </c>
       <c r="W2">
         <v>25254000.0</v>
       </c>
       <c r="X2">
         <v>31180000.0</v>
       </c>
       <c r="Y2">
         <v>27214000.0</v>
       </c>
       <c r="Z2">
         <v>30251000.0</v>
       </c>
       <c r="AA2">
         <v>23208000.0</v>
       </c>
       <c r="AB2">
         <v>24491000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>12751500.0</v>
       </c>
       <c r="C5">
         <v>12751500.0</v>
       </c>
       <c r="D5">
         <v>10627500.0</v>
       </c>
       <c r="E5">
         <v>10627500.0</v>
       </c>
       <c r="F5">
         <v>11716500.0</v>
       </c>
       <c r="G5">
         <v>11716500.0</v>
       </c>
       <c r="H5">
         <v>9032500.0</v>
       </c>
       <c r="I5">
         <v>9032500.0</v>
       </c>
@@ -8170,147 +8283,147 @@
       </c>
       <c r="V5">
         <v>3621000.0</v>
       </c>
       <c r="W5">
         <v>3900000.0</v>
       </c>
       <c r="X5">
         <v>3682000.0</v>
       </c>
       <c r="Y5">
         <v>3881000.0</v>
       </c>
       <c r="Z5">
         <v>3391000.0</v>
       </c>
       <c r="AA5">
         <v>2963000.0</v>
       </c>
       <c r="AB5">
         <v>3120000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>62551000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>25397000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>14089000.0</v>
       </c>
       <c r="Q9">
         <v>14944000.0</v>
       </c>
@@ -8328,51 +8441,51 @@
       </c>
       <c r="V9">
         <v>11566000.0</v>
       </c>
       <c r="W9">
         <v>12081000.0</v>
       </c>
       <c r="X9">
         <v>12068000.0</v>
       </c>
       <c r="Y9">
         <v>11528000.0</v>
       </c>
       <c r="Z9">
         <v>10841000.0</v>
       </c>
       <c r="AA9">
         <v>10111000.0</v>
       </c>
       <c r="AB9">
         <v>10262000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>26664000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>8300000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>3867000.0</v>
       </c>
       <c r="Q10">
         <v>4260000.0</v>
       </c>
@@ -8390,51 +8503,51 @@
       </c>
       <c r="V10">
         <v>2083000.0</v>
       </c>
       <c r="W10">
         <v>2784000.0</v>
       </c>
       <c r="X10">
         <v>2767000.0</v>
       </c>
       <c r="Y10">
         <v>2526000.0</v>
       </c>
       <c r="Z10">
         <v>2164000.0</v>
       </c>
       <c r="AA10">
         <v>1579000.0</v>
       </c>
       <c r="AB10">
         <v>1713000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>1404500.0</v>
       </c>
       <c r="C11">
         <v>1404500.0</v>
       </c>
       <c r="D11">
         <v>1384500.0</v>
       </c>
       <c r="E11">
         <v>1384500.0</v>
       </c>
       <c r="F11">
         <v>1596500.0</v>
       </c>
       <c r="G11">
         <v>1596500.0</v>
       </c>
       <c r="H11">
         <v>1101000.0</v>
       </c>
       <c r="I11">
         <v>1101000.0</v>
       </c>
@@ -8476,51 +8589,51 @@
       </c>
       <c r="V11">
         <v>235000.0</v>
       </c>
       <c r="W11">
         <v>611000.0</v>
       </c>
       <c r="X11">
         <v>464000.0</v>
       </c>
       <c r="Y11">
         <v>545000.0</v>
       </c>
       <c r="Z11">
         <v>302000.0</v>
       </c>
       <c r="AA11">
         <v>302000.0</v>
       </c>
       <c r="AB11">
         <v>212000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>8180000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>4281000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>2056000.0</v>
       </c>
       <c r="Q12">
         <v>2021000.0</v>
       </c>
@@ -8538,83 +8651,83 @@
       </c>
       <c r="V12">
         <v>1500000.0</v>
       </c>
       <c r="W12">
         <v>1371000.0</v>
       </c>
       <c r="X12">
         <v>1432000.0</v>
       </c>
       <c r="Y12">
         <v>1355000.0</v>
       </c>
       <c r="Z12">
         <v>1320000.0</v>
       </c>
       <c r="AA12">
         <v>1146000.0</v>
       </c>
       <c r="AB12">
         <v>1097000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>7220000.0</v>
       </c>
       <c r="K14">
         <v>7220000.0</v>
       </c>
       <c r="L14">
         <v>6579000.0</v>
       </c>
       <c r="M14">
         <v>6579000.0</v>
       </c>
       <c r="N14">
         <v>5464000.0</v>
       </c>
       <c r="O14">
@@ -8640,51 +8753,51 @@
       </c>
       <c r="V14">
         <v>2628000.0</v>
       </c>
       <c r="W14">
         <v>2525000.0</v>
       </c>
       <c r="X14">
         <v>2668000.0</v>
       </c>
       <c r="Y14">
         <v>2660000.0</v>
       </c>
       <c r="Z14">
         <v>2521000.0</v>
       </c>
       <c r="AA14">
         <v>2368000.0</v>
       </c>
       <c r="AB14">
         <v>2375000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>20279000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>5884000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>2226000.0</v>
       </c>
       <c r="Q15">
         <v>3035000.0</v>
       </c>
@@ -8702,51 +8815,51 @@
       </c>
       <c r="V15">
         <v>1745000.0</v>
       </c>
       <c r="W15">
         <v>2102000.0</v>
       </c>
       <c r="X15">
         <v>2249000.0</v>
       </c>
       <c r="Y15">
         <v>1811000.0</v>
       </c>
       <c r="Z15">
         <v>1670000.0</v>
       </c>
       <c r="AA15">
         <v>1198000.0</v>
       </c>
       <c r="AB15">
         <v>1539000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>4857500.0</v>
       </c>
       <c r="C16">
         <v>4857500.0</v>
       </c>
       <c r="D16">
         <v>4568500.0</v>
       </c>
       <c r="E16">
         <v>4568500.0</v>
       </c>
       <c r="F16">
         <v>6457500.0</v>
       </c>
       <c r="G16">
         <v>6457500.0</v>
       </c>
       <c r="H16">
         <v>5625500.0</v>
       </c>
       <c r="I16">
         <v>5625500.0</v>
       </c>
@@ -8788,51 +8901,51 @@
       </c>
       <c r="V16">
         <v>1745000.0</v>
       </c>
       <c r="W16">
         <v>2102000.0</v>
       </c>
       <c r="X16">
         <v>2249000.0</v>
       </c>
       <c r="Y16">
         <v>1811000.0</v>
       </c>
       <c r="Z16">
         <v>1670000.0</v>
       </c>
       <c r="AA16">
         <v>1198000.0</v>
       </c>
       <c r="AB16">
         <v>1539000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>2556000.0</v>
       </c>
       <c r="Q17">
         <v>3394000.0</v>
       </c>
       <c r="R17">
         <v>2349000.0</v>
       </c>
       <c r="S17">
@@ -8846,155 +8959,155 @@
       </c>
       <c r="V17">
         <v>1848000.0</v>
       </c>
       <c r="W17">
         <v>2173000.0</v>
       </c>
       <c r="X17">
         <v>2303000.0</v>
       </c>
       <c r="Y17">
         <v>1981000.0</v>
       </c>
       <c r="Z17">
         <v>1862000.0</v>
       </c>
       <c r="AA17">
         <v>1277000.0</v>
       </c>
       <c r="AB17">
         <v>1501000.0</v>
       </c>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
         <v>-2056000.0</v>
       </c>
       <c r="Q18">
         <v>-2021000.0</v>
       </c>
       <c r="R18">
         <v>-2023000.0</v>
       </c>
       <c r="S18">
         <v>-1940000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>26664000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>8300000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>3867000.0</v>
       </c>
       <c r="Q21">
         <v>4260000.0</v>
       </c>
@@ -9012,83 +9125,83 @@
       </c>
       <c r="V21">
         <v>3621000.0</v>
       </c>
       <c r="W21">
         <v>3900000.0</v>
       </c>
       <c r="X21">
         <v>3682000.0</v>
       </c>
       <c r="Y21">
         <v>3881000.0</v>
       </c>
       <c r="Z21">
         <v>3391000.0</v>
       </c>
       <c r="AA21">
         <v>2963000.0</v>
       </c>
       <c r="AB21">
         <v>3120000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>3033000.0</v>
       </c>
       <c r="C23">
         <v>3033000.0</v>
       </c>
       <c r="D23">
         <v>1849500.0</v>
       </c>
       <c r="E23">
         <v>1849500.0</v>
       </c>
       <c r="F23">
         <v>2167500.0</v>
       </c>
       <c r="G23">
         <v>2167500.0</v>
       </c>
       <c r="H23">
         <v>1050000.0</v>
       </c>
       <c r="I23">
         <v>1050000.0</v>
       </c>
@@ -9130,179 +9243,179 @@
       </c>
       <c r="V23">
         <v>3544000.0</v>
       </c>
       <c r="W23">
         <v>3387000.0</v>
       </c>
       <c r="X23">
         <v>6698000.0</v>
       </c>
       <c r="Y23">
         <v>3571000.0</v>
       </c>
       <c r="Z23">
         <v>3379000.0</v>
       </c>
       <c r="AA23">
         <v>3443000.0</v>
       </c>
       <c r="AB23">
         <v>5049000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>16467000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>7378000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>3628000.0</v>
       </c>
       <c r="Q28">
         <v>4402000.0</v>
       </c>
@@ -9320,97 +9433,97 @@
       </c>
       <c r="V28">
         <v>3703000.0</v>
       </c>
       <c r="W28">
         <v>4111000.0</v>
       </c>
       <c r="X28">
         <v>14355000.0</v>
       </c>
       <c r="Y28">
         <v>3457000.0</v>
       </c>
       <c r="Z28">
         <v>3489000.0</v>
       </c>
       <c r="AA28">
         <v>3205000.0</v>
       </c>
       <c r="AB28">
         <v>11729000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>4515000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>1661000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>1311000.0</v>
       </c>
       <c r="Q29">
         <v>866000.0</v>
       </c>
       <c r="R29">
         <v>877000.0</v>
       </c>
       <c r="S29">
         <v>502000.0</v>
       </c>
       <c r="T29">
         <v>162000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>35716000.0</v>
       </c>
       <c r="Q30">
         <v>45374000.0</v>
       </c>
       <c r="R30">
         <v>39436000.0</v>
       </c>
       <c r="S30">
@@ -9424,51 +9537,51 @@
       </c>
       <c r="V30">
         <v>30763000.0</v>
       </c>
       <c r="W30">
         <v>33435000.0</v>
       </c>
       <c r="X30">
         <v>39566000.0</v>
       </c>
       <c r="Y30">
         <v>34861000.0</v>
       </c>
       <c r="Z30">
         <v>37701000.0</v>
       </c>
       <c r="AA30">
         <v>30356000.0</v>
       </c>
       <c r="AB30">
         <v>31633000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-2234000.0</v>
       </c>
       <c r="Q31">
         <v>-1917000.0</v>
       </c>
       <c r="R31">
         <v>-2448000.0</v>
       </c>
       <c r="S31">
@@ -9482,51 +9595,51 @@
       </c>
       <c r="V31">
         <v>-1538000.0</v>
       </c>
       <c r="W31">
         <v>-1116000.0</v>
       </c>
       <c r="X31">
         <v>-915000.0</v>
       </c>
       <c r="Y31">
         <v>-1355000.0</v>
       </c>
       <c r="Z31">
         <v>-1227000.0</v>
       </c>
       <c r="AA31">
         <v>-1384000.0</v>
       </c>
       <c r="AB31">
         <v>-1407000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>197147000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>69135000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>43730000.0</v>
       </c>
       <c r="Q32">
         <v>52856000.0</v>
       </c>
@@ -9633,1023 +9746,1023 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>18669000.0</v>
       </c>
       <c r="C2">
         <v>12426000.0</v>
       </c>
       <c r="D2">
         <v>19492000.0</v>
       </c>
       <c r="E2">
         <v>17864000.0</v>
       </c>
       <c r="F2">
         <v>14372000.0</v>
       </c>
       <c r="G2">
         <v>8641000.0</v>
       </c>
       <c r="H2">
         <v>5223000.0</v>
       </c>
       <c r="I2">
         <v>4526000.0</v>
       </c>
       <c r="J2">
         <v>4834000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>1617000</v>
       </c>
       <c r="C3">
         <v>2003000</v>
       </c>
       <c r="D3">
         <v>3133000</v>
       </c>
       <c r="E3">
         <v>4053000</v>
       </c>
       <c r="F3">
         <v>2155000</v>
       </c>
       <c r="G3">
         <v>3427000</v>
       </c>
       <c r="H3">
         <v>621000</v>
       </c>
       <c r="I3">
         <v>1592000</v>
       </c>
       <c r="J3">
         <v>3210000</v>
       </c>
       <c r="K3">
         <v>1911000</v>
       </c>
       <c r="L3">
         <v>578000</v>
       </c>
       <c r="M3">
         <v>2744000</v>
       </c>
       <c r="N3">
         <v>2170000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>4663000.0</v>
       </c>
       <c r="C6">
         <v>6243000.0</v>
       </c>
       <c r="D6">
         <v>-7066000.0</v>
       </c>
       <c r="E6">
         <v>1628000.0</v>
       </c>
       <c r="F6">
         <v>3492000.0</v>
       </c>
       <c r="G6">
         <v>5731000.0</v>
       </c>
       <c r="H6">
         <v>3418000.0</v>
       </c>
       <c r="I6">
         <v>697000.0</v>
       </c>
       <c r="J6">
         <v>-308000.0</v>
       </c>
       <c r="K6">
         <v>-2360000.0</v>
       </c>
       <c r="L6">
         <v>4427000.0</v>
       </c>
       <c r="M6">
         <v>-900000.0</v>
       </c>
       <c r="N6">
         <v>1890000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>-320101000.0</v>
       </c>
       <c r="C7">
         <v>-169084000.0</v>
       </c>
       <c r="D7">
         <v>-108309000.0</v>
       </c>
       <c r="E7">
         <v>-97024000.0</v>
       </c>
       <c r="F7">
         <v>-108731000.0</v>
       </c>
       <c r="G7">
         <v>-54930000.0</v>
       </c>
       <c r="H7">
         <v>-21720000.0</v>
       </c>
       <c r="I7">
         <v>-7797000.0</v>
       </c>
       <c r="J7">
         <v>-13618000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-101968000.0</v>
       </c>
       <c r="F9">
         <v>-92495000.0</v>
       </c>
       <c r="G9">
         <v>-42882000.0</v>
       </c>
       <c r="H9">
         <v>-27329000.0</v>
       </c>
       <c r="I9">
         <v>-10056000.0</v>
       </c>
       <c r="J9">
         <v>-494000.0</v>
       </c>
       <c r="K9">
         <v>-18632000.0</v>
       </c>
       <c r="L9">
         <v>-14408000.0</v>
       </c>
       <c r="M9">
         <v>-6441000.0</v>
       </c>
       <c r="N9">
         <v>-7687000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>-49802000.0</v>
       </c>
       <c r="C10">
         <v>-16157000.0</v>
       </c>
       <c r="D10">
         <v>13113000.0</v>
       </c>
       <c r="E10">
         <v>-8518000.0</v>
       </c>
       <c r="F10">
         <v>-30798000.0</v>
       </c>
       <c r="G10">
         <v>-9255000.0</v>
       </c>
       <c r="H10">
         <v>1619000.0</v>
       </c>
       <c r="I10">
         <v>-4805000.0</v>
       </c>
       <c r="J10">
         <v>-6982000.0</v>
       </c>
       <c r="K10">
         <v>-10191000.0</v>
       </c>
       <c r="L10">
         <v>5993000.0</v>
       </c>
       <c r="M10">
         <v>-4579000.0</v>
       </c>
       <c r="N10">
         <v>-7604000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>16192000.0</v>
       </c>
       <c r="F11">
         <v>15979000.0</v>
       </c>
       <c r="G11">
         <v>-2095000.0</v>
       </c>
       <c r="H11">
         <v>3581000.0</v>
       </c>
       <c r="I11">
         <v>6581000.0</v>
       </c>
       <c r="J11">
         <v>-6208000.0</v>
       </c>
       <c r="K11">
         <v>-2467000.0</v>
       </c>
       <c r="L11">
         <v>-3776000.0</v>
       </c>
       <c r="M11">
         <v>-4396000.0</v>
       </c>
       <c r="N11">
         <v>-4758000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15987000.0</v>
       </c>
       <c r="F12">
         <v>10524000.0</v>
       </c>
       <c r="G12">
         <v>11676000.0</v>
       </c>
       <c r="H12">
         <v>10445000.0</v>
       </c>
       <c r="I12">
         <v>6829000.0</v>
       </c>
       <c r="J12">
         <v>5505000.0</v>
       </c>
       <c r="K12">
         <v>5413000.0</v>
       </c>
       <c r="L12">
         <v>3762000.0</v>
       </c>
       <c r="M12">
         <v>2375000.0</v>
       </c>
       <c r="N12">
         <v>1735000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2730000.0</v>
       </c>
       <c r="F13">
         <v>-1417000.0</v>
       </c>
       <c r="G13">
         <v>-698000.0</v>
       </c>
       <c r="H13">
         <v>355000.0</v>
       </c>
       <c r="I13">
         <v>483000.0</v>
       </c>
       <c r="J13">
         <v>66000.0</v>
       </c>
       <c r="K13">
         <v>-1342000.0</v>
       </c>
       <c r="L13">
         <v>636000.0</v>
       </c>
       <c r="M13">
         <v>182000.0</v>
       </c>
       <c r="N13">
         <v>-1460000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>13316000.0</v>
       </c>
       <c r="C14">
         <v>12211000.0</v>
       </c>
       <c r="D14">
         <v>11461000.0</v>
       </c>
       <c r="E14">
         <v>13068000.0</v>
       </c>
       <c r="F14">
         <v>12023000.0</v>
       </c>
       <c r="G14">
         <v>10266000.0</v>
       </c>
       <c r="H14">
         <v>11634000.0</v>
       </c>
       <c r="I14">
         <v>2552000.0</v>
       </c>
       <c r="J14">
         <v>2430000.0</v>
       </c>
       <c r="K14">
         <v>1577000.0</v>
       </c>
       <c r="L14">
         <v>1813000.0</v>
       </c>
       <c r="M14">
         <v>2065000.0</v>
       </c>
       <c r="N14">
         <v>1522000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>6192000.0</v>
       </c>
       <c r="C15">
         <v>4422000.0</v>
       </c>
       <c r="D15">
         <v>4422000.0</v>
       </c>
       <c r="E15">
         <v>4201000.0</v>
       </c>
       <c r="F15">
         <v>4175000.0</v>
       </c>
       <c r="G15">
         <v>1769000.0</v>
       </c>
       <c r="H15">
         <v>1769000.0</v>
       </c>
       <c r="I15">
         <v>1769000.0</v>
       </c>
       <c r="J15">
         <v>1769000.0</v>
       </c>
       <c r="K15">
         <v>1769000.0</v>
       </c>
       <c r="L15">
         <v>1061000.0</v>
       </c>
       <c r="M15">
         <v>1061000.0</v>
       </c>
       <c r="N15">
         <v>1061000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>23332000.0</v>
       </c>
       <c r="C16">
         <v>18669000.0</v>
       </c>
       <c r="D16">
         <v>12426000.0</v>
       </c>
       <c r="E16">
         <v>19492000.0</v>
       </c>
       <c r="F16">
         <v>17864000.0</v>
       </c>
       <c r="G16">
         <v>14372000.0</v>
       </c>
       <c r="H16">
         <v>8641000.0</v>
       </c>
       <c r="I16">
         <v>5223000.0</v>
       </c>
       <c r="J16">
         <v>4526000.0</v>
       </c>
       <c r="K16">
         <v>4834000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-179592000.0</v>
       </c>
       <c r="C18">
         <v>-73209000.0</v>
       </c>
       <c r="D18">
         <v>-49823000.0</v>
       </c>
       <c r="E18">
         <v>-50470000.0</v>
       </c>
       <c r="F18">
         <v>-68945000.0</v>
       </c>
       <c r="G18">
         <v>-15916000.0</v>
       </c>
       <c r="H18">
         <v>8495000.0</v>
       </c>
       <c r="I18">
         <v>4662000.0</v>
       </c>
       <c r="J18">
         <v>-2063000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2332000.0</v>
       </c>
       <c r="D19">
         <v>-3019000.0</v>
       </c>
       <c r="E19">
         <v>-4623000.0</v>
       </c>
       <c r="F19">
         <v>-2635000.0</v>
       </c>
       <c r="G19">
         <v>-1029000.0</v>
       </c>
       <c r="H19">
         <v>-1029000.0</v>
       </c>
       <c r="I19">
         <v>-1029000.0</v>
       </c>
       <c r="J19">
         <v>-5192000.0</v>
       </c>
       <c r="K19">
         <v>-2163000.0</v>
       </c>
       <c r="L19">
         <v>-5192000.0</v>
       </c>
       <c r="M19">
         <v>-5192000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>257000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>235175000.0</v>
       </c>
       <c r="C21">
         <v>124512000.0</v>
       </c>
       <c r="D21">
         <v>82102000.0</v>
       </c>
       <c r="E21">
         <v>70678000.0</v>
       </c>
       <c r="F21">
         <v>86073000.0</v>
       </c>
       <c r="G21">
         <v>32318000.0</v>
       </c>
       <c r="H21">
         <v>6031000.0</v>
       </c>
       <c r="I21">
         <v>6769000.0</v>
       </c>
       <c r="J21">
         <v>14296000.0</v>
       </c>
       <c r="K21">
         <v>24815000.0</v>
       </c>
       <c r="L21">
         <v>12248000.0</v>
       </c>
       <c r="M21">
         <v>16606000.0</v>
       </c>
       <c r="N21">
         <v>6235000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>71686000.0</v>
       </c>
       <c r="C22">
         <v>38216000.0</v>
       </c>
       <c r="D22">
         <v>22667000.0</v>
       </c>
       <c r="E22">
         <v>22052000.0</v>
       </c>
       <c r="F22">
         <v>19805000.0</v>
       </c>
       <c r="G22">
         <v>20379000.0</v>
       </c>
       <c r="H22">
         <v>8494000.0</v>
       </c>
       <c r="I22">
         <v>4980000.0</v>
       </c>
       <c r="J22">
         <v>6830000.0</v>
       </c>
       <c r="K22">
         <v>8355000.0</v>
       </c>
       <c r="L22">
         <v>3769000.0</v>
       </c>
       <c r="M22">
         <v>951000.0</v>
       </c>
       <c r="N22">
         <v>1772000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-14588000.0</v>
       </c>
       <c r="F23">
         <v>-9461000.0</v>
       </c>
       <c r="G23">
         <v>-8180000.0</v>
       </c>
       <c r="H23">
         <v>-8044000.0</v>
       </c>
       <c r="I23">
         <v>-6084000.0</v>
       </c>
       <c r="J23">
         <v>-5100000.0</v>
       </c>
       <c r="K23">
         <v>-4072000.0</v>
       </c>
       <c r="L23">
         <v>-2966000.0</v>
       </c>
       <c r="M23">
         <v>-2485000.0</v>
       </c>
       <c r="N23">
         <v>-2866000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>61000.0</v>
       </c>
       <c r="F24">
         <v>61000.0</v>
       </c>
       <c r="G24">
         <v>307000.0</v>
       </c>
       <c r="H24">
         <v>-1233000.0</v>
       </c>
       <c r="I24">
         <v>-1233000.0</v>
       </c>
       <c r="J24">
         <v>-1233000.0</v>
       </c>
       <c r="K24">
         <v>-252000.0</v>
       </c>
       <c r="L24">
         <v>-625000.0</v>
       </c>
       <c r="M24">
         <v>13000.0</v>
       </c>
       <c r="N24">
         <v>13000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>33808000.0</v>
       </c>
       <c r="C25">
         <v>31068000.0</v>
       </c>
       <c r="D25">
         <v>24196000.0</v>
       </c>
       <c r="E25">
         <v>14588000.0</v>
       </c>
       <c r="F25">
         <v>9461000.0</v>
       </c>
       <c r="G25">
         <v>8180000.0</v>
       </c>
       <c r="H25">
         <v>8040000.0</v>
       </c>
       <c r="I25">
         <v>6341000.0</v>
       </c>
       <c r="J25">
         <v>5253000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>19140000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>51889000.0</v>
       </c>
       <c r="F28">
         <v>72437000.0</v>
       </c>
       <c r="G28">
         <v>22369000.0</v>
       </c>
       <c r="H28">
         <v>-3782000.0</v>
       </c>
       <c r="I28">
         <v>-1084000.0</v>
       </c>
       <c r="J28">
         <v>7427000.0</v>
       </c>
       <c r="K28">
         <v>18974000.0</v>
       </c>
       <c r="L28">
         <v>8221000.0</v>
       </c>
       <c r="M28">
         <v>13060000.0</v>
       </c>
       <c r="N28">
         <v>22509000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>-177975000.0</v>
       </c>
       <c r="C29">
         <v>-71206000.0</v>
       </c>
       <c r="D29">
         <v>-46690000.0</v>
       </c>
       <c r="E29">
         <v>-45917000.0</v>
       </c>
       <c r="F29">
         <v>-66310000.0</v>
       </c>
       <c r="G29">
         <v>-12489000.0</v>
       </c>
       <c r="H29">
         <v>8920000.0</v>
       </c>
       <c r="I29">
         <v>6614000.0</v>
       </c>
       <c r="J29">
         <v>1147000.0</v>
       </c>
       <c r="K29">
         <v>-19171000.0</v>
       </c>
       <c r="L29">
         <v>-2592000.0</v>
       </c>
       <c r="M29">
         <v>-9716000.0</v>
       </c>
       <c r="N29">
         <v>-16335000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-4151000.0</v>
       </c>
       <c r="F30">
         <v>-2635000.0</v>
       </c>
       <c r="G30">
         <v>-4149000.0</v>
       </c>
       <c r="H30">
         <v>-1720000.0</v>
       </c>
       <c r="I30">
         <v>-4833000.0</v>
       </c>
       <c r="J30">
         <v>-8871000.0</v>
       </c>
       <c r="K30">
         <v>-2163000.0</v>
       </c>
@@ -10681,171 +10794,171 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2">
         <v>8641000.0</v>
       </c>
       <c r="Q2">
         <v>7810000.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>704500</v>
       </c>
       <c r="D3">
         <v>704500</v>
       </c>
       <c r="E3">
         <v>1119500</v>
       </c>
       <c r="F3">
         <v>1119500</v>
       </c>
       <c r="G3">
         <v>907000</v>
       </c>
       <c r="H3">
         <v>907000</v>
       </c>
       <c r="I3">
         <v>500500</v>
       </c>
@@ -10890,117 +11003,117 @@
       </c>
       <c r="W3">
         <v>298000</v>
       </c>
       <c r="X3">
         <v>122000</v>
       </c>
       <c r="Y3">
         <v>314000</v>
       </c>
       <c r="Z3">
         <v>952000</v>
       </c>
       <c r="AA3">
         <v>1368000</v>
       </c>
       <c r="AB3">
         <v>576000</v>
       </c>
       <c r="AC3">
         <v>802000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-677500.0</v>
       </c>
       <c r="D6">
         <v>-677500.0</v>
       </c>
       <c r="E6">
         <v>3510000.0</v>
       </c>
       <c r="F6">
         <v>3510000.0</v>
       </c>
       <c r="G6">
         <v>-2696000.0</v>
       </c>
       <c r="H6">
         <v>-2696000.0</v>
       </c>
       <c r="I6">
         <v>1909500.0</v>
       </c>
       <c r="J6">
         <v>1909500.0</v>
@@ -11043,117 +11156,117 @@
       </c>
       <c r="W6">
         <v>-2646000.0</v>
       </c>
       <c r="X6">
         <v>-1303000.0</v>
       </c>
       <c r="Y6">
         <v>5675000.0</v>
       </c>
       <c r="Z6">
         <v>-1603000.0</v>
       </c>
       <c r="AA6">
         <v>48000.0</v>
       </c>
       <c r="AB6">
         <v>-4428000.0</v>
       </c>
       <c r="AC6">
         <v>1101000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-23511000.0</v>
       </c>
       <c r="D9">
         <v>-23511000.0</v>
       </c>
       <c r="E9">
         <v>-32451500.0</v>
       </c>
       <c r="F9">
         <v>-32451500.0</v>
       </c>
       <c r="G9">
         <v>-18532500.0</v>
       </c>
       <c r="H9">
         <v>-18532500.0</v>
       </c>
       <c r="I9">
         <v>-25182000.0</v>
       </c>
       <c r="J9">
         <v>-25182000.0</v>
@@ -11196,51 +11309,51 @@
       </c>
       <c r="W9">
         <v>-7387000.0</v>
       </c>
       <c r="X9">
         <v>-1948000.0</v>
       </c>
       <c r="Y9">
         <v>10035000.0</v>
       </c>
       <c r="Z9">
         <v>-3325000.0</v>
       </c>
       <c r="AA9">
         <v>-4691000.0</v>
       </c>
       <c r="AB9">
         <v>-2513000.0</v>
       </c>
       <c r="AC9">
         <v>-4377000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>5638000.0</v>
       </c>
       <c r="D10">
         <v>5638000.0</v>
       </c>
       <c r="E10">
         <v>-1659500.0</v>
       </c>
       <c r="F10">
         <v>-1659500.0</v>
       </c>
       <c r="G10">
         <v>-2599500.0</v>
       </c>
       <c r="H10">
         <v>-2599500.0</v>
       </c>
       <c r="I10">
         <v>-6701000.0</v>
       </c>
       <c r="J10">
         <v>-6701000.0</v>
@@ -11283,51 +11396,51 @@
       </c>
       <c r="W10">
         <v>-1036000.0</v>
       </c>
       <c r="X10">
         <v>-939000.0</v>
       </c>
       <c r="Y10">
         <v>1538000.0</v>
       </c>
       <c r="Z10">
         <v>-2722000.0</v>
       </c>
       <c r="AA10">
         <v>-2672000.0</v>
       </c>
       <c r="AB10">
         <v>-3126000.0</v>
       </c>
       <c r="AC10">
         <v>-3897000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-1327500.0</v>
       </c>
       <c r="D11">
         <v>-1327500.0</v>
       </c>
       <c r="E11">
         <v>5160500.0</v>
       </c>
       <c r="F11">
         <v>5160500.0</v>
       </c>
       <c r="G11">
         <v>2935500.0</v>
       </c>
       <c r="H11">
         <v>2935500.0</v>
       </c>
       <c r="I11">
         <v>5514500.0</v>
       </c>
       <c r="J11">
         <v>5514500.0</v>
@@ -11370,51 +11483,51 @@
       </c>
       <c r="W11">
         <v>2835000.0</v>
       </c>
       <c r="X11">
         <v>-975000.0</v>
       </c>
       <c r="Y11">
         <v>-8818000.0</v>
       </c>
       <c r="Z11">
         <v>-168000.0</v>
       </c>
       <c r="AA11">
         <v>1165000.0</v>
       </c>
       <c r="AB11">
         <v>1613000.0</v>
       </c>
       <c r="AC11">
         <v>-1116000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>6027500.0</v>
       </c>
       <c r="D12">
         <v>6027500.0</v>
       </c>
       <c r="E12">
         <v>4695000.0</v>
       </c>
       <c r="F12">
         <v>4695000.0</v>
       </c>
       <c r="G12">
         <v>3298500.0</v>
       </c>
       <c r="H12">
         <v>3298500.0</v>
       </c>
       <c r="I12">
         <v>2938500.0</v>
       </c>
       <c r="J12">
         <v>2938500.0</v>
@@ -11457,51 +11570,51 @@
       </c>
       <c r="W12">
         <v>1168000.0</v>
       </c>
       <c r="X12">
         <v>2126000.0</v>
       </c>
       <c r="Y12">
         <v>1563000.0</v>
       </c>
       <c r="Z12">
         <v>1249000.0</v>
       </c>
       <c r="AA12">
         <v>1306000.0</v>
       </c>
       <c r="AB12">
         <v>1289000.0</v>
       </c>
       <c r="AC12">
         <v>1385000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-693500.0</v>
       </c>
       <c r="D13">
         <v>-693500.0</v>
       </c>
       <c r="E13">
         <v>-922000.0</v>
       </c>
       <c r="F13">
         <v>-922000.0</v>
       </c>
       <c r="G13">
         <v>-443000.0</v>
       </c>
       <c r="H13">
         <v>-443000.0</v>
       </c>
       <c r="I13">
         <v>-338500.0</v>
       </c>
       <c r="J13">
         <v>-338500.0</v>
@@ -11544,51 +11657,51 @@
       </c>
       <c r="W13">
         <v>-71000.0</v>
       </c>
       <c r="X13">
         <v>599000.0</v>
       </c>
       <c r="Y13">
         <v>-99000.0</v>
       </c>
       <c r="Z13">
         <v>162000.0</v>
       </c>
       <c r="AA13">
         <v>229000.0</v>
       </c>
       <c r="AB13">
         <v>-223000.0</v>
       </c>
       <c r="AC13">
         <v>-867000.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>2899500.0</v>
       </c>
       <c r="D14">
         <v>2899500.0</v>
       </c>
       <c r="E14">
         <v>3245000.0</v>
       </c>
       <c r="F14">
         <v>3245000.0</v>
       </c>
       <c r="G14">
         <v>3289000.0</v>
       </c>
       <c r="H14">
         <v>3289000.0</v>
       </c>
       <c r="I14">
         <v>3301500.0</v>
       </c>
       <c r="J14">
         <v>3301500.0</v>
@@ -11631,51 +11744,51 @@
       </c>
       <c r="W14">
         <v>698000.0</v>
       </c>
       <c r="X14">
         <v>682000.0</v>
       </c>
       <c r="Y14">
         <v>729000.0</v>
       </c>
       <c r="Z14">
         <v>619000.0</v>
       </c>
       <c r="AA14">
         <v>582000.0</v>
       </c>
       <c r="AB14">
         <v>500000.0</v>
       </c>
       <c r="AC14">
         <v>463000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>2211500.0</v>
       </c>
       <c r="D15">
         <v>2211500.0</v>
       </c>
       <c r="E15">
         <v>2211500.0</v>
       </c>
       <c r="F15">
         <v>2211500.0</v>
       </c>
       <c r="G15">
         <v>2100500.0</v>
       </c>
       <c r="H15">
         <v>2100500.0</v>
       </c>
       <c r="I15">
         <v>2100500.0</v>
       </c>
       <c r="J15">
         <v>2100500.0</v>
@@ -11710,154 +11823,154 @@
       <c r="T15">
         <v>1769000.0</v>
       </c>
       <c r="U15">
         <v>1769000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15">
         <v>1769000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>1769000.0</v>
       </c>
       <c r="AB15">
         <v>1769000.0</v>
       </c>
       <c r="AC15">
         <v>1769000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>8641000.0</v>
       </c>
       <c r="R16">
         <v>7810000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19">
         <v>-514500.0</v>
       </c>
       <c r="N19">
         <v>-514500.0</v>
       </c>
       <c r="O19">
         <v>-514500.0</v>
       </c>
       <c r="P19">
         <v>-514500.0</v>
       </c>
       <c r="Q19">
@@ -11866,84 +11979,84 @@
       <c r="R19">
         <v>83000.0</v>
       </c>
       <c r="S19">
         <v>-129000.0</v>
       </c>
       <c r="T19">
         <v>-379000.0</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19">
         <v>-5192000.0</v>
       </c>
       <c r="AC19">
         <v>-5192000.0</v>
       </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>14043000.0</v>
       </c>
       <c r="D21">
         <v>14043000.0</v>
       </c>
       <c r="E21">
         <v>26350500.0</v>
       </c>
       <c r="F21">
         <v>26350500.0</v>
       </c>
       <c r="G21">
         <v>8988500.0</v>
       </c>
       <c r="H21">
         <v>8988500.0</v>
       </c>
       <c r="I21">
         <v>20113500.0</v>
       </c>
       <c r="J21">
         <v>20113500.0</v>
@@ -11986,51 +12099,51 @@
       </c>
       <c r="W21">
         <v>2970000.0</v>
       </c>
       <c r="X21">
         <v>-1498000.0</v>
       </c>
       <c r="Y21">
         <v>221000.0</v>
       </c>
       <c r="Z21">
         <v>3078000.0</v>
       </c>
       <c r="AA21">
         <v>6911000.0</v>
       </c>
       <c r="AB21">
         <v>4086000.0</v>
       </c>
       <c r="AC21">
         <v>9900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>6476000.0</v>
       </c>
       <c r="C22">
         <v>4857500.0</v>
       </c>
       <c r="D22">
         <v>4857500.0</v>
       </c>
       <c r="E22">
         <v>4568500.0</v>
       </c>
       <c r="F22">
         <v>4568500.0</v>
       </c>
       <c r="G22">
         <v>6457500.0</v>
       </c>
       <c r="H22">
         <v>6457500.0</v>
       </c>
       <c r="I22">
         <v>5625500.0</v>
       </c>
@@ -12075,51 +12188,51 @@
       </c>
       <c r="W22">
         <v>1745000.0</v>
       </c>
       <c r="X22">
         <v>2102000.0</v>
       </c>
       <c r="Y22">
         <v>2249000.0</v>
       </c>
       <c r="Z22">
         <v>1811000.0</v>
       </c>
       <c r="AA22">
         <v>1670000.0</v>
       </c>
       <c r="AB22">
         <v>1198000.0</v>
       </c>
       <c r="AC22">
         <v>1539000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-5622500.0</v>
       </c>
       <c r="D23">
         <v>-5622500.0</v>
       </c>
       <c r="E23">
         <v>-4251500.0</v>
       </c>
       <c r="F23">
         <v>-4251500.0</v>
       </c>
       <c r="G23">
         <v>-3042500.0</v>
       </c>
       <c r="H23">
         <v>-3042500.0</v>
       </c>
       <c r="I23">
         <v>-2628500.0</v>
       </c>
       <c r="J23">
         <v>-2628500.0</v>
@@ -12162,51 +12275,51 @@
       </c>
       <c r="W23">
         <v>-1500000.0</v>
       </c>
       <c r="X23">
         <v>-1114000.0</v>
       </c>
       <c r="Y23">
         <v>-1299000.0</v>
       </c>
       <c r="Z23">
         <v>-1355000.0</v>
       </c>
       <c r="AA23">
         <v>-1320000.0</v>
       </c>
       <c r="AB23">
         <v>-1126000.0</v>
       </c>
       <c r="AC23">
         <v>-1097000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>30500.0</v>
       </c>
       <c r="F24">
         <v>30500.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>153500.0</v>
       </c>
       <c r="N24">
         <v>153500.0</v>
       </c>
       <c r="O24">
         <v>153500.0</v>
       </c>
@@ -12217,150 +12330,150 @@
         <v>-133000.0</v>
       </c>
       <c r="R24">
         <v>133000.0</v>
       </c>
       <c r="S24">
         <v>133000.0</v>
       </c>
       <c r="T24">
         <v>133000.0</v>
       </c>
       <c r="U24">
         <v>-2881000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>6209000.0</v>
       </c>
       <c r="D28">
         <v>6209000.0</v>
       </c>
       <c r="E28">
         <v>22099000.0</v>
       </c>
       <c r="F28">
         <v>22099000.0</v>
       </c>
       <c r="G28">
         <v>3845500.0</v>
       </c>
       <c r="H28">
         <v>3845500.0</v>
       </c>
       <c r="I28">
         <v>17485000.0</v>
       </c>
       <c r="J28">
         <v>17485000.0</v>
@@ -12403,51 +12516,51 @@
       </c>
       <c r="W28">
         <v>-299000.0</v>
       </c>
       <c r="X28">
         <v>-2612000.0</v>
       </c>
       <c r="Y28">
         <v>-1078000.0</v>
       </c>
       <c r="Z28">
         <v>1723000.0</v>
       </c>
       <c r="AA28">
         <v>3822000.0</v>
       </c>
       <c r="AB28">
         <v>2960000.0</v>
       </c>
       <c r="AC28">
         <v>8803000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>-6109500.0</v>
       </c>
       <c r="D29">
         <v>-6109500.0</v>
       </c>
       <c r="E29">
         <v>-17364000.0</v>
       </c>
       <c r="F29">
         <v>-17364000.0</v>
       </c>
       <c r="G29">
         <v>-5594500.0</v>
       </c>
       <c r="H29">
         <v>-5594500.0</v>
       </c>
       <c r="I29">
         <v>-14837000.0</v>
       </c>
       <c r="J29">
         <v>-14837000.0</v>
@@ -12490,51 +12603,51 @@
       </c>
       <c r="W29">
         <v>-2048000.0</v>
       </c>
       <c r="X29">
         <v>1647000.0</v>
       </c>
       <c r="Y29">
         <v>7197000.0</v>
       </c>
       <c r="Z29">
         <v>-2374000.0</v>
       </c>
       <c r="AA29">
         <v>-2411000.0</v>
       </c>
       <c r="AB29">
         <v>-1262000.0</v>
       </c>
       <c r="AC29">
         <v>-6871000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-704500.0</v>
       </c>
       <c r="D30">
         <v>-704500.0</v>
       </c>
       <c r="E30">
         <v>-1169500.0</v>
       </c>
       <c r="F30">
         <v>-1169500.0</v>
       </c>
       <c r="G30">
         <v>-906000.0</v>
       </c>
       <c r="H30">
         <v>-906000.0</v>
       </c>
       <c r="I30">
         <v>-740500.0</v>
       </c>
       <c r="J30">
         <v>-740500.0</v>