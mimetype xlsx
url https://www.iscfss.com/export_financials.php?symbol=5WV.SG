--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
@@ -2747,868 +2750,888 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
+        <v>0.0</v>
+      </c>
+      <c r="E2">
         <v>92000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>511000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="I2">
         <v>49000.0</v>
       </c>
       <c r="J2">
         <v>49000.0</v>
       </c>
       <c r="K2">
+        <v>49000.0</v>
+      </c>
+      <c r="L2">
         <v>51000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>244000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>53000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="P2">
         <v>57000.0</v>
       </c>
       <c r="Q2">
+        <v>57000.0</v>
+      </c>
+      <c r="R2">
         <v>51000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>48000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>86000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>380000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>360000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>67000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>86000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>103000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>67000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>73000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>101000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>354000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3794000.0</v>
       </c>
-      <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>5768000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9876000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3285000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6022000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>112000.0</v>
+      </c>
+      <c r="C7">
         <v>128000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>143000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>159000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>167000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>174000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>181000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>189000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>195000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>95000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>101000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>108000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>114000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>119000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>126000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>133000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>139000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>145000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>151000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>157000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>84000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>0.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>33000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>66000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>98000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>130000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>170000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>80703000.0</v>
       </c>
       <c r="C8">
         <v>80703000.0</v>
       </c>
       <c r="D8">
         <v>80703000.0</v>
       </c>
       <c r="E8">
         <v>80703000.0</v>
       </c>
       <c r="F8">
-        <v>78283000.0</v>
+        <v>80703000.0</v>
       </c>
       <c r="G8">
         <v>78283000.0</v>
       </c>
       <c r="H8">
         <v>78283000.0</v>
       </c>
       <c r="I8">
         <v>78283000.0</v>
       </c>
       <c r="J8">
         <v>78283000.0</v>
       </c>
       <c r="K8">
         <v>78283000.0</v>
       </c>
       <c r="L8">
         <v>78283000.0</v>
       </c>
       <c r="M8">
         <v>78283000.0</v>
       </c>
       <c r="N8">
         <v>78283000.0</v>
       </c>
       <c r="O8">
         <v>78283000.0</v>
       </c>
       <c r="P8">
         <v>78283000.0</v>
       </c>
       <c r="Q8">
         <v>78283000.0</v>
       </c>
       <c r="R8">
         <v>78283000.0</v>
       </c>
-      <c r="S8"/>
+      <c r="S8">
+        <v>78283000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>821000.0</v>
+      </c>
+      <c r="C10">
         <v>1019000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2121000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1425000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2944000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7725000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8312000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>865000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>566000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1367000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1745000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>757000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1145000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1292000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2030000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2876000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>700000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>646000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>788000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>848000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>609000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>978000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1128000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>881000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>678000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>585000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1599000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2455000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2772000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2170000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2041000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>5810000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3622000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5884000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2588000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>848000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>609000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>978000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1128000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>881000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>678000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>585000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1599000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2455000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>78283000.0</v>
       </c>
       <c r="N13">
         <v>78283000.0</v>
       </c>
       <c r="O13">
         <v>78283000.0</v>
       </c>
       <c r="P13">
         <v>78283000.0</v>
       </c>
       <c r="Q13">
         <v>78283000.0</v>
       </c>
       <c r="R13">
         <v>78283000.0</v>
       </c>
       <c r="S13">
         <v>78283000.0</v>
       </c>
       <c r="T13">
         <v>78283000.0</v>
       </c>
       <c r="U13">
@@ -3622,3413 +3645,3497 @@
       </c>
       <c r="X13">
         <v>78283000.0</v>
       </c>
       <c r="Y13">
         <v>78283000.0</v>
       </c>
       <c r="Z13">
         <v>78283000.0</v>
       </c>
       <c r="AA13">
         <v>78283000.0</v>
       </c>
       <c r="AB13">
         <v>78283000.0</v>
       </c>
       <c r="AC13">
         <v>78283000.0</v>
       </c>
       <c r="AD13">
         <v>78283000.0</v>
       </c>
       <c r="AE13">
         <v>78283000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AF13">
         <v>78283000.0</v>
       </c>
+      <c r="AG13"/>
       <c r="AH13">
+        <v>78283000.0</v>
+      </c>
+      <c r="AI13">
         <v>77281000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>77022000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>68151000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
         <v>1479627207.0</v>
       </c>
       <c r="C14">
         <v>1479627207.0</v>
       </c>
       <c r="D14">
         <v>1479627207.0</v>
       </c>
       <c r="E14">
         <v>1479627207.0</v>
       </c>
       <c r="F14">
-        <v>1031524685.0</v>
+        <v>1479627207.0</v>
       </c>
       <c r="G14">
         <v>1031524685.0</v>
       </c>
       <c r="H14">
         <v>1031524685.0</v>
       </c>
       <c r="I14">
         <v>1031524685.0</v>
       </c>
       <c r="J14">
         <v>1031524685.0</v>
       </c>
       <c r="K14">
         <v>1031524685.0</v>
       </c>
       <c r="L14">
-        <v>1031525000.0</v>
+        <v>1031524685.0</v>
       </c>
       <c r="M14">
         <v>1031525000.0</v>
       </c>
       <c r="N14">
-        <v>1031524685.0</v>
+        <v>1031525000.0</v>
       </c>
       <c r="O14">
         <v>1031524685.0</v>
       </c>
       <c r="P14">
-        <v>1031525000.0</v>
+        <v>1031524685.0</v>
       </c>
       <c r="Q14">
         <v>1031525000.0</v>
       </c>
       <c r="R14">
-        <v>1031524685.0</v>
+        <v>1031525000.0</v>
       </c>
       <c r="S14">
         <v>1031524685.0</v>
       </c>
       <c r="T14">
+        <v>1031524685.0</v>
+      </c>
+      <c r="U14">
         <v>1031525000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1031524685.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1031525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031524685.0</v>
       </c>
       <c r="X14">
         <v>1031524685.0</v>
       </c>
       <c r="Y14">
+        <v>1031524685.0</v>
+      </c>
+      <c r="Z14">
         <v>1120000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1058888900.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1013636400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1034520500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1040666700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1035957400.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1047142900.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>1240000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>987500000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1220000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>902857100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
-        <v>263000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D20">
         <v>263000.0</v>
       </c>
       <c r="E20">
+        <v>263000.0</v>
+      </c>
+      <c r="F20">
         <v>206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>12249000.0</v>
       </c>
       <c r="AI20">
         <v>12249000.0</v>
       </c>
       <c r="AJ20">
         <v>12249000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20">
+        <v>12249000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>305000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>1295000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1377000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1402000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1477000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1481000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4071000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4076000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>4677000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4163000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4355000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4419000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4889000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4377000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4382000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4386000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4535000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>86000.0</v>
+      </c>
+      <c r="C22">
         <v>73000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>35000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>37000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>0.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>92000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>52000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>22000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>97000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>223000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>44000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>106000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>43000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>153000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>162000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>115000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>89000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>233000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>149000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>104000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>136000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>80000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>367000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>338000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>379000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>441000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>727000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1807000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8820000.0</v>
       </c>
-      <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>8172000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9584000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5548000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7941000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
-    </row>
-    <row r="24" spans="1:36">
+      <c r="AK23"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>44000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>5725000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>133000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>4000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>44000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>2009000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1452000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3998000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4779000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5101000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6987000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4857000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4299000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5583000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7779000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7177000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6673000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6365000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6381000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5683000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>1321000.0</v>
+      </c>
+      <c r="C29">
         <v>1693000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2554000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3384000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4143000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5597000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4871000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5204000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2319000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5702000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6891000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6749000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9794000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8140000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8984000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11854000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>74853000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>75746000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>75512000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>76185000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>76618000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>76354000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>77509000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>466000.0</v>
+      </c>
+      <c r="C30">
         <v>768000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>815000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1714000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>816000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>51000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>60000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>117000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>55000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>96000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>951000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>726000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>559000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>155000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>625000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>553000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>460000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>162000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>612000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>638000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>603000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>185000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>113000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>60000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>110000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>331000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1725000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3532000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2808000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>3034000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5415000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2362000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4564000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>891000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1662000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1991000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2655000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3395000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>66374000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>67923000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>68051000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>68972000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>69628000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>69693000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>70913000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>70268000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>72540000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>73088000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>74745000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>70938000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>78794000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>81670000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>86833000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>86314000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>75308000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>73978000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>72714000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>64824000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>1273000.0</v>
+      </c>
+      <c r="C32">
         <v>1606000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2219000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3089000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3941000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-3114000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1743000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2134000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>554000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>680000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-15437000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-8839000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-8680000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-8542000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-8365000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-7660000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>77184000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>78701000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>79211000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>79878000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>79947000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>80260000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>80877000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>128000.0</v>
+      </c>
+      <c r="C33">
         <v>153000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>448000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>488000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>690000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5898000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>374000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>401000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>233000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>37000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>16293000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>10286000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>10948000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11183000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>11803000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>11842000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>18067000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>18101000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>17659000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>17944000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>18420000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>18115000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>18733000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>18213000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>20121000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>20438000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>21102000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
-    </row>
-    <row r="34" spans="1:36">
+      <c r="AK33"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-    </row>
-    <row r="35" spans="1:36">
+      <c r="AK34"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>105000.0</v>
+      </c>
+      <c r="C35">
         <v>122000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>137000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>154000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>136000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2728000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2737000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2738000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3018000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2911000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3030000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3094000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3154000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3192000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3328000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3324000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>19593000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>19586000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>19509000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>19540000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>19276000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>19219000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>19234000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>19172000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>19164000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>19197000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>19343000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
-    </row>
-    <row r="36" spans="1:36">
+      <c r="AK35"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>18733000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>18213000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>20121000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>20438000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>21102000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
-    </row>
-    <row r="37" spans="1:36">
+      <c r="AK36"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-    </row>
-    <row r="38" spans="1:36">
+      <c r="AK37"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38">
         <v>8000.0</v>
       </c>
       <c r="N38">
         <v>8000.0</v>
       </c>
       <c r="O38">
         <v>8000.0</v>
       </c>
       <c r="P38">
         <v>8000.0</v>
       </c>
       <c r="Q38">
+        <v>8000.0</v>
+      </c>
+      <c r="R38">
         <v>180000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>179000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>165000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>176000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>166000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>162000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>166000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>193000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>661000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>684000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>700000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>199000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>709000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>736000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>743000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>202000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1333000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1329000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>863000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1040000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:36">
+    <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>5805000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6135000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6298000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6495000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6476000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>90090000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>90029000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>89667000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>89775000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>89655000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>89405000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>89668000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>89196000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>89281000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>89611000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>89893000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>89795000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>89735000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>90226000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>90343000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
-      <c r="AJ39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>18152000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5862000.0</v>
       </c>
-      <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>7881000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8745000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10678000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11081000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6635000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5838000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4747000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4271000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1955000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3918000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3824000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3669000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1560000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3797000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3555000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3707000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1580000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4225000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5171000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6030000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4949000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>7097000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7639000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6463000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3949000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3013000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3065000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3098000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3227000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3216000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>19479000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>19465000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>19382000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>19407000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>19276000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>19219000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>19234000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>19172000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>19164000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>19193000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>19299000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>19277000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>19290000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>19406000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>19452000.0</v>
       </c>
-      <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>19925000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>19961000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>19762000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>19878000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:36">
+    <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>1747000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2096000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2218000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2688000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2661000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2516000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2388000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1595000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1839000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>860000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>925000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1610000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>521000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>696000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1020000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1724000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1469000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1259000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2766000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3124000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2333000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2242000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2043000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1832000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3084000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:36">
+    <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-    </row>
-    <row r="45" spans="1:36">
+      <c r="AK44"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
         <v>255000.0</v>
       </c>
       <c r="C45">
         <v>255000.0</v>
       </c>
       <c r="D45">
         <v>255000.0</v>
       </c>
       <c r="E45">
+        <v>255000.0</v>
+      </c>
+      <c r="F45">
         <v>254000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>76145000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>76186000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>75983000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1295000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1097000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1112000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>22348000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9944000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-    </row>
-    <row r="46" spans="1:36">
+      <c r="AK45"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>128000.0</v>
+      </c>
+      <c r="C46">
         <v>153000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>185000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>225000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>179000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>191000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>202000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>213000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>223000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>29000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>31000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8983000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>9563000.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
-    </row>
-    <row r="47" spans="1:36">
+      <c r="AK46"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>10278000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>10940000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11175000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11795000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>11834000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>17887000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>17922000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>17494000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>17768000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>18254000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>17953000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>18567000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>18020000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>19426000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>19720000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>20368000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>16007000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>22102000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>23181000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>25301000.0</v>
       </c>
-      <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47">
         <v>102089000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>102527000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>102473000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>103752000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-79375000.0</v>
+      </c>
+      <c r="C48">
         <v>-79008000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-78150000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-77317000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-76560000.0</v>
       </c>
-      <c r="F48"/>
       <c r="G48"/>
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48">
         <v>-78493000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-81111000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-81073000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-81347000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-79139000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-78717000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-78510000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-78316000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-77549000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-14425000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-12748000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-11827000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-11150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9515000.0</v>
       </c>
       <c r="V48">
         <v>-9515000.0</v>
       </c>
       <c r="W48">
+        <v>-9515000.0</v>
+      </c>
+      <c r="X48">
         <v>-8980000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-8536000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-5743000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-5195000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-3538000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-4137000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3415000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4976000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>9845000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>10587000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>11409000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>11285000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>10495000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>10373000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
-    </row>
-    <row r="50" spans="1:36">
+      <c r="AK49"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
         <v>3007000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2957000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2874000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2018000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5365000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>6524000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>5858000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>8132000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>6149000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6329000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>8459000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>8479000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>7823000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>7461000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>7213000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>6990000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>6661000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>6596000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>6204000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>6145000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>6211000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>6356000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>6306000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>7297000.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>6950000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3955000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>6888000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>14203000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:36">
+    <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
-    </row>
-    <row r="52" spans="1:36">
+      <c r="AK51"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>7213000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6990000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6661000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6596000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6204000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6145000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6211000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>6356000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>6306000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>7297000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>6950000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3955000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>6888000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>14203000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:36">
+    <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>12267000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-    </row>
-    <row r="54" spans="1:36">
+      <c r="AK53"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-    </row>
-    <row r="55" spans="1:36">
+      <c r="AK54"/>
+    </row>
+    <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>1960000.0</v>
+      </c>
+      <c r="C55">
         <v>2535000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3551000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4592000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6072000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>26501000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>28566000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>21048000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>17894000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>18048000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>19074000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>17779000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>19223000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>19605000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>20930000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>21846000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>109644000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>109444000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>108663000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>109205000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>109445000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>109240000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>110268000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>108803000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>111293000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>111743000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>113807000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>114422000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>122738000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>127447000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>137288000.0</v>
       </c>
-      <c r="AF55"/>
-      <c r="AG55">
+      <c r="AG55"/>
+      <c r="AH55">
         <v>141137000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>141503000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>135210000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>137789000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>1832000.0</v>
+      </c>
+      <c r="C56">
         <v>2382000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3103000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4104000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5382000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20603000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>28192000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>20647000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>17661000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>18011000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2781000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7493000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>8275000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>8422000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>9127000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10004000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>91577000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>91343000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>91004000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>91261000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>91025000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>91125000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>91535000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>90590000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>91172000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>91305000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>92705000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>93539000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>95764000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>99175000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>106825000.0</v>
       </c>
-      <c r="AF56"/>
-      <c r="AG56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>21089000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>21016000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>15239000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>16213000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>559000.0</v>
+      </c>
+      <c r="C57">
         <v>776000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>884000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1015000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1441000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23717000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>26449000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>18513000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17107000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>17331000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>18218000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16332000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>16955000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>16964000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>17492000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>17664000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14393000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12642000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>11793000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11383000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>11078000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10865000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>10658000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9900000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>10126000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>9995000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10256000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10067000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>11028000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>12553000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>17121000.0</v>
       </c>
-      <c r="AF57"/>
-      <c r="AG57">
+      <c r="AG57"/>
+      <c r="AH57">
         <v>19815000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>21470000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>16636000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>21115000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>664000.0</v>
+      </c>
+      <c r="C58">
         <v>898000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1021000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1169000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1577000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26445000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>29186000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21251000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>20125000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20242000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21248000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>19426000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>20109000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>20156000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>20820000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>20988000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>33986000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>32228000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>31302000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>40386000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>39817000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>39547000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>39355000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>38535000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>38753000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>38655000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>39062000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>29344000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>30318000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>31959000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>36573000.0</v>
       </c>
-      <c r="AF58"/>
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>39740000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>41431000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>36398000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>46718000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-    </row>
-    <row r="60" spans="1:36">
+      <c r="AK59"/>
+    </row>
+    <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>1321000.0</v>
+      </c>
+      <c r="C60">
         <v>1693000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2554000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3384000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4143000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2590000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1914000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2330000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>301000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>337000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>367000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>891000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1662000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1991000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2655000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3395000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>66374000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>67923000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>68051000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>68819000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>69628000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>69693000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>70913000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>70268000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>72540000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>73088000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>74745000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>75615000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>82957000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>86025000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>91252000.0</v>
       </c>
-      <c r="AF60"/>
-      <c r="AG60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>91934000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>90609000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>89349000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>81608000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-    </row>
-    <row r="62" spans="1:36">
+      <c r="AK61"/>
+    </row>
+    <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
+      <c r="AK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7077,1053 +7184,1053 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>4883000.0</v>
       </c>
       <c r="C2">
         <v>3924000.0</v>
       </c>
       <c r="D2">
         <v>1373000.0</v>
       </c>
       <c r="E2">
         <v>1915000.0</v>
       </c>
       <c r="F2">
         <v>1119000.0</v>
       </c>
       <c r="G2">
         <v>757000.0</v>
       </c>
       <c r="H2">
         <v>806000.0</v>
       </c>
       <c r="I2">
         <v>20653000.0</v>
       </c>
       <c r="J2">
         <v>37275000.0</v>
       </c>
       <c r="K2">
         <v>21255000.0</v>
       </c>
       <c r="L2">
         <v>36018000.0</v>
       </c>
       <c r="M2">
         <v>19138000.0</v>
       </c>
       <c r="N2">
         <v>5908000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>98000.0</v>
       </c>
       <c r="F4">
         <v>-61514000.0</v>
       </c>
       <c r="G4">
         <v>624000.0</v>
       </c>
       <c r="H4">
         <v>168000.0</v>
       </c>
       <c r="I4">
         <v>-809000.0</v>
       </c>
       <c r="J4">
         <v>754000.0</v>
       </c>
       <c r="K4">
         <v>1762000.0</v>
       </c>
       <c r="L4">
         <v>1762000.0</v>
       </c>
       <c r="M4">
         <v>1762000.0</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-4141000.0</v>
       </c>
       <c r="F5">
         <v>-4078000.0</v>
       </c>
       <c r="G5">
         <v>-3340000.0</v>
       </c>
       <c r="H5">
         <v>-2841000.0</v>
       </c>
       <c r="I5">
         <v>-5874000.0</v>
       </c>
       <c r="J5">
         <v>209000.0</v>
       </c>
       <c r="K5">
         <v>3251000.0</v>
       </c>
       <c r="L5">
         <v>307000.0</v>
       </c>
       <c r="M5">
         <v>-1288000.0</v>
       </c>
       <c r="N5">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-1041000.0</v>
       </c>
       <c r="F6">
         <v>-3292000.0</v>
       </c>
       <c r="G6">
         <v>-2084000.0</v>
       </c>
       <c r="H6">
         <v>-3410000.0</v>
       </c>
       <c r="I6">
         <v>-12413000.0</v>
       </c>
       <c r="J6">
         <v>4067000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>624000.0</v>
       </c>
       <c r="H8">
         <v>168000.0</v>
       </c>
       <c r="I8">
         <v>-809000.0</v>
       </c>
       <c r="J8">
         <v>754000.0</v>
       </c>
       <c r="K8">
         <v>1762000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>432000.0</v>
       </c>
       <c r="C9">
         <v>367000.0</v>
       </c>
       <c r="D9">
         <v>328000.0</v>
       </c>
       <c r="E9">
         <v>500000.0</v>
       </c>
       <c r="F9">
         <v>154000.0</v>
       </c>
       <c r="G9">
         <v>89000.0</v>
       </c>
       <c r="H9">
         <v>213000.0</v>
       </c>
       <c r="I9">
         <v>875000.0</v>
       </c>
       <c r="J9">
         <v>6810000.0</v>
       </c>
       <c r="K9">
         <v>2303000.0</v>
       </c>
       <c r="L9">
         <v>8487000.0</v>
       </c>
       <c r="M9">
         <v>4684000.0</v>
       </c>
       <c r="N9">
         <v>2550000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-1761000.0</v>
       </c>
       <c r="C10">
         <v>-2570000.0</v>
       </c>
       <c r="D10">
         <v>-4099000.0</v>
       </c>
       <c r="E10">
         <v>-1615000.0</v>
       </c>
       <c r="F10">
         <v>-4343000.0</v>
       </c>
       <c r="G10">
         <v>-3267000.0</v>
       </c>
       <c r="H10">
         <v>-4528000.0</v>
       </c>
       <c r="I10">
         <v>-13990000.0</v>
       </c>
       <c r="J10">
         <v>-34000.0</v>
       </c>
       <c r="K10">
         <v>-4130000.0</v>
       </c>
       <c r="L10">
         <v>3027000.0</v>
       </c>
       <c r="M10">
         <v>19484000.0</v>
       </c>
       <c r="N10">
         <v>-2249000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>99000.0</v>
       </c>
       <c r="F11">
         <v>40000.0</v>
       </c>
       <c r="G11">
         <v>122000.0</v>
       </c>
       <c r="H11">
         <v>29000.0</v>
       </c>
       <c r="I11">
         <v>-84000.0</v>
       </c>
       <c r="J11">
         <v>506000.0</v>
       </c>
       <c r="K11">
         <v>-634000.0</v>
       </c>
       <c r="L11">
         <v>818000.0</v>
       </c>
       <c r="M11">
         <v>-14000.0</v>
       </c>
       <c r="N11">
         <v>1418000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>42000.0</v>
       </c>
       <c r="C12">
         <v>245000.0</v>
       </c>
       <c r="D12">
         <v>349000.0</v>
       </c>
       <c r="E12">
         <v>287000.0</v>
       </c>
       <c r="F12">
         <v>596000.0</v>
       </c>
       <c r="G12">
         <v>485000.0</v>
       </c>
       <c r="H12">
         <v>474000.0</v>
       </c>
       <c r="I12">
         <v>524000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>0.0</v>
       </c>
       <c r="C13">
         <v>19000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>108000.0</v>
       </c>
       <c r="H13">
         <v>12000.0</v>
       </c>
       <c r="I13">
         <v>8000.0</v>
       </c>
       <c r="J13">
         <v>12000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>95000.0</v>
       </c>
       <c r="C14">
         <v>52000.0</v>
       </c>
       <c r="D14">
         <v>1000.0</v>
       </c>
       <c r="E14">
         <v>26000.0</v>
       </c>
       <c r="F14">
         <v>11885000.0</v>
       </c>
       <c r="G14">
         <v>9310000.0</v>
       </c>
       <c r="H14">
         <v>9463000.0</v>
       </c>
       <c r="I14">
         <v>9463000.0</v>
       </c>
       <c r="J14">
         <v>9463000.0</v>
       </c>
       <c r="K14">
         <v>9463000.0</v>
       </c>
       <c r="L14">
         <v>9463000.0</v>
       </c>
       <c r="M14">
         <v>9463000.0</v>
       </c>
       <c r="N14">
         <v>9463000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-1691000.0</v>
       </c>
       <c r="C15">
         <v>1174000.0</v>
       </c>
       <c r="D15">
         <v>2074000.0</v>
       </c>
       <c r="E15">
         <v>-1590000.0</v>
       </c>
       <c r="F15">
         <v>-65966000.0</v>
       </c>
       <c r="G15">
         <v>-2765000.0</v>
       </c>
       <c r="H15">
         <v>-4389000.0</v>
       </c>
       <c r="I15">
         <v>-14715000.0</v>
       </c>
       <c r="J15">
         <v>214000.0</v>
       </c>
       <c r="K15">
         <v>-1734000.0</v>
       </c>
       <c r="L15">
         <v>2209000.0</v>
       </c>
       <c r="M15">
         <v>19498000.0</v>
       </c>
       <c r="N15">
         <v>-3667000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-1590000.0</v>
       </c>
       <c r="F16">
         <v>-65966000.0</v>
       </c>
       <c r="G16">
         <v>-2765000.0</v>
       </c>
       <c r="H16">
         <v>-4389000.0</v>
       </c>
       <c r="I16">
         <v>-14715000.0</v>
       </c>
       <c r="J16">
         <v>214000.0</v>
       </c>
       <c r="K16">
         <v>-1734000.0</v>
       </c>
       <c r="L16">
         <v>2209000.0</v>
       </c>
       <c r="M16">
         <v>19498000.0</v>
       </c>
       <c r="N16">
         <v>-3667000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>-1786000.0</v>
       </c>
       <c r="C17">
         <v>-2585000.0</v>
       </c>
       <c r="D17">
         <v>-4169000.0</v>
       </c>
       <c r="E17">
         <v>-1714000.0</v>
       </c>
       <c r="F17">
         <v>-4383000.0</v>
       </c>
       <c r="G17">
         <v>-3389000.0</v>
       </c>
       <c r="H17">
         <v>-4557000.0</v>
       </c>
       <c r="I17">
         <v>-13906000.0</v>
       </c>
       <c r="J17">
         <v>-540000.0</v>
       </c>
       <c r="K17">
         <v>-1734000.0</v>
       </c>
       <c r="L17">
         <v>2209000.0</v>
       </c>
       <c r="M17">
         <v>19498000.0</v>
       </c>
       <c r="N17">
         <v>-3667000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-42000.0</v>
       </c>
       <c r="C18">
         <v>-226000.0</v>
       </c>
       <c r="D18">
         <v>-347000.0</v>
       </c>
       <c r="E18">
         <v>-274000.0</v>
       </c>
       <c r="F18">
         <v>-594000.0</v>
       </c>
       <c r="G18">
         <v>-377000.0</v>
       </c>
       <c r="H18">
         <v>-462000.0</v>
       </c>
       <c r="I18">
         <v>-516000.0</v>
       </c>
       <c r="J18">
         <v>-570000.0</v>
       </c>
       <c r="K18">
         <v>-879000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-1315000.0</v>
       </c>
       <c r="C21">
         <v>-1911000.0</v>
       </c>
       <c r="D21">
         <v>-4526000.0</v>
       </c>
       <c r="E21">
         <v>-4075000.0</v>
       </c>
       <c r="F21">
         <v>-3744000.0</v>
       </c>
       <c r="G21">
         <v>-3267000.0</v>
       </c>
       <c r="H21">
         <v>-4528000.0</v>
       </c>
       <c r="I21">
         <v>-13990000.0</v>
       </c>
       <c r="J21">
         <v>-34000.0</v>
       </c>
       <c r="K21">
         <v>-4130000.0</v>
       </c>
       <c r="L21">
         <v>3027000.0</v>
       </c>
       <c r="M21">
         <v>-1288000.0</v>
       </c>
       <c r="N21">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>60000.0</v>
       </c>
       <c r="F23">
         <v>17000.0</v>
       </c>
       <c r="G23">
         <v>204000.0</v>
       </c>
       <c r="H23">
         <v>1000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>72000.0</v>
       </c>
       <c r="C25">
         <v>47000.0</v>
       </c>
       <c r="D25">
         <v>69000.0</v>
       </c>
       <c r="E25">
         <v>287000.0</v>
       </c>
       <c r="F25">
         <v>455000.0</v>
       </c>
       <c r="G25">
         <v>698000.0</v>
       </c>
       <c r="H25">
         <v>644000.0</v>
       </c>
       <c r="I25">
         <v>1053000.0</v>
       </c>
       <c r="J25">
         <v>3645000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>1776000.0</v>
       </c>
       <c r="C28">
         <v>2282000.0</v>
       </c>
       <c r="D28">
         <v>4854000.0</v>
       </c>
       <c r="E28">
         <v>4581000.0</v>
       </c>
       <c r="F28">
         <v>4276000.0</v>
       </c>
       <c r="G28">
         <v>3225000.0</v>
       </c>
       <c r="H28">
         <v>3053000.0</v>
       </c>
       <c r="I28">
         <v>6749000.0</v>
       </c>
       <c r="J28">
         <v>6601000.0</v>
       </c>
       <c r="K28">
         <v>5924000.0</v>
       </c>
       <c r="L28">
         <v>8078000.0</v>
       </c>
       <c r="M28">
         <v>5972000.0</v>
       </c>
       <c r="N28">
         <v>6550000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>25000.0</v>
       </c>
       <c r="C29">
         <v>15000.0</v>
       </c>
       <c r="D29">
         <v>70000.0</v>
       </c>
       <c r="E29">
         <v>99000.0</v>
       </c>
       <c r="F29">
         <v>40000.0</v>
       </c>
       <c r="G29">
         <v>122000.0</v>
       </c>
       <c r="H29">
         <v>29000.0</v>
       </c>
       <c r="I29">
         <v>-84000.0</v>
       </c>
       <c r="J29">
         <v>506000.0</v>
       </c>
       <c r="K29">
         <v>-634000.0</v>
       </c>
       <c r="L29">
         <v>818000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>6630000.0</v>
       </c>
       <c r="C30">
         <v>6202000.0</v>
       </c>
       <c r="D30">
         <v>6227000.0</v>
       </c>
       <c r="E30">
         <v>6490000.0</v>
       </c>
       <c r="F30">
         <v>5017000.0</v>
       </c>
       <c r="G30">
         <v>3587000.0</v>
       </c>
       <c r="H30">
         <v>3853000.0</v>
       </c>
       <c r="I30">
         <v>27351000.0</v>
       </c>
       <c r="J30">
         <v>43884000.0</v>
       </c>
       <c r="K30">
         <v>35638000.0</v>
       </c>
       <c r="L30">
         <v>44198000.0</v>
       </c>
       <c r="M30">
         <v>25110000.0</v>
       </c>
       <c r="N30">
         <v>12458000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>-1688000.0</v>
       </c>
       <c r="I31">
         <v>-8116000.0</v>
       </c>
       <c r="J31">
         <v>-243000.0</v>
       </c>
       <c r="K31">
         <v>-509000.0</v>
       </c>
       <c r="L31">
         <v>2720000.0</v>
       </c>
       <c r="M31">
         <v>20772000.0</v>
       </c>
       <c r="N31">
         <v>1751000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>5315000.0</v>
       </c>
       <c r="C32">
         <v>4291000.0</v>
       </c>
       <c r="D32">
         <v>1701000.0</v>
       </c>
       <c r="E32">
         <v>2415000.0</v>
       </c>
       <c r="F32">
         <v>1273000.0</v>
       </c>
       <c r="G32">
         <v>846000.0</v>
       </c>
       <c r="H32">
         <v>1019000.0</v>
       </c>
       <c r="I32">
         <v>21528000.0</v>
       </c>
@@ -8161,149 +8268,149 @@
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>4</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>5</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>6</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>7</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>8</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>9</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>2114000.0</v>
       </c>
       <c r="C2">
         <v>1319000.0</v>
       </c>
       <c r="D2">
         <v>281000.0</v>
       </c>
       <c r="E2">
         <v>210000.0</v>
       </c>
       <c r="F2">
         <v>205000.0</v>
       </c>
       <c r="G2">
         <v>279000.0</v>
       </c>
       <c r="H2">
         <v>447000.0</v>
       </c>
       <c r="I2">
         <v>442000.0</v>
       </c>
@@ -8363,89 +8470,89 @@
       </c>
       <c r="AB2">
         <v>11446000.0</v>
       </c>
       <c r="AC2">
         <v>8910000.0</v>
       </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
       <c r="AE2">
         <v>9549000.0</v>
       </c>
       <c r="AF2">
         <v>12842000.0</v>
       </c>
       <c r="AG2">
         <v>10450000.0</v>
       </c>
       <c r="AH2">
         <v>11933000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>1000.0</v>
       </c>
       <c r="K4">
         <v>30000.0</v>
       </c>
       <c r="L4">
         <v>34000.0</v>
       </c>
       <c r="M4">
         <v>21000.0</v>
       </c>
       <c r="N4">
         <v>-73682000.0</v>
       </c>
       <c r="O4">
@@ -8485,51 +8592,51 @@
         <v>-146000.0</v>
       </c>
       <c r="AA4">
         <v>263000.0</v>
       </c>
       <c r="AB4">
         <v>-1122000.0</v>
       </c>
       <c r="AC4">
         <v>196000.0</v>
       </c>
       <c r="AD4">
         <v>196000.0</v>
       </c>
       <c r="AE4">
         <v>196000.0</v>
       </c>
       <c r="AF4">
         <v>196000.0</v>
       </c>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>-3062000.0</v>
       </c>
       <c r="K5">
         <v>-178000.0</v>
       </c>
       <c r="L5">
         <v>-154000.0</v>
       </c>
       <c r="M5">
         <v>-747000.0</v>
       </c>
       <c r="N5">
         <v>-795000.0</v>
       </c>
       <c r="O5">
@@ -8573,51 +8680,51 @@
       </c>
       <c r="AB5">
         <v>-2141000.0</v>
       </c>
       <c r="AC5">
         <v>-927000.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>350000.0</v>
       </c>
       <c r="AF5">
         <v>1195000.0</v>
       </c>
       <c r="AG5">
         <v>242000.0</v>
       </c>
       <c r="AH5">
         <v>-608000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>37000.0</v>
       </c>
       <c r="I6">
         <v>-539000.0</v>
       </c>
       <c r="J6">
         <v>-214000.0</v>
       </c>
       <c r="K6">
         <v>-74000.0</v>
       </c>
       <c r="L6">
         <v>-87000.0</v>
       </c>
       <c r="M6">
         <v>-620000.0</v>
       </c>
@@ -8639,89 +8746,89 @@
       <c r="S6">
         <v>-11000.0</v>
       </c>
       <c r="T6">
         <v>-217000.0</v>
       </c>
       <c r="U6">
         <v>-441000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>297000.0</v>
       </c>
       <c r="T8"/>
       <c r="U8">
@@ -8731,51 +8838,51 @@
         <v>231000.0</v>
       </c>
       <c r="W8">
         <v>89000.0</v>
       </c>
       <c r="X8">
         <v>-75000.0</v>
       </c>
       <c r="Y8">
         <v>-77000.0</v>
       </c>
       <c r="Z8">
         <v>-146000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>201000.0</v>
       </c>
       <c r="C9">
         <v>59000.0</v>
       </c>
       <c r="D9">
         <v>57000.0</v>
       </c>
       <c r="E9">
         <v>50000.0</v>
       </c>
       <c r="F9">
         <v>43000.0</v>
       </c>
       <c r="G9">
         <v>105000.0</v>
       </c>
       <c r="H9">
         <v>38000.0</v>
       </c>
       <c r="I9">
         <v>142000.0</v>
       </c>
@@ -8835,51 +8942,51 @@
       </c>
       <c r="AB9">
         <v>51000.0</v>
       </c>
       <c r="AC9">
         <v>610000.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>2270000.0</v>
       </c>
       <c r="AF9">
         <v>3237000.0</v>
       </c>
       <c r="AG9">
         <v>1672000.0</v>
       </c>
       <c r="AH9">
         <v>1584000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-1140000.0</v>
       </c>
       <c r="C10">
         <v>1333000.0</v>
       </c>
       <c r="D10">
         <v>1039000.0</v>
       </c>
       <c r="E10">
         <v>-409000.0</v>
       </c>
       <c r="F10">
         <v>-3126000.0</v>
       </c>
       <c r="G10">
         <v>-356000.0</v>
       </c>
       <c r="H10">
         <v>34000.0</v>
       </c>
       <c r="I10">
         <v>-651000.0</v>
       </c>
@@ -8939,51 +9046,51 @@
       </c>
       <c r="AB10">
         <v>-3721000.0</v>
       </c>
       <c r="AC10">
         <v>-964000.0</v>
       </c>
       <c r="AD10">
         <v>-964000.0</v>
       </c>
       <c r="AE10">
         <v>226000.0</v>
       </c>
       <c r="AF10">
         <v>1170000.0</v>
       </c>
       <c r="AG10">
         <v>122000.0</v>
       </c>
       <c r="AH10">
         <v>-829000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>99000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11">
         <v>38000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>2000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>122000.0</v>
@@ -9007,51 +9114,51 @@
       <c r="AA11"/>
       <c r="AB11">
         <v>26000.0</v>
       </c>
       <c r="AC11">
         <v>-35000.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>102000.0</v>
       </c>
       <c r="AF11">
         <v>380000.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>-197000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>14000.0</v>
       </c>
       <c r="C12">
         <v>27000.0</v>
       </c>
       <c r="D12">
         <v>117000.0</v>
       </c>
       <c r="E12">
         <v>87000.0</v>
       </c>
       <c r="F12">
         <v>133000.0</v>
       </c>
       <c r="G12">
         <v>163000.0</v>
       </c>
       <c r="H12">
         <v>1000.0</v>
       </c>
       <c r="I12">
         <v>52000.0</v>
       </c>
@@ -9111,89 +9218,89 @@
       </c>
       <c r="AB12">
         <v>143000.0</v>
       </c>
       <c r="AC12">
         <v>94000.0</v>
       </c>
       <c r="AD12">
         <v>102000.0</v>
       </c>
       <c r="AE12">
         <v>98000.0</v>
       </c>
       <c r="AF12">
         <v>108000.0</v>
       </c>
       <c r="AG12">
         <v>213000.0</v>
       </c>
       <c r="AH12">
         <v>227000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>61000.0</v>
       </c>
       <c r="C14">
         <v>-9000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>1000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
@@ -9251,51 +9358,51 @@
       </c>
       <c r="AB14">
         <v>9463000.0</v>
       </c>
       <c r="AC14">
         <v>9463000.0</v>
       </c>
       <c r="AD14">
         <v>9463000.0</v>
       </c>
       <c r="AE14">
         <v>9463000.0</v>
       </c>
       <c r="AF14">
         <v>9463000.0</v>
       </c>
       <c r="AG14">
         <v>9463000.0</v>
       </c>
       <c r="AH14">
         <v>9463000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-757000.0</v>
       </c>
       <c r="C15">
         <v>1312000.0</v>
       </c>
       <c r="D15">
         <v>1066000.0</v>
       </c>
       <c r="E15">
         <v>-447000.0</v>
       </c>
       <c r="F15">
         <v>2496000.0</v>
       </c>
       <c r="G15">
         <v>-38000.0</v>
       </c>
       <c r="H15">
         <v>274000.0</v>
       </c>
       <c r="I15">
         <v>-658000.0</v>
       </c>
@@ -9355,51 +9462,51 @@
       </c>
       <c r="AB15">
         <v>-4869000.0</v>
       </c>
       <c r="AC15">
         <v>-733000.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>124000.0</v>
       </c>
       <c r="AF15">
         <v>790000.0</v>
       </c>
       <c r="AG15">
         <v>122000.0</v>
       </c>
       <c r="AH15">
         <v>-632000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>-422000.0</v>
       </c>
       <c r="K16">
         <v>-207000.0</v>
       </c>
       <c r="L16">
         <v>-194000.0</v>
       </c>
       <c r="M16">
         <v>-767000.0</v>
       </c>
       <c r="N16">
         <v>-74576000.0</v>
       </c>
       <c r="O16">
@@ -9443,51 +9550,51 @@
       </c>
       <c r="AB16">
         <v>-4869000.0</v>
       </c>
       <c r="AC16">
         <v>-733000.0</v>
       </c>
       <c r="AD16">
         <v>-733000.0</v>
       </c>
       <c r="AE16">
         <v>124000.0</v>
       </c>
       <c r="AF16">
         <v>790000.0</v>
       </c>
       <c r="AG16">
         <v>122000.0</v>
       </c>
       <c r="AH16">
         <v>-632000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>-1153000.0</v>
       </c>
       <c r="C17">
         <v>1321000.0</v>
       </c>
       <c r="D17">
         <v>1066000.0</v>
       </c>
       <c r="E17">
         <v>-426000.0</v>
       </c>
       <c r="F17">
         <v>-3196000.0</v>
       </c>
       <c r="G17">
         <v>-356000.0</v>
       </c>
       <c r="H17">
         <v>34000.0</v>
       </c>
       <c r="I17">
         <v>-651000.0</v>
       </c>
@@ -9547,51 +9654,51 @@
       </c>
       <c r="AB17">
         <v>-3747000.0</v>
       </c>
       <c r="AC17">
         <v>-929000.0</v>
       </c>
       <c r="AD17">
         <v>-929000.0</v>
       </c>
       <c r="AE17">
         <v>124000.0</v>
       </c>
       <c r="AF17">
         <v>790000.0</v>
       </c>
       <c r="AG17">
         <v>122000.0</v>
       </c>
       <c r="AH17">
         <v>-632000.0</v>
       </c>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-14000.0</v>
       </c>
       <c r="C18">
         <v>-27000.0</v>
       </c>
       <c r="D18">
         <v>-117000.0</v>
       </c>
       <c r="E18">
         <v>-87000.0</v>
       </c>
       <c r="F18">
         <v>-133000.0</v>
       </c>
       <c r="G18">
         <v>-163000.0</v>
       </c>
       <c r="H18">
         <v>-1000.0</v>
       </c>
       <c r="I18">
         <v>-52000.0</v>
       </c>
@@ -9633,127 +9740,127 @@
       </c>
       <c r="V18">
         <v>-104000.0</v>
       </c>
       <c r="W18">
         <v>-111000.0</v>
       </c>
       <c r="X18">
         <v>-122000.0</v>
       </c>
       <c r="Y18">
         <v>-125000.0</v>
       </c>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-381000.0</v>
       </c>
       <c r="C21">
         <v>-659000.0</v>
       </c>
       <c r="D21">
         <v>-551000.0</v>
       </c>
       <c r="E21">
         <v>-324000.0</v>
       </c>
       <c r="F21">
         <v>-3258000.0</v>
       </c>
       <c r="G21">
         <v>-297000.0</v>
       </c>
       <c r="H21">
         <v>-325000.0</v>
       </c>
       <c r="I21">
         <v>-646000.0</v>
       </c>
@@ -9813,177 +9920,177 @@
       </c>
       <c r="AB21">
         <v>-2141000.0</v>
       </c>
       <c r="AC21">
         <v>-927000.0</v>
       </c>
       <c r="AD21">
         <v>-927000.0</v>
       </c>
       <c r="AE21">
         <v>350000.0</v>
       </c>
       <c r="AF21">
         <v>1195000.0</v>
       </c>
       <c r="AG21">
         <v>242000.0</v>
       </c>
       <c r="AH21">
         <v>-608000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23">
         <v>60000.0</v>
       </c>
       <c r="K23">
         <v>60000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23">
         <v>98000.0</v>
       </c>
       <c r="U23">
         <v>98000.0</v>
       </c>
       <c r="V23">
         <v>98000.0</v>
       </c>
       <c r="W23">
         <v>98000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>10000.0</v>
       </c>
       <c r="C25">
         <v>15000.0</v>
       </c>
       <c r="D25">
         <v>11000.0</v>
       </c>
       <c r="E25">
         <v>11000.0</v>
       </c>
       <c r="F25">
         <v>3000.0</v>
       </c>
       <c r="G25">
         <v>4000.0</v>
       </c>
       <c r="H25">
         <v>2000.0</v>
       </c>
       <c r="I25">
         <v>60000.0</v>
       </c>
@@ -10017,127 +10124,127 @@
       <c r="S25">
         <v>171000.0</v>
       </c>
       <c r="T25">
         <v>201000.0</v>
       </c>
       <c r="U25">
         <v>201000.0</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>582000.0</v>
       </c>
       <c r="C28">
         <v>718000.0</v>
       </c>
       <c r="D28">
         <v>608000.0</v>
       </c>
       <c r="E28">
         <v>374000.0</v>
       </c>
       <c r="F28">
         <v>3301000.0</v>
       </c>
       <c r="G28">
         <v>402000.0</v>
       </c>
       <c r="H28">
         <v>363000.0</v>
       </c>
       <c r="I28">
         <v>788000.0</v>
       </c>
@@ -10197,51 +10304,51 @@
       </c>
       <c r="AB28">
         <v>2192000.0</v>
       </c>
       <c r="AC28">
         <v>1537000.0</v>
       </c>
       <c r="AD28">
         <v>1537000.0</v>
       </c>
       <c r="AE28">
         <v>1920000.0</v>
       </c>
       <c r="AF28">
         <v>2042000.0</v>
       </c>
       <c r="AG28">
         <v>1430000.0</v>
       </c>
       <c r="AH28">
         <v>2192000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>13000.0</v>
       </c>
       <c r="C29">
         <v>12000.0</v>
       </c>
       <c r="D29">
         <v>-27000.0</v>
       </c>
       <c r="E29">
         <v>17000.0</v>
       </c>
       <c r="F29">
         <v>70000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
@@ -10285,51 +10392,51 @@
         <v>68000.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>-39000.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>-75000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>2696000.0</v>
       </c>
       <c r="C30">
         <v>2037000.0</v>
       </c>
       <c r="D30">
         <v>889000.0</v>
       </c>
       <c r="E30">
         <v>584000.0</v>
       </c>
       <c r="F30">
         <v>3506000.0</v>
       </c>
       <c r="G30">
         <v>681000.0</v>
       </c>
       <c r="H30">
         <v>810000.0</v>
       </c>
       <c r="I30">
         <v>1230000.0</v>
       </c>
@@ -10389,51 +10496,51 @@
       </c>
       <c r="AB30">
         <v>13638000.0</v>
       </c>
       <c r="AC30">
         <v>10447000.0</v>
       </c>
       <c r="AD30">
         <v>0.0</v>
       </c>
       <c r="AE30">
         <v>11469000.0</v>
       </c>
       <c r="AF30">
         <v>14884000.0</v>
       </c>
       <c r="AG30">
         <v>11880000.0</v>
       </c>
       <c r="AH30">
         <v>14125000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31">
         <v>-1605000.0</v>
       </c>
       <c r="W31">
@@ -10453,51 +10560,51 @@
       </c>
       <c r="AB31">
         <v>-1580000.0</v>
       </c>
       <c r="AC31">
         <v>-37000.0</v>
       </c>
       <c r="AD31">
         <v>-23000.0</v>
       </c>
       <c r="AE31">
         <v>-124000.0</v>
       </c>
       <c r="AF31">
         <v>-25000.0</v>
       </c>
       <c r="AG31">
         <v>-120000.0</v>
       </c>
       <c r="AH31">
         <v>-221000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>2315000.0</v>
       </c>
       <c r="C32">
         <v>1378000.0</v>
       </c>
       <c r="D32">
         <v>338000.0</v>
       </c>
       <c r="E32">
         <v>260000.0</v>
       </c>
       <c r="F32">
         <v>248000.0</v>
       </c>
       <c r="G32">
         <v>384000.0</v>
       </c>
       <c r="H32">
         <v>485000.0</v>
       </c>
       <c r="I32">
         <v>584000.0</v>
       </c>
@@ -10646,991 +10753,991 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>1425000.0</v>
       </c>
       <c r="C2">
         <v>426000.0</v>
       </c>
       <c r="D2">
         <v>271000.0</v>
       </c>
       <c r="E2">
         <v>2297000.0</v>
       </c>
       <c r="F2">
         <v>330000.0</v>
       </c>
       <c r="G2">
         <v>396000.0</v>
       </c>
       <c r="H2">
         <v>2153000.0</v>
       </c>
       <c r="I2">
         <v>1182000.0</v>
       </c>
       <c r="J2">
         <v>1012000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>28000</v>
       </c>
       <c r="D3">
         <v>175000</v>
       </c>
       <c r="E3">
         <v>32000</v>
       </c>
       <c r="F3">
         <v>12000</v>
       </c>
       <c r="G3">
         <v>19000</v>
       </c>
       <c r="H3">
         <v>19000</v>
       </c>
       <c r="I3">
         <v>5000</v>
       </c>
       <c r="J3">
         <v>2392000</v>
       </c>
       <c r="K3">
         <v>4215000</v>
       </c>
       <c r="L3">
         <v>6084000</v>
       </c>
       <c r="M3">
         <v>6421000</v>
       </c>
       <c r="N3">
         <v>13993000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-400000.0</v>
       </c>
       <c r="C6">
         <v>981000.0</v>
       </c>
       <c r="D6">
         <v>162000.0</v>
       </c>
       <c r="E6">
         <v>-2026000.0</v>
       </c>
       <c r="F6">
         <v>1967000.0</v>
       </c>
       <c r="G6">
         <v>-66000.0</v>
       </c>
       <c r="H6">
         <v>-1757000.0</v>
       </c>
       <c r="I6">
         <v>971000.0</v>
       </c>
       <c r="J6">
         <v>170000.0</v>
       </c>
       <c r="K6">
         <v>-2086000.0</v>
       </c>
       <c r="L6">
         <v>-113000.0</v>
       </c>
       <c r="M6">
         <v>-14220000.0</v>
       </c>
       <c r="N6">
         <v>12818000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>886000.0</v>
       </c>
       <c r="C7">
         <v>-3090000.0</v>
       </c>
       <c r="D7">
         <v>3204000.0</v>
       </c>
       <c r="E7">
         <v>-205000.0</v>
       </c>
       <c r="F7">
         <v>455000.0</v>
       </c>
       <c r="G7">
         <v>553000.0</v>
       </c>
       <c r="H7">
         <v>918000.0</v>
       </c>
       <c r="I7">
         <v>4784000.0</v>
       </c>
       <c r="J7">
         <v>-4232000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>40000.0</v>
       </c>
       <c r="F9">
         <v>-132000.0</v>
       </c>
       <c r="G9">
         <v>-1000.0</v>
       </c>
       <c r="H9">
         <v>445000.0</v>
       </c>
       <c r="I9">
         <v>1507000.0</v>
       </c>
       <c r="J9">
         <v>1911000.0</v>
       </c>
       <c r="K9">
         <v>578000.0</v>
       </c>
       <c r="L9">
         <v>-1876000.0</v>
       </c>
       <c r="M9">
         <v>350000.0</v>
       </c>
       <c r="N9">
         <v>-2981000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>-36000.0</v>
       </c>
       <c r="C10">
         <v>6000.0</v>
       </c>
       <c r="D10">
         <v>164000.0</v>
       </c>
       <c r="E10">
         <v>-82000.0</v>
       </c>
       <c r="F10">
         <v>91000.0</v>
       </c>
       <c r="G10">
         <v>-157000.0</v>
       </c>
       <c r="H10">
         <v>354000.0</v>
       </c>
       <c r="I10">
         <v>10256000.0</v>
       </c>
       <c r="J10">
         <v>-4306000.0</v>
       </c>
       <c r="K10">
         <v>-5321000.0</v>
       </c>
       <c r="L10">
         <v>6283000.0</v>
       </c>
       <c r="M10">
         <v>-3114000.0</v>
       </c>
       <c r="N10">
         <v>-2203000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-163000.0</v>
       </c>
       <c r="F11">
         <v>496000.0</v>
       </c>
       <c r="G11">
         <v>712000.0</v>
       </c>
       <c r="H11">
         <v>-145000.0</v>
       </c>
       <c r="I11">
         <v>-6979000.0</v>
       </c>
       <c r="J11">
         <v>-1837000.0</v>
       </c>
       <c r="K11">
         <v>1115000.0</v>
       </c>
       <c r="L11">
         <v>539000.0</v>
       </c>
       <c r="M11">
         <v>188000.0</v>
       </c>
       <c r="N11">
         <v>5351000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1754000.0</v>
       </c>
       <c r="F12">
         <v>62373000.0</v>
       </c>
       <c r="G12">
         <v>793000.0</v>
       </c>
       <c r="H12">
         <v>1749000.0</v>
       </c>
       <c r="I12">
         <v>9185000.0</v>
       </c>
       <c r="J12">
         <v>-257000.0</v>
       </c>
       <c r="K12">
         <v>-1560000.0</v>
       </c>
       <c r="L12">
         <v>-1182000.0</v>
       </c>
       <c r="M12">
         <v>-21065000.0</v>
       </c>
       <c r="N12">
         <v>645000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>72000.0</v>
       </c>
       <c r="C14">
         <v>47000.0</v>
       </c>
       <c r="D14">
         <v>69000.0</v>
       </c>
       <c r="E14">
         <v>287000.0</v>
       </c>
       <c r="F14">
         <v>455000.0</v>
       </c>
       <c r="G14">
         <v>698000.0</v>
       </c>
       <c r="H14">
         <v>644000.0</v>
       </c>
       <c r="I14">
         <v>1053000.0</v>
       </c>
       <c r="J14">
         <v>3645000.0</v>
       </c>
       <c r="K14">
         <v>3351000.0</v>
       </c>
       <c r="L14">
         <v>3265000.0</v>
       </c>
       <c r="M14">
         <v>1586000.0</v>
       </c>
       <c r="N14">
         <v>644000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>901000.0</v>
       </c>
       <c r="L15">
         <v>901000.0</v>
       </c>
       <c r="M15">
         <v>901000.0</v>
       </c>
       <c r="N15">
         <v>901000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>1019000.0</v>
       </c>
       <c r="C16">
         <v>1425000.0</v>
       </c>
       <c r="D16">
         <v>426000.0</v>
       </c>
       <c r="E16">
         <v>271000.0</v>
       </c>
       <c r="F16">
         <v>2297000.0</v>
       </c>
       <c r="G16">
         <v>330000.0</v>
       </c>
       <c r="H16">
         <v>396000.0</v>
       </c>
       <c r="I16">
         <v>2153000.0</v>
       </c>
       <c r="J16">
         <v>1182000.0</v>
       </c>
       <c r="K16">
         <v>1012000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-362000.0</v>
       </c>
       <c r="C18">
         <v>-4872000.0</v>
       </c>
       <c r="D18">
         <v>-5000.0</v>
       </c>
       <c r="E18">
         <v>-3294000.0</v>
       </c>
       <c r="F18">
         <v>-2693000.0</v>
       </c>
       <c r="G18">
         <v>-781000.0</v>
       </c>
       <c r="H18">
         <v>-1790000.0</v>
       </c>
       <c r="I18">
         <v>302000.0</v>
       </c>
       <c r="J18">
         <v>-3022000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>9602000.0</v>
       </c>
       <c r="D19">
         <v>-175000.0</v>
       </c>
       <c r="E19">
         <v>1838000.0</v>
       </c>
       <c r="F19">
         <v>4388000.0</v>
       </c>
       <c r="G19">
         <v>522000.0</v>
       </c>
       <c r="H19">
         <v>62000.0</v>
       </c>
       <c r="I19">
         <v>398000.0</v>
       </c>
       <c r="J19">
         <v>-353000.0</v>
       </c>
       <c r="K19">
         <v>-4156000.0</v>
       </c>
       <c r="L19">
         <v>-353000.0</v>
       </c>
       <c r="M19">
         <v>-353000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>905000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-4866000.0</v>
       </c>
       <c r="D21">
         <v>283000.0</v>
       </c>
       <c r="E21">
         <v>-2307000.0</v>
       </c>
       <c r="F21">
         <v>757000.0</v>
       </c>
       <c r="G21">
         <v>639000.0</v>
       </c>
       <c r="H21">
         <v>-24000.0</v>
       </c>
       <c r="I21">
         <v>-497000.0</v>
       </c>
       <c r="J21">
         <v>-467000.0</v>
       </c>
       <c r="K21">
         <v>8082000.0</v>
       </c>
       <c r="L21">
         <v>-3750000.0</v>
       </c>
       <c r="M21">
         <v>-2163000.0</v>
       </c>
       <c r="N21">
         <v>5550000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-1691000.0</v>
       </c>
       <c r="C22">
         <v>1174000.0</v>
       </c>
       <c r="D22">
         <v>2074000.0</v>
       </c>
       <c r="E22">
         <v>-1590000.0</v>
       </c>
       <c r="F22">
         <v>-77851000.0</v>
       </c>
       <c r="G22">
         <v>-2765000.0</v>
       </c>
       <c r="H22">
         <v>-4389000.0</v>
       </c>
       <c r="I22">
         <v>-14715000.0</v>
       </c>
       <c r="J22">
         <v>214000.0</v>
       </c>
       <c r="K22">
         <v>-1734000.0</v>
       </c>
       <c r="L22">
         <v>2209000.0</v>
       </c>
       <c r="M22">
         <v>19498000.0</v>
       </c>
       <c r="N22">
         <v>-3667000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>1870000.0</v>
       </c>
       <c r="F23">
         <v>-501000.0</v>
       </c>
       <c r="G23">
         <v>-474000.0</v>
       </c>
       <c r="H23">
         <v>-437000.0</v>
       </c>
       <c r="I23">
         <v>713000.0</v>
       </c>
       <c r="J23">
         <v>-1524000.0</v>
       </c>
       <c r="K23">
         <v>-2365000.0</v>
       </c>
       <c r="L23">
         <v>-16000.0</v>
       </c>
       <c r="M23">
         <v>6368000.0</v>
       </c>
       <c r="N23">
         <v>-4566000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-272000.0</v>
       </c>
       <c r="F24">
         <v>-2000.0</v>
       </c>
       <c r="G24">
         <v>533000.0</v>
       </c>
       <c r="H24">
         <v>-3000.0</v>
       </c>
       <c r="I24">
         <v>31000.0</v>
       </c>
       <c r="J24">
         <v>1000.0</v>
       </c>
       <c r="K24">
         <v>58000.0</v>
       </c>
       <c r="L24">
         <v>173000.0</v>
       </c>
       <c r="M24">
         <v>6425000.0</v>
       </c>
       <c r="N24">
         <v>-64000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>42000.0</v>
       </c>
       <c r="C25">
         <v>100000.0</v>
       </c>
       <c r="D25">
         <v>174000.0</v>
       </c>
       <c r="E25">
         <v>-1999000.0</v>
       </c>
       <c r="F25">
         <v>594000.0</v>
       </c>
       <c r="G25">
         <v>377000.0</v>
       </c>
       <c r="H25">
         <v>444000.0</v>
       </c>
       <c r="I25">
         <v>443000.0</v>
       </c>
       <c r="J25">
         <v>338000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>5561000.0</v>
       </c>
       <c r="K26">
         <v>-6325000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>25600000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-437000.0</v>
       </c>
       <c r="F28">
         <v>256000.0</v>
       </c>
       <c r="G28">
         <v>165000.0</v>
       </c>
       <c r="H28">
         <v>-461000.0</v>
       </c>
       <c r="I28">
         <v>216000.0</v>
       </c>
       <c r="J28">
         <v>3570000.0</v>
       </c>
       <c r="K28">
         <v>4816000.0</v>
       </c>
       <c r="L28">
         <v>-3766000.0</v>
       </c>
       <c r="M28">
         <v>4205000.0</v>
       </c>
       <c r="N28">
         <v>26584000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>-362000.0</v>
       </c>
       <c r="C29">
         <v>-4844000.0</v>
       </c>
       <c r="D29">
         <v>170000.0</v>
       </c>
       <c r="E29">
         <v>-3262000.0</v>
       </c>
       <c r="F29">
         <v>-2683000.0</v>
       </c>
       <c r="G29">
         <v>-720000.0</v>
       </c>
       <c r="H29">
         <v>-1342000.0</v>
       </c>
       <c r="I29">
         <v>307000.0</v>
       </c>
       <c r="J29">
         <v>-630000.0</v>
       </c>
       <c r="K29">
         <v>-2632000.0</v>
       </c>
       <c r="L29">
         <v>9543000.0</v>
       </c>
       <c r="M29">
         <v>-2557000.0</v>
       </c>
       <c r="N29">
         <v>267000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>1838000.0</v>
       </c>
       <c r="F30">
         <v>4388000.0</v>
       </c>
       <c r="G30">
         <v>522000.0</v>
       </c>
       <c r="H30">
         <v>62000.0</v>
       </c>
       <c r="I30">
         <v>471000.0</v>
       </c>
       <c r="J30">
         <v>-2744000.0</v>
       </c>
       <c r="K30">
         <v>-4156000.0</v>
       </c>
@@ -11662,149 +11769,149 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>4</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>5</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>6</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>7</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>8</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>9</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>2944000.0</v>
       </c>
       <c r="C2">
         <v>6217000.0</v>
       </c>
       <c r="D2">
         <v>760000.0</v>
       </c>
       <c r="E2">
         <v>426000.0</v>
       </c>
       <c r="F2">
         <v>271000.0</v>
       </c>
       <c r="G2">
         <v>1010000.0</v>
       </c>
       <c r="H2">
         <v>1309000.0</v>
       </c>
       <c r="I2">
         <v>271000.0</v>
       </c>
@@ -11840,51 +11947,51 @@
       </c>
       <c r="T2">
         <v>698000.0</v>
       </c>
       <c r="U2">
         <v>396000.0</v>
       </c>
       <c r="V2">
         <v>406000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>28000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>173000</v>
       </c>
       <c r="G3">
         <v>1000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>1000</v>
       </c>
@@ -11944,127 +12051,127 @@
       </c>
       <c r="AB3">
         <v>4000</v>
       </c>
       <c r="AC3">
         <v>1000</v>
       </c>
       <c r="AD3">
         <v>1000</v>
       </c>
       <c r="AE3">
         <v>985000</v>
       </c>
       <c r="AF3">
         <v>247000</v>
       </c>
       <c r="AG3">
         <v>574000</v>
       </c>
       <c r="AH3">
         <v>1485000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-1524000.0</v>
       </c>
       <c r="C6">
         <v>-3286000.0</v>
       </c>
       <c r="D6">
         <v>5463000.0</v>
       </c>
       <c r="E6">
         <v>332000.0</v>
       </c>
       <c r="F6">
         <v>160000.0</v>
       </c>
       <c r="G6">
         <v>-740000.0</v>
       </c>
       <c r="H6">
         <v>-295000.0</v>
       </c>
       <c r="I6">
         <v>1037000.0</v>
       </c>
@@ -12124,51 +12231,51 @@
       </c>
       <c r="AB6">
         <v>331000.0</v>
       </c>
       <c r="AC6">
         <v>-368000.0</v>
       </c>
       <c r="AD6">
         <v>-368000.0</v>
       </c>
       <c r="AE6">
         <v>2276000.0</v>
       </c>
       <c r="AF6">
         <v>-2353000.0</v>
       </c>
       <c r="AG6">
         <v>3688000.0</v>
       </c>
       <c r="AH6">
         <v>-515000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>-1090000.0</v>
       </c>
       <c r="C7">
         <v>-2027000.0</v>
       </c>
       <c r="D7">
         <v>-41000.0</v>
       </c>
       <c r="E7">
         <v>68000.0</v>
       </c>
       <c r="F7">
         <v>2468000.0</v>
       </c>
       <c r="G7">
         <v>-459000.0</v>
       </c>
       <c r="H7">
         <v>-559000.0</v>
       </c>
       <c r="I7">
         <v>237000.0</v>
       </c>
@@ -12202,89 +12309,89 @@
       <c r="S7">
         <v>-267000.0</v>
       </c>
       <c r="T7">
         <v>265000.0</v>
       </c>
       <c r="U7">
         <v>13000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>491000.0</v>
       </c>
       <c r="K9">
         <v>-134000.0</v>
       </c>
       <c r="L9">
         <v>-166000.0</v>
       </c>
       <c r="M9">
         <v>-60000.0</v>
       </c>
       <c r="N9">
         <v>130000.0</v>
       </c>
       <c r="O9">
@@ -12328,51 +12435,51 @@
       </c>
       <c r="AB9">
         <v>-610000.0</v>
       </c>
       <c r="AC9">
         <v>-2094000.0</v>
       </c>
       <c r="AD9">
         <v>-2094000.0</v>
       </c>
       <c r="AE9">
         <v>3789000.0</v>
       </c>
       <c r="AF9">
         <v>-6695000.0</v>
       </c>
       <c r="AG9">
         <v>1510000.0</v>
       </c>
       <c r="AH9">
         <v>538000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>-37000.0</v>
       </c>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
         <v>83000.0</v>
       </c>
       <c r="E10">
         <v>-40000.0</v>
       </c>
       <c r="F10">
         <v>-23000.0</v>
       </c>
       <c r="G10">
         <v>-1000.0</v>
       </c>
       <c r="H10">
         <v>62000.0</v>
       </c>
       <c r="I10">
         <v>126000.0</v>
       </c>
@@ -12432,51 +12539,51 @@
       </c>
       <c r="AB10">
         <v>6350000.0</v>
       </c>
       <c r="AC10">
         <v>3568000.0</v>
       </c>
       <c r="AD10">
         <v>3568000.0</v>
       </c>
       <c r="AE10">
         <v>1448000.0</v>
       </c>
       <c r="AF10">
         <v>-4019000.0</v>
       </c>
       <c r="AG10">
         <v>2195000.0</v>
       </c>
       <c r="AH10">
         <v>-3386000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>173000.0</v>
       </c>
       <c r="K11">
         <v>71000.0</v>
       </c>
       <c r="L11">
         <v>-87000.0</v>
       </c>
       <c r="M11">
         <v>-222000.0</v>
       </c>
       <c r="N11">
         <v>-1426000.0</v>
       </c>
       <c r="O11">
@@ -12520,51 +12627,51 @@
       </c>
       <c r="AB11">
         <v>-3433000.0</v>
       </c>
       <c r="AC11">
         <v>-1935000.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>-6673000.0</v>
       </c>
       <c r="AF11">
         <v>8951000.0</v>
       </c>
       <c r="AG11">
         <v>-1924000.0</v>
       </c>
       <c r="AH11">
         <v>1662000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>-2024000.0</v>
       </c>
       <c r="K12">
         <v>88000.0</v>
       </c>
       <c r="L12">
         <v>54000.0</v>
       </c>
       <c r="M12">
         <v>126000.0</v>
       </c>
       <c r="N12">
         <v>74232000.0</v>
       </c>
       <c r="O12">
@@ -12608,97 +12715,97 @@
       </c>
       <c r="AB12">
         <v>2532000.0</v>
       </c>
       <c r="AC12">
         <v>26000.0</v>
       </c>
       <c r="AD12">
         <v>26000.0</v>
       </c>
       <c r="AE12">
         <v>-158000.0</v>
       </c>
       <c r="AF12">
         <v>-11000.0</v>
       </c>
       <c r="AG12">
         <v>-449000.0</v>
       </c>
       <c r="AH12">
         <v>138000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13">
         <v>131000.0</v>
       </c>
       <c r="R13">
         <v>131000.0</v>
       </c>
       <c r="S13">
         <v>131000.0</v>
       </c>
       <c r="T13">
         <v>131000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>10000.0</v>
       </c>
       <c r="C14">
         <v>15000.0</v>
       </c>
       <c r="D14">
         <v>11000.0</v>
       </c>
       <c r="E14">
         <v>11000.0</v>
       </c>
       <c r="F14">
         <v>3000.0</v>
       </c>
       <c r="G14">
         <v>4000.0</v>
       </c>
       <c r="H14">
         <v>2000.0</v>
       </c>
       <c r="I14">
         <v>60000.0</v>
       </c>
@@ -12758,89 +12865,89 @@
       </c>
       <c r="AB14">
         <v>325000.0</v>
       </c>
       <c r="AC14">
         <v>362000.0</v>
       </c>
       <c r="AD14">
         <v>362000.0</v>
       </c>
       <c r="AE14">
         <v>664000.0</v>
       </c>
       <c r="AF14">
         <v>1676000.0</v>
       </c>
       <c r="AG14">
         <v>690000.0</v>
       </c>
       <c r="AH14">
         <v>1616000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>1425000.0</v>
       </c>
       <c r="C16">
         <v>2944000.0</v>
       </c>
       <c r="D16">
         <v>6217000.0</v>
       </c>
       <c r="E16">
         <v>760000.0</v>
       </c>
       <c r="F16">
         <v>426000.0</v>
       </c>
       <c r="G16">
         <v>271000.0</v>
       </c>
       <c r="H16">
         <v>1010000.0</v>
       </c>
       <c r="I16">
         <v>1309000.0</v>
       </c>
@@ -12878,89 +12985,89 @@
         <v>558000.0</v>
       </c>
       <c r="U16">
         <v>698000.0</v>
       </c>
       <c r="V16">
         <v>396000.0</v>
       </c>
       <c r="W16">
         <v>406000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-1514000.0</v>
       </c>
       <c r="C18">
         <v>-2531000.0</v>
       </c>
       <c r="D18">
         <v>-587000.0</v>
       </c>
       <c r="E18">
         <v>-236000.0</v>
       </c>
       <c r="F18">
         <v>-574000.0</v>
       </c>
       <c r="G18">
         <v>-731000.0</v>
       </c>
       <c r="H18">
         <v>-814000.0</v>
       </c>
       <c r="I18">
         <v>-343000.0</v>
       </c>
@@ -12994,51 +13101,51 @@
       <c r="S18">
         <v>-582000.0</v>
       </c>
       <c r="T18">
         <v>-305000.0</v>
       </c>
       <c r="U18">
         <v>99000.0</v>
       </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>-28000.0</v>
       </c>
       <c r="C19">
         <v>-177000.0</v>
       </c>
       <c r="D19">
         <v>6059000.0</v>
       </c>
       <c r="E19">
         <v>3748000.0</v>
       </c>
       <c r="F19">
         <v>-173000.0</v>
       </c>
       <c r="G19">
         <v>-1000.0</v>
       </c>
       <c r="H19">
         <v>1528000.0</v>
       </c>
       <c r="I19">
         <v>776000.0</v>
       </c>
@@ -13086,97 +13193,97 @@
         <v>44000.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19">
         <v>398000.0</v>
       </c>
       <c r="AD19">
         <v>398000.0</v>
       </c>
       <c r="AE19">
         <v>398000.0</v>
       </c>
       <c r="AF19">
         <v>398000.0</v>
       </c>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>905000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-1477000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-3390000.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>-2289000.0</v>
       </c>
       <c r="K21">
         <v>-5000.0</v>
       </c>
       <c r="L21">
         <v>-7000.0</v>
@@ -13224,51 +13331,51 @@
         <v>-443000.0</v>
       </c>
       <c r="AA21">
         <v>-54000.0</v>
       </c>
       <c r="AB21">
         <v>-54000.0</v>
       </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21">
         <v>3051000.0</v>
       </c>
       <c r="AF21">
         <v>-3051000.0</v>
       </c>
       <c r="AG21">
         <v>-467000.0</v>
       </c>
       <c r="AH21">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-757000.0</v>
       </c>
       <c r="C22">
         <v>1312000.0</v>
       </c>
       <c r="D22">
         <v>1066000.0</v>
       </c>
       <c r="E22">
         <v>-447000.0</v>
       </c>
       <c r="F22">
         <v>2496000.0</v>
       </c>
       <c r="G22">
         <v>-38000.0</v>
       </c>
       <c r="H22">
         <v>274000.0</v>
       </c>
       <c r="I22">
         <v>-658000.0</v>
       </c>
@@ -13328,51 +13435,51 @@
       </c>
       <c r="AB22">
         <v>-4869000.0</v>
       </c>
       <c r="AC22">
         <v>-733000.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>124000.0</v>
       </c>
       <c r="AF22">
         <v>790000.0</v>
       </c>
       <c r="AG22">
         <v>122000.0</v>
       </c>
       <c r="AH22">
         <v>-632000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23">
         <v>2005000.0</v>
       </c>
       <c r="K23">
         <v>2005000.0</v>
       </c>
       <c r="L23">
         <v>6000.0</v>
       </c>
       <c r="M23">
         <v>-141000.0</v>
       </c>
       <c r="N23">
         <v>-834000.0</v>
       </c>
       <c r="O23">
@@ -13416,51 +13523,51 @@
       </c>
       <c r="AB23">
         <v>-2000.0</v>
       </c>
       <c r="AC23">
         <v>-2000.0</v>
       </c>
       <c r="AD23">
         <v>-2000.0</v>
       </c>
       <c r="AE23">
         <v>-2000.0</v>
       </c>
       <c r="AF23">
         <v>-171000.0</v>
       </c>
       <c r="AG23">
         <v>-1519000.0</v>
       </c>
       <c r="AH23">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>-272000.0</v>
       </c>
       <c r="K24">
         <v>-272000.0</v>
       </c>
       <c r="L24">
         <v>-188000.0</v>
       </c>
       <c r="M24">
         <v>-188000.0</v>
       </c>
       <c r="N24">
         <v>146000.0</v>
       </c>
       <c r="O24">
@@ -13504,51 +13611,51 @@
       </c>
       <c r="AB24">
         <v>1000.0</v>
       </c>
       <c r="AC24">
         <v>31000.0</v>
       </c>
       <c r="AD24">
         <v>31000.0</v>
       </c>
       <c r="AE24">
         <v>1000.0</v>
       </c>
       <c r="AF24">
         <v>1000.0</v>
       </c>
       <c r="AG24">
         <v>1000.0</v>
       </c>
       <c r="AH24">
         <v>1000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-1000.0</v>
       </c>
       <c r="C25">
         <v>-200000.0</v>
       </c>
       <c r="D25">
         <v>115000.0</v>
       </c>
       <c r="E25">
         <v>106000.0</v>
       </c>
       <c r="F25">
         <v>-16000.0</v>
       </c>
       <c r="G25">
         <v>-245000.0</v>
       </c>
       <c r="H25">
         <v>-240000.0</v>
       </c>
       <c r="I25">
         <v>59000.0</v>
       </c>
@@ -13582,135 +13689,135 @@
       <c r="S25">
         <v>17000.0</v>
       </c>
       <c r="T25">
         <v>234000.0</v>
       </c>
       <c r="U25">
         <v>-4000.0</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26">
         <v>1002000.0</v>
       </c>
       <c r="AF26">
         <v>401000.0</v>
       </c>
       <c r="AG26">
         <v>4158000.0</v>
       </c>
       <c r="AH26">
         <v>4158000.0</v>
       </c>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>-284000.0</v>
       </c>
       <c r="K28">
         <v>-5000.0</v>
       </c>
       <c r="L28">
         <v>-1000.0</v>
       </c>
       <c r="M28">
         <v>-147000.0</v>
       </c>
       <c r="N28">
         <v>-1091000.0</v>
       </c>
       <c r="O28">
@@ -13754,51 +13861,51 @@
       </c>
       <c r="AB28">
         <v>-2000.0</v>
       </c>
       <c r="AC28">
         <v>-2000.0</v>
       </c>
       <c r="AD28">
         <v>-2000.0</v>
       </c>
       <c r="AE28">
         <v>4051000.0</v>
       </c>
       <c r="AF28">
         <v>-2821000.0</v>
       </c>
       <c r="AG28">
         <v>2172000.0</v>
       </c>
       <c r="AH28">
         <v>999000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>-1486000.0</v>
       </c>
       <c r="C29">
         <v>-2531000.0</v>
       </c>
       <c r="D29">
         <v>-587000.0</v>
       </c>
       <c r="E29">
         <v>-236000.0</v>
       </c>
       <c r="F29">
         <v>-401000.0</v>
       </c>
       <c r="G29">
         <v>-730000.0</v>
       </c>
       <c r="H29">
         <v>-814000.0</v>
       </c>
       <c r="I29">
         <v>-342000.0</v>
       </c>
@@ -13858,51 +13965,51 @@
       </c>
       <c r="AB29">
         <v>295000.0</v>
       </c>
       <c r="AC29">
         <v>-806000.0</v>
       </c>
       <c r="AD29">
         <v>-806000.0</v>
       </c>
       <c r="AE29">
         <v>-806000.0</v>
       </c>
       <c r="AF29">
         <v>692000.0</v>
       </c>
       <c r="AG29">
         <v>2144000.0</v>
       </c>
       <c r="AH29">
         <v>-64000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30">
         <v>1838000.0</v>
       </c>
       <c r="K30">
         <v>1838000.0</v>
       </c>
       <c r="L30">
         <v>-188000.0</v>
       </c>
       <c r="M30">
         <v>-188000.0</v>
       </c>
       <c r="N30">
         <v>4534000.0</v>
       </c>
       <c r="O30">