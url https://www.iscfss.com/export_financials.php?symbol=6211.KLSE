--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -863,11869 +869,12590 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>17619000.0</v>
+      </c>
+      <c r="C2">
         <v>8908976.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8838436.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15917000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6026580.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9875718.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8460420.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9142657.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7399365.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13154187.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="L2">
         <v>10000000.0</v>
       </c>
       <c r="M2">
         <v>10000000.0</v>
       </c>
       <c r="N2">
+        <v>10000000.0</v>
+      </c>
+      <c r="O2">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>2562000.0</v>
+      </c>
+      <c r="C7">
         <v>1287371.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>573930.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>380001.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>566767.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>741249.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>315849.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>425051.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>807320.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1263582.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>69220681.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="C8">
         <v>69220681.0</v>
       </c>
       <c r="D8">
         <v>69220681.0</v>
       </c>
       <c r="E8">
         <v>69220681.0</v>
       </c>
       <c r="F8">
         <v>69220681.0</v>
       </c>
       <c r="G8">
         <v>69220681.0</v>
       </c>
       <c r="H8">
         <v>69220681.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>69220681.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7283230.0</v>
       </c>
       <c r="K9">
         <v>7283230.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>7283230.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>5521000.0</v>
+      </c>
+      <c r="C10">
         <v>2846420.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1527080.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>476470.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>473440.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>195590.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>176160.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22300.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22540.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>392860.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2000000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>5521000.0</v>
+      </c>
+      <c r="C12">
         <v>2846420.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1527080.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>476470.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>473440.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>195590.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>176160.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22300.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22540.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>392860.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2485540.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
-        <v>69220680.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="C13">
         <v>69220680.0</v>
       </c>
       <c r="D13">
+        <v>69220680.0</v>
+      </c>
+      <c r="E13">
         <v>69221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69220681.0</v>
       </c>
       <c r="F13">
         <v>69220681.0</v>
       </c>
       <c r="G13">
         <v>69220681.0</v>
       </c>
       <c r="H13">
-        <v>69220680.0</v>
+        <v>69220681.0</v>
       </c>
       <c r="I13">
         <v>69220680.0</v>
       </c>
       <c r="J13">
+        <v>69220680.0</v>
+      </c>
+      <c r="K13">
         <v>61937450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="L13">
         <v>69000000.0</v>
       </c>
       <c r="M13">
         <v>69000000.0</v>
       </c>
       <c r="N13">
         <v>69000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>69000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>61937450.0</v>
       </c>
       <c r="C14">
         <v>61937450.0</v>
       </c>
       <c r="D14">
         <v>61937450.0</v>
       </c>
       <c r="E14">
         <v>61937450.0</v>
       </c>
       <c r="F14">
         <v>61937450.0</v>
       </c>
       <c r="G14">
         <v>61937450.0</v>
       </c>
       <c r="H14">
         <v>61937450.0</v>
       </c>
       <c r="I14">
         <v>61937450.0</v>
       </c>
       <c r="J14">
         <v>61937450.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>61937450.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>16782000.0</v>
+      </c>
+      <c r="C22">
         <v>15533560.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13591780.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11858000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10588522.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11919960.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12433623.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11684810.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13120150.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16932880.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>21000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>17000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>83658000.0</v>
+      </c>
+      <c r="C23">
         <v>78488520.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>73041320.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>68002790.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>67033810.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>72111450.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>74613510.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>79943690.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>84781500.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>96101190.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>202000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1092650.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1014220.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>2106000.0</v>
+      </c>
+      <c r="C25">
         <v>1070080.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>348720.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>202450.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>380000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>566770.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>211720.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>170190.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>425050.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1092650.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1014220.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>373277.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1511649.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3577570.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4893551.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4449644.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6375798.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6392691.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>60816000.0</v>
+      </c>
+      <c r="C29">
         <v>57185178.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52843319.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48057496.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>50854016.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>56722761.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>61481330.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>65715753.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>71853529.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>11048000.0</v>
+      </c>
+      <c r="C30">
         <v>8801800.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7973215.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6393353.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5097713.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6760792.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7121037.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10107260.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9513420.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10220680.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>46070000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>46803009.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>51633623.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>56855530.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>14164000.0</v>
+      </c>
+      <c r="C32">
         <v>6948958.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2140623.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1046094.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-712439.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-732541.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2373659.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1565043.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4058022.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>50191000.0</v>
+      </c>
+      <c r="C33">
         <v>51207216.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>49151058.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>48845105.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>50603825.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>52932931.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>54693588.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>57922800.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>61805332.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>68370677.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>4759000.0</v>
+      </c>
+      <c r="C35">
         <v>1515078.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>348716.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3821823.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3088377.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>566767.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>211717.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>170190.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>425051.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1092649.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>57922800.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>61805332.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>68370677.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>0.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1197000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>335000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>362730.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>390392.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>418054.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>0.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>604130.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1270450.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1038030.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>73000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>79360.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>81810.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>222040.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>133680.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>147060.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>1077936.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1302865.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1127499.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M40">
         <v>1000000.0</v>
       </c>
       <c r="N40">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>165102289.0</v>
+      </c>
+      <c r="C45">
         <v>200902853.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>197320732.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>196755559.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>196408058.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>196633360.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>196169942.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>49866000.0</v>
+      </c>
+      <c r="C46">
         <v>50848903.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>47570809.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>48432380.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>50160118.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52462170.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>54195271.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>49866000.0</v>
+      </c>
+      <c r="C47">
         <v>50848900.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>47570810.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>48432000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>50160118.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>52462170.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>54195271.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>57393790.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>60642880.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>66511760.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>76586180.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-9625000.0</v>
+      </c>
+      <c r="C48">
         <v>-12579590.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-18277720.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-23151000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-22417672.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-17587058.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-12365151.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-9903030.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-3782380.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>4843080.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>14000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>11000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>1220000.0</v>
+      </c>
+      <c r="C50">
         <v>544082.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1900354.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1988120.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4051007.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5089138.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4625800.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6398100.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>6415226.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7334328.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>13000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>18000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>22000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>5655910.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4837520.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6568290.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6840280.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1092650.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>1220000.0</v>
+      </c>
+      <c r="C52">
         <v>544080.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1900350.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1988120.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4051010.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5089140.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4625800.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6398100.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6415230.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>18000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>22000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>460000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>83658000.0</v>
+      </c>
+      <c r="C55">
         <v>78488520.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>73041320.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>68002790.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>67033810.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>72111450.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>74613510.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>79943690.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>84781500.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>96101190.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>111000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>114000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>109000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>110000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>33467000.0</v>
+      </c>
+      <c r="C56">
         <v>27281310.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23890270.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>19129000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>16429986.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>19178517.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19919917.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>22020890.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>22976170.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>27730510.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>37000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>33000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>31000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>19303000.0</v>
+      </c>
+      <c r="C57">
         <v>20332350.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>21749640.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>18083000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>17142425.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>19911058.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17546258.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>20455850.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>18918150.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20944780.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>27000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>25000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>24000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>24062000.0</v>
+      </c>
+      <c r="C58">
         <v>21847430.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>22098360.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21933410.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20230800.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>20477830.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>17757980.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20626040.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19343200.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>22037430.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>28000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>33000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>36000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>59596000.0</v>
+      </c>
+      <c r="C60">
         <v>56641100.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>50942970.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>46069380.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>46803010.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>51633620.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>56855530.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>59317650.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>65438300.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>74063760.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>83062340.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>17583000.0</v>
+      </c>
+      <c r="C2">
+        <v>17619000.0</v>
+      </c>
+      <c r="D2">
         <v>18704000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18102000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18804000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8908976.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18648000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18857000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18735000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8838436.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16069000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14737000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>16064000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15917000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16772000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2814000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12818000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6026580.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14980000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14309000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14683000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9875718.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13229000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11325000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13396000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8460420.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13540000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>14820000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>14295000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AE2">
         <v>15000000.0</v>
       </c>
       <c r="AF2">
+        <v>10000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>15000000.0</v>
+      </c>
+      <c r="AH2">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>2548000.0</v>
+      </c>
+      <c r="C7">
+        <v>2562000.0</v>
+      </c>
+      <c r="D7">
         <v>2673000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2679000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2612000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1287371.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>603000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>662000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>655000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>573930.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>543000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>290000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>334000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>380001.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>428000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>474000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>521000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>566767.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>612000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>655000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>699000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>741249.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>732000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>772000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>428000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>315849.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>290000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>357000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>436000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>69221000.0</v>
       </c>
       <c r="C8">
         <v>69221000.0</v>
       </c>
       <c r="D8">
         <v>69221000.0</v>
       </c>
       <c r="E8">
-        <v>69220681.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="F8">
         <v>69221000.0</v>
       </c>
       <c r="G8">
-        <v>69221000.0</v>
+        <v>69220681.0</v>
       </c>
       <c r="H8">
         <v>69221000.0</v>
       </c>
       <c r="I8">
-        <v>69220681.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="J8">
         <v>69221000.0</v>
       </c>
       <c r="K8">
-        <v>69221000.0</v>
+        <v>69220681.0</v>
       </c>
       <c r="L8">
         <v>69221000.0</v>
       </c>
       <c r="M8">
-        <v>69220681.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="N8">
         <v>69221000.0</v>
       </c>
       <c r="O8">
-        <v>69221000.0</v>
+        <v>69220681.0</v>
       </c>
       <c r="P8">
         <v>69221000.0</v>
       </c>
       <c r="Q8">
-        <v>69220681.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="R8">
         <v>69221000.0</v>
       </c>
       <c r="S8">
+        <v>69220681.0</v>
+      </c>
+      <c r="T8">
         <v>69221000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>69221000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>5781000.0</v>
+      </c>
+      <c r="C10">
+        <v>5521000.0</v>
+      </c>
+      <c r="D10">
         <v>2557000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1548000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1545000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2846420.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3068000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1806000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2044000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1527077.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>509000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>727000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>513000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>476470.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>477000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>464000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>573000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>473440.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>16000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>20000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>858000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>195587.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>30000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>155000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>17000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>176156.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>19000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>173000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>44000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2000000.0</v>
       </c>
-      <c r="AE10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>5521000.0</v>
+      </c>
+      <c r="D12">
         <v>2557000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1548000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1545000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2846420.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3068000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>727000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>513000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>476470.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>477000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>464000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>573000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>473440.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>476000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>20000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>858000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>195590.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>30000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>155000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>17000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>176160.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>19000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>173000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>44000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>69221000.0</v>
       </c>
       <c r="D13">
         <v>69221000.0</v>
       </c>
       <c r="E13">
-        <v>69220680.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="F13">
         <v>69221000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>69220680.0</v>
+      </c>
+      <c r="H13">
+        <v>69221000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>69221000.0</v>
       </c>
       <c r="N13">
         <v>69221000.0</v>
       </c>
       <c r="O13">
         <v>69221000.0</v>
       </c>
       <c r="P13">
         <v>69221000.0</v>
       </c>
       <c r="Q13">
-        <v>69220680.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="R13">
         <v>69221000.0</v>
       </c>
       <c r="S13">
-        <v>69221000.0</v>
+        <v>69220680.0</v>
       </c>
       <c r="T13">
         <v>69221000.0</v>
       </c>
       <c r="U13">
-        <v>69220680.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="V13">
         <v>69221000.0</v>
       </c>
       <c r="W13">
-        <v>69221000.0</v>
+        <v>69220680.0</v>
       </c>
       <c r="X13">
         <v>69221000.0</v>
       </c>
       <c r="Y13">
-        <v>69220680.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="Z13">
         <v>69221000.0</v>
       </c>
       <c r="AA13">
-        <v>69221000.0</v>
+        <v>69220680.0</v>
       </c>
       <c r="AB13">
         <v>69221000.0</v>
       </c>
       <c r="AC13">
-        <v>69000000.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="AD13">
-        <v>69000000.0</v>
+        <v>69221000.0</v>
       </c>
       <c r="AE13">
         <v>69000000.0</v>
       </c>
       <c r="AF13">
         <v>69000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>69000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>69000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>61937450.0</v>
+        <v>61937451.0</v>
       </c>
       <c r="C14">
         <v>61937450.0</v>
       </c>
       <c r="D14">
         <v>61937450.0</v>
       </c>
       <c r="E14">
         <v>61937450.0</v>
       </c>
       <c r="F14">
         <v>61937450.0</v>
       </c>
       <c r="G14">
-        <v>61937451.0</v>
+        <v>61937450.0</v>
       </c>
       <c r="H14">
-        <v>61937451.0</v>
+        <v>61937450.0</v>
       </c>
       <c r="I14">
         <v>61937451.0</v>
       </c>
       <c r="J14">
         <v>61937451.0</v>
       </c>
       <c r="K14">
-        <v>61937450.0</v>
+        <v>61937451.0</v>
       </c>
       <c r="L14">
-        <v>61937450.0</v>
+        <v>61937451.0</v>
       </c>
       <c r="M14">
         <v>61937450.0</v>
       </c>
       <c r="N14">
         <v>61937450.0</v>
       </c>
       <c r="O14">
         <v>61937450.0</v>
       </c>
       <c r="P14">
         <v>61937450.0</v>
       </c>
       <c r="Q14">
         <v>61937450.0</v>
       </c>
       <c r="R14">
         <v>61937450.0</v>
       </c>
       <c r="S14">
         <v>61937450.0</v>
       </c>
       <c r="T14">
         <v>61937450.0</v>
       </c>
       <c r="U14">
+        <v>61937450.0</v>
+      </c>
+      <c r="V14">
+        <v>61937450.0</v>
+      </c>
+      <c r="W14">
         <v>61937541.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>61937541.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>61851900.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>61937451.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>61937451.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>61754400.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>62047200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>62051300.0</v>
       </c>
-      <c r="AC14"/>
-[...1 lines deleted...]
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14">
         <v>74074100.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>55865900.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>16741000.0</v>
+      </c>
+      <c r="C22">
+        <v>16782000.0</v>
+      </c>
+      <c r="D22">
         <v>16945000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>17465000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>16155000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>15533560.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>14894000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13868000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>13886000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13591784.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13102000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12885000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>12479000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>11858000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>11577000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11092000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10447000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10588520.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>10546000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>12050000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12139000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>11919960.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>11504000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>11791000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>12955000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>12433620.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12874000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>11880000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>11674000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>23000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>21000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>21000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>83658000.0</v>
+      </c>
+      <c r="D23">
         <v>83350000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>80708000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>80420000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>78488520.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>75192000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>65585000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>68365000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>68002790.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>67628000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>66646000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>66447000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>67033810.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>66440000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>68571000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>71095000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
-        <v>1345000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
+      <c r="Q24">
+        <v>1345000.0</v>
+      </c>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>0.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>0.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>1000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>2106000.0</v>
+      </c>
+      <c r="D25">
         <v>2223000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2243000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2204000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1070080.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>432000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>118000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>159000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>202450.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>247000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>290000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>333000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>380000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>428000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>475000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>521000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>566770.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>567000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>324000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>211720.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>166000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>183000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>199000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28">
         <v>373277.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1307000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>869000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1329000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1511649.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1100000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>881000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3047000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3577570.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4399000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4622000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3864000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4893551.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5307000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4700000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>61167000.0</v>
+      </c>
+      <c r="C29">
+        <v>60816000.0</v>
+      </c>
+      <c r="D29">
         <v>60437000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>58947000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>58312000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>57185178.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>55678000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>54422000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>54364000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>52843319.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>49432000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>46792000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>48275000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>48057496.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>47559000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>47563000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>50348000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>50854016.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>50848000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>53607000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>55713000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>56722761.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>57558000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>58050000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>60794000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>10135000.0</v>
+      </c>
+      <c r="C30">
+        <v>11048000.0</v>
+      </c>
+      <c r="D30">
         <v>12760000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10298000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11232000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8801800.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8810000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8942000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8278000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>7973215.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7263000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4010000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6927000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6588000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6014000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5267000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5294000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5254380.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4172000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4644000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5666000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6949060.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6373000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>4052000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7267000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7209530.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7141000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9318000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>9333000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>15000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>14000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>16000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>45196000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>46433000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>46070000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>45982000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>14114000.0</v>
+      </c>
+      <c r="C32">
+        <v>14164000.0</v>
+      </c>
+      <c r="D32">
         <v>12487000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>10146000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>8876000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>6948958.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>7857000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5650000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3948000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2140623.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3340000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1277000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1906000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1046094.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-245000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13799000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-217000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-712439.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-4297000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-2339000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-844000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-732541.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-744000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-298000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1367000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>50673000.0</v>
+      </c>
+      <c r="C33">
+        <v>50191000.0</v>
+      </c>
+      <c r="D33">
         <v>50859000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>51298000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>51385000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>51207216.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>48252000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>48808000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>48959000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>49151058.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>48440000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>47803000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>48378000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>48845105.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>49343000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>49743000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>50038000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>50603825.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>51158000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>51779000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>52356000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>52932931.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>53532000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>54093000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>54323000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>54693588.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>55489000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>56297000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>57092000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>4875000.0</v>
+      </c>
+      <c r="C35">
+        <v>4759000.0</v>
+      </c>
+      <c r="D35">
         <v>3759000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3223000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2896000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1515078.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>571000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>466000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>422000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>348716.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4164000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3884000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3851000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3821823.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3116000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>17324000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3093000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3088377.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>428000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>475000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>521000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>566767.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>567000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>600000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>324000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>211717.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>166000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>183000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>199000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>55489000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>56297000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>57092000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>0.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>321000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>328000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>335000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>342000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39">
         <v>31000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>73000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>45000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>26000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>31000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>79360.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>48000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>44000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>51000.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40">
         <v>3000000.0</v>
       </c>
-      <c r="AE40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>3692000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>165102289.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>200902853.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>197320732.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>196755559.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>50355000.0</v>
+      </c>
+      <c r="C46">
+        <v>49866000.0</v>
+      </c>
+      <c r="D46">
         <v>50522000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>50954000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>51033000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>50848903.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>47889000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>48143000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>47871000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>47570809.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>48048000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>47404000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>47972000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>48432380.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>48920000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>49866000.0</v>
+      </c>
+      <c r="D47">
         <v>50522000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>50954000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>51033000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>50848900.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>47889000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>47404000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>47972000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>48432000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>48920000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>49313000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>49601000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>50160120.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>50708000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>51322000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>51892000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>52462170.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>53054000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>53609000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>53832000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>54195270.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>54981000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>55782000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>56570000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-9309000.0</v>
+      </c>
+      <c r="C48">
+        <v>-9625000.0</v>
+      </c>
+      <c r="D48">
         <v>-9634000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-11000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-11856000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-12579590.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-13683000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-15229000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-16736000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-18277716.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-21605000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-24025000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-22788000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-23151000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-23239000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-23003000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-22493000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-22417670.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-22788000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-20256000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-18230000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-17587060.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-17000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-16026000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-13855000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-12365150.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-12121000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-11417000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-10629000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AE48">
         <v>14000000.0</v>
       </c>
       <c r="AF48">
+        <v>14000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH48">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>1255000.0</v>
+      </c>
+      <c r="C50">
+        <v>1220000.0</v>
+      </c>
+      <c r="D50">
         <v>850000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>726000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>947000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>544082.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>140000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>430000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1879000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1900354.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1816000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1596000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1842000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1988120.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1577000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>3620000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>4051007.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>4415000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>4642000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>4722000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>5089138.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>5337000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>4855000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>5428000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>4625800.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>4981000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>5138000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>5273000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>13000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>13000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>15000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>4843000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>5117000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>5243000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>5655910.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>5904000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>600000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5752000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>4837520.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>1220000.0</v>
+      </c>
+      <c r="D52">
         <v>850000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>726000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>947000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>544080.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>140000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>1596000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1842000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1988120.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1577000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1345000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3620000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4051010.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4415000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>4642000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4722000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>5089140.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>5337000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>4855000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>5428000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>4625800.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>4981000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>5138000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5273000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>13000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>13000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>15000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>460000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>460000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>84105000.0</v>
+      </c>
+      <c r="C55">
+        <v>83658000.0</v>
+      </c>
+      <c r="D55">
         <v>83350000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>80708000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>80420000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>78488520.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>75192000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>74045000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>73814000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>73041324.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>69883000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>65585000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>68365000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>68002790.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>67628000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>66646000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>66447000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>67033810.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>66440000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>68571000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>71095000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>72111450.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>71519000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>70147000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>74618000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>74613510.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>75911000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>78119000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>78596000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>111000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>111000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>114000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>115000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>33432000.0</v>
+      </c>
+      <c r="C56">
+        <v>33467000.0</v>
+      </c>
+      <c r="D56">
         <v>32491000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>29410000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>29035000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>27281310.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>26940000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>25237000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>24855000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>23890266.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>21443000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>17782000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>19987000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>19129000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>18285000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>16903000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>16409000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>16429990.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>15282000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>16792000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>18739000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>19178520.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>17987000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>16054000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>20295000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>19919920.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>20422000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>21822000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>21504000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>38000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="AF56">
         <v>37000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:32">
+      <c r="AG56">
+        <v>37000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>37000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>19318000.0</v>
+      </c>
+      <c r="C57">
+        <v>19303000.0</v>
+      </c>
+      <c r="D57">
         <v>20004000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>19264000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>20159000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>20332350.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>19083000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>19587000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>20907000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>21749643.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>18103000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>16505000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>18081000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>18083000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>18530000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>17324000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>16626000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>17142430.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>19579000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>19131000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>19583000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>19911060.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>18731000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>16352000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>18928000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>17546260.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>18645000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>20132000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>19805000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>27000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>27000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>30000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>24193000.0</v>
+      </c>
+      <c r="C58">
+        <v>24062000.0</v>
+      </c>
+      <c r="D58">
         <v>23763000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>22487000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>23055000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>21847430.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>19654000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>20053000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>21329000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>22098359.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>22267000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>20389000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>21932000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>21933410.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>21646000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>20428000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>19719000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>20230800.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>20007000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>19606000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>20104000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>20477830.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>19298000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>16952000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>19252000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>17757980.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>18811000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>20315000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>20004000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>28000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>28000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>31000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>59912000.0</v>
+      </c>
+      <c r="C60">
+        <v>59596000.0</v>
+      </c>
+      <c r="D60">
         <v>59587000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>58221000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>57365000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>56641100.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>55538000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>53992000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>52485000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>50942965.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>47616000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>45196000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>46433000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>46069380.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>45982000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>46218000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>46728000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>46803010.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>46433000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>48965000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>50991000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>51633620.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>52221000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>53195000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>55366000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>56855530.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>57100000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>57804000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>58592000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>37457000.0</v>
+      </c>
+      <c r="C2">
         <v>26930440.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23937350.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21527320.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21626850.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24527670.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33017090.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36306880.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36988520.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39104220.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="N2">
         <v>48000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>48000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-263000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5296658.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5288431.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3626246.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>139209.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1287218.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-750127.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="N5">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>2194823.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1826166.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2113404.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1869398.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>139209.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1287218.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>18447000.0</v>
+      </c>
+      <c r="C9">
         <v>17227470.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12320440.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7708840.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>702400.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1012390.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4969500.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3442980.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1710350.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5953130.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>19000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="N9">
         <v>18000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>18000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>5704000.0</v>
+      </c>
+      <c r="C10">
         <v>7969090.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3681800.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-733630.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4830610.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5203760.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2462120.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5516520.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7939930.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9124500.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5863770.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>18144.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>3000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>199000.0</v>
+      </c>
+      <c r="C12">
         <v>177609.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>459664.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>466644.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>473165.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>393165.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>426438.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>570823.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>205000.0</v>
+      </c>
+      <c r="C13">
         <v>86500.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>169220.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>211270.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>336200.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>393060.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>429470.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>572480.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>556620.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>666060.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>2955000.0</v>
+      </c>
+      <c r="C15">
         <v>5698130.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4873590.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-733630.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4830610.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5221910.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2462120.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6120650.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-8625460.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8998580.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="N15">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
+        <v>2955000.0</v>
+      </c>
+      <c r="C16">
         <v>5698130.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4873590.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-733000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-4830614.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-5221907.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2462123.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-6120650.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-8625460.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-8998580.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2684610.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>2955000.0</v>
+      </c>
+      <c r="C17">
         <v>5698131.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4873589.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-733633.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4830614.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5221907.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2462123.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6120650.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-8625460.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8998576.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-199000.0</v>
+      </c>
+      <c r="C18">
         <v>-119131.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-445533.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-457240.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-470950.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-393165.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-426438.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-570823.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-554138.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-663364.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>5909000.0</v>
+      </c>
+      <c r="C21">
         <v>8143970.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4143280.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-263670.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4358060.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4810700.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2032650.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4944050.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-7383320.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-8458430.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>7000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="N21">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23">
         <v>620000.0</v>
       </c>
       <c r="F23">
         <v>620000.0</v>
       </c>
       <c r="G23">
         <v>620000.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>620000.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>2999000.0</v>
+      </c>
+      <c r="C25">
         <v>2498453.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2390641.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2461812.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2531283.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2697194.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3905083.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5084909.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6098578.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>12234000.0</v>
+      </c>
+      <c r="C28">
         <v>8686500.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7000850.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6995170.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5999060.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6300820.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8595750.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8724850.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10901660.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14676370.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11976940.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>2749000.0</v>
+      </c>
+      <c r="C29">
         <v>2270960.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1191790.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18144.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18140.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>604130.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>685530.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-125930.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3179170.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>49995000.0</v>
+      </c>
+      <c r="C30">
         <v>36013940.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32114510.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30101398.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27407507.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30511690.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41612833.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>45031725.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>47890185.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>53780593.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="N30">
         <v>59000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30">
+        <v>59000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>55904000.0</v>
+      </c>
+      <c r="C32">
         <v>44157910.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>36257790.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29236160.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22329250.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>25540060.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>37986590.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>39749860.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>38698870.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>45057350.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="M32">
         <v>66000000.0</v>
       </c>
       <c r="N32">
+        <v>66000000.0</v>
+      </c>
+      <c r="O32">
         <v>66000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>8952000.0</v>
+      </c>
+      <c r="C2">
+        <v>9519000.0</v>
+      </c>
+      <c r="D2">
         <v>10963000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8459000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8516000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7339440.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6479000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6594000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6518000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6843000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6642000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4678000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5774000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4302320.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6155000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5539000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5531000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5160850.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5301000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5219000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5946000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7030670.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6574000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3682000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7241000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8042090.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7171000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8711000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9093000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>10000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AF2">
         <v>13000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>13000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-1123000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>484000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>216000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-148000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>-191000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1457000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-726000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>901398.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>398000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>225000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>345000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>-538000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1070000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>872823.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>458000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>205000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>659000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1257834.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1828000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1332000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>76000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>260596.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-191000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1457000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-726000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>4128000.0</v>
+      </c>
+      <c r="C9">
+        <v>5058000.0</v>
+      </c>
+      <c r="D9">
         <v>5014000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4278000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4097000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3704470.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>4687000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>4335000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4501000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4384000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4782000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>601000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2554000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3774840.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1355000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1081000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1498000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1475400.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1153000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-518000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>898000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1192390.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>598000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-1127000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>349000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>392500.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1311000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1532000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1734000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AF9">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9">
+        <v>4000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>617000.0</v>
+      </c>
+      <c r="C10">
+        <v>1282000.0</v>
+      </c>
+      <c r="D10">
         <v>2033000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1284000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1105000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1514090.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2180000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2108000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2167000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2135000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2420000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1237000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>363000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>87370.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-236000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-510000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-75000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>370390.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2532000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2026000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-643000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-568760.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-974000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2171000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1490000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-244120.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-704000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-788000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-726000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>42000.0</v>
+      </c>
+      <c r="C12">
+        <v>51000.0</v>
+      </c>
+      <c r="D12">
         <v>52000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>50000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>46000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>17000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>14000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>37000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>110000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>104000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>114000.0</v>
       </c>
       <c r="L12">
         <v>121000.0</v>
       </c>
       <c r="M12">
+        <v>114000.0</v>
+      </c>
+      <c r="N12">
+        <v>121000.0</v>
+      </c>
+      <c r="O12">
         <v>127644.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>88000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>116000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>135000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>207165.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>83000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>79000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>104000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>96165.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>102000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>73000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>122000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>87438.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>103000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>89000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>147000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>57000.0</v>
+      </c>
+      <c r="D13">
         <v>52000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>50000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>46000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>13880.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>14000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>114000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>121000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>130960.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>88000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>116000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>135000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>206560.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>83000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>79000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>104000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>96060.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>102000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>73000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>122000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>90470.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>316000.0</v>
+      </c>
+      <c r="C15">
+        <v>9000.0</v>
+      </c>
+      <c r="D15">
         <v>1366000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>856000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>724000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1103130.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1546000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1507000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1542000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3327000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2420000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1237000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>363000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>87370.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-236000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-510000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-75000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>370390.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2532000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2026000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-643000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-586910.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-974000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2171000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1490000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-244120.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-704000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-788000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-726000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>9000.0</v>
+      </c>
+      <c r="D16">
         <v>1366000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>856000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>724000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1103130.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1546000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-1237000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>363000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>88000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-236000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-510000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-75000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>370390.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2532000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2026000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-643000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-586910.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-974000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2171000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1490000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-244120.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-704000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-788000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-726000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>316000.0</v>
+      </c>
+      <c r="C17">
+        <v>9000.0</v>
+      </c>
+      <c r="D17">
         <v>1366000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>856000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>724000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1103000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1546000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1507000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1542000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>3327000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2420000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1237000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>363000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>87367.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-236000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-510000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-75000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>370386.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2532000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2026000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-643000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-586907.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-974000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2171000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1490000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-244123.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-704000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-788000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-726000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-42000.0</v>
+      </c>
+      <c r="C18">
+        <v>-51000.0</v>
+      </c>
+      <c r="D18">
         <v>-52000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-50000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-46000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-17000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-37000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-110000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-104000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-114000.0</v>
       </c>
       <c r="L18">
         <v>-121000.0</v>
       </c>
       <c r="M18">
+        <v>-114000.0</v>
+      </c>
+      <c r="N18">
+        <v>-121000.0</v>
+      </c>
+      <c r="O18">
         <v>-118240.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-88000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-116000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-135000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-204950.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-83000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-79000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-104000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-96165.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-102000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-73000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-122000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-87438.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-103000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-89000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-147000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>659000.0</v>
+      </c>
+      <c r="C21">
+        <v>1339000.0</v>
+      </c>
+      <c r="D21">
         <v>2085000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1334000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1151000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1527970.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2194000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2145000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2277000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2241000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2541000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1123000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>484000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>218330.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-148000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-394000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>60000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>576940.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2449000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1947000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-539000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-472700.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-872000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2098000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1368000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-153650.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-667000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-730000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-579000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>1000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>348000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>249000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>333000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>52000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>700000.0</v>
+      </c>
+      <c r="C25">
+        <v>746000.0</v>
+      </c>
+      <c r="D25">
         <v>859000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>697000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>697000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>654453.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>673000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>586000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>585000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>622000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>598000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>585000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>586000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>657812.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>606000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>599000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>599000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>680283.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>621000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>615000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>615000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>733194.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>681000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>641000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>642000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>3236000.0</v>
+      </c>
+      <c r="C28">
+        <v>3337000.0</v>
+      </c>
+      <c r="D28">
         <v>3226000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2853000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2818000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2223500.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2392000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2059000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2012000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1834000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1970000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1376000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1821000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2295170.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1555000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1516000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1629000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1437060.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1429000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1478000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1655000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1803820.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1705000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1006000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1786000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1993750.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1978000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2262000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2362000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>301000.0</v>
+      </c>
+      <c r="C29">
+        <v>1273000.0</v>
+      </c>
+      <c r="D29">
         <v>667000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>428000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>381000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>410960.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>634000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>601000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>625000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1192000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
-        <v>18140.0</v>
+        <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
-        <v>0.0</v>
+        <v>18140.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>12421000.0</v>
+      </c>
+      <c r="C30">
+        <v>13238000.0</v>
+      </c>
+      <c r="D30">
         <v>13892000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11403000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11462000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9515940.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8972000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8784000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8742000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>8986000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8883000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6402000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7844000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8460398.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7658000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7014000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6969000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6779507.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6597000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6648000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7383000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8856690.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8044000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>4653000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8958000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>10035833.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9149000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10973000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>11406000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AF30">
         <v>16000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>16000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>13080000.0</v>
+      </c>
+      <c r="C32">
+        <v>14577000.0</v>
+      </c>
+      <c r="D32">
         <v>15977000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>12737000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>12613000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11043910.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11166000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>10929000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11019000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>11227000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>11424000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>5279000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8328000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8077160.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>7510000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>6620000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7029000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>6636250.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>4148000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4701000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6844000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>8223060.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>7172000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2555000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>7590000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>8434590.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>8482000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>10243000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>10827000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>14000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>17000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>15000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>18000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>-172000.0</v>
+      </c>
+      <c r="C2">
         <v>-1235734.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-1198159.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-2999570.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-2414551.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-2185644.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-3566798.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>-3303362.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-1915619.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>1398000</v>
+      </c>
+      <c r="C3">
         <v>4747890</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1147890</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>707000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>203109</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>354538</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>519181</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>557360</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2875390</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2332510</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000</v>
       </c>
       <c r="L3">
         <v>4000000</v>
       </c>
       <c r="M3">
+        <v>4000000</v>
+      </c>
+      <c r="N3">
         <v>3000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>1540000.0</v>
+      </c>
+      <c r="C6">
         <v>1063740.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-37580.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1801000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-585019.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-228907.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1381154.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-263440.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1387740.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2892070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="L6">
         <v>4000000.0</v>
       </c>
       <c r="M6">
-        <v>1000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="N6">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-5375000.0</v>
+      </c>
+      <c r="C7">
         <v>-2489700.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5114000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2295310.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3915340.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2021120.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>806170.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>706400.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2315390.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14410.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-1408000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1698372.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>156857.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2890588.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-1000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-1376000.0</v>
+      </c>
+      <c r="C10">
         <v>-1649963.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1808836.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1543000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1334874.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>496264.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-747845.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>106870.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3415215.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-316097.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3963000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1218634.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1792605.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1016052.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>105000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-363995.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>62967.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17501.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>18518.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5949.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2443.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>2971000.0</v>
+      </c>
+      <c r="C14">
         <v>2470790.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2362980.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2462000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2531283.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2697194.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3905083.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5057250.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6070920.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7683350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="L14">
         <v>7000000.0</v>
       </c>
       <c r="M14">
         <v>7000000.0</v>
       </c>
       <c r="N14">
+        <v>7000000.0</v>
+      </c>
+      <c r="O14">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>1368000.0</v>
+      </c>
+      <c r="C16">
         <v>-171996.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1235734.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1198159.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2999570.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2414551.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2185644.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-3566798.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-3303362.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>1847000.0</v>
+      </c>
+      <c r="C18">
         <v>2713105.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>147761.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1002121.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1403963.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-364609.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2070414.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>70985.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>799146.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>-1361000.0</v>
+      </c>
+      <c r="C19">
         <v>-5774854.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1917212.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-601604.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-116609.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-272236.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-390239.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-229181.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2384165.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2263640.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>915000.0</v>
+      </c>
+      <c r="C21">
         <v>-321283.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-156000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-443000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1615482.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>53400.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-818202.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>5704000.0</v>
+      </c>
+      <c r="C22">
         <v>7969090.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3681800.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-733000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4830614.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5221907.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2462123.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5516520.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7939930.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9124500.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="N22">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-13000.0</v>
+      </c>
+      <c r="C23">
         <v>-13460.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>938050.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3141490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-460000.0</v>
       </c>
       <c r="F23">
         <v>-460000.0</v>
       </c>
       <c r="G23">
         <v>-460000.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>-460000.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>-784000.0</v>
+      </c>
+      <c r="C24">
         <v>-1026960.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-769320.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>104810.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>86500.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>82300.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>128940.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>328180.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>491220.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>68870.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>349330.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>138000.0</v>
+      </c>
+      <c r="C25">
         <v>119131.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>445533.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>109538.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>42967.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>393165.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>426438.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>570823.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>554138.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>477000.0</v>
+      </c>
+      <c r="C28">
         <v>-622400.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>583980.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-443000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2075482.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>53400.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-818202.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-662600.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2678110.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4880480.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>3245000.0</v>
+      </c>
+      <c r="C29">
         <v>7461000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1295660.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2846000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1607072.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10071.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2589595.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>628340.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3674530.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4252060.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-2182000.0</v>
+      </c>
+      <c r="C30">
         <v>-5774850.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1917210.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-602000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-116609.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-272236.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-390239.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-229180.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2384170.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2263640.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>5014000.0</v>
+      </c>
+      <c r="C2">
+        <v>-198000.0</v>
+      </c>
+      <c r="D2">
         <v>-309000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>-610000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>-172000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>304000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>-220000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>-1154000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>-1236000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>-898000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>-594000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>-1036000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>-1198000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>-779000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>-436000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>-2480000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>-3000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>-3286000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>-2942000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>-1214000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-2415000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>-3196000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-2496000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>-3210000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>-2186000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-2580000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>1084000</v>
+      </c>
+      <c r="C3">
+        <v>1398000</v>
+      </c>
+      <c r="D3">
         <v>1149000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>832000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>396000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4747890</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1884000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>741000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>731000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>40000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>980000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>118000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>165000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>205000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>337000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>33000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>203110</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>75000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>76000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>38000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>354540</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>270000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>147000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>106000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>519180</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>191000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>129000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>261000.0</v>
+      </c>
+      <c r="C6">
+        <v>1540000.0</v>
+      </c>
+      <c r="D6">
         <v>-26000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-137000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-438000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1063740.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1540000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>934000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>82000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-338000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-304000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>442000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>162000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-420000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-343000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2564000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>520000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-585020.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-871000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-527000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1201000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-228910.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1010000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-310000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1024000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1381150.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-137000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>220000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>903000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>5000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>255000.0</v>
+      </c>
+      <c r="C7">
+        <v>-5375000.0</v>
+      </c>
+      <c r="D7">
         <v>-5925000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-4311000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-3054000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2489700.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3015000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-516000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1397000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2810000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2566000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>328000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-723000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2295310.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1808000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2236000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-50000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3915340.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4244000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1690000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1034000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2021120.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1902000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2159000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-76000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>806170.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>2830000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-167000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-509000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-883000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-1000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>42000.0</v>
+      </c>
+      <c r="C10">
+        <v>37000.0</v>
+      </c>
+      <c r="D10">
         <v>519000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1311000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-621000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-347963.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1025000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>18000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-295000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-564000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-217000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-406000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-622000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-554000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-485000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-645000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>141000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-39126.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1504000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>88000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-218000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-432736.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>287000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1163000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-521000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>442155.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-995000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-205000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>10000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-1327000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>118000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>96000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>977000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>68000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>19000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>22000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>29000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>700000.0</v>
+      </c>
+      <c r="C14">
+        <v>2971000.0</v>
+      </c>
+      <c r="D14">
         <v>2232000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1380000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>690000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2470790.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1823000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>586000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>585000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>622000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>598000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>585000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>586000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>658000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>606000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1184000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>592000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2503620.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1830000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1216000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>608000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2669530.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1943000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1269000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>635000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3877420.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>999000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>924000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>924000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE14">
         <v>2000000.0</v>
       </c>
       <c r="AF14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>5275000.0</v>
+      </c>
+      <c r="C16">
+        <v>1368000.0</v>
+      </c>
+      <c r="D16">
         <v>-198000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-309000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-610000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-171996.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>304000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-220000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-1154000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-1236000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-898000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-594000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1036000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-1198159.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-779000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-436000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2480000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2999570.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-3286000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2942000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1214000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2414551.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3196000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2496000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3210000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2185644.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>331000.0</v>
+      </c>
+      <c r="C18">
+        <v>2161000.0</v>
+      </c>
+      <c r="D18">
         <v>965000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>332000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1611000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-604895.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1559000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1155000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>604000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-534000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>503000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>179000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3505121.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-197000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2213000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>487000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>396963.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>649000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-714000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1072000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>439391.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-581000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>707000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-930000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-1710000.0</v>
+      </c>
+      <c r="D19">
         <v>-910000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-444000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>876000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2839854.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1383000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>254000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1180000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-990000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-849000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-10000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-68000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-164604.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-189000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-304000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>56000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>340391.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-381000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-38000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-38000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-67236.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-110000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-11000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-84000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-123239.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-149000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-114000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-4000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>35000.0</v>
+      </c>
+      <c r="C21">
+        <v>683000.0</v>
+      </c>
+      <c r="D21">
         <v>148000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>86000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>164717.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-475000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-61000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-67000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-56000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-162000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>316000.0</v>
+      </c>
+      <c r="C22">
+        <v>5704000.0</v>
+      </c>
+      <c r="D22">
         <v>4422000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2389000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1105000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7969090.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6455000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1507000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1542000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3327000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2420000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1237000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>363000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>87367.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-236000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-585000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-75000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-4830610.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-5201000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2669000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-643000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-5203760.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-4635000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3661000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1490000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2462120.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-704000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-788000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-726000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>152</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-13000.0</v>
       </c>
-      <c r="C23"/>
-[...1 lines deleted...]
-      <c r="E23">
+      <c r="D23">
+        <v>-13000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>-13460.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-13000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>3141490.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23">
         <v>-460000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-784000.0</v>
+      </c>
+      <c r="D24">
         <v>383000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1264000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1272000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1026960.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1051000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>50000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>50000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>104810.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>105000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>89000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>89000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>86500.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-382000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>82300.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>65000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>52000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>22000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>128940.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>58000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>16000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>32000.0</v>
       </c>
       <c r="C25">
+        <v>27000.0</v>
+      </c>
+      <c r="D25">
+        <v>32000.0</v>
+      </c>
+      <c r="E25">
         <v>42000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>37000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-10869.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-7000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>31000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>106000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>99000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>112000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>114000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>121000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-223462.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>82000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>116000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>135000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-223033.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>83000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>79000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>104000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>96165.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>102000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>73000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>122000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>477000.0</v>
+      </c>
+      <c r="D28">
         <v>-95000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-122000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-99000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-622400.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-727000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-61000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-67000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-56000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-162000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-225000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-56000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2075480.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1496000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-885000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>129000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>53400.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-271000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-139000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-116000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-818200.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-650000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-444000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-320000.0</v>
       </c>
-      <c r="AC28"/>
-[...1 lines deleted...]
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-1000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>1415000.0</v>
+      </c>
+      <c r="C29">
+        <v>3245000.0</v>
+      </c>
+      <c r="D29">
         <v>835000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-447000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1213000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7461000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5202000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1896000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1335000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>39000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>446000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>513000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>297000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-199000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>8000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3037000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>520000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1607070.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1082000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>434000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1110000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-10070.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-534000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-76000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-824000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2589600.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>218000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>458000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1227000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>5000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-2182000.0</v>
+      </c>
+      <c r="D30">
         <v>-766000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>432000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>876000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-5774850.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2935000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-10000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-68000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-165000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-189000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-248000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>56000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-116610.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-457000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-76000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-38000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-272240.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-205000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-95000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-84000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-390240.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-267000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-118000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-4000.0</v>
       </c>
-      <c r="AC30"/>
-[...1 lines deleted...]
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-1000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>