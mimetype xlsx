--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2949,492 +2952,505 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>44985000.0</v>
+      </c>
+      <c r="C2">
         <v>39001000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43960000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45882000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>69713000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33185000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16015000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34755000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45614000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32954000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14906000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33097000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39342000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35079000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23270000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25197000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34696000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14640000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>32259000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32811000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42306000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19742000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>38369000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>40766000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>42751000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10660000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39196000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>65000.0</v>
+      </c>
+      <c r="C7">
         <v>496000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2018000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1194000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>696000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>473000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>105000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>69000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>82000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>122000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>102675000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>103932000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>109000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>57000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>135000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>124000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>215000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>110852000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>111777000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>112823000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>113919000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>115092000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>116264000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>387000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>566000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>806000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1090000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>960000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>358825000.0</v>
       </c>
       <c r="C8">
         <v>358825000.0</v>
       </c>
       <c r="D8">
         <v>358825000.0</v>
       </c>
       <c r="E8">
         <v>358825000.0</v>
       </c>
       <c r="F8">
         <v>358825000.0</v>
       </c>
       <c r="G8">
         <v>358825000.0</v>
       </c>
       <c r="H8">
         <v>358825000.0</v>
       </c>
       <c r="I8">
@@ -3454,3653 +3470,3756 @@
       </c>
       <c r="N8">
         <v>358825000.0</v>
       </c>
       <c r="O8">
         <v>358825000.0</v>
       </c>
       <c r="P8">
         <v>358825000.0</v>
       </c>
       <c r="Q8">
         <v>358825000.0</v>
       </c>
       <c r="R8">
         <v>358825000.0</v>
       </c>
       <c r="S8">
         <v>358825000.0</v>
       </c>
       <c r="T8">
         <v>358825000.0</v>
       </c>
       <c r="U8">
         <v>358825000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>358825000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>49121000.0</v>
+      </c>
+      <c r="C10">
         <v>85324000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>65203000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>66446000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>107619000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>68750000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>98506000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>123932000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>143451000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>117197000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>123718000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>100633000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>101523000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>90957000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>114355000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>93368000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>91331000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>88459000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>79894000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>57766000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>68806000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>71844000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>65653000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>60269000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>67105000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>48219000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>63449000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>49403000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>86000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>114000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>133000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>105000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>218058000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>272636000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>270217000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>266719000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>283810000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>304584000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>240228000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>223808000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>232546000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>205485000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>184919000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>177647000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>158727000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>134337000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>126141000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>129328000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>136892000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>122649000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>114635000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>99232000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>114813000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>358825000.0</v>
       </c>
       <c r="E13">
         <v>358825000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="F13">
         <v>358825000.0</v>
       </c>
+      <c r="G13"/>
       <c r="H13">
         <v>358825000.0</v>
       </c>
       <c r="I13">
         <v>358825000.0</v>
       </c>
-      <c r="J13"/>
+      <c r="J13">
+        <v>358825000.0</v>
+      </c>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>358825000.0</v>
       </c>
       <c r="O13">
         <v>358825000.0</v>
       </c>
       <c r="P13">
         <v>358825000.0</v>
       </c>
       <c r="Q13">
         <v>358825000.0</v>
       </c>
       <c r="R13">
         <v>358825000.0</v>
       </c>
       <c r="S13">
         <v>358825000.0</v>
       </c>
       <c r="T13">
         <v>358825000.0</v>
       </c>
       <c r="U13">
         <v>358825000.0</v>
       </c>
       <c r="V13">
         <v>358825000.0</v>
       </c>
       <c r="W13">
         <v>358825000.0</v>
       </c>
       <c r="X13">
         <v>358825000.0</v>
       </c>
       <c r="Y13">
         <v>358825000.0</v>
       </c>
       <c r="Z13">
         <v>358825000.0</v>
       </c>
       <c r="AA13">
         <v>358825000.0</v>
       </c>
-      <c r="AB13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB13">
+        <v>358825000.0</v>
+      </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>359000000.0</v>
       </c>
       <c r="AE13">
-        <v>346000000.0</v>
+        <v>359000000.0</v>
       </c>
       <c r="AF13">
         <v>346000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>346000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>345820779.0</v>
       </c>
       <c r="C14">
-        <v>345821000.0</v>
+        <v>345820779.0</v>
       </c>
       <c r="D14">
         <v>345821000.0</v>
       </c>
       <c r="E14">
         <v>345821000.0</v>
       </c>
       <c r="F14">
+        <v>345821000.0</v>
+      </c>
+      <c r="G14">
         <v>345820779.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345821000.0</v>
       </c>
       <c r="H14">
         <v>345821000.0</v>
       </c>
       <c r="I14">
         <v>345821000.0</v>
       </c>
       <c r="J14">
+        <v>345821000.0</v>
+      </c>
+      <c r="K14">
         <v>345820779.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345821000.0</v>
       </c>
       <c r="L14">
         <v>345821000.0</v>
       </c>
       <c r="M14">
         <v>345821000.0</v>
       </c>
       <c r="N14">
         <v>345821000.0</v>
       </c>
       <c r="O14">
         <v>345821000.0</v>
       </c>
       <c r="P14">
-        <v>345820780.0</v>
+        <v>345821000.0</v>
       </c>
       <c r="Q14">
         <v>345820780.0</v>
       </c>
       <c r="R14">
         <v>345820780.0</v>
       </c>
       <c r="S14">
         <v>345820780.0</v>
       </c>
       <c r="T14">
         <v>345820780.0</v>
       </c>
       <c r="U14">
         <v>345820780.0</v>
       </c>
       <c r="V14">
         <v>345820780.0</v>
       </c>
       <c r="W14">
+        <v>345820780.0</v>
+      </c>
+      <c r="X14">
         <v>345820779.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345821000.0</v>
       </c>
       <c r="Y14">
         <v>345821000.0</v>
       </c>
       <c r="Z14">
         <v>345821000.0</v>
       </c>
       <c r="AA14">
         <v>345821000.0</v>
       </c>
       <c r="AB14">
+        <v>345821000.0</v>
+      </c>
+      <c r="AC14">
         <v>345956800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>345572400.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>190476200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>340264700.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>341591600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>672942000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>681380000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>683627000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>568000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>572000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>570000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>574000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>406196000.0</v>
+      </c>
+      <c r="C21">
         <v>406606000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>410922000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>400902000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>406011000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>416334000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>422044000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>691899000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>701818000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>706657000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>713845000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>782887000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>770472000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>769328000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>783403000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>787687000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>789203000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>803132000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>802622000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>776694000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>785484000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>794143000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>802920000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>800393000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>801808000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>824176000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>836696000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>838297000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>28611000.0</v>
+      </c>
+      <c r="C22">
         <v>28488000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>28153000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>86427000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>73824000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>29468000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>74342000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>72480000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>30257000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>30332000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30109000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>28798000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>28854000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28533000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29535000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>26864000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>92501000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10626000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10646000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10434000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10278000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8826000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8729000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11890000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10116000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9028000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7037000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AD22">
         <v>4000000.0</v>
       </c>
       <c r="AE22">
         <v>4000000.0</v>
       </c>
       <c r="AF22">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG22">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>1427635000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1436946000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1438906000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>1415302000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1448727000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1478372000.0</v>
       </c>
-      <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>1486991000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1477969000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1479119000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1429721000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1412291000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1421277000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1399811000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1368575000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1365264000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1372495000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>12605000.0</v>
+      </c>
+      <c r="C24">
         <v>13108000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>17282000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>18121000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>19332000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>19854000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20640000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21868000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>72256000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>71123000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>66608000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>66516000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>66648000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>59594000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>59291000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27245000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>22307000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>22319000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10308000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>0.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>96000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>112000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>136000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>151000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>18201000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19020000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19845000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>20673000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21882000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>72283000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>66648000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>59594000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>59322000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27245000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22307000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>22319000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10371000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>30000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>130000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1208146000.0</v>
+      </c>
+      <c r="C29">
         <v>1202486000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1197470000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1200105000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1180658000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1175927000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1164745000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1203642000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1218667000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1208661000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1193937000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1275148000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1263087000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1253655000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1243838000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1191123000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1176050000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1168860000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1143111000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1138874000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1132089000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1128332000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1124359000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1151041000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1147760000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1144663000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>69480000.0</v>
+      </c>
+      <c r="C30">
         <v>79797000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>42344000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>75828000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66932000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>61463000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40998000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35591000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36967000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31672000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31161000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>39772000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36042000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34847000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>46109000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>128007000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>132135000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>127020000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>124062000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>105304000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>100847000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>101657000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>100881000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>151578000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>150221000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>151339000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>146552000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49231000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>110000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>101000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>267000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>262000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1094895000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1076528000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1059886000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>249623000.0</v>
+      </c>
+      <c r="C32">
         <v>266743000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>282055000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>391067000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>347519000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>335019000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>315968000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>332658000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>320137000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>298861000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>270272000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>279603000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>262535000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>249952000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>224135000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>325615000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>380157000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>281427000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>255681000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>227281000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>218935000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>201718000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>187265000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>223884000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>212202000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>196683000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1069288000.0</v>
+      </c>
+      <c r="C33">
         <v>1058251000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1042379000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>953452000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>975470000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>980830000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>985458000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1041686000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1085894000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1093711000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1101442000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1174419000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1164435000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1164471000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1178361000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1058272000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>985002000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1078052000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1078311000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1101704000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1107660000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1106629000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1112371000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1068033000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1075391000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1088105000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1100437000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1191378000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>68876000.0</v>
+      </c>
+      <c r="C34">
         <v>80133000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>78760000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>89616000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>88127000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>86637000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>85147000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>95621000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>88396000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>89754000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>90851000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>100965000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>99285000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>97607000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>95929000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>105702000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>103945000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>102187000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>100430000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>109883000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>108055000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>105447000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>106261000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>107074000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>107888000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>116753000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>131828000.0</v>
+      </c>
+      <c r="C35">
         <v>144176000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>147607000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>165896000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>164693000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>163138000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>160750000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>215600000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>264268000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>260531000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>254531000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>247689000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>234558000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>225771000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>224474000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>219953000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>211348000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>212858000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>201264000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>194514000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>194520000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>193029000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>193291000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>158952000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>157909000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>160858000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>164577000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>179040000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>184390000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>139487000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>152856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148984000.0</v>
       </c>
       <c r="G36">
         <v>148984000.0</v>
       </c>
       <c r="H36">
+        <v>148984000.0</v>
+      </c>
+      <c r="I36">
         <v>151542000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>145769000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>145837000.0</v>
       </c>
-      <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36">
         <v>138476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138419000.0</v>
       </c>
       <c r="N36">
         <v>138419000.0</v>
       </c>
-      <c r="O36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O36">
+        <v>138419000.0</v>
+      </c>
+      <c r="P36"/>
       <c r="Q36">
         <v>24238000.0</v>
       </c>
       <c r="R36">
+        <v>24238000.0</v>
+      </c>
+      <c r="S36">
         <v>34456000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>24238000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>33278000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>28928000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>28836000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>24238000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>32683000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>37845000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>26532000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>24238000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>24965000.0</v>
       </c>
-      <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>196033000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>146384000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>166161000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>163309000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>151742000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>146036000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>965974000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>146933000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>970284000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>881621000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>30655000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>41489000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>42088000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>57838000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>54430000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>44159000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>40546000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>50358000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>55538000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>45420000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>44713000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
         <v>213000.0</v>
       </c>
       <c r="C39">
+        <v>213000.0</v>
+      </c>
+      <c r="D39">
         <v>27473000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>36761000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>35907000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>31089000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6115000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15045000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17449000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20974000.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>14319000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17432000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23651000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7644000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>11093000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13534000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16388000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3110000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7334000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10877000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>16080000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8848000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8511000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11627000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>17122000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7258000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7055000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>16000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>9000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>12641000.0</v>
+      </c>
+      <c r="C40">
         <v>10371000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12347000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3016000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6032000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9048000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12064000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11531000.0</v>
       </c>
       <c r="J40">
         <v>11531000.0</v>
       </c>
       <c r="K40">
+        <v>11531000.0</v>
+      </c>
+      <c r="L40">
         <v>11792000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2883000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10790000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8648000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>31684000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>13558000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5640000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8460000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>11280000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2760000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5519000.0</v>
       </c>
-      <c r="V40"/>
       <c r="W40"/>
-      <c r="X40">
-[...1 lines deleted...]
-      </c>
+      <c r="X40"/>
       <c r="Y40">
         <v>10806000.0</v>
       </c>
       <c r="Z40">
         <v>10806000.0</v>
       </c>
       <c r="AA40">
         <v>10806000.0</v>
       </c>
       <c r="AB40">
+        <v>10806000.0</v>
+      </c>
+      <c r="AC40">
         <v>2646000.0</v>
       </c>
-      <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>17000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>50000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>167910000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>176473000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>192708000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>-393000.0</v>
       </c>
-      <c r="N42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O42"/>
       <c r="P42">
         <v>-393000.0</v>
       </c>
-      <c r="Q42"/>
+      <c r="Q42">
+        <v>-393000.0</v>
+      </c>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>72149000.0</v>
+      </c>
+      <c r="C45">
         <v>66846000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>65509000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>52526000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>52866000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>225043000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>56058000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>99067000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>99621000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>273056000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>100255000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>100931000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>100457000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>124339000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>72591000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>72149000.0</v>
+      </c>
+      <c r="C46">
         <v>66846000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>65509000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>52672000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>52526000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52866000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>201963000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>56058000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>99067000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>99621000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>245841000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>100255000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>100931000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>100457000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>99546000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>72591000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>65509000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>52672000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>52526000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>52979000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>56058000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>99067000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>100931000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>100457000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>99519000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>72591000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>72235000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>56555000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>56725000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>56839000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>57413000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>57994000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>58572000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>58254000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>59017000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>59481000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>60000000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>828657000.0</v>
+      </c>
+      <c r="C48">
         <v>822392000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>818002000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>819798000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>799471000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>794279000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>781851000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>799919000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>782938000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>773609000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>758751000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>847914000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>833993000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>829840000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>819984000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>805514000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>794998000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>787808000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>773915000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>775658000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>773262000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>756505000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>747532000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>774152000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>770871000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>765116000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>754578000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>750420000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>624000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>608000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>613000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>606000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>8452000.0</v>
+      </c>
+      <c r="C50">
         <v>8554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3361000.0</v>
       </c>
       <c r="D50">
         <v>3361000.0</v>
       </c>
       <c r="E50">
+        <v>3361000.0</v>
+      </c>
+      <c r="F50">
         <v>3030000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3362000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3429000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>23030000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4648000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5497000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>10146000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2286000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4045000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5396000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6512000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>0.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>4391000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>13002000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>18002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18064000.0</v>
       </c>
       <c r="Y50">
         <v>18064000.0</v>
       </c>
       <c r="Z50">
+        <v>18064000.0</v>
+      </c>
+      <c r="AA50">
         <v>20722000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>22203000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>49096000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>136000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176000000.0</v>
       </c>
       <c r="AF50">
         <v>176000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50">
+        <v>176000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>10000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>13032000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>18132000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>18065000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>8000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>32000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>329000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>3361000.0</v>
       </c>
       <c r="E52">
+        <v>3361000.0</v>
+      </c>
+      <c r="F52">
         <v>3030000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>3429000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>23030000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4648000.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>4045000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5396000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>4391000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>13002000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>18002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18064000.0</v>
       </c>
       <c r="Y52">
         <v>18064000.0</v>
       </c>
       <c r="Z52">
+        <v>18064000.0</v>
+      </c>
+      <c r="AA52">
         <v>20722000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>22203000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>136000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176000000.0</v>
       </c>
       <c r="AF52">
         <v>176000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52">
+        <v>176000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>182243000.0</v>
+      </c>
+      <c r="C53">
         <v>144766000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>152855000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>206190000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>162598000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>159462000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>168213000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>159878000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>161133000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>151744000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>142489000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>137323000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>138705000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>132851000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>118191000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>112117000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>93588000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>89188000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>78833000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>76571000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>57335000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>57429000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>61871000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>59657000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>44451000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>44142000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>43911000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>61801000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>129000000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>132000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1434388000.0</v>
+      </c>
+      <c r="C55">
         <v>1429348000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1427635000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1436946000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1438906000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1405153000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1415302000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1448727000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1478372000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1453413000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1444304000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1502484000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1486991000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1477969000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1479119000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1429721000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1412291000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1421277000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1399811000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1368575000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1365264000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1372495000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1375521000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1363772000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1363015000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1365622000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1376526000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1384893000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1317000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1332000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1362000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1365000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>365100000.0</v>
+      </c>
+      <c r="C56">
         <v>371097000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>385256000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>483494000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>463436000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>424323000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>429844000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>407041000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>392478000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>359702000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>342862000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>328065000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>322556000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>313498000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>315536000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>371449000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>427289000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>343225000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>321500000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>266871000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>257604000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>265866000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>263150000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>295739000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>287624000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>277517000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>276089000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>193515000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>345000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>352000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>544000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>538000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>115477000.0</v>
+      </c>
+      <c r="C57">
         <v>104354000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>103201000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>92427000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>115917000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>89304000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>113876000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>74383000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>72341000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>60841000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>72590000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>48462000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>60021000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>63546000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>76000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>45834000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>47132000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>61798000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>65819000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>39590000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>38669000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>64148000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>75885000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>71855000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>75422000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>80834000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>98557000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>95012000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>73000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>89000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>109000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>101000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>247305000.0</v>
+      </c>
+      <c r="C58">
         <v>248530000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>250808000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>258323000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>280610000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>252442000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>274626000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>289983000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>336609000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>321372000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>327121000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>296151000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>294566000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>289304000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>301084000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>265775000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>258468000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>274644000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>267071000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>234092000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>233177000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>257165000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>269164000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>230795000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>233319000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>241681000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>263123000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>274052000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>332000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>361000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>402000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>411000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1187089000.0</v>
+      </c>
+      <c r="C60">
         <v>1180824000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1176827000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1178623000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1158296000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1152711000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1140676000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1158744000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1141763000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1132041000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1117183000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1206346000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1192425000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1188665000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1178035000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1163946000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1153823000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1146633000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1132740000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1134483000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1132087000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1115330000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1106357000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1132977000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1129696000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1123941000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1113403000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1110850000.0</v>
       </c>
-      <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7153,1015 +7272,1015 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>196379000.0</v>
       </c>
       <c r="C2">
         <v>190655000.0</v>
       </c>
       <c r="D2">
         <v>200560000.0</v>
       </c>
       <c r="E2">
         <v>188365000.0</v>
       </c>
       <c r="F2">
         <v>172856000.0</v>
       </c>
       <c r="G2">
         <v>155385000.0</v>
       </c>
       <c r="H2">
         <v>192390000.0</v>
       </c>
       <c r="I2">
         <v>304972000.0</v>
       </c>
       <c r="J2">
         <v>238457000.0</v>
       </c>
       <c r="K2">
         <v>158714000.0</v>
       </c>
       <c r="L2">
         <v>293000000.0</v>
       </c>
       <c r="M2">
         <v>165000000.0</v>
       </c>
       <c r="N2">
         <v>152000000.0</v>
       </c>
       <c r="O2">
         <v>156000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>81216000.0</v>
       </c>
       <c r="F5">
         <v>51250000.0</v>
       </c>
       <c r="G5">
         <v>48107000.0</v>
       </c>
       <c r="H5">
         <v>55850000.0</v>
       </c>
       <c r="I5">
         <v>127051000.0</v>
       </c>
       <c r="J5">
         <v>113042000.0</v>
       </c>
       <c r="K5">
         <v>129273000.0</v>
       </c>
       <c r="L5">
         <v>157000000.0</v>
       </c>
       <c r="M5">
         <v>80000000.0</v>
       </c>
       <c r="N5">
         <v>72000000.0</v>
       </c>
       <c r="O5">
         <v>71000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>134953000.0</v>
       </c>
       <c r="F6">
         <v>114964000.0</v>
       </c>
       <c r="G6">
         <v>98382000.0</v>
       </c>
       <c r="H6">
         <v>127421000.0</v>
       </c>
       <c r="I6">
         <v>127051000.0</v>
       </c>
       <c r="J6">
         <v>113042000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>81395000.0</v>
       </c>
       <c r="C9">
         <v>80376000.0</v>
       </c>
       <c r="D9">
         <v>77801000.0</v>
       </c>
       <c r="E9">
         <v>113615000.0</v>
       </c>
       <c r="F9">
         <v>78430000.0</v>
       </c>
       <c r="G9">
         <v>72614000.0</v>
       </c>
       <c r="H9">
         <v>83074000.0</v>
       </c>
       <c r="I9">
         <v>95694000.0</v>
       </c>
       <c r="J9">
         <v>94201000.0</v>
       </c>
       <c r="K9">
         <v>99798000.0</v>
       </c>
       <c r="L9">
         <v>195000000.0</v>
       </c>
       <c r="M9">
         <v>108000000.0</v>
       </c>
       <c r="N9">
         <v>111000000.0</v>
       </c>
       <c r="O9">
         <v>107000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>61532000.0</v>
       </c>
       <c r="C10">
         <v>50469000.0</v>
       </c>
       <c r="D10">
         <v>48730000.0</v>
       </c>
       <c r="E10">
         <v>67014000.0</v>
       </c>
       <c r="F10">
         <v>58587000.0</v>
       </c>
       <c r="G10">
         <v>47967000.0</v>
       </c>
       <c r="H10">
         <v>72727000.0</v>
       </c>
       <c r="I10">
         <v>75105000.0</v>
       </c>
       <c r="J10">
         <v>67715000.0</v>
       </c>
       <c r="K10">
         <v>83533000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8310000.0</v>
       </c>
       <c r="F11">
         <v>19063000.0</v>
       </c>
       <c r="G11">
         <v>15021000.0</v>
       </c>
       <c r="H11">
         <v>20494000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>23000000.0</v>
       </c>
       <c r="M11">
         <v>21000000.0</v>
       </c>
       <c r="N11">
         <v>18000000.0</v>
       </c>
       <c r="O11">
         <v>19000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>24627000.0</v>
       </c>
       <c r="C12">
         <v>18530000.0</v>
       </c>
       <c r="D12">
         <v>17130000.0</v>
       </c>
       <c r="E12">
         <v>13949000.0</v>
       </c>
       <c r="F12">
         <v>12007000.0</v>
       </c>
       <c r="G12">
         <v>10219000.0</v>
       </c>
       <c r="H12">
         <v>99000.0</v>
       </c>
       <c r="I12">
         <v>320000.0</v>
       </c>
       <c r="J12">
         <v>2508000.0</v>
       </c>
       <c r="K12">
         <v>1625000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>25334000.0</v>
       </c>
       <c r="C13">
         <v>12530000.0</v>
       </c>
       <c r="D13">
         <v>13769000.0</v>
       </c>
       <c r="E13">
         <v>11693000.0</v>
       </c>
       <c r="F13">
         <v>18679000.0</v>
       </c>
       <c r="G13">
         <v>2186000.0</v>
       </c>
       <c r="H13">
         <v>1804000.0</v>
       </c>
       <c r="I13">
         <v>1863000.0</v>
       </c>
       <c r="J13">
         <v>1888000.0</v>
       </c>
       <c r="K13">
         <v>2385000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>6000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>1000.0</v>
       </c>
       <c r="E14">
         <v>1000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>1000.0</v>
       </c>
       <c r="H14">
         <v>2000.0</v>
       </c>
       <c r="I14">
         <v>14000.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>46527000.0</v>
       </c>
       <c r="C15">
         <v>33869000.0</v>
       </c>
       <c r="D15">
         <v>34326000.0</v>
       </c>
       <c r="E15">
         <v>59128000.0</v>
       </c>
       <c r="F15">
         <v>39524000.0</v>
       </c>
       <c r="G15">
         <v>32947000.0</v>
       </c>
       <c r="H15">
         <v>52235000.0</v>
       </c>
       <c r="I15">
         <v>52957000.0</v>
       </c>
       <c r="J15">
         <v>48919000.0</v>
       </c>
       <c r="K15">
         <v>66663000.0</v>
       </c>
       <c r="L15">
         <v>126000000.0</v>
       </c>
       <c r="M15">
         <v>52000000.0</v>
       </c>
       <c r="N15">
         <v>57000000.0</v>
       </c>
       <c r="O15">
         <v>50000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>46527000.0</v>
       </c>
       <c r="C16">
         <v>33869000.0</v>
       </c>
       <c r="D16">
         <v>34326000.0</v>
       </c>
       <c r="E16">
         <v>59509000.0</v>
       </c>
       <c r="F16">
         <v>39524000.0</v>
       </c>
       <c r="G16">
         <v>32947000.0</v>
       </c>
       <c r="H16">
         <v>52235000.0</v>
       </c>
       <c r="I16">
         <v>52957000.0</v>
       </c>
       <c r="J16">
         <v>48919000.0</v>
       </c>
       <c r="K16">
         <v>66663000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>46527000.0</v>
       </c>
       <c r="C17">
         <v>33869000.0</v>
       </c>
       <c r="D17">
         <v>34325000.0</v>
       </c>
       <c r="E17">
         <v>59127000.0</v>
       </c>
       <c r="F17">
         <v>39524000.0</v>
       </c>
       <c r="G17">
         <v>32946000.0</v>
       </c>
       <c r="H17">
         <v>52233000.0</v>
       </c>
       <c r="I17">
         <v>52943000.0</v>
       </c>
       <c r="J17">
         <v>48919000.0</v>
       </c>
       <c r="K17">
         <v>66663000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>15605000.0</v>
       </c>
       <c r="C18">
         <v>2030000.0</v>
       </c>
       <c r="D18">
         <v>3303000.0</v>
       </c>
       <c r="E18">
         <v>2737000.0</v>
       </c>
       <c r="F18">
         <v>10940000.0</v>
       </c>
       <c r="G18">
         <v>1307000.0</v>
       </c>
       <c r="H18">
         <v>-1918000.0</v>
       </c>
       <c r="I18">
         <v>-1102000.0</v>
       </c>
       <c r="J18">
         <v>-2187000.0</v>
       </c>
       <c r="K18">
         <v>-3511000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>61532000.0</v>
       </c>
       <c r="C21">
         <v>50469000.0</v>
       </c>
       <c r="D21">
         <v>48730000.0</v>
       </c>
       <c r="E21">
         <v>67014000.0</v>
       </c>
       <c r="F21">
         <v>58587000.0</v>
       </c>
       <c r="G21">
         <v>47967000.0</v>
       </c>
       <c r="H21">
         <v>72727000.0</v>
       </c>
       <c r="I21">
         <v>75105000.0</v>
       </c>
       <c r="J21">
         <v>67715000.0</v>
       </c>
       <c r="K21">
         <v>83533000.0</v>
       </c>
       <c r="L21">
         <v>157000000.0</v>
       </c>
       <c r="M21">
         <v>80000000.0</v>
       </c>
       <c r="N21">
         <v>72000000.0</v>
       </c>
       <c r="O21">
         <v>71000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>37495000.0</v>
       </c>
       <c r="C25">
         <v>55072000.0</v>
       </c>
       <c r="D25">
         <v>62353000.0</v>
       </c>
       <c r="E25">
         <v>59007000.0</v>
       </c>
       <c r="F25">
         <v>48638000.0</v>
       </c>
       <c r="G25">
         <v>49536000.0</v>
       </c>
       <c r="H25">
         <v>50972000.0</v>
       </c>
       <c r="I25">
         <v>48981000.0</v>
       </c>
       <c r="J25">
         <v>41252000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>38979000.0</v>
       </c>
       <c r="C28">
         <v>33878000.0</v>
       </c>
       <c r="D28">
         <v>31063000.0</v>
       </c>
       <c r="E28">
         <v>28122000.0</v>
       </c>
       <c r="F28">
         <v>27005000.0</v>
       </c>
       <c r="G28">
         <v>24461000.0</v>
       </c>
       <c r="H28">
         <v>27224000.0</v>
       </c>
       <c r="I28">
         <v>27152000.0</v>
       </c>
       <c r="J28">
         <v>27164000.0</v>
       </c>
       <c r="K28">
         <v>27208000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>15005000.0</v>
       </c>
       <c r="C29">
         <v>16600000.0</v>
       </c>
       <c r="D29">
         <v>14405000.0</v>
       </c>
       <c r="E29">
         <v>7887000.0</v>
       </c>
       <c r="F29">
         <v>19063000.0</v>
       </c>
       <c r="G29">
         <v>15021000.0</v>
       </c>
       <c r="H29">
         <v>20494000.0</v>
       </c>
       <c r="I29">
         <v>22162000.0</v>
       </c>
       <c r="J29">
         <v>18796000.0</v>
       </c>
       <c r="K29">
         <v>16870000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>216242000.0</v>
       </c>
       <c r="C30">
         <v>220562000.0</v>
       </c>
       <c r="D30">
         <v>229631000.0</v>
       </c>
       <c r="E30">
         <v>220632000.0</v>
       </c>
       <c r="F30">
         <v>199905000.0</v>
       </c>
       <c r="G30">
         <v>187132000.0</v>
       </c>
       <c r="H30">
         <v>219614000.0</v>
       </c>
       <c r="I30">
         <v>332124000.0</v>
       </c>
       <c r="J30">
         <v>265621000.0</v>
       </c>
       <c r="K30">
         <v>185930000.0</v>
       </c>
       <c r="L30">
         <v>331000000.0</v>
       </c>
       <c r="M30">
         <v>193000000.0</v>
       </c>
       <c r="N30">
         <v>191000000.0</v>
       </c>
       <c r="O30">
         <v>192000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>277774000.0</v>
       </c>
       <c r="C32">
         <v>271031000.0</v>
       </c>
       <c r="D32">
         <v>278361000.0</v>
       </c>
       <c r="E32">
         <v>301980000.0</v>
       </c>
       <c r="F32">
         <v>251286000.0</v>
       </c>
       <c r="G32">
         <v>227999000.0</v>
       </c>
       <c r="H32">
         <v>275464000.0</v>
       </c>
       <c r="I32">
         <v>400666000.0</v>
       </c>
@@ -8183,2232 +8302,2296 @@
       <c r="O32">
         <v>263000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>38989000.0</v>
+      </c>
+      <c r="C2">
         <v>33867000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>54107000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>78978000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31518000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31776000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43613000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45866000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53751000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47425000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49492000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55725000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44772000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>42138000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>53202000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>44861000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>39787000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>50515000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47468000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>46487000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34501000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>40700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>39563000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>47552000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36443000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>39424000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>50675000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>47568000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>52000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>42000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>161000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>18446000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>44931000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>17524000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>28809000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>21848000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>26172000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>28461000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>28680000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>17000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>35000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>94000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>22674000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>27297000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36547000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>36978000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>29562000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>31866000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>27176000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>27030000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>36290000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>24468000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>21553000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>28809000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>21848000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26172000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>14711000.0</v>
+      </c>
+      <c r="C9">
         <v>12519000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8105000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>46283000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12709000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14298000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3099000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25670000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25203000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>26404000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>18151000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>21390000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>24993000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21815000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>46757000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>28513000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>17892000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>20453000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>27495000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12791000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>27856000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13988000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17857000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13431000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10086000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>17516000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20198000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17721000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>24000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>23000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>140000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>16152000.0</v>
+      </c>
+      <c r="C10">
         <v>9097000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2196000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31516000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12339000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15481000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10356000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22365000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18712000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>19748000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7166000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19624000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16538000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14045000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>17172000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23178000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9226000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17438000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11743000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13485000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21939000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11420000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11710000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14810000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8588000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12859000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16510000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14884000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>4132000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>-1680000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4409000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...1 lines deleted...]
-      </c>
+      <c r="AC11"/>
       <c r="AD11">
         <v>5000000.0</v>
       </c>
       <c r="AE11">
+        <v>5000000.0</v>
+      </c>
+      <c r="AF11">
         <v>3000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>2390000.0</v>
+      </c>
+      <c r="C12">
         <v>2391000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5279000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7759000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6182000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5407000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1755000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>972000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2605000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2622000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4223000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2128000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>964000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>958000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5889000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>843000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3074000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>765000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8219000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1655000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2934000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>300000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>765000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>316000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>55000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>281000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>476000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>807000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE12">
         <v>2000000.0</v>
       </c>
       <c r="AF12">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>5837000.0</v>
+      </c>
+      <c r="C13">
         <v>5461000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6797000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7063000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5783000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5691000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2440000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3529000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3252000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3310000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4546000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7026000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1142000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1055000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9328000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>994000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>549000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>822000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>15694000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1687000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>893000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>405000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1072000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>477000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>143000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>494000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>498000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1181000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="V14">
         <v>0.0</v>
       </c>
+      <c r="W14"/>
       <c r="X14">
+        <v>0.0</v>
+      </c>
+      <c r="Y14">
         <v>1000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>11452000.0</v>
+      </c>
+      <c r="C15">
         <v>4409000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3393000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>20327000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10772000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12035000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12879000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16981000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>14909000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>14858000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5182000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14750000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12406000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10630000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>19276000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>18769000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7190000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>13893000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3444000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10350000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>16757000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8973000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4727000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11928000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5755000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10538000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10940000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11209000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>16000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>91000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>3393000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20327000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10772000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12035000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-12879000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16981000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>12406000.0</v>
       </c>
       <c r="O16">
+        <v>12406000.0</v>
+      </c>
+      <c r="P16">
         <v>19657000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18769000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7190000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>13893000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3444000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10350000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16757000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8973000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4727000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11928000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5755000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10538000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10940000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>11452000.0</v>
+      </c>
+      <c r="C17">
         <v>4409000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3393000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>20327000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>10772000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>12035000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-13267000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16981000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>14909000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>14858000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5182000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>14750000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>12406000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10630000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>19275000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>18769000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7190000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>13893000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>3444000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>10350000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16757000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8973000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4727000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>11927000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5754000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10538000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10938000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>11209000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>3447000.0</v>
+      </c>
+      <c r="C18">
         <v>3070000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4380000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4659000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3331000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3235000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-254000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>950000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>647000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>688000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>323000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4898000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-964000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-958000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5889000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-843000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3074000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>765000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8219000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1655000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>766000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>300000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>765000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>316000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-55000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>281000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-476000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>374000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>6263000.0</v>
+      </c>
+      <c r="C21">
         <v>2463000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2196000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>31516000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12339000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15481000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10356000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>22365000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17662000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>18782000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8163000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13568000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16538000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14045000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>17172000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23178000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9226000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>17438000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>11743000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13485000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21939000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11420000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11710000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14810000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8588000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12859000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16510000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8578000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>17000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>35000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>94000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>10074000.0</v>
+      </c>
+      <c r="C25">
         <v>9677000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9494000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7138000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12323000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8540000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8989000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15368000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15616000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15099000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17898000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14769000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4030000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11239000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15960000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11963000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16713000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14371000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7958000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13513000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14224000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12943000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9536000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13838000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13062000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13100000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>8448000.0</v>
+      </c>
+      <c r="C28">
         <v>10056000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12022000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9595000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8359000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9003000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10278000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8444000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7541000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7622000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9988000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7822000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6547000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8874000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1790000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10989000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10508000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9076000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2130000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8206000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8412000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8432000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>737000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7770000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9065000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8409000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>715000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9143000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>4700000.0</v>
+      </c>
+      <c r="C29">
         <v>4688000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1197000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11189000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1567000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3446000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2523000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5384000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3803000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4890000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1984000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4874000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4132000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3415000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2103000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4409000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2036000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3545000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8299000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3135000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5182000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2447000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6983000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2883000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2834000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2321000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5572000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3675000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>47437000.0</v>
+      </c>
+      <c r="C30">
         <v>43923000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>60016000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>93745000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31888000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30593000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>53390000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54310000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>61292000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55047000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>59480000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>63547000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51319000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>51012000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>54896000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>55850000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>50295000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>59591000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>49467000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54693000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46613000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>49132000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>38469000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>55322000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>45508000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>47833000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>51390000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>56711000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>26000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>53000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>206000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>53700000.0</v>
+      </c>
+      <c r="C32">
         <v>46386000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>62212000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>125261000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44227000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>46074000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>46712000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>71536000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78954000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>73829000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>67643000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>77115000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>69765000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>63953000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>99959000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>73374000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>57679000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>70968000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>74963000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>59278000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>62357000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>54688000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>57420000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>60983000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>46529000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>56940000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>70873000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>65289000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>55000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>61000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>65000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>300000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10463,1025 +10646,1025 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>59321000.0</v>
       </c>
       <c r="C2">
         <v>105486000.0</v>
       </c>
       <c r="D2">
         <v>88605000.0</v>
       </c>
       <c r="E2">
         <v>59899000.0</v>
       </c>
       <c r="F2">
         <v>65653000.0</v>
       </c>
       <c r="G2">
         <v>46362000.0</v>
       </c>
       <c r="H2">
         <v>40263000.0</v>
       </c>
       <c r="I2">
         <v>43536000.0</v>
       </c>
       <c r="J2">
         <v>31723000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>89773000</v>
       </c>
       <c r="C3">
         <v>669000</v>
       </c>
       <c r="D3">
         <v>31473000</v>
       </c>
       <c r="E3">
         <v>2996000</v>
       </c>
       <c r="F3">
         <v>314000</v>
       </c>
       <c r="G3">
         <v>294000</v>
       </c>
       <c r="H3">
         <v>305000</v>
       </c>
       <c r="I3">
         <v>2488000</v>
       </c>
       <c r="J3">
         <v>499000</v>
       </c>
       <c r="K3">
         <v>1276000</v>
       </c>
       <c r="L3">
         <v>1000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>3000000</v>
       </c>
       <c r="O3">
         <v>11000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-1937000.0</v>
       </c>
       <c r="C6">
         <v>-46165000.0</v>
       </c>
       <c r="D6">
         <v>16881000.0</v>
       </c>
       <c r="E6">
         <v>32377000.0</v>
       </c>
       <c r="F6">
         <v>-5754000.0</v>
       </c>
       <c r="G6">
         <v>19291000.0</v>
       </c>
       <c r="H6">
         <v>6099000.0</v>
       </c>
       <c r="I6">
         <v>-3273000.0</v>
       </c>
       <c r="J6">
         <v>11813000.0</v>
       </c>
       <c r="K6">
         <v>-20358000.0</v>
       </c>
       <c r="L6">
         <v>-54000000.0</v>
       </c>
       <c r="M6">
         <v>-4000000.0</v>
       </c>
       <c r="N6">
         <v>40000000.0</v>
       </c>
       <c r="O6">
         <v>32000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>-37954000.0</v>
       </c>
       <c r="C7">
         <v>-32719000.0</v>
       </c>
       <c r="D7">
         <v>2317000.0</v>
       </c>
       <c r="E7">
         <v>-26319000.0</v>
       </c>
       <c r="F7">
         <v>-28078000.0</v>
       </c>
       <c r="G7">
         <v>-34312000.0</v>
       </c>
       <c r="H7">
         <v>-9174000.0</v>
       </c>
       <c r="I7">
         <v>7625000.0</v>
       </c>
       <c r="J7">
         <v>-36848000.0</v>
       </c>
       <c r="K7">
         <v>-61946000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>161087000.0</v>
       </c>
       <c r="F9">
         <v>2003000.0</v>
       </c>
       <c r="G9">
         <v>5661000.0</v>
       </c>
       <c r="H9">
         <v>18568000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-226000000.0</v>
       </c>
       <c r="M9">
         <v>-4000000.0</v>
       </c>
       <c r="N9">
         <v>10000000.0</v>
       </c>
       <c r="O9">
         <v>-7000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>1373000.0</v>
       </c>
       <c r="C10">
         <v>494000.0</v>
       </c>
       <c r="D10">
         <v>-550000.0</v>
       </c>
       <c r="E10">
         <v>-18889000.0</v>
       </c>
       <c r="F10">
         <v>-1917000.0</v>
       </c>
       <c r="G10">
         <v>-1692000.0</v>
       </c>
       <c r="H10">
         <v>-680000.0</v>
       </c>
       <c r="I10">
         <v>-1801000.0</v>
       </c>
       <c r="J10">
         <v>-622000.0</v>
       </c>
       <c r="K10">
         <v>-238000.0</v>
       </c>
       <c r="L10">
         <v>1000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>2000000.0</v>
       </c>
       <c r="O10">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-13682000.0</v>
       </c>
       <c r="F11">
         <v>-6238000.0</v>
       </c>
       <c r="G11">
         <v>-14837000.0</v>
       </c>
       <c r="H11">
         <v>-8199000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-13583000.0</v>
       </c>
       <c r="F12">
         <v>-4654000.0</v>
       </c>
       <c r="G12">
         <v>-2786000.0</v>
       </c>
       <c r="H12">
         <v>2457000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-165530000.0</v>
       </c>
       <c r="F13">
         <v>-2392000.0</v>
       </c>
       <c r="G13">
         <v>-12150000.0</v>
       </c>
       <c r="H13">
         <v>-11469000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>97000000.0</v>
       </c>
       <c r="M13">
         <v>-9000000.0</v>
       </c>
       <c r="N13">
         <v>-8000000.0</v>
       </c>
       <c r="O13">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>2198000.0</v>
       </c>
       <c r="C14">
         <v>3110000.0</v>
       </c>
       <c r="D14">
         <v>62353000.0</v>
       </c>
       <c r="E14">
         <v>59433000.0</v>
       </c>
       <c r="F14">
         <v>48638000.0</v>
       </c>
       <c r="G14">
         <v>49536000.0</v>
       </c>
       <c r="H14">
         <v>50972000.0</v>
       </c>
       <c r="I14">
         <v>2357000.0</v>
       </c>
       <c r="J14">
         <v>2606000.0</v>
       </c>
       <c r="K14">
         <v>2459000.0</v>
       </c>
       <c r="L14">
         <v>41000000.0</v>
       </c>
       <c r="M14">
         <v>44000000.0</v>
       </c>
       <c r="N14">
         <v>40000000.0</v>
       </c>
       <c r="O14">
         <v>34000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>10376000.0</v>
       </c>
       <c r="C15">
         <v>10376000.0</v>
       </c>
       <c r="D15">
         <v>20582000.0</v>
       </c>
       <c r="E15">
         <v>8646000.0</v>
       </c>
       <c r="F15">
         <v>13141000.0</v>
       </c>
       <c r="G15">
         <v>12104000.0</v>
       </c>
       <c r="H15">
         <v>17291000.0</v>
       </c>
       <c r="I15">
         <v>27377000.0</v>
       </c>
       <c r="J15">
         <v>11527000.0</v>
       </c>
       <c r="K15">
         <v>20173000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>57384000.0</v>
       </c>
       <c r="C16">
         <v>59321000.0</v>
       </c>
       <c r="D16">
         <v>105486000.0</v>
       </c>
       <c r="E16">
         <v>88605000.0</v>
       </c>
       <c r="F16">
         <v>59899000.0</v>
       </c>
       <c r="G16">
         <v>65653000.0</v>
       </c>
       <c r="H16">
         <v>46362000.0</v>
       </c>
       <c r="I16">
         <v>40263000.0</v>
       </c>
       <c r="J16">
         <v>43536000.0</v>
       </c>
       <c r="K16">
         <v>31723000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-74900000.0</v>
       </c>
       <c r="C18">
         <v>54243000.0</v>
       </c>
       <c r="D18">
         <v>47067000.0</v>
       </c>
       <c r="E18">
         <v>25997000.0</v>
       </c>
       <c r="F18">
         <v>39786000.0</v>
       </c>
       <c r="G18">
         <v>42223000.0</v>
       </c>
       <c r="H18">
         <v>78571000.0</v>
       </c>
       <c r="I18">
         <v>-7169000.0</v>
       </c>
       <c r="J18">
         <v>-19131000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>7752000.0</v>
       </c>
       <c r="C19">
         <v>-57800000.0</v>
       </c>
       <c r="D19">
         <v>-49035000.0</v>
       </c>
       <c r="E19">
         <v>-40433000.0</v>
       </c>
       <c r="F19">
         <v>-16969000.0</v>
       </c>
       <c r="G19">
         <v>-17781000.0</v>
       </c>
       <c r="H19">
         <v>22386000.0</v>
       </c>
       <c r="I19">
         <v>-128431000.0</v>
       </c>
       <c r="J19">
         <v>-11652000.0</v>
       </c>
       <c r="K19">
         <v>-11500000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-859000.0</v>
       </c>
       <c r="C21">
         <v>-52685000.0</v>
       </c>
       <c r="D21">
         <v>10978000.0</v>
       </c>
       <c r="E21">
         <v>49486000.0</v>
       </c>
       <c r="F21">
         <v>-8387000.0</v>
       </c>
       <c r="G21">
         <v>-10929000.0</v>
       </c>
       <c r="H21">
         <v>-67443000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>61532000.0</v>
       </c>
       <c r="C22">
         <v>33481000.0</v>
       </c>
       <c r="D22">
         <v>34935000.0</v>
       </c>
       <c r="E22">
         <v>59509000.0</v>
       </c>
       <c r="F22">
         <v>39524000.0</v>
       </c>
       <c r="G22">
         <v>32947000.0</v>
       </c>
       <c r="H22">
         <v>52235000.0</v>
       </c>
       <c r="I22">
         <v>52961000.0</v>
       </c>
       <c r="J22">
         <v>67715000.0</v>
       </c>
       <c r="K22">
         <v>83533000.0</v>
       </c>
       <c r="L22">
         <v>126000000.0</v>
       </c>
       <c r="M22">
         <v>52000000.0</v>
       </c>
       <c r="N22">
         <v>57000000.0</v>
       </c>
       <c r="O22">
         <v>50000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-2079000.0</v>
       </c>
       <c r="C23">
         <v>-2795000.0</v>
       </c>
       <c r="D23">
         <v>-2917000.0</v>
       </c>
       <c r="E23">
         <v>-3831000.0</v>
       </c>
       <c r="F23">
         <v>-13499000.0</v>
       </c>
       <c r="G23">
         <v>-960000.0</v>
       </c>
       <c r="H23">
         <v>-3775000.0</v>
       </c>
       <c r="I23">
         <v>-2887000.0</v>
       </c>
       <c r="J23">
         <v>-3809000.0</v>
       </c>
       <c r="K23">
         <v>-6038000.0</v>
       </c>
       <c r="L23">
         <v>-69000000.0</v>
       </c>
       <c r="M23">
         <v>14000000.0</v>
       </c>
       <c r="N23">
         <v>-23000000.0</v>
       </c>
       <c r="O23">
         <v>34000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>80223000.0</v>
       </c>
       <c r="C24">
         <v>-57131000.0</v>
       </c>
       <c r="D24">
         <v>-45484000.0</v>
       </c>
       <c r="E24">
         <v>1636000.0</v>
       </c>
       <c r="F24">
         <v>6456000.0</v>
       </c>
       <c r="G24">
         <v>18678000.0</v>
       </c>
       <c r="H24">
         <v>-6494000.0</v>
       </c>
       <c r="I24">
         <v>-125943000.0</v>
       </c>
       <c r="J24">
         <v>-11153000.0</v>
       </c>
       <c r="K24">
         <v>-10224000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>-36454000.0</v>
       </c>
       <c r="C25">
         <v>2393000.0</v>
       </c>
       <c r="D25">
         <v>-3299000.0</v>
       </c>
       <c r="E25">
         <v>-1638000.0</v>
       </c>
       <c r="F25">
         <v>-10940000.0</v>
       </c>
       <c r="G25">
         <v>-7361000.0</v>
       </c>
       <c r="H25">
         <v>-9460000.0</v>
       </c>
       <c r="I25">
         <v>-8852000.0</v>
       </c>
       <c r="J25">
         <v>2816000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>5000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-13691000.0</v>
       </c>
       <c r="C28">
         <v>-65947000.0</v>
       </c>
       <c r="D28">
         <v>-7604000.0</v>
       </c>
       <c r="E28">
         <v>37009000.0</v>
       </c>
       <c r="F28">
         <v>-35027000.0</v>
       </c>
       <c r="G28">
         <v>-23993000.0</v>
       </c>
       <c r="H28">
         <v>-88509000.0</v>
       </c>
       <c r="I28">
         <v>-6931000.0</v>
       </c>
       <c r="J28">
         <v>-57238000.0</v>
       </c>
       <c r="K28">
         <v>-66579000.0</v>
       </c>
       <c r="L28">
         <v>-67000000.0</v>
       </c>
       <c r="M28">
         <v>-67000000.0</v>
       </c>
       <c r="N28">
         <v>-72000000.0</v>
       </c>
       <c r="O28">
         <v>-100000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>21304000.0</v>
       </c>
       <c r="C29">
         <v>77582000.0</v>
       </c>
       <c r="D29">
         <v>78540000.0</v>
       </c>
       <c r="E29">
         <v>68345000.0</v>
       </c>
       <c r="F29">
         <v>74964000.0</v>
       </c>
       <c r="G29">
         <v>56679000.0</v>
       </c>
       <c r="H29">
         <v>103884000.0</v>
       </c>
       <c r="I29">
         <v>132142000.0</v>
       </c>
       <c r="J29">
         <v>81579000.0</v>
       </c>
       <c r="K29">
         <v>57843000.0</v>
       </c>
       <c r="L29">
         <v>82000000.0</v>
       </c>
       <c r="M29">
         <v>50000000.0</v>
       </c>
       <c r="N29">
         <v>137000000.0</v>
       </c>
       <c r="O29">
         <v>104000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-9550000.0</v>
       </c>
       <c r="C30">
         <v>-57800000.0</v>
       </c>
       <c r="D30">
         <v>-49035000.0</v>
       </c>
       <c r="E30">
         <v>-72977000.0</v>
       </c>
       <c r="F30">
         <v>-45691000.0</v>
       </c>
       <c r="G30">
         <v>-13395000.0</v>
       </c>
       <c r="H30">
         <v>-9276000.0</v>
       </c>
       <c r="I30">
         <v>-128431000.0</v>
       </c>
@@ -11503,2170 +11686,2228 @@
       <c r="O30">
         <v>28000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>85324000.0</v>
+      </c>
+      <c r="C2">
         <v>69376000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57795000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98968000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68750000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>59321000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>99796000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>119931000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>100140000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>105486000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>84625000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>78789000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>83880000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>88605000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70831000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>73396000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>70615000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>59899000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>50982000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>58808000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>57115000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>65653000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27099000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48541000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33688000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>46362000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30784000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>16520000</v>
+      </c>
+      <c r="C3">
         <v>5578000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>89773000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>223000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3730000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>580000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>669000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>647000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10098000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6998000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1490000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15290000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419000</v>
       </c>
       <c r="N3">
         <v>1419000</v>
       </c>
       <c r="O3">
+        <v>1419000</v>
+      </c>
+      <c r="P3">
         <v>1477000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>846000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>673000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>33000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>314000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>60000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>26000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>294000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>65000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>305000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2502000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-28598000.0</v>
+      </c>
+      <c r="C6">
         <v>15948000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1937000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1526000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>39647000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9429000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-46165000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5690000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>19791000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5346000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20861000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5091000.0</v>
       </c>
       <c r="N6">
         <v>-5091000.0</v>
       </c>
       <c r="O6">
+        <v>-5091000.0</v>
+      </c>
+      <c r="P6">
         <v>21445000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2565000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13497000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10716000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5754000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14671000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6845000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8538000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19291000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-19263000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2179000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12674000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6099000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-11173000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-32000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-53000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>13581000.0</v>
+      </c>
+      <c r="C7">
         <v>9555000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-37954000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-60874000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-43193000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-63613000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-32719000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-48373000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12859000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-18686000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>23518000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-7955000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-26242000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-28177000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-26319000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-34281000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-20783000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-16729000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-28078000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-60631000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-28958000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-24961000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-34312000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-33510000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-27080000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-31668000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-9174000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>2634000.0</v>
       </c>
       <c r="O9">
+        <v>2634000.0</v>
+      </c>
+      <c r="P9">
         <v>162211000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-9197000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>-4000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-5000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-237000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-123000.0</v>
+      </c>
+      <c r="C10">
         <v>-352000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1170000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-315000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>459000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>393000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>248000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>76000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-223000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1311000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-321000.0</v>
       </c>
       <c r="N10">
         <v>-321000.0</v>
       </c>
       <c r="O10">
+        <v>-321000.0</v>
+      </c>
+      <c r="P10">
         <v>-2671000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3258000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-19496000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-212000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-156000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1452000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-97000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3161000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1774000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5070000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1991000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1409000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2781000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>4263000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6024000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4203000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-730000.0</v>
       </c>
       <c r="O12">
+        <v>-730000.0</v>
+      </c>
+      <c r="P12">
         <v>-24529000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2390000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1349000.0</v>
       </c>
       <c r="O13">
+        <v>-1349000.0</v>
+      </c>
+      <c r="P13">
         <v>-158187000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4144000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>-2000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>166000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-15000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-32000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>10074000.0</v>
+      </c>
+      <c r="C14">
         <v>9677000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2198000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2208000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>926000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>617000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3110000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1552000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15616000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15099000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17898000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4030000.0</v>
       </c>
       <c r="N14">
         <v>4030000.0</v>
       </c>
       <c r="O14">
+        <v>4030000.0</v>
+      </c>
+      <c r="P14">
         <v>16386000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11963000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>589000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>299000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2161000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1668000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1116000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>607000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2381000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1731000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>890000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>510000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2608000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12989000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>36000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>10376000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5187000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>10376000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5187000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>11936000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>8326000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
+        <v>0.0</v>
+      </c>
+      <c r="T15">
         <v>13141000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
+        <v>0.0</v>
+      </c>
+      <c r="X15">
         <v>12104000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8646000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>17291000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>49121000.0</v>
+      </c>
+      <c r="C16">
         <v>85324000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>57384000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>57795000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>98968000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>68750000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>59321000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>99796000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>119931000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>100140000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>105486000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>84625000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>78789000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>83880000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>88605000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>70831000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>73396000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>70615000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>59899000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>50982000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>58808000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>57115000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>65653000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>27099000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>48541000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>33688000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>46362000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30784000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>3015000.0</v>
+      </c>
+      <c r="C18">
         <v>14513000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-60383000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4117000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>34245000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-44645000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18948000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3569000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>31526000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>29673000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6048000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10918000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1860000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7319000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>11737000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21747000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-168000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>34218000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1220000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10418000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6070000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>25512000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4992000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>20640000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8921000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-18871000.0</v>
+      </c>
+      <c r="C19">
         <v>-4742000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>38640000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-28552000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7169000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>52379000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-34125000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>9723000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-23345000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10053000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-21568000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>13690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8229000.0</v>
       </c>
       <c r="N19">
         <v>-8229000.0</v>
       </c>
       <c r="O19">
+        <v>-8229000.0</v>
+      </c>
+      <c r="P19">
         <v>-7997000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-11303000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-22031000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-14833000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-34943000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6130000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3764000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-854000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>17626000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-27006000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4678000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>663000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>7476000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1311000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-560000.0</v>
+      </c>
+      <c r="C21">
         <v>-1428000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>262000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-361000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-344000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-416000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20866000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-32152000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>6575000.0</v>
       </c>
       <c r="O21">
+        <v>6575000.0</v>
+      </c>
+      <c r="P21">
         <v>32765000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4821000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>11452000.0</v>
+      </c>
+      <c r="C22">
         <v>4409000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>61532000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>59336000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27820000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15481000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>50469000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>60825000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14909000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>14858000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5182000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14750000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12406000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10630000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19276000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18769000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26664000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17438000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>58587000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>46844000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>33359000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11420000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>47967000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>36257000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>21447000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12859000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>72727000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>11209000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>16000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>18002000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>91000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-2079000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-722000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-545000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-304000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2795000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2402000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>-745000.0</v>
       </c>
       <c r="O23">
+        <v>-745000.0</v>
+      </c>
+      <c r="P23">
         <v>-3008000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-244000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-579000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-346000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-13499000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-590000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-446000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-184000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-960000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-828000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-373000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3775000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>-4000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-296000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>33000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>201000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>80223000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16881000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>48940000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>52959000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-57131000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-23028000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>-13610000.0</v>
       </c>
       <c r="O24">
+        <v>-13610000.0</v>
+      </c>
+      <c r="P24">
         <v>-1164000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1070000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-36191000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-14800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-45377000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-10688000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-19269000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-828000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-13101000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-30956000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-4007000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>664000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-8971000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-1910000.0</v>
+      </c>
+      <c r="C25">
         <v>-2786000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4312000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-25576000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3331000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3235000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4678000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-950000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-647000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-688000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-323000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3908000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>462000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>470000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2353000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>350000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1865000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2939000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-3755000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2504000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1742000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1464000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2503000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3038000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3284000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-13691000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7407000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1735000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-720000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-65947000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-39408000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>5830000.0</v>
       </c>
       <c r="O28">
+        <v>5830000.0</v>
+      </c>
+      <c r="P28">
         <v>29757000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4069000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11321000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11102000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-35027000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-22197000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-18475000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-5199000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-23993000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19856000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-11450000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-8082000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-88509000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-17000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-39000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-12000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>19535000.0</v>
+      </c>
+      <c r="C29">
         <v>20091000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21304000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-10777000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3828000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-42230000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>77582000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>57393000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>41624000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7198000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31163000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>21338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20933000.0</v>
       </c>
       <c r="N29">
         <v>20933000.0</v>
       </c>
       <c r="O29">
+        <v>20933000.0</v>
+      </c>
+      <c r="P29">
         <v>6843000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22462000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>39040000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14447000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>74964000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18274000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30948000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2485000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>56679000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>31614000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17644000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5255000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>103884000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1542000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>288000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-8000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-236000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-9550000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16658000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45210000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>52379000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-57800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-23675000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>-31854000.0</v>
       </c>
       <c r="O30">
+        <v>-31854000.0</v>
+      </c>
+      <c r="P30">
         <v>-15155000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-20958000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-36864000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-14833000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-45691000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10748000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-19318000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-854000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-13395000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-31021000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4015000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>663000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-9276000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-4000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-282000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>29000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>192000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>