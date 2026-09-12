--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4063,421 +4066,427 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
+        <v>5280443000.0</v>
+      </c>
+      <c r="C2">
         <v>5615442000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5905529000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6007532000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5915515000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8659645000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8979886000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7859695000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8960984000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8990860000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3396889000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9383292000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10436017000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10060580000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4258013000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13377058000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13213952000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12629671000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4119037000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12641238000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11870698000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11384961000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2890808000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11983599000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12642009000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12400392000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3087090000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12382116000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11697698000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11696522000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3226013000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10812664000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11838221000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11524581000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2720556000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11783210000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12057749000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12316341000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2595043000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10159873000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10242633000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8549502000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1934145000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9783284000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8701645000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9074472000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1438957000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7882932000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7815797000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8542945000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1138488000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5636411000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5713100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5909388000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>717884000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-680444000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>4389509000.0</v>
       </c>
-      <c r="BH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4496,52 +4505,53 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4560,158 +4570,162 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
+        <v>-5369876000.0</v>
+      </c>
+      <c r="C5">
         <v>-5130017000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2364526000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4507283000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4329531000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4864534000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4630282000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4643290000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3659211000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3189943000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3711954000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3617802000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3295328000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4028318000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4749372000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3611628000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3667797000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3607250000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3001607000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2929610000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3093427000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3044132000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4730,278 +4744,285 @@
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
+        <v>1857143000.0</v>
+      </c>
+      <c r="C7">
         <v>1796576000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1802105000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1717386000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1678931000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10346847000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11034987000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10581606000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11431843000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11814744000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>12102008000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11925367000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>11723529000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10811342000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10443891000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11341421000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>10650343000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10179703000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>10170995000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9923653000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9349974000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9318271000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9628596000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9176134000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9071337000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8532406000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8840317000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8461838000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>7859792000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>7230882000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
+        <v>13946546000.0</v>
+      </c>
+      <c r="C8">
         <v>13946339000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>13942267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13940517000.0</v>
       </c>
       <c r="E8">
         <v>13940517000.0</v>
       </c>
       <c r="F8">
+        <v>13940517000.0</v>
+      </c>
+      <c r="G8">
         <v>13940516000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>13932756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13930684000.0</v>
       </c>
       <c r="I8">
         <v>13930684000.0</v>
       </c>
       <c r="J8">
         <v>13930684000.0</v>
       </c>
       <c r="K8">
-        <v>13920649000.0</v>
+        <v>13930684000.0</v>
       </c>
       <c r="L8">
         <v>13920649000.0</v>
       </c>
       <c r="M8">
-        <v>13920284000.0</v>
+        <v>13920649000.0</v>
       </c>
       <c r="N8">
         <v>13920284000.0</v>
       </c>
       <c r="O8">
+        <v>13920284000.0</v>
+      </c>
+      <c r="P8">
         <v>13914272000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>13913552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13912676000.0</v>
       </c>
       <c r="R8">
         <v>13912676000.0</v>
       </c>
       <c r="S8">
+        <v>13912676000.0</v>
+      </c>
+      <c r="T8">
         <v>13905207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13897238000.0</v>
       </c>
       <c r="U8">
         <v>13897238000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>13897238000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -5020,868 +5041,882 @@
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>2907663000.0</v>
+      </c>
+      <c r="C10">
         <v>2705690000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2984077000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3676121000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4866064000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4953510000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4860440000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4538347000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5177329000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3966760000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4047712000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5657787000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6270490000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5455303000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7210506000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7741336000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6586276000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5781863000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6746816000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7320737000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7001796000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6552248000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7001908000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10713360000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5642482000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5695892000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3992227000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4877204000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5314030000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6649491000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4927722000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6018626000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6234411000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5714857000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6812868000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6872815000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7373615000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6726159000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5332414000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6033572000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8100628000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>10878587000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5510692000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4356505000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5446969000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5654401000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5115570000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4660958000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4375155000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5565557000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6432918000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7097150000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6643533000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7997465000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7906204000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8621848000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6480224000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7497436000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3341499000.0</v>
       </c>
-      <c r="BH10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>3746781000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3676121000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4866064000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4953510000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4860440000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4538347000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>6270490000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5455303000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7451743000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7741336000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6586276000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5781863000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6969352000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7320737000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7001796000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>3710090000.0</v>
+      </c>
+      <c r="C12">
         <v>3623982000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3746833000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3676186000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4866113000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4953558000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4860489000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4538382000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5177366000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4409476000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4612169000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5657829000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6270530000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5475209000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7210540000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7741408000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6586318000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5781905000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6746881000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7320800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7001842000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6552290000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7140021000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10875730000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5719075000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5761875000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4052644000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4877241000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5314063000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6649527000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4991713000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6018667000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6234458000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5714911000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6812932000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6872881000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7373630000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6726177000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5332432000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6033592000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8100648000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10878614000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5510720000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4356528000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5446994000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5654416000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5115584000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4660975000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4375172000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5565576000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6432926000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7097158000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6643542000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7997473000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7906212000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8621857000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6480232000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7497445000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3341506000.0</v>
       </c>
-      <c r="BH12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
+        <v>13946546000.0</v>
+      </c>
+      <c r="C13">
         <v>13946339000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13942267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13940517000.0</v>
       </c>
       <c r="E13">
         <v>13940517000.0</v>
       </c>
       <c r="F13">
+        <v>13940517000.0</v>
+      </c>
+      <c r="G13">
         <v>13940516000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13932756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13930684000.0</v>
       </c>
       <c r="I13">
         <v>13930684000.0</v>
       </c>
       <c r="J13">
         <v>13930684000.0</v>
       </c>
       <c r="K13">
-        <v>13920649000.0</v>
+        <v>13930684000.0</v>
       </c>
       <c r="L13">
         <v>13920649000.0</v>
       </c>
       <c r="M13">
-        <v>13920284000.0</v>
+        <v>13920649000.0</v>
       </c>
       <c r="N13">
         <v>13920284000.0</v>
       </c>
       <c r="O13">
+        <v>13920284000.0</v>
+      </c>
+      <c r="P13">
         <v>13914272000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>13913552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13912676000.0</v>
       </c>
       <c r="R13">
         <v>13912676000.0</v>
       </c>
       <c r="S13">
+        <v>13912676000.0</v>
+      </c>
+      <c r="T13">
         <v>13905207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13897238000.0</v>
       </c>
       <c r="U13">
         <v>13897238000.0</v>
       </c>
       <c r="V13">
+        <v>13897238000.0</v>
+      </c>
+      <c r="W13">
         <v>13896766000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>13883028000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>13882919000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13880792000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13859615000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13857268000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13720810000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13720642000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>13508666000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>13502368000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>13497290000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>13417939000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>13413476000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>13407253000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>13176972000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>13063008000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>13060657000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8971415000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>8926205000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>8823444000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>8822475000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>8816858000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>8706062000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>8607578000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>8592462000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>8582017000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>8575791000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>8565794000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>8547598000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>8540663000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>8537208000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>8529721000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>8517760000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>8508209000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>8505551000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>8498477000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>8477604000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>8445154000.0</v>
       </c>
-      <c r="BH13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
+        <v>9214523000.0</v>
+      </c>
+      <c r="C14">
         <v>9210886000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9194702000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9202475000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9193957000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9194372000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9194702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9196338000.0</v>
       </c>
       <c r="I14">
         <v>9196338000.0</v>
       </c>
       <c r="J14">
+        <v>9196338000.0</v>
+      </c>
+      <c r="K14">
         <v>9187159000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9179084000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9178994000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9178952000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9184789000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9177079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9184737000.0</v>
       </c>
       <c r="Q14">
         <v>9184737000.0</v>
       </c>
       <c r="R14">
-        <v>9183430000.0</v>
+        <v>9184737000.0</v>
       </c>
       <c r="S14">
         <v>9183430000.0</v>
       </c>
       <c r="T14">
+        <v>9183430000.0</v>
+      </c>
+      <c r="U14">
         <v>9178966000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9178958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9177289000.0</v>
       </c>
       <c r="W14">
         <v>9177289000.0</v>
       </c>
       <c r="X14">
+        <v>9177289000.0</v>
+      </c>
+      <c r="Y14">
         <v>9176186000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9174692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9173267000.0</v>
       </c>
       <c r="AA14">
         <v>9173267000.0</v>
       </c>
       <c r="AB14">
+        <v>9173267000.0</v>
+      </c>
+      <c r="AC14">
         <v>9139334000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9112331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9098012000.0</v>
       </c>
       <c r="AE14">
         <v>9098012000.0</v>
       </c>
       <c r="AF14">
+        <v>9098012000.0</v>
+      </c>
+      <c r="AG14">
         <v>9095444000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9080510000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9081997000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9063527000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9025945000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9005004000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9002129000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8971836000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8951016000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8857055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8857266000.0</v>
       </c>
       <c r="AQ14">
         <v>8857266000.0</v>
       </c>
       <c r="AR14">
+        <v>8857266000.0</v>
+      </c>
+      <c r="AS14">
         <v>8746799000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8647689000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8642748000.0</v>
       </c>
       <c r="AU14">
         <v>8642748000.0</v>
       </c>
       <c r="AV14">
+        <v>8642748000.0</v>
+      </c>
+      <c r="AW14">
         <v>8623077000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8621514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600244000.0</v>
       </c>
       <c r="AY14">
         <v>8600244000.0</v>
       </c>
       <c r="AZ14">
+        <v>8600244000.0</v>
+      </c>
+      <c r="BA14">
         <v>8605172000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8586660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8561564000.0</v>
       </c>
       <c r="BC14">
         <v>8561564000.0</v>
       </c>
       <c r="BD14">
+        <v>8561564000.0</v>
+      </c>
+      <c r="BE14">
         <v>8568117000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8537467000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8501289000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8232494000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5425206000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5900,220 +5935,224 @@
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16">
+        <v>9316000.0</v>
+      </c>
+      <c r="C16">
         <v>5859000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4610000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>8398000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43229000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>44563000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>60778000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>84690000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>108468000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>141250000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>144984000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>149249000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>134270000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>120979000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>139441000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>135816000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>134925000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10119505000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>574782000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>503413000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>937044000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9675944000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2848419000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2727045000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3266884000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12493826000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1681851000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1360100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1572411000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10148013000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2619374000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1349103000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>895695000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10894785000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1242590000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1053133000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>528645000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10255586000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>814263000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>731336000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>271518000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>326104000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>347201000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>335460000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>346281000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>232180000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>473451000.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>248118000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>239748000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>261400000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>161284000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>115045000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6217363000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6132,122 +6171,124 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>181136000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>138210000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>156077000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6266,974 +6307,990 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>2279931000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>6815476000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>6826346000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>6782608000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>13932546000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>12948304000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>13171073000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>13238212000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>13755420000.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>13503850000.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>9958252000.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>9371959000.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>7648517000.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>7452633000.0</v>
       </c>
-      <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
+        <v>4545933000.0</v>
+      </c>
+      <c r="C21">
         <v>4664422000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2429485000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4858504000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5059034000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11321189000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4760752000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11219753000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12029848000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5150736000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5411199000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4452866000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5352287000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7140571000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6659542000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5670155000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5505848000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5149076000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7790141000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4431420000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4414406000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4622066000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7686095000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3871582000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4495936000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5583924000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7553288000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4819280000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4695536000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4629099000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7688491000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5021447000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4518152000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4144738000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8420866000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4626157000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4960415000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5053188000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9649183000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4297167000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4434771000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>4248233000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>3443747000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>1900037000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>939881000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2251021000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2184964000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2232858000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22">
+        <v>87765000.0</v>
+      </c>
+      <c r="C22">
         <v>71803000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>71841000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>74520000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>65780000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>125917000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>122663000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>115299000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>127653000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>156131000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>218889000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>203608000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>237605000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>206209000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>216351000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>258183000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>208572000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>195628000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>222747000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>183715000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>227093000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>222259000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>141663000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>151121000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>140352000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>141491000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>154328000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>153732000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>146893000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>208026000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>219130000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>181099000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>153635000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>198719000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>174279000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>112496000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>153191000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>187746000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>174747000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>140578000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>148512000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>217531000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>155125000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>77055000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>125177000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>91781000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>79533000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>81274000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>110817000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>110102000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>62805000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>325641000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>401752000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>456175000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>381499000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>458216000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>514359000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>395211000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>43430000.0</v>
       </c>
-      <c r="BH22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
+        <v>48965637000.0</v>
+      </c>
+      <c r="C23">
         <v>49396058000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>49768373000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>51380098000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>53281874000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>72408758000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>74355931000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72005075000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>78188384000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>79200177000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>81037989000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>81169896000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>83481744000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>81904155000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>81640731000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>82319309000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>78745183000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>70223926000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>72550430000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>69649573000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>68414397000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>67366702000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>67961749000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>70844263000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>68302867000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>67303747000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>66533803000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>67448847000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>66696525000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>67403652000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>63855027000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>64737946000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>64525148000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>66107665000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>69910996000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>69999079000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>71320873000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>71518307000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>70488730000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>64861961000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>66001469000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>59176432000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>56118271000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>53333762000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>51325337000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>51166991000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>49127437000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>46670934000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>45908596000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>49006452000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>43497246000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>43240989000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>43473034000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>44475313000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>42930601000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>43211817000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>41303299000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>41977097000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>38201626000.0</v>
       </c>
-      <c r="BH23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24">
+        <v>10440356000.0</v>
+      </c>
+      <c r="C24">
         <v>10385395000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8401813000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10914572000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10486375000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17769479000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18508242000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>17676662000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>22271133000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>22269454000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>22171987000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>22083800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>22266360000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>18581524000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>18347504000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>20954289000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>17892315000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14395775000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14819079000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14837463000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>15403530000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>14818234000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>14773895000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>16194683000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10227559000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8867607000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9194490000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>13166993000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14019891000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>14721240000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>15862000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>14045000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11775000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>11650000000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>9873392000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12305946000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11837937000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25860790000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27710059000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26421302000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>31760413000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27034227000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26951778000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>30156837000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26528494000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>22693522000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>23231228000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22978313000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22962629000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22160131000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22668171000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>23709965000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>15817494000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>16592107000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>20082976000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>20551156000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>21142028000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>8331000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>8517000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>8605000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>7952000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7252,1316 +7309,1340 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
+        <v>14695062000.0</v>
+      </c>
+      <c r="C28">
         <v>14188692000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13870486000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13803212000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14523239000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28240092000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29365532000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28261283000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32061457000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33377311000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32896444000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>31087112000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>31494606000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>31211046000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28669017000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>31445027000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>29266434000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>23060550000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>22474674000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20386122000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20320353000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20419964000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20372127000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19873237000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>21195454000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>20750524000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21674333000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>20821481000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20295621000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>19782840000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17296300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13451251000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12437961000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12439960000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12537425000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12466146000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12725336000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13953016000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>17036511000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13820827000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13397719000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10413370000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10996050000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9292747000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8618331000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8535127000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8821345000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9129883000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9885915000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9536903000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7003457000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6319207000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7142859000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5003420000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4751858000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4792159000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5325892000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3844149000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>11572076000.0</v>
       </c>
-      <c r="BH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29">
+        <v>35485392000.0</v>
+      </c>
+      <c r="C29">
         <v>35034590000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35409766000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36554005000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>39166846000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>43514043000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>44384199000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43290446000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>47463329000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>47381185000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>46906289000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>47346789000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>50147039000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>49782397000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>49370691000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>44460490000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>41820043000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>35522166000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>37055819000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>35671599000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35714158000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>35053411000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>35386581000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>37190767000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>33913584000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>33510801000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
+        <v>4039803000.0</v>
+      </c>
+      <c r="C30">
         <v>4225640000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3639315000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4171314999.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4269273000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5253831000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3446113000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4241548000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4816097000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5150736000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3072059000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4452866000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5352287000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7140571000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5341844000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5670155000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5505848000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5149076000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3330590000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4431420000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4414406000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4622066000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2947919000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3871582000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4495936000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5583924000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4792917000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4819280000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4695536000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4629099000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5170090000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5021447000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4518152000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4144738000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2913355000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4626157000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4960415000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5053188000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2726737000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4297167000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4434771000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3763000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2026307000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3714000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3455000000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>1622928000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1685572000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>1197105000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2251021000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2184964000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2232858000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+    </row>
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>9902290000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>10431789000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6607604000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32">
+        <v>-3760870000.0</v>
+      </c>
+      <c r="C32">
         <v>-3901717000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-6384023000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-4553085000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-4931671000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-6414430000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-5842500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-5865207000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-4395500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-5135772000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-4589564000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-4709889000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-5250660000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-7526708000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-6379261000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-9611931000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-11172771000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-8404935000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-7942085000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-6041222000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-5195699000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-5832692000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-5429353000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-6860609000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-13892744000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-14571098000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+    </row>
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
+        <v>41102212000.0</v>
+      </c>
+      <c r="C33">
         <v>41467058000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>42305358000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>43451420000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>43987944000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>61909396000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>63921794000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>62179091000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>67006755000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>68524079000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>70441737000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>68996756000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>71620745000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>69075713000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>66946724000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>68606408000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>66440202000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>59049754000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>60139809000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>57622327000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>56755100000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>55943943000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>55997121000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>55878240000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>57563986000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>55466585000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>57008152000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>57300491000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>56242879000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>55665463000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>51553015000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>53080215000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>52217770000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>55642571000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>58109262000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>58328689000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>58776178000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>59548174000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>60000130000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>54390624000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>53317538000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>44176752000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>46261465000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>45051855000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>42181156000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>41759477000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>40811068000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>38764208000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>38184474000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>39945352000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>34257385000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>33064552000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>33548033000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>33170018000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>32215018000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>31618996000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>31853524000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>31586278000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>33157130000.0</v>
       </c>
-      <c r="BH33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:60">
+      <c r="BI33"/>
+    </row>
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>276779000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>307754000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>338730000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>362135000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>392476000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>422817000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>440527000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>507085000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>474453000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+    </row>
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
+        <v>13918430000.0</v>
+      </c>
+      <c r="C35">
         <v>13803279000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>11852920000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14290585000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13749766000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>28516831000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>30502581000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>29260260000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>34644300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>35099717000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>37372776000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>35001008000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>35236235000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>30691004000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>29887113000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>34597385000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>30982840000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>26731225000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>27131895000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>26944830000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>27227784000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>26268752000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>26688338000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>27128609000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>21286502000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>19243239000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>19976290000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>25002941000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>25388349000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>26059098000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>22238151000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>21457188000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>22077764000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>21144925000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>21111081000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>21381795000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>20543684000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>21082174000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>21923657000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>19758915000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>20913166000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>19548346000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>17904200000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>15437931000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>15609116000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>15856335000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>16010657000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>14018910000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>14974916000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>15557971000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>14077264000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>14259305000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>14270156000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>13626864000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>13032690000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>13328201000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>12307872000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>11559936000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>14897798000.0</v>
       </c>
-      <c r="BH35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+    </row>
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
+        <v>145087000.0</v>
+      </c>
+      <c r="C36">
         <v>173017000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>179398000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>184835000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>196246000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>239045000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1272075000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1040990000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>239822000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>233158000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>394277000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1061531000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>781795000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1023681000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1016702000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1633541000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1679213000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1490180000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1590267000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1607601000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1549319000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1534972000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1642152000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1615461000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1495732000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>936181000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>915220000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>722411000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>771416000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>756749000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>859298000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>438000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>442401000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>419797000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>678998000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>250897000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>230253000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>389047000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>516020000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>254976000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>223102000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>208205000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>330462000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>358067000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>198417000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>213788000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>228562000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>200880000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>226558000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>215790000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>304698000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>275822000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>150157000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>115489000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>132379000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>122352000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>141987000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>127304000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>472658000.0</v>
       </c>
-      <c r="BH36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+    </row>
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8580,774 +8661,784 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+    </row>
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>58</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>162939000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>133723000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>134843000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>220057000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>295699000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>122091000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>287788000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>211591000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>201583000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>443291000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>448302000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>369067000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>435347000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>322992000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>270687000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>310293000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>318667000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>234385000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>332443000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>345774000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>339443000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>379231000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>498139000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>602539000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
-    </row>
-    <row r="39" spans="1:60">
+      <c r="BI38"/>
+    </row>
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
+        <v>25767000.0</v>
+      </c>
+      <c r="C39">
         <v>7575000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5026000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6657001.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>92764000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>166056000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2004872000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>930755000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1060513000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>959755000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2693135000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1858837000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>577000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6453000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7267116000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>43155000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4243000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>47563000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1887867000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>91311000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>15956000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>26144000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1542679000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>67590000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>119185000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>83216000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5318679000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>193549000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>193031000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>150850000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>7091169000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>436518000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1401133000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>406726000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1848059000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4685013000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5017874000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5056210000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2251949000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4297167000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4434771000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3903535000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2164654000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3848324000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3572010000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3661317000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1498324000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3164477000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3238133000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3385422000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1058558000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2753638000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2879707000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2851647000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1230767000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>261727000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>270220000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>265305000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1659560000.0</v>
       </c>
-      <c r="BH39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:60">
+      <c r="BI39"/>
+    </row>
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
+        <v>707879000.0</v>
+      </c>
+      <c r="C40">
         <v>1177559000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>955728000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>591618000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>134313000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>508374000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>104912000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>832085000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>479930000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>826442000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6280868000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2086757000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>15230000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2937000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6987089000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3036000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>24015000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9330000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>9174211000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>10622000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>23869000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>471217000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8949094000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2430523000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2231098000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2612635000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>10783031000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>611322000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>157418000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>559382000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>7349933000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>857506000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>708754000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>387428000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>9678283000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>605794000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>429572000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>161586000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>9562661000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>714972000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1262966000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>198311000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7767392000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>698034000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1206637000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2227000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>6895635000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>714024000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>348694000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>300961000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4970317000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>842355000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>161077000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>165616000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>5165389000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1524820000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>169347000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>171355000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>230670000.0</v>
       </c>
-      <c r="BH40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:60">
+      <c r="BI40"/>
+    </row>
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3443883000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2780096000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4405297000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
-    </row>
-    <row r="42" spans="1:60">
+      <c r="BI41"/>
+    </row>
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>-2555813000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-4507283000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-4329531000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4517760000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-4283508000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4643290000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-3659211000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-3189943000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-3365180000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-3617802000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-3295328000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-4028318000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-4402598000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-3264866000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-3321023000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-3260476000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2654833000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3991155000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-5840080000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-2697358000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2824707000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1897385000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2266193000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1737176000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-4323447000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2929117000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2708535000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2569856000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2036860000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>8001594000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>6739153000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>9966388000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>62773000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>11890434000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>12530570000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>12558220000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4081106000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>3906986000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>13724035000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>14228928000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>14708411000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>14390429000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>12599938000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>13152511000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12162515000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>11154920000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>10858986000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>11787722000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>11080922000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>10422406000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>10719313000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>12312000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>11592299000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>11026589000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>11124427000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>11722272000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>8521057000.0</v>
       </c>
-      <c r="BH42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:60">
+      <c r="BI42"/>
+    </row>
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9366,52 +9457,53 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+    </row>
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9430,572 +9522,583 @@
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+    </row>
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>65</v>
       </c>
       <c r="B45">
+        <v>16028403000.0</v>
+      </c>
+      <c r="C45">
         <v>16014306000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>16374267000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>16740224000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>16987770000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>33703118000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>35297455000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>34050034000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>37696329000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>38956129000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>79181655000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>39147799000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>40658641000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>37693860000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>75373132000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>42872077000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+    </row>
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
+        <v>16028403000.0</v>
+      </c>
+      <c r="C46">
         <v>16014306000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>16374267000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>16740224000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>16987770000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33703118000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>35297455000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>34050034000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>37696329000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>38956129000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>38382255000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>39147799000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>40658641000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>37693860000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>36514757000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>42872077000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>40694142000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>35271459000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>35958501000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>34298582000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>33442125000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>32804991000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>33014542000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>33685579000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>34769276000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>33398991000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>34570929000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>34279601000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>33305025000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>32359527000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>27290458000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>27449634000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>26808567000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>25841812000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>26909970000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>26721645000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>26899110000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>27050711000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>27466131000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>25007902000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>24202503000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>21741936000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>23133644000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>22318976000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>20642152000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>20306111000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>19933487000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>18258538000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>18158879000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>18970657000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>17106708000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>16197018000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>17190470000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>16912969000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>16585314000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>16114682000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>16286819000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>15896497000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>15773417000.0</v>
       </c>
-      <c r="BH46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:60">
+      <c r="BI46"/>
+    </row>
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>67</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>16374267000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>16740224000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>16987770000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>33703118000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>35297455000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>34050034000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>40658641000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>37693860000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>36514757000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>42872077000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>40694142000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>35271459000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>35958501000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>34298582000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>33442125000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>32804991000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>33014542000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>33685579000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>34769276000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>33398991000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>34570929000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>34279601000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>33305025000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>32359527000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
-    </row>
-    <row r="48" spans="1:60">
+      <c r="BI47"/>
+    </row>
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
+        <v>11163140000.0</v>
+      </c>
+      <c r="C48">
         <v>11120462000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>11335380000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>11358824000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>11845488000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>11244532000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>11543966000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>11785028000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>11384913000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>11111117000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>11855446000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>12224410000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>13480516000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>14035424000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>14423385000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5966862000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>6026023000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>6207256000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>6754950000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>6920765000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6591398000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>6200062000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>6582821000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4821406000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4663054000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4579492000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6646972000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>5860539000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>6206194000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>5923458000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5642781000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>11261110000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>10587000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>10223000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>10038000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>9843000000.0</v>
       </c>
-      <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
-    </row>
-    <row r="49" spans="1:60">
+      <c r="BI48"/>
+    </row>
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -10014,722 +10117,735 @@
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+    </row>
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>70</v>
       </c>
       <c r="B50">
+        <v>5305226000.0</v>
+      </c>
+      <c r="C50">
         <v>4712411000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6650645000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4847375000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7223997000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5077276000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4682743000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4541362000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3535810000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3259873000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2670161000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2735732000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>3775207000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>7273483000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>7088128000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>6890653000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>7310052000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4266935000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>4231416000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2945743000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2568645000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2835707000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2971544000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>5215780000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>7539040000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>9046403000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>7631753000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>4069854000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3729968000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>4480209000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>21294000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>17137000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>13650000000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>14065000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+    </row>
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
+        <v>17602725000.0</v>
+      </c>
+      <c r="C51">
         <v>16894382000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16854563000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>17479333000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19389303000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>33193602000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>34225972000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>32799630000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>37238786000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>37344071000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>36944156000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>36744899000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>37765096000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>36666349000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>35879523000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>39186363000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>35852710000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>28842413000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>29221490000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>27706859000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>27322149000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>26972212000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>27374035000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>30586597000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>26837936000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>26446416000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>25666560000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>25698685000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>25609651000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>26432331000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>22224022000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>19469877000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>18672372000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>18154817000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>19350293000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>19338961000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>20098951000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>20679175000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>22368925000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>19854399000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>21498347000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>21291957000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>16506742000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>13649252000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>14065300000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>14189528000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>13936915000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>13790841000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>14261070000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>15102460000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>13436375000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>13416357000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>13786392000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>13000885000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>12658062000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>13414007000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>11806116000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>11341585000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>14913575000.0</v>
       </c>
-      <c r="BH51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+    </row>
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
+        <v>5626657000.0</v>
+      </c>
+      <c r="C52">
         <v>5037716000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6981171000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5173387000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7551366000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7199509000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6515913000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6378328000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5546999000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5325528000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4756656000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4879026000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6004683000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9632122000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8927745000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9029526000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9324216000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6148891000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5990262000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4728546000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4359520000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4812081000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4705864000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6876632000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9135286000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>10628922000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>9074453000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5615709000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5058495000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5290303000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4907202000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>4966502000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3261264000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3506831000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4553974000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>4332193000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>5806718000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>6196430000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>7297308000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>6072844000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>6522282000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5431125000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2462086000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1874385000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2414899000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2317767000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1992221000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>2151347000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1824775000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>2544027000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1683988000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1480367000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1866833000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1783264000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1892371000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2145336000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1714073000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>2079172000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1187300000.0</v>
       </c>
-      <c r="BH52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+    </row>
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>73</v>
       </c>
       <c r="B53">
+        <v>802427000.0</v>
+      </c>
+      <c r="C53">
         <v>918292000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>762756000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>65000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>49000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>48000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>49000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>35000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>37000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>442716000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>564457000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>42000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>40000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>19906000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>34000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="R53">
         <v>42000.0</v>
       </c>
       <c r="S53">
+        <v>42000.0</v>
+      </c>
+      <c r="T53">
         <v>65000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>63000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>46000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>42000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>138113000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>162370000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>76593000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>65983000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>60417000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>37000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>33000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>36000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>63991000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>41000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>47000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>54000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>64000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>66000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="AM53">
         <v>18000.0</v>
       </c>
       <c r="AN53">
-        <v>20000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="AO53">
         <v>20000.0</v>
       </c>
       <c r="AP53">
+        <v>20000.0</v>
+      </c>
+      <c r="AQ53">
         <v>27000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>28000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>23000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>25000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>15000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="AW53">
         <v>17000.0</v>
       </c>
       <c r="AX53">
+        <v>17000.0</v>
+      </c>
+      <c r="AY53">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AZ53">
         <v>8000.0</v>
       </c>
       <c r="BA53">
+        <v>8000.0</v>
+      </c>
+      <c r="BB53">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BC53">
         <v>8000.0</v>
       </c>
       <c r="BD53">
+        <v>8000.0</v>
+      </c>
+      <c r="BE53">
         <v>9000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>8000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>9000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>7000.0</v>
       </c>
-      <c r="BH53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+    </row>
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10748,772 +10864,785 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+    </row>
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
+        <v>48965637000.0</v>
+      </c>
+      <c r="C55">
         <v>49396058000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>49768373000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>51380098000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>53281874000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>72408758000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>74355931000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>72005075000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>78188384000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>79200177000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>81037989000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>81169896000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>83481744000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>81904155000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>81640731000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>82319309000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>78745183000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>70223926000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>72550430000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>69649573000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>68414397000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>67366702000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>67961749000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>70844263000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>68302867000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>67303747000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>66533803000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>67448847000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>66696525000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>67403652000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>63855027000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>64737946000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>64525148000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>66107665000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>69910996000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>69999079000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>71320873000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>71518307000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>70488730000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>64861961000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>66001469000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>59176432000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>56118271000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>53333762000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>51325337000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>51166991000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>49127437000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>46670934000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>45908596000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>49006452000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>43497246000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>43240989000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>43473034000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>44475313000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>42930601000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>43211817000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>41303299000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>41977097000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>38201626000.0</v>
       </c>
-      <c r="BH55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:60">
+      <c r="BI55"/>
+    </row>
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
+        <v>7863425000.0</v>
+      </c>
+      <c r="C56">
         <v>7929000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7463015000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7928678000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9293930000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10499362000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10434137000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>9825984000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>11181629000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10676098000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>10596252000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>12173140000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>11860999000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>12828442000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>14694007000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>13712901000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>12304981000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>11174172000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>12410621000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>12027246000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11659297000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>11422759000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>11964628000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>14966023000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>10738881000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>11837162000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>9525651000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>10148356000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10453646000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>11738189000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>12302012000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>11657731000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>12307378000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>10465094000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>11801734000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>11670390000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>12544695000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>11970133000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>10488600000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>10471337000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>12683931000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>14999680000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>9856806000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>8281907000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>9144181000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>9407514000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>8316369000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>7906726000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>7724122000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>9061100000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>9239861000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>10176437000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>9925001000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>11305295000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>10715583000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>11592821000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>9449775000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>10390819000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>5044496000.0</v>
       </c>
-      <c r="BH56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:60">
+      <c r="BI56"/>
+    </row>
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
+        <v>11624295000.0</v>
+      </c>
+      <c r="C57">
         <v>11830717000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13847038000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12481763000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14225601000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>16913792000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16276637000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>15691191000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>15577129000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15811870000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>15429903000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16883029000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>17111659000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>20355150000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>21073268000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>23324832000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>23477752000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>19579107000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>20352706000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>18068468000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>16854996000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>17255451000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>17393981000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>21826632000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>24631625000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>26408260000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>24337490000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>19804847000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>18240195000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>18680601000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>18402170000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>18516099000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>16567839000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>16045935000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>18295332000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>17490353000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>19053766000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>19181810000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>19944869000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>17761952000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>18759217000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>14450456000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>12489727000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>12702904000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>12658641000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>11740747000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>10558993000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>11221754000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>9989266000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>11387933000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>8040911000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>8198881000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>8002410000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>8019552000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>7890689000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>8526631000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>7555550000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>8521517000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>5807479000.0</v>
       </c>
-      <c r="BH57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:60">
+      <c r="BI57"/>
+    </row>
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
+        <v>25542725000.0</v>
+      </c>
+      <c r="C58">
         <v>25633996000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>25699958000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>26772348000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>27975367000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>45430623000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>46779218000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>44951451000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>50221429000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>50911587000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>52802679000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>51884037000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>52347894000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>51046154000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>50960381000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>57922217000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>54460592000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>46310332000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>47484601000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>45013298000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>44082780000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>43524203000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>44082319000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>48955241000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>45918127000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>45651499000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>44313780000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>44807788000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>43628544000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>44739699000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>40640321000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>39973287000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>38645603000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>37190860000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>39406413000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>38872148000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>39597450000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>40263984000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>41868526000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>37520867000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>39672383000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>33998802000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>30393927000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>28140835000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>28267757000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>27597082000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>26569650000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>25240664000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>24964182000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>26945904000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>22118175000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>22458186000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>22272566000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>21646416000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>20923379000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>21854832000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>19863422000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>20081453000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>20705277000.0</v>
       </c>
-      <c r="BH58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:60">
+      <c r="BI58"/>
+    </row>
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11532,232 +11661,236 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+    </row>
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
+        <v>19739810000.0</v>
+      </c>
+      <c r="C60">
         <v>19936784000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>20357308000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>20792058000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>21456474000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>20667288000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>21193214000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>21072422000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>21656386000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>21851858000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>22064141000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>22527257000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>24105472000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>23927390000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>23935059000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>16615548000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>16617676000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>16859456000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>18005324000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>17888393000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>17741983000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>17399470000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>17641142000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>15780304000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>16146985000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>15596791000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>16180793000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>16652232000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>17218301000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>16862268000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>17476799000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>19121326000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>20157092000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>23379864000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>24731136000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>25067406000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>25593578000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>25618877000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>23580652000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>23395543000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>22547479000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>23051403000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>23525269000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>23096491000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>21207516000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>21744973000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>20744532000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>19730711000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>19424780000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>20335320000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>19621585000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>18959614000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>19249034000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>20829760000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>20100508000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>19532140000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>19622904000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>20199876000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>16966211000.0</v>
       </c>
-      <c r="BH60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:60">
+      <c r="BI60"/>
+    </row>
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11776,52 +11909,53 @@
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+    </row>
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11840,50 +11974,51 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11964,51 +12099,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>8004292000.0</v>
       </c>
       <c r="C2">
         <v>1953594000.0</v>
       </c>
       <c r="D2">
         <v>15974473000.0</v>
       </c>
       <c r="E2">
         <v>2928456000.0</v>
       </c>
       <c r="F2">
         <v>4350734000.0</v>
       </c>
       <c r="G2">
         <v>3677900000.0</v>
       </c>
       <c r="H2">
         <v>5363152000.0</v>
       </c>
       <c r="I2">
         <v>6318047000.0</v>
       </c>
@@ -12020,51 +12155,51 @@
       </c>
       <c r="L2">
         <v>5149896000.0</v>
       </c>
       <c r="M2">
         <v>4751843000.0</v>
       </c>
       <c r="N2">
         <v>4430724000.0</v>
       </c>
       <c r="O2">
         <v>3847499000.0</v>
       </c>
       <c r="P2">
         <v>1675450000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>3316774000.0</v>
       </c>
       <c r="C3">
         <v>7346178000.0</v>
       </c>
       <c r="D3">
         <v>7123217000.0</v>
       </c>
       <c r="E3">
         <v>6224261000.0</v>
       </c>
       <c r="F3">
         <v>6288410000.0</v>
       </c>
       <c r="G3">
         <v>8249887000.0</v>
       </c>
       <c r="H3">
         <v>7063591000.0</v>
       </c>
       <c r="I3">
         <v>7253409000.0</v>
       </c>
@@ -12088,85 +12223,85 @@
       </c>
       <c r="P3">
         <v>3147063000.0</v>
       </c>
       <c r="Q3">
         <v>3941912000.0</v>
       </c>
       <c r="R3">
         <v>2860346000.0</v>
       </c>
       <c r="S3">
         <v>2338465000.0</v>
       </c>
       <c r="T3">
         <v>4143500000.0</v>
       </c>
       <c r="U3">
         <v>4039000000.0</v>
       </c>
       <c r="V3">
         <v>3444500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>14896289000.0</v>
       </c>
       <c r="F4">
         <v>14896289000.0</v>
       </c>
       <c r="G4">
         <v>14896289000.0</v>
       </c>
       <c r="H4">
         <v>14896289000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
         <v>1943664000.0</v>
       </c>
       <c r="C5">
         <v>4904513000.0</v>
       </c>
       <c r="D5">
         <v>2520054000.0</v>
       </c>
       <c r="E5">
         <v>-70206000.0</v>
       </c>
       <c r="F5">
         <v>2356256000.0</v>
       </c>
       <c r="G5">
         <v>2845462000.0</v>
       </c>
       <c r="H5">
         <v>4521679000.0</v>
       </c>
       <c r="I5">
         <v>-2827299000.0</v>
       </c>
@@ -12190,51 +12325,51 @@
       </c>
       <c r="P5">
         <v>4243420000.0</v>
       </c>
       <c r="Q5">
         <v>3767867000.0</v>
       </c>
       <c r="R5">
         <v>3425252000.0</v>
       </c>
       <c r="S5">
         <v>2020254000.0</v>
       </c>
       <c r="T5">
         <v>606174000.0</v>
       </c>
       <c r="U5">
         <v>3717600000.0</v>
       </c>
       <c r="V5">
         <v>2183800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>5260438000.0</v>
       </c>
       <c r="C6">
         <v>12250691000.0</v>
       </c>
       <c r="D6">
         <v>9643271000.0</v>
       </c>
       <c r="E6">
         <v>6154055000.0</v>
       </c>
       <c r="F6">
         <v>8644666000.0</v>
       </c>
       <c r="G6">
         <v>11095349000.0</v>
       </c>
       <c r="H6">
         <v>11585270000.0</v>
       </c>
       <c r="I6">
         <v>4426110000.0</v>
       </c>
@@ -12258,113 +12393,113 @@
       </c>
       <c r="P6">
         <v>7390483000.0</v>
       </c>
       <c r="Q6">
         <v>7709779000.0</v>
       </c>
       <c r="R6">
         <v>6285598000.0</v>
       </c>
       <c r="S6">
         <v>4358719000.0</v>
       </c>
       <c r="T6">
         <v>4749674000.0</v>
       </c>
       <c r="U6">
         <v>7756600000.0</v>
       </c>
       <c r="V6">
         <v>5628300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8">
         <v>313556000.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>-1433043000.0</v>
       </c>
       <c r="E8">
         <v>14896289000.0</v>
       </c>
       <c r="F8">
         <v>969346000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>3753705000.0</v>
       </c>
       <c r="C9">
         <v>20381023000.0</v>
       </c>
       <c r="D9">
         <v>6343853000.0</v>
       </c>
       <c r="E9">
         <v>18771695000.0</v>
       </c>
       <c r="F9">
         <v>21549927000.0</v>
       </c>
       <c r="G9">
         <v>20525271000.0</v>
       </c>
       <c r="H9">
         <v>19220160000.0</v>
       </c>
       <c r="I9">
         <v>17567734000.0</v>
       </c>
@@ -12388,51 +12523,51 @@
       </c>
       <c r="P9">
         <v>13551301000.0</v>
       </c>
       <c r="Q9">
         <v>15620674000.0</v>
       </c>
       <c r="R9">
         <v>13105054000.0</v>
       </c>
       <c r="S9">
         <v>11347711000.0</v>
       </c>
       <c r="T9">
         <v>17842900000.0</v>
       </c>
       <c r="U9">
         <v>16399200000.0</v>
       </c>
       <c r="V9">
         <v>13942400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>995603000.0</v>
       </c>
       <c r="C10">
         <v>2564475000.0</v>
       </c>
       <c r="D10">
         <v>261719000.0</v>
       </c>
       <c r="E10">
         <v>11113635000.0</v>
       </c>
       <c r="F10">
         <v>2173618000.0</v>
       </c>
       <c r="G10">
         <v>1171117000.0</v>
       </c>
       <c r="H10">
         <v>2872201000.0</v>
       </c>
       <c r="I10">
         <v>-4345688000.0</v>
       </c>
@@ -12456,51 +12591,51 @@
       </c>
       <c r="P10">
         <v>3576599000.0</v>
       </c>
       <c r="Q10">
         <v>3205738000.0</v>
       </c>
       <c r="R10">
         <v>2666221000.0</v>
       </c>
       <c r="S10">
         <v>905815000.0</v>
       </c>
       <c r="T10">
         <v>3142600000.0</v>
       </c>
       <c r="U10">
         <v>3133200000.0</v>
       </c>
       <c r="V10">
         <v>1520400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
         <v>656330000.0</v>
       </c>
       <c r="C11">
         <v>965616000.0</v>
       </c>
       <c r="D11">
         <v>651168000.0</v>
       </c>
       <c r="E11">
         <v>1094221000.0</v>
       </c>
       <c r="F11">
         <v>896737000.0</v>
       </c>
       <c r="G11">
         <v>547072000.0</v>
       </c>
       <c r="H11">
         <v>1057105000.0</v>
       </c>
       <c r="I11">
         <v>901552000.0</v>
       </c>
@@ -12524,51 +12659,51 @@
       </c>
       <c r="P11">
         <v>864349000.0</v>
       </c>
       <c r="Q11">
         <v>1089158000.0</v>
       </c>
       <c r="R11">
         <v>910313000.0</v>
       </c>
       <c r="S11">
         <v>434723000.0</v>
       </c>
       <c r="T11">
         <v>511000000.0</v>
       </c>
       <c r="U11">
         <v>830900000.0</v>
       </c>
       <c r="V11">
         <v>664900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12">
         <v>1248830000.0</v>
       </c>
       <c r="C12">
         <v>2345021000.0</v>
       </c>
       <c r="D12">
         <v>2258335000.0</v>
       </c>
       <c r="E12">
         <v>1494724000.0</v>
       </c>
       <c r="F12">
         <v>1121467000.0</v>
       </c>
       <c r="G12">
         <v>1160301000.0</v>
       </c>
       <c r="H12">
         <v>1229532000.0</v>
       </c>
       <c r="I12">
         <v>1221155000.0</v>
       </c>
@@ -12592,141 +12727,141 @@
       </c>
       <c r="P12">
         <v>638102000.0</v>
       </c>
       <c r="Q12">
         <v>562129000.0</v>
       </c>
       <c r="R12">
         <v>759031000.0</v>
       </c>
       <c r="S12">
         <v>1114439000.0</v>
       </c>
       <c r="T12">
         <v>820900000.0</v>
       </c>
       <c r="U12">
         <v>621900000.0</v>
       </c>
       <c r="V12">
         <v>663400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13">
         <v>169717000.0</v>
       </c>
       <c r="C13">
         <v>265646000.0</v>
       </c>
       <c r="D13">
         <v>247196000.0</v>
       </c>
       <c r="E13">
         <v>2260346000.0</v>
       </c>
       <c r="F13">
         <v>1644459000.0</v>
       </c>
       <c r="G13">
         <v>1323767000.0</v>
       </c>
       <c r="H13">
         <v>1452386000.0</v>
       </c>
       <c r="I13">
         <v>1688013000.0</v>
       </c>
       <c r="J13">
         <v>1063816000.0</v>
       </c>
       <c r="K13">
         <v>1587626000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>-266984000.0</v>
       </c>
       <c r="C14">
         <v>-652035000.0</v>
       </c>
       <c r="D14">
         <v>99361000.0</v>
       </c>
       <c r="E14">
         <v>-268337000.0</v>
       </c>
       <c r="F14">
         <v>-457981000.0</v>
       </c>
       <c r="G14">
         <v>-258890000.0</v>
       </c>
       <c r="H14">
         <v>-357546000.0</v>
       </c>
       <c r="I14">
         <v>212667000.0</v>
       </c>
       <c r="J14">
         <v>-253002000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>364624000.0</v>
       </c>
       <c r="C15">
         <v>946824000.0</v>
       </c>
       <c r="D15">
         <v>-2040371000.0</v>
       </c>
       <c r="E15">
         <v>9751077000.0</v>
       </c>
       <c r="F15">
         <v>1276881000.0</v>
       </c>
       <c r="G15">
         <v>624045000.0</v>
       </c>
       <c r="H15">
         <v>1457550000.0</v>
       </c>
       <c r="I15">
         <v>-5034573000.0</v>
       </c>
@@ -12750,243 +12885,243 @@
       </c>
       <c r="P15">
         <v>2712250000.0</v>
       </c>
       <c r="Q15">
         <v>2116580000.0</v>
       </c>
       <c r="R15">
         <v>1755908000.0</v>
       </c>
       <c r="S15">
         <v>471092000.0</v>
       </c>
       <c r="T15">
         <v>2631600000.0</v>
       </c>
       <c r="U15">
         <v>2302300000.0</v>
       </c>
       <c r="V15">
         <v>855500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>364624000.0</v>
       </c>
       <c r="C16">
         <v>946824000.0</v>
       </c>
       <c r="D16">
         <v>-1994800000.0</v>
       </c>
       <c r="E16">
         <v>9751077000.0</v>
       </c>
       <c r="F16">
         <v>818900000.0</v>
       </c>
       <c r="G16">
         <v>365155000.0</v>
       </c>
       <c r="H16">
         <v>1457550000.0</v>
       </c>
       <c r="I16">
         <v>-4762025000.0</v>
       </c>
       <c r="J16">
         <v>909480000.0</v>
       </c>
       <c r="K16">
         <v>504254000.0</v>
       </c>
       <c r="L16">
         <v>2554220000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17">
         <v>339273000.0</v>
       </c>
       <c r="C17">
         <v>1598859000.0</v>
       </c>
       <c r="D17">
         <v>8553694000.0</v>
       </c>
       <c r="E17">
         <v>10019414000.0</v>
       </c>
       <c r="F17">
         <v>1276881000.0</v>
       </c>
       <c r="G17">
         <v>624045000.0</v>
       </c>
       <c r="H17">
         <v>1815096000.0</v>
       </c>
       <c r="I17">
         <v>-5247240000.0</v>
       </c>
       <c r="J17">
         <v>1162482000.0</v>
       </c>
       <c r="K17">
         <v>657158000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-1079113000.0</v>
       </c>
       <c r="C18">
         <v>-2079375000.0</v>
       </c>
       <c r="D18">
         <v>-1861705000.0</v>
       </c>
       <c r="E18">
         <v>-1479156000.0</v>
       </c>
       <c r="F18">
         <v>-1357962000.0</v>
       </c>
       <c r="G18">
         <v>-1455160000.0</v>
       </c>
       <c r="H18">
         <v>-1455396000.0</v>
       </c>
       <c r="I18">
         <v>-999696000.0</v>
       </c>
       <c r="J18">
         <v>-971018000.0</v>
       </c>
       <c r="K18">
         <v>-1021391000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>2100792000.0</v>
       </c>
       <c r="C21">
         <v>3929221000.0</v>
       </c>
       <c r="D21">
         <v>2644043000.0</v>
       </c>
       <c r="E21">
         <v>3368433000.0</v>
       </c>
       <c r="F21">
         <v>3602198000.0</v>
       </c>
       <c r="G21">
         <v>2451966000.0</v>
       </c>
       <c r="H21">
         <v>4324587000.0</v>
       </c>
       <c r="I21">
         <v>-2657675000.0</v>
       </c>
@@ -13010,77 +13145,77 @@
       </c>
       <c r="P21">
         <v>4000007000.0</v>
       </c>
       <c r="Q21">
         <v>3450577000.0</v>
       </c>
       <c r="R21">
         <v>3213996000.0</v>
       </c>
       <c r="S21">
         <v>1980368000.0</v>
       </c>
       <c r="T21">
         <v>3483300000.0</v>
       </c>
       <c r="U21">
         <v>3490600000.0</v>
       </c>
       <c r="V21">
         <v>1768800000.0</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>9657205000.0</v>
       </c>
       <c r="C23">
         <v>18405396000.0</v>
       </c>
       <c r="D23">
         <v>19630036000.0</v>
       </c>
       <c r="E23">
         <v>20148098000.0</v>
       </c>
       <c r="F23">
         <v>22082079000.0</v>
       </c>
       <c r="G23">
         <v>21516497000.0</v>
       </c>
       <c r="H23">
         <v>20559307000.0</v>
       </c>
       <c r="I23">
         <v>22494781000.0</v>
       </c>
@@ -13104,147 +13239,147 @@
       </c>
       <c r="P23">
         <v>11226744000.0</v>
       </c>
       <c r="Q23">
         <v>12170097000.0</v>
       </c>
       <c r="R23">
         <v>9891058000.0</v>
       </c>
       <c r="S23">
         <v>9367343000.0</v>
       </c>
       <c r="T23">
         <v>14359600000.0</v>
       </c>
       <c r="U23">
         <v>12908600000.0</v>
       </c>
       <c r="V23">
         <v>12173600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>3893444000.0</v>
       </c>
       <c r="C25">
         <v>7341195000.0</v>
       </c>
       <c r="D25">
         <v>8758554000.0</v>
       </c>
       <c r="E25">
         <v>6933441000.0</v>
       </c>
       <c r="F25">
         <v>7576006000.0</v>
       </c>
       <c r="G25">
         <v>8103743000.0</v>
       </c>
       <c r="H25">
         <v>7063827000.0</v>
       </c>
       <c r="I25">
         <v>7270909000.0</v>
       </c>
       <c r="J25">
         <v>5988077000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>866550000.0</v>
       </c>
       <c r="C27">
         <v>1537456000.0</v>
       </c>
       <c r="D27">
         <v>1774327000.0</v>
       </c>
       <c r="E27">
         <v>2112073000.0</v>
       </c>
       <c r="F27">
         <v>2192658000.0</v>
       </c>
       <c r="G27">
         <v>1892272000.0</v>
       </c>
       <c r="H27">
         <v>2144706000.0</v>
       </c>
       <c r="I27">
         <v>2272963000.0</v>
       </c>
@@ -13258,51 +13393,51 @@
         <v>1528427000.0</v>
       </c>
       <c r="M27">
         <v>1522963000.0</v>
       </c>
       <c r="N27">
         <v>1556815000.0</v>
       </c>
       <c r="O27">
         <v>1512112000.0</v>
       </c>
       <c r="P27">
         <v>1526634000.0</v>
       </c>
       <c r="Q27">
         <v>1471981000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>105259000.0</v>
       </c>
       <c r="C28">
         <v>131578000.0</v>
       </c>
       <c r="D28">
         <v>191282000.0</v>
       </c>
       <c r="E28">
         <v>199673000.0</v>
       </c>
       <c r="F28">
         <v>221646000.0</v>
       </c>
       <c r="G28">
         <v>206754000.0</v>
       </c>
       <c r="H28">
         <v>348773000.0</v>
       </c>
       <c r="I28">
         <v>254253000.0</v>
       </c>
@@ -13312,99 +13447,99 @@
       <c r="K28">
         <v>323670000.0</v>
       </c>
       <c r="L28">
         <v>237024000.0</v>
       </c>
       <c r="M28">
         <v>276932000.0</v>
       </c>
       <c r="N28">
         <v>218054000.0</v>
       </c>
       <c r="O28">
         <v>238169000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>656330000.0</v>
       </c>
       <c r="C29">
         <v>965616000.0</v>
       </c>
       <c r="D29">
         <v>310041000.0</v>
       </c>
       <c r="E29">
         <v>647481000.0</v>
       </c>
       <c r="F29">
         <v>896737000.0</v>
       </c>
       <c r="G29">
         <v>547072000.0</v>
       </c>
       <c r="H29">
         <v>964644000.0</v>
       </c>
       <c r="I29">
         <v>901552000.0</v>
       </c>
       <c r="J29">
         <v>773749000.0</v>
       </c>
       <c r="K29">
         <v>482422000.0</v>
       </c>
       <c r="L29">
         <v>695074000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>1652913000.0</v>
       </c>
       <c r="C30">
         <v>16451802000.0</v>
       </c>
       <c r="D30">
         <v>3655563000.0</v>
       </c>
       <c r="E30">
         <v>17219642000.0</v>
       </c>
       <c r="F30">
         <v>17731345000.0</v>
       </c>
       <c r="G30">
         <v>17838597000.0</v>
       </c>
       <c r="H30">
         <v>15196155000.0</v>
       </c>
       <c r="I30">
         <v>16176734000.0</v>
       </c>
@@ -13428,51 +13563,51 @@
       </c>
       <c r="P30">
         <v>9551294000.0</v>
       </c>
       <c r="Q30">
         <v>12170097000.0</v>
       </c>
       <c r="R30">
         <v>9891058000.0</v>
       </c>
       <c r="S30">
         <v>9367343000.0</v>
       </c>
       <c r="T30">
         <v>14359600000.0</v>
       </c>
       <c r="U30">
         <v>12908600000.0</v>
       </c>
       <c r="V30">
         <v>12173600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
         <v>-1105189000.0</v>
       </c>
       <c r="C31">
         <v>-1364746000.0</v>
       </c>
       <c r="D31">
         <v>-2382324000.0</v>
       </c>
       <c r="E31">
         <v>-4167261000.0</v>
       </c>
       <c r="F31">
         <v>-1428580000.0</v>
       </c>
       <c r="G31">
         <v>-1280849000.0</v>
       </c>
       <c r="H31">
         <v>-1544847000.0</v>
       </c>
       <c r="I31">
         <v>-5260543000.0</v>
       </c>
@@ -13496,51 +13631,51 @@
       </c>
       <c r="P31">
         <v>-423408000.0</v>
       </c>
       <c r="Q31">
         <v>-244839000.0</v>
       </c>
       <c r="R31">
         <v>-649064000.0</v>
       </c>
       <c r="S31">
         <v>-1074553000.0</v>
       </c>
       <c r="T31">
         <v>-231795000.0</v>
       </c>
       <c r="U31">
         <v>-357400000.0</v>
       </c>
       <c r="V31">
         <v>-248400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
         <v>11757997000.0</v>
       </c>
       <c r="C32">
         <v>22334617000.0</v>
       </c>
       <c r="D32">
         <v>22318326000.0</v>
       </c>
       <c r="E32">
         <v>21700151000.0</v>
       </c>
       <c r="F32">
         <v>25900661000.0</v>
       </c>
       <c r="G32">
         <v>24203171000.0</v>
       </c>
       <c r="H32">
         <v>24583312000.0</v>
       </c>
       <c r="I32">
         <v>23885781000.0</v>
       </c>
@@ -13583,1043 +13718,1059 @@
       <c r="V32">
         <v>13942400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>2075250000.0</v>
+      </c>
+      <c r="C2">
         <v>1994378000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2237302000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>300323000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>331558000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>385679000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>417856000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>421033000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>531242000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4387693000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4609513000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>676924000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>638854000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>568686000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1196317000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>668257000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>538513000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>525369000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2831605000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>573079000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>528876000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>417174000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2382782000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>460999000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>417555000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>416564000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3883133000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>447204000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>502143000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>530672000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4504304000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>600128000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>611211000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>602404000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>704224000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>686153000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>668921000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>641425000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>570318000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>515495000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>513478000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>496832000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3533125000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>536071000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>444915000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>635784000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2903978000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>656832000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>623908000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>567124000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2463068000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>633649000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>651141000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>682866000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2284257000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>709509000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>540580000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>467054000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>807730000.0</v>
+      </c>
+      <c r="C3">
         <v>772507000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>915040000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1019063000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1133367000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1658463000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1745796000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1818854000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1879054000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1916817000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1919462000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1859536000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2697068000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1812906000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1998830000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2101416000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1879377000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1860543000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2232529000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1983974000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1903392000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1974973000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2650904000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1762142000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1842228000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1848469000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1754735000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1846046000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1706761000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1643040000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2796074000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1511446000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1489038000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1393211000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1526092000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1498493000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1443646000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1517982000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1808302000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1302627000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1390518000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1165058000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1154005000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1032224000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1000068000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>983750000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>981085000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>944215000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>892938000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>838057000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>803774000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>853216000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>854383000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>851699000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>816536000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>786866000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>811808000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>769537000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>820373000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>537904000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
-[...1 lines deleted...]
-      </c>
+      <c r="M4"/>
       <c r="N4">
         <v>402000000.0</v>
       </c>
       <c r="O4">
-        <v>13986682000.0</v>
+        <v>402000000.0</v>
       </c>
       <c r="P4">
         <v>13986682000.0</v>
       </c>
-      <c r="Q4"/>
+      <c r="Q4">
+        <v>13986682000.0</v>
+      </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>541332000.0</v>
+      </c>
+      <c r="C5">
         <v>583357000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>553266000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>483229000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>539609000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>983243000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>765475000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1995414000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1053746000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>904251000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>799382000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-323991000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-589568000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>691428000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3171496000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>789400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>730681000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>655315000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>991722000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1051345000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>980798000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>722581000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-656329000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1146771000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>829988000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1032154000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>645156000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1009098000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1118500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1401826000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1430745000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>701111000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2789986000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>430271000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>717919000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>851461000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>909125000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>711095000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>69776000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>759065000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>704309000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>807612000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1107374000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1240609000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>957473000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>868543000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1019519000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>928034000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>707859000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1204461000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>907531000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1095790000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1155957000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1079439000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1025253000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1213094000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1156356000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1087390000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>543363000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>741258000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>1349062000.0</v>
+      </c>
+      <c r="C6">
         <v>1355864000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1468306000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1502292000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1672976000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2641706000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2511271000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3814268000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2932800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2821068000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2718844000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1535545000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2107500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2504334000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1172666000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2890816000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2610058000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2515858000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3224251000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3035319000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2884190000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2697554000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1994575000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2908913000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2672216000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2880623000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2399891000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2855144000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2825261000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3044866000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1365329000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2212557000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1300948000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1823482000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2244011000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2349954000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2352771000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2229077000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1878078000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2061692000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2094827000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1972670000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2261379000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2272833000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1957541000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1852293000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2000604000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1872249000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1600797000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2042518000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1711305000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1949006000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2010340000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1931138000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1841789000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1999960000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1968164000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1856927000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1363736000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1279162000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14636,1632 +14787,1662 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>-144231000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3692000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>336783000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>-82245000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>25295000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>402000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>0.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>14896289000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>795052000.0</v>
+      </c>
+      <c r="C9">
         <v>805483000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>741939000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2620157000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2634861000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4703218000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4944842000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4900610000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5224524000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1274391000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1184062000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5332899000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5355672000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4810030000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>69308000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6592061000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6165744000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5944582000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4072010000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5969884000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5861188000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5646845000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3879734000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5650658000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5374859000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5620020000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2383874000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5766050000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5651471000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5418765000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1762691000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5403344000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5255854000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5145845000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5556871000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5515615000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5389645000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5239547000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5219104000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4941537000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4796619000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4512009000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1827311000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4529037000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4262281000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4114936000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1909444000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3996068000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4106525000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3947898000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2049193000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4113669000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3978244000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3799011000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2139008000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3838506000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3883932000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3788771000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>3163524000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2929612000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>348872000.0</v>
+      </c>
+      <c r="C10">
         <v>518536000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>360048000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>169237000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>225824000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>456534000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>193830000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1433198000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>450780000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>195866000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>228800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-907746000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1204635000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>269035000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10305082000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>268584000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>286749000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>253220000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>548772000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>658284000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>604595000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>361968000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-533860000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>724473000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>405810000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>611886000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>724421000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>533517000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>637471000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>976792000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1710794000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>381629000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3058198000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41675000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>410578000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>562053000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>571271000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>392329000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-273642000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>451548000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>409576000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>552096000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>829689000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1027312000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>784181000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>689961000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>840449000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>747186000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>511851000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1014969000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>726566000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>918059000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>972711000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>915703000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>872664000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>972212000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1011784000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>905134000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>878621000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>575382000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>211339000.0</v>
+      </c>
+      <c r="C11">
         <v>130752000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>116970000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>155687000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>260396000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>148042000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>240510000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>289505000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>249265000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>167262000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>249919000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7113000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-80818000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>127101000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>256645000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>274964000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>300100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>262511000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>337270000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>195162000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>189727000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>174578000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-135452000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>256804000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>249326000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>213586000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>228135000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>285920000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>349972000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>193078000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>309939000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>196104000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>259477000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>136032000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>308277000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>242981000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>92194000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>130297000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1580000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>155798000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>177308000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>150896000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>314449000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>72229000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>154557000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>153840000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>226730000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>139812000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>118498000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>285003000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>140239000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>148278000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>265448000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>240497000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>215058000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>163798000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>243173000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>260188000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>306710000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>183902000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>257815000.0</v>
+      </c>
+      <c r="C12">
         <v>263428999.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>311370000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>313992000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>313785000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>526709000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>571645000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>562216000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>602966000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>602031000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>99785000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>583755000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>721369000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>536918000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>133954000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>522555000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>434955000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>403260000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3231000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>379092000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>376835000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>362309000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>410296000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>429448000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>427087000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>426235000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>429676000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>435309000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>464566000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>408922000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>280049000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>323633000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>314951000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>302522000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>307341000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>289408000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>337854000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>318766000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>343418000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>307517000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>294733000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>255516000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>277685000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>213297000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>173292000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>178582000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>179070000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>180847000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>196008000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>189492000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>180965000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>177731000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>183246000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>163736000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>152589000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>223149000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>164836000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>161585000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>231535000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>172562000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13">
+        <v>35574000.0</v>
+      </c>
+      <c r="C13">
         <v>34687000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>40415000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>304758000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>49339000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>66343000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>65558000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>55010000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>41635000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>57936000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>80291000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>76755000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>997603000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>357924000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>72432000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>886432000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>43721000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>36735000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>398338000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>389287000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>343952000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>512880000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>158188000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>281060000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>884518000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>543444000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>329035000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>65886000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>55022000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>56381000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>-95013000.0</v>
+      </c>
+      <c r="C14">
         <v>-113983000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-137832000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-47420000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>66920000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-148652000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-178094000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-211730000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-120565000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-141646000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>267392000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>117448000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>145603000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-68084000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-95605000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-46020000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-93029000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-33683000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-95477000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-113561000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-137112000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-111830000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>142448000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-114678000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>42520000.0</v>
+      </c>
+      <c r="C15">
         <v>273801000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-38680000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-27351000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>270815000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>159840000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-224774000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>976665000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>134899000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>60033000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1051423000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-797411000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-576214000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>141934000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9952832000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-6380000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-13351000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9291000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>116025000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>349561000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>277756000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>75560000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-255960000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>352991000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>80018000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>188106000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>424701000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>119702000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>220557000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>725165000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1661923000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>132065000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3357307000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-147408000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>24725000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>238534000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>407205000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>239016000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-309496000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>256558000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>188934000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>368256000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>467236000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>891387000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>610758000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>584839000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>594932000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>635846000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>455011000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>674878000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>575632000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>715047000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>644777000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>614565000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>571100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>709918000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>666638000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>565629000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>526837000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>366638000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-38680000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-27351000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>270815000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>159840000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-224773000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>976665000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-576214000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>73850000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9952832000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-52400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-106380000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-42974000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>116024000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>349561000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>277756000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>75560000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-255959000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>352991000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>268124000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>188106000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>424701000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>119702000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>204094000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>725165000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>137533000.0</v>
+      </c>
+      <c r="C17">
         <v>387784000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>243078000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>13550000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-34572000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>308492000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-46680000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1143693000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>201515000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>134958000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1636940000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-914859000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1123817000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>141934000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10048437000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-6380000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-13351000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9291000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>211502000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>463122000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>414868000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>187390000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-398408000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>467669000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>156484000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>398300000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>496286000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>247597000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>287499000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>783714000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-222241000.0</v>
+      </c>
+      <c r="C18">
         <v>-228742000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-270955000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-270882000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-264446000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-460366000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-506087000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-507206000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-561331000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-544095000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-378213000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-507000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-644427000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-453047000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-257232000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-464165000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-391234000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-366525000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-350351000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-339939000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-339832000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-327840000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-309544000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-382531000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-378987000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-384098000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-323888000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-369423000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-409544000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-352541000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16278,54 +16459,55 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16342,236 +16524,240 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>541332000.0</v>
+      </c>
+      <c r="C21">
         <v>583357000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>553266000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>359503000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>310720000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>822774000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1048301000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>491294000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>971779000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>822515000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>613588000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-288826000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-449468000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>832759000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1158057000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>817915000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>710172000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>682288000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>456526000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1047571000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>939596000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>745201000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>212232000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1077496000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>746884000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>655424000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1053456000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>957700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>963766000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1215054000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1478413000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>815184000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>554130000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>601553000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>641050000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>867068000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>855063000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>636866000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>624272000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>821233000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>857772000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>423927000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>932299000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1455633000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>842012000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>872697000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>969063000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>888678000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>724167000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>879634000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>920318000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1201170000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1028894000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>945122000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>892877000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1057372000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1136711000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>985989000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>677543000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>736968000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16588,236 +16774,240 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>2328970000.0</v>
+      </c>
+      <c r="C23">
         <v>2216504000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2425975000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2560977000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2655699000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4266123000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4314397000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5321643000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4810450000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4839569000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5179987000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6417556000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5929023000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4748085000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3025995000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6131351000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5584530000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5406223000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5659130000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5653582000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5450468000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5318818000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6050284000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5034161000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5039903000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5381160000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4941127000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5257623000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5189848000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5173942000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6732895000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5343901000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5312935000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5105050000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5461955000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5223234000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5228350000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5244957000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5618166000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4667655000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4634911000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4298517000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4471678000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4233697000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3992136000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3993281000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3949233000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3897130000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3880971000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3564294000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3493450000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3683130000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3619619000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3553866000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3364109000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3471466000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3286707000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3201019000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2620161000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2188354000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16834,236 +17024,240 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>807730000.0</v>
+      </c>
+      <c r="C25">
         <v>772507000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>915040000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1019063000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1133367000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1658463000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1745796000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1818854000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1879054000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1916817000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-572888000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3156598000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2697068000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1812906000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1092105000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2101416000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1879377000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1860543000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1713667000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1983974000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1903392000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1974973000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2650904000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1762142000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1842228000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1848469000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1754735000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1846046000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1706761000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1646273000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2796074000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1511446000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1489038000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1393211000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1526092000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1498493000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1443646000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1517982000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1808302000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1302627000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1390518000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1165058000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1154005000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1032224000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1000068000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>983750000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>981085000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>944215000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>892938000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>838057000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>803774000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>853216000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>854383000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>851699000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>816536000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>786866000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>811808000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>769537000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>820373000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>537904000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17080,1032 +17274,1049 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>197320000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>223296000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>214027000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>215964000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>304204000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>327042000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>342545000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>436283000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>431577000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>398514000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>478270000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>471130000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>426414000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>510783000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>529778000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>534164000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>537348000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>576305000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>566023000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>567573000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>482756000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>542478000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>440084000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>412348000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>497362000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>663508000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>475962000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>516257000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>488979000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>649452000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>506784000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>565847000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>550880000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>553444000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>529314000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>537972000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>488025000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>531356000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>472696000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>403584000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>409963000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>487104000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>375180000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>343519000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>322624000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>454602000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>344250000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>373269000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>350842000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>423652000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>397937000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>380409000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>354817000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>390210000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>373698000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>363041000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>385163000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>220034000.0</v>
+      </c>
+      <c r="C28">
         <v>197320000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>223296000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>230173000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>215964000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>304204000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>327042000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>342545000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25634000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22762000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>231504000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>478270000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>504928000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>453220000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>199673000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>556554000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>534164000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>537348000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>221646000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>579992000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>599693000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>511075000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>206754000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>440084000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>909710000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>573354000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>348773000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>475962000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>516257000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>488979000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>254253000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>237024000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>276932000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>218054000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
-      <c r="BC28">
-[...1 lines deleted...]
-      </c>
+      <c r="BC28"/>
       <c r="BD28">
+        <v>575952000.0</v>
+      </c>
+      <c r="BE28">
         <v>278275000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>271761000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>264085000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>211339000.0</v>
+      </c>
+      <c r="C29">
         <v>130752000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>116970000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>155687000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>260396000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>148042000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>240510000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>289505000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>249265000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>167262000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>597772000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7113000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-80818000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>127101000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-190095000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>274964000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>300100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>262511000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>337270000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>195162000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>189727000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>174578000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-135452000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>256804000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>425720000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>194396000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>228135000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>285920000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>349972000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>193078000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>253720000.0</v>
+      </c>
+      <c r="C30">
         <v>222126000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>188673000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2260654000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2324141000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3880444000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3896541000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4900610000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5224524000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>451876000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>570474000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5740632000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5290169000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4179399000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1829678000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5463094000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5046017000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4880854000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2827525000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5080503000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4921592000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4901644000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3667502000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4573162000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4622348000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4964596000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1057994000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4810419000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4687705000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4643270000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2228591000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4743773000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4701724000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4502646000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4757731000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4537081000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4559429000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4603532000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5047848000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4152160000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4121433000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3801685000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>938553000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3697626000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3547221000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3357497000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1045255000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3240298000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3257063000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2997170000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1030382000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3049481000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2968478000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2871000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-483390000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3471466000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3286707000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3201019000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2620161000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2188354000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>-192460000.0</v>
+      </c>
+      <c r="C31">
         <v>-64821000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-193218000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-190266000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-84896000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-366240000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-854471000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1433198000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-520999000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-626649000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-384788000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-618920000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1926913000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-356292000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>12065330000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-549331000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-846949000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-780853000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>88363000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-389287000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-335001000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-383233000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-746092000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-353023000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-341074000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-119530000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-96871000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-424183000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-454763000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-222150000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-232381000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-433555000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3612328000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-559878000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-230472000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-409405000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-256929000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-244537000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-502737000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-369685000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-287628000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>128169000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-102610000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-428321000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-57831000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-182736000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-128614000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-141492000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-212316000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>135335000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-193752000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-283111000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-56183000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-29419000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-20213000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-85160000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-124927000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-80855000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>201078000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-161586000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>2870302000.0</v>
+      </c>
+      <c r="C32">
         <v>2799861000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2979241000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2920480000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2966419000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5088897000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5362698000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5321643000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5755766000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5662084000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5793575000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6009823000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5994526000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5378716000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1265625000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7260318000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6704257000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>6469951000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6903615000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6542963000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>6390064000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6064019000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>6262516000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6111657000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5792414000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6036584000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>6267007000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6213254000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>6153614000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5949437000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6266995000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6003472000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5867065000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>5748249000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>6261095000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>6201768000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>6058566000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>5880972000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>5789422000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>5457032000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>5310097000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>5008841000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>5360436000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5065108000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4707196000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>4750720000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4813422000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4652900000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4730433000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4515022000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4512261000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>4747318000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4629385000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>4481877000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4423265000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>4548015000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4424512000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>4255825000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3163524000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2929612000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -18188,51 +18399,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>4065379000.0</v>
       </c>
       <c r="C2">
         <v>3388579000.0</v>
       </c>
       <c r="D2">
         <v>6326194000.0</v>
       </c>
       <c r="E2">
         <v>6312330000.0</v>
       </c>
       <c r="F2">
         <v>6722162000.0</v>
       </c>
       <c r="G2">
         <v>3015105000.0</v>
       </c>
       <c r="H2">
         <v>3787748000.0</v>
       </c>
       <c r="I2">
         <v>6471658000.0</v>
       </c>
@@ -18256,51 +18467,51 @@
       </c>
       <c r="P2">
         <v>6258146000.0</v>
       </c>
       <c r="Q2">
         <v>1980229000.0</v>
       </c>
       <c r="R2">
         <v>3236757000.0</v>
       </c>
       <c r="S2">
         <v>1889543000.0</v>
       </c>
       <c r="T2">
         <v>4666400000.0</v>
       </c>
       <c r="U2">
         <v>6401000000.0</v>
       </c>
       <c r="V2">
         <v>8791100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>2067766000</v>
       </c>
       <c r="C3">
         <v>6006143000</v>
       </c>
       <c r="D3">
         <v>8001519000</v>
       </c>
       <c r="E3">
         <v>10177333000</v>
       </c>
       <c r="F3">
         <v>6942408000</v>
       </c>
       <c r="G3">
         <v>5138184000</v>
       </c>
       <c r="H3">
         <v>7200364000</v>
       </c>
       <c r="I3">
         <v>7211135000</v>
       </c>
@@ -18324,103 +18535,103 @@
       </c>
       <c r="P3">
         <v>4658190000</v>
       </c>
       <c r="Q3">
         <v>2964295000</v>
       </c>
       <c r="R3">
         <v>3289755000</v>
       </c>
       <c r="S3">
         <v>5364090000</v>
       </c>
       <c r="T3">
         <v>6205700000</v>
       </c>
       <c r="U3">
         <v>5891200000</v>
       </c>
       <c r="V3">
         <v>4168600000</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>-1081302000.0</v>
       </c>
       <c r="C6">
         <v>17667000.0</v>
       </c>
       <c r="D6">
         <v>-2937615000.0</v>
       </c>
       <c r="E6">
         <v>13864000.0</v>
       </c>
       <c r="F6">
         <v>-409832000.0</v>
       </c>
       <c r="G6">
         <v>3707057000.0</v>
       </c>
       <c r="H6">
         <v>-772643000.0</v>
       </c>
       <c r="I6">
         <v>-2683910000.0</v>
       </c>
@@ -18444,261 +18655,261 @@
       </c>
       <c r="P6">
         <v>-211740000.0</v>
       </c>
       <c r="Q6">
         <v>4277917000.0</v>
       </c>
       <c r="R6">
         <v>-1256528000.0</v>
       </c>
       <c r="S6">
         <v>1347214000.0</v>
       </c>
       <c r="T6">
         <v>-573500000.0</v>
       </c>
       <c r="U6">
         <v>-1734600000.0</v>
       </c>
       <c r="V6">
         <v>-2390100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
         <v>3615000.0</v>
       </c>
       <c r="C7">
         <v>398570000.0</v>
       </c>
       <c r="D7">
         <v>-324589000.0</v>
       </c>
       <c r="E7">
         <v>-18701000.0</v>
       </c>
       <c r="F7">
         <v>-30190000.0</v>
       </c>
       <c r="G7">
         <v>46528000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-7887202000.0</v>
       </c>
       <c r="F12">
         <v>309050000.0</v>
       </c>
       <c r="G12">
         <v>-1478341000.0</v>
       </c>
       <c r="H12">
         <v>17237000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
         <v>3893444000.0</v>
       </c>
       <c r="C14">
         <v>7346178000.0</v>
       </c>
       <c r="D14">
         <v>7123217000.0</v>
       </c>
       <c r="E14">
         <v>6945603000.0</v>
       </c>
       <c r="F14">
         <v>7576006000.0</v>
       </c>
       <c r="G14">
         <v>8103743000.0</v>
       </c>
       <c r="H14">
         <v>6950582000.0</v>
       </c>
       <c r="I14">
         <v>7253409000.0</v>
       </c>
@@ -18722,115 +18933,115 @@
       </c>
       <c r="P14">
         <v>3147063000.0</v>
       </c>
       <c r="Q14">
         <v>3941912000.0</v>
       </c>
       <c r="R14">
         <v>2860346000.0</v>
       </c>
       <c r="S14">
         <v>2338465000.0</v>
       </c>
       <c r="T14">
         <v>4143500000.0</v>
       </c>
       <c r="U14">
         <v>4039000000.0</v>
       </c>
       <c r="V14">
         <v>3444500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
-        <v>-918586000.0</v>
+        <v>918586000.0</v>
       </c>
       <c r="C15">
-        <v>-918192000.0</v>
+        <v>918192000.0</v>
       </c>
       <c r="D15">
-        <v>-1743854000.0</v>
+        <v>1743854000.0</v>
       </c>
       <c r="E15">
         <v>695589000.0</v>
       </c>
       <c r="F15">
         <v>1030315000.0</v>
       </c>
       <c r="G15">
         <v>852732000.0</v>
       </c>
       <c r="H15">
         <v>613669000.0</v>
       </c>
       <c r="I15">
-        <v>-691114000.0</v>
+        <v>691114000.0</v>
       </c>
       <c r="J15">
-        <v>-379252000.0</v>
+        <v>379252000.0</v>
       </c>
       <c r="K15">
-        <v>-790477000.0</v>
+        <v>790477000.0</v>
       </c>
       <c r="L15">
-        <v>-722152000.0</v>
+        <v>722152000.0</v>
       </c>
       <c r="M15">
-        <v>-1884995000.0</v>
+        <v>1884995000.0</v>
       </c>
       <c r="N15">
-        <v>-2985725000.0</v>
+        <v>2985725000.0</v>
       </c>
       <c r="O15">
-        <v>-1954275000.0</v>
+        <v>1954275000.0</v>
       </c>
       <c r="P15">
-        <v>-1184230000.0</v>
+        <v>1184230000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
-        <v>-200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
-        <v>-1438400000.0</v>
+        <v>1438400000.0</v>
       </c>
       <c r="U15">
-        <v>-1001900000.0</v>
+        <v>1001900000.0</v>
       </c>
       <c r="V15">
-        <v>-1016300000.0</v>
+        <v>1016300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>2984077000.0</v>
       </c>
       <c r="C16">
         <v>3541669000.0</v>
       </c>
       <c r="D16">
         <v>3388579000.0</v>
       </c>
       <c r="E16">
         <v>6326194000.0</v>
       </c>
       <c r="F16">
         <v>6312330000.0</v>
       </c>
       <c r="G16">
         <v>6722162000.0</v>
       </c>
       <c r="H16">
         <v>3015105000.0</v>
       </c>
       <c r="I16">
         <v>3787748000.0</v>
       </c>
@@ -18854,77 +19065,77 @@
       </c>
       <c r="P16">
         <v>6046406000.0</v>
       </c>
       <c r="Q16">
         <v>6258146000.0</v>
       </c>
       <c r="R16">
         <v>1980229000.0</v>
       </c>
       <c r="S16">
         <v>3236757000.0</v>
       </c>
       <c r="T16">
         <v>4092900000.0</v>
       </c>
       <c r="U16">
         <v>4666400000.0</v>
       </c>
       <c r="V16">
         <v>6401000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>2693797000.0</v>
       </c>
       <c r="C18">
         <v>2986089000.0</v>
       </c>
       <c r="D18">
         <v>646777000.0</v>
       </c>
       <c r="E18">
         <v>-426256000.0</v>
       </c>
       <c r="F18">
         <v>1894606000.0</v>
       </c>
       <c r="G18">
         <v>2045045000.0</v>
       </c>
       <c r="H18">
         <v>1338250000.0</v>
       </c>
       <c r="I18">
         <v>-12245708000.0</v>
       </c>
@@ -18948,169 +19159,169 @@
       </c>
       <c r="P18">
         <v>-1945940000.0</v>
       </c>
       <c r="Q18">
         <v>-847715000.0</v>
       </c>
       <c r="R18">
         <v>-1533847000.0</v>
       </c>
       <c r="S18">
         <v>-4892998000.0</v>
       </c>
       <c r="T18">
         <v>-3574100000.0</v>
       </c>
       <c r="U18">
         <v>-3588900000.0</v>
       </c>
       <c r="V18">
         <v>-3313100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19">
         <v>-30230000.0</v>
       </c>
       <c r="C19">
         <v>-5576479000.0</v>
       </c>
       <c r="D19">
         <v>-3193520000.0</v>
       </c>
       <c r="E19">
         <v>-11584996000.0</v>
       </c>
       <c r="F19">
         <v>-8116898000.0</v>
       </c>
       <c r="G19">
         <v>-3638591000.0</v>
       </c>
       <c r="H19">
         <v>-5099659000.0</v>
       </c>
       <c r="I19">
         <v>-7973059000.0</v>
       </c>
       <c r="J19">
         <v>-5166539000.0</v>
       </c>
       <c r="K19">
         <v>-10835217000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>184092000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>10963000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>-2139337000.0</v>
       </c>
       <c r="C21">
         <v>-446251000.0</v>
       </c>
       <c r="D21">
         <v>-1588008000.0</v>
       </c>
       <c r="E21">
         <v>5324010000.0</v>
       </c>
       <c r="F21">
         <v>-853822000.0</v>
       </c>
       <c r="G21">
         <v>626916000.0</v>
       </c>
       <c r="H21">
         <v>-3560255000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
         <v>51068000.0</v>
       </c>
       <c r="C22">
         <v>946824000.0</v>
       </c>
       <c r="D22">
         <v>-561757000.0</v>
       </c>
       <c r="E22">
         <v>9751077000.0</v>
       </c>
       <c r="F22">
         <v>1276881000.0</v>
       </c>
       <c r="G22">
         <v>624045000.0</v>
       </c>
       <c r="H22">
         <v>1457550000.0</v>
       </c>
       <c r="I22">
         <v>-5034573000.0</v>
       </c>
@@ -19134,51 +19345,51 @@
       </c>
       <c r="P22">
         <v>2712250000.0</v>
       </c>
       <c r="Q22">
         <v>2116580000.0</v>
       </c>
       <c r="R22">
         <v>1755908000.0</v>
       </c>
       <c r="S22">
         <v>471092000.0</v>
       </c>
       <c r="T22">
         <v>2631600000.0</v>
       </c>
       <c r="U22">
         <v>2302300000.0</v>
       </c>
       <c r="V22">
         <v>855500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>-1164559000.0</v>
       </c>
       <c r="C23">
         <v>-1807992000.0</v>
       </c>
       <c r="D23">
         <v>-2063530000.0</v>
       </c>
       <c r="E23">
         <v>4107919000.0</v>
       </c>
       <c r="F23">
         <v>3703284000.0</v>
       </c>
       <c r="G23">
         <v>1057493000.0</v>
       </c>
       <c r="H23">
         <v>-3552126000.0</v>
       </c>
       <c r="I23">
         <v>159134000.0</v>
       </c>
@@ -19202,51 +19413,51 @@
       </c>
       <c r="P23">
         <v>4797000.0</v>
       </c>
       <c r="Q23">
         <v>89165000.0</v>
       </c>
       <c r="R23">
         <v>-4058507000.0</v>
       </c>
       <c r="S23">
         <v>-11562252000.0</v>
       </c>
       <c r="T23">
         <v>1410699000.0</v>
       </c>
       <c r="U23">
         <v>-6503200000.0</v>
       </c>
       <c r="V23">
         <v>-22600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
         <v>1191000.0</v>
       </c>
       <c r="C24">
         <v>-804653000.0</v>
       </c>
       <c r="D24">
         <v>-540000000.0</v>
       </c>
       <c r="E24">
         <v>-1279691000.0</v>
       </c>
       <c r="F24">
         <v>-1052375000.0</v>
       </c>
       <c r="G24">
         <v>1564470000.0</v>
       </c>
       <c r="H24">
         <v>2170526000.0</v>
       </c>
       <c r="I24">
         <v>-169474000.0</v>
       </c>
@@ -19270,51 +19481,51 @@
       </c>
       <c r="P24">
         <v>384411000.0</v>
       </c>
       <c r="Q24">
         <v>127000.0</v>
       </c>
       <c r="R24">
         <v>121024000.0</v>
       </c>
       <c r="S24">
         <v>117351000.0</v>
       </c>
       <c r="T24">
         <v>376500000.0</v>
       </c>
       <c r="U24">
         <v>335400000.0</v>
       </c>
       <c r="V24">
         <v>449500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>817051000.0</v>
       </c>
       <c r="C25">
         <v>1508011000.0</v>
       </c>
       <c r="D25">
         <v>1545330000.0</v>
       </c>
       <c r="E25">
         <v>-9751077000.0</v>
       </c>
       <c r="F25">
         <v>-8852887000.0</v>
       </c>
       <c r="G25">
         <v>-8468898000.0</v>
       </c>
       <c r="H25">
         <v>-8408132000.0</v>
       </c>
       <c r="I25">
         <v>5034573000.0</v>
       </c>
@@ -19338,51 +19549,51 @@
       </c>
       <c r="P25">
         <v>-2712250000.0</v>
       </c>
       <c r="Q25">
         <v>-2116580000.0</v>
       </c>
       <c r="R25">
         <v>-1755908000.0</v>
       </c>
       <c r="S25">
         <v>-471092000.0</v>
       </c>
       <c r="T25">
         <v>-2631600000.0</v>
       </c>
       <c r="U25">
         <v>-2302300000.0</v>
       </c>
       <c r="V25">
         <v>-855500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>167997000.0</v>
       </c>
       <c r="F26">
         <v>-309000.0</v>
       </c>
       <c r="G26">
         <v>-40469000.0</v>
       </c>
       <c r="H26">
         <v>16389000.0</v>
       </c>
       <c r="I26">
         <v>6406830000.0</v>
       </c>
       <c r="J26">
         <v>6534415000.0</v>
       </c>
       <c r="K26">
@@ -19390,77 +19601,77 @@
       </c>
       <c r="L26">
         <v>5391203000.0</v>
       </c>
       <c r="M26">
         <v>2445831000.0</v>
       </c>
       <c r="N26">
         <v>2794478000.0</v>
       </c>
       <c r="O26">
         <v>7822487000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
         <v>6095588000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>-4222482000.0</v>
       </c>
       <c r="C28">
         <v>-3172435000.0</v>
       </c>
       <c r="D28">
         <v>-5395392000.0</v>
       </c>
       <c r="E28">
         <v>3412330000.0</v>
       </c>
       <c r="F28">
         <v>-1216542000.0</v>
       </c>
       <c r="G28">
         <v>229300000.0</v>
       </c>
       <c r="H28">
         <v>-4165795000.0</v>
       </c>
       <c r="I28">
         <v>-547606000.0</v>
       </c>
@@ -19484,51 +19695,51 @@
       </c>
       <c r="P28">
         <v>-640590000.0</v>
       </c>
       <c r="Q28">
         <v>-855217000.0</v>
       </c>
       <c r="R28">
         <v>-2768296000.0</v>
       </c>
       <c r="S28">
         <v>10550820000.0</v>
       </c>
       <c r="T28">
         <v>-586300000.0</v>
       </c>
       <c r="U28">
         <v>-501800000.0</v>
       </c>
       <c r="V28">
         <v>-1329200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>4761563000.0</v>
       </c>
       <c r="C29">
         <v>9801013000.0</v>
       </c>
       <c r="D29">
         <v>8668547000.0</v>
       </c>
       <c r="E29">
         <v>9751077000.0</v>
       </c>
       <c r="F29">
         <v>8837014000.0</v>
       </c>
       <c r="G29">
         <v>7183229000.0</v>
       </c>
       <c r="H29">
         <v>8538614000.0</v>
       </c>
       <c r="I29">
         <v>-5034573000.0</v>
       </c>
@@ -19552,51 +19763,51 @@
       </c>
       <c r="P29">
         <v>2712250000.0</v>
       </c>
       <c r="Q29">
         <v>2116580000.0</v>
       </c>
       <c r="R29">
         <v>1755908000.0</v>
       </c>
       <c r="S29">
         <v>471092000.0</v>
       </c>
       <c r="T29">
         <v>2631600000.0</v>
       </c>
       <c r="U29">
         <v>2302300000.0</v>
       </c>
       <c r="V29">
         <v>855500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>-1040830000.0</v>
       </c>
       <c r="C30">
         <v>-6359601000.0</v>
       </c>
       <c r="D30">
         <v>-5620014000.0</v>
       </c>
       <c r="E30">
         <v>-11584996000.0</v>
       </c>
       <c r="F30">
         <v>-8116898000.0</v>
       </c>
       <c r="G30">
         <v>-3638591000.0</v>
       </c>
       <c r="H30">
         <v>-5099659000.0</v>
       </c>
       <c r="I30">
         <v>-7973059000.0</v>
       </c>
@@ -19639,593 +19850,602 @@
       <c r="V30">
         <v>-6513700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>2705690000.0</v>
+      </c>
+      <c r="C2">
         <v>2984077000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2745517000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4132711000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4088573000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3541669000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3367780000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4038156000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3966760000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4047712000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5296623000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5172033000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4557340000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6326194000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7082762000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6047354000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5251077000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6312330000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6674225000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5958471000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5622566000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6722163000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10011730000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5008708000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5005144000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3015105000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3610161000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3944559000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5539595000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3787748000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5851355000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5890875000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5378955000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6471658000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6558926000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7176965000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6517061000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4649422000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5492339000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7188630000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10649622000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4560665000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4061652000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5150477000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5567439000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4867239000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4510145000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4052096000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5411826000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6010792000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7023334000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6574467000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7919758000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7894464000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8147495000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5990134000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7020477000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6046406000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>518777000</v>
+      </c>
+      <c r="C3">
         <v>477851000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>346610000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>474841000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>554385000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1083555000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1463404000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1225770000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1635321000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1681648000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1878895000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1953260000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2182998000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2006617000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1965423000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2805315000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3616806000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1789789000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1666932000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1819998000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2074037000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1381441000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1398330000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1208733000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1489429000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1041692000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2322400000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1760334000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1428702000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1688928000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1596667000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1950626000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1957133000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1706709000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1413608000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>566113000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1624077000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1409625000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2882970000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1588704000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1056388000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1039261000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1436711000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>854143000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1852099000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>950806000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1260311000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>962499000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>948737000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>831161000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1395339000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1173894000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1195416000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1229938000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1473063000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2428758000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>613853000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>946405000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20240,54 +20460,55 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20302,328 +20523,333 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>201973000.0</v>
+      </c>
+      <c r="C6">
         <v>-278387000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>238560000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1387194000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>44138000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>104111000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>173889000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-670376000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>701383000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-80952000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1248911000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4129000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>614693000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1768854000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-756568000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1035408000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>796277000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1061253000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-361895000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>715754000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>335905000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1099597000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3289568000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5003022000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3564000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1990039000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-595056000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-334398000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1595036000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1751847000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2063607000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-39520000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>511920000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1092703000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-87268000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-618039000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>659904000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1867639000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-842917000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1696291000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3460992000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6088957000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>499013000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1088825000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-416962000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>700200000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>357094000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>458049000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1359730000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-598966000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1012541000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>448867000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1345291000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>25294000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-253031000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2157361000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1030343000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>974071000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>3615000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3372000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15243000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6920000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>398570000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-37068000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-13340000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1845000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18701000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-114213000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18904000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12947000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-30190000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-21953000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16126000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>28173000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>46528000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-13348000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20638,54 +20864,55 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -20700,54 +20927,55 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20762,194 +20990,197 @@
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>2166531000.0</v>
       </c>
       <c r="O12">
+        <v>2166531000.0</v>
+      </c>
+      <c r="P12">
         <v>-9288582000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>251110000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20964,482 +21195,496 @@
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>807730000.0</v>
+      </c>
+      <c r="C14">
         <v>772507000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>915040000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1019063000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>1133367000.0</v>
+      </c>
       <c r="G14">
+        <v>825975000.0</v>
+      </c>
+      <c r="H14">
         <v>851501000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>944656000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>972917000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1916817000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1919462000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1859536000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2697068000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>58576000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1158930000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2101416000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1879377000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1860543000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2232529000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1983974000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1903392000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1974973000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2650904000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1762142000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>1848469000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>2796074000.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>1498493000.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>1517982000.0</v>
       </c>
-      <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>1390518000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1165000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1150000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1032224000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1010000000.0</v>
       </c>
-      <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>803774000.0</v>
       </c>
-      <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>851699000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>459412000.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15">
+        <v>459312000.0</v>
+      </c>
+      <c r="E15">
         <v>459274000.0</v>
       </c>
-      <c r="E15">
-[...5 lines deleted...]
-      </c>
+      <c r="F15">
+        <v>459274000.0</v>
+      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>459096000.0</v>
       </c>
       <c r="I15">
-        <v>-459096000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>459096000.0</v>
+      </c>
+      <c r="J15">
+        <v>459096000.0</v>
+      </c>
+      <c r="K15"/>
       <c r="L15">
+        <v>458954000.0</v>
+      </c>
+      <c r="M15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284900000.0</v>
       </c>
       <c r="N15">
         <v>1284900000.0</v>
       </c>
       <c r="O15">
+        <v>1284900000.0</v>
+      </c>
+      <c r="P15">
         <v>190865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504724000.0</v>
       </c>
       <c r="Q15">
         <v>504724000.0</v>
       </c>
       <c r="R15">
-        <v>-504724000.0</v>
+        <v>504724000.0</v>
       </c>
       <c r="S15">
-        <v>-204776000.0</v>
+        <v>504724000.0</v>
       </c>
       <c r="T15">
-        <v>-366908000.0</v>
+        <v>204776000.0</v>
       </c>
       <c r="U15">
-        <v>-458631000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>366908000.0</v>
+      </c>
+      <c r="V15">
+        <v>458631000.0</v>
+      </c>
+      <c r="W15"/>
       <c r="X15">
-        <v>412603000.0</v>
+        <v>440129000.0</v>
       </c>
       <c r="Y15">
         <v>412603000.0</v>
       </c>
-      <c r="Z15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z15">
+        <v>412603000.0</v>
+      </c>
+      <c r="AA15"/>
       <c r="AB15">
+        <v>395362000.0</v>
+      </c>
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>218307000.0</v>
       </c>
-      <c r="AD15"/>
-[...3 lines deleted...]
-      <c r="AF15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>453487000.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...2 lines deleted...]
-      <c r="AJ15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
+        <v>223244000.0</v>
+      </c>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
-[...2 lines deleted...]
-      <c r="AN15"/>
+      <c r="AM15"/>
+      <c r="AN15">
+        <v>228578000.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
-        <v>-629594000.0</v>
-[...1 lines deleted...]
-      <c r="AS15"/>
+        <v>92558000.0</v>
+      </c>
+      <c r="AS15">
+        <v>629594000.0</v>
+      </c>
       <c r="AT15"/>
-      <c r="AU15">
-[...2 lines deleted...]
-      <c r="AV15"/>
+      <c r="AU15"/>
+      <c r="AV15">
+        <v>686177000.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
-[...2 lines deleted...]
-      <c r="AZ15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
+        <v>682976000.0</v>
+      </c>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
-        <v>-43610000.0</v>
-[...1 lines deleted...]
-      <c r="BE15"/>
+        <v>645647000.0</v>
+      </c>
+      <c r="BE15">
+        <v>43610000.0</v>
+      </c>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>2907663000.0</v>
+      </c>
+      <c r="C16">
         <v>2705690000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2984077000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2745517000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4132711000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3645780000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3541669000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3367780000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4668143000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3966760000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4047712000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5176162000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5172033000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4557340000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6326194000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7082762000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6047354000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5251077000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6312330000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6674225000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5958471000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5622566000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6722162000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10011730000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5008708000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5005144000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3015105000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3610161000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3944559000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5539595000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3787748000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5851355000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5890875000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5378955000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6471658000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6558926000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7176965000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6517061000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4649422000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5492339000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7188630000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10649622000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4560665000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4061652000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5150477000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5567439000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4867239000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4510145000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4052096000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5411826000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6010793000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7023334000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6574467000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7919758000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7894464000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8147495000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5990134000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7020477000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21454,350 +21699,357 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>283611000.0</v>
+      </c>
+      <c r="C18">
         <v>-46533000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1086575000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>492223000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-364373000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>467266000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>858068000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>949244000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1161909000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>423450000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>652919000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>568202000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-545600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1864683000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7987409000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-710279000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1750780000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>61463000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1455430000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1470437000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1796281000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1305881000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1654290000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-855742000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1409411000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-853586000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1897699000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1640632000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1224608000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-979875000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3258590000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1818561000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5314440000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1854117000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1388883000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-327579000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1216872000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1170609000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3192466000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1332146000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-867454000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-671005000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-969475000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>37244000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1241341000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-365967000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-665379000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-331465000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-500917000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-156283000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-819707000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-458847000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-550639000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-615373000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-901963000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1718840000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>52785000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-380776000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19">
+        <v>81946000.0</v>
+      </c>
+      <c r="C19">
         <v>-166708000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>110718000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-475696000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1093834000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-891346000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1523364000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1211655000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1481854000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1359606000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2434348000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1526515000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>378674000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1332048000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-713631000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2712699000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6359805000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1798861000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2998273000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1420115000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2040123000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1658387000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1142225000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1108632000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1044312000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-343422000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2032001000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1566247000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1489710000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-11701000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21812,954 +22064,971 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>599046000.0</v>
+      </c>
+      <c r="C21">
         <v>352095000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-256552000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1408090000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-569549000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>94854000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-423703000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-657401000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-1995753000.0</v>
       </c>
       <c r="O21">
+        <v>-1995753000.0</v>
+      </c>
+      <c r="P21">
         <v>-91477000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1398734000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>42520000.0</v>
+      </c>
+      <c r="C22">
         <v>273801000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>105551000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-31043000.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
-        <v>159840000.0</v>
+        <v>-65968000.0</v>
       </c>
       <c r="G22">
+        <v>42527000.0</v>
+      </c>
+      <c r="H22">
         <v>-332549000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>867437000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>104417000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>33567000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>48512000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27094000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-978214000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>141934000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9952832000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6380000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-13351000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9291000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>211502000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>349561000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>277756000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>75560000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-255960000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>352991000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>80018000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>188106000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>424701000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>119702000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>204094000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>709053000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1661923000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>132065000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3357307000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-147408000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>24725000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>238534000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>407205000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>239016000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-309496000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>256558000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>188934000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>368256000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>467236000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>891387000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>610758000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>584839000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>594932000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>631034000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>447820000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>674878000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>575632000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>715047000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>644777000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>614565000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>571100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>709918000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>666638000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>565629000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-418183000.0</v>
+      </c>
+      <c r="C23">
         <v>-132805000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-174182000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-193907000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-178647000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-617701000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-205530000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-355881000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-482010000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-732325000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-62716000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-386610000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-647496000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1238225000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1207746000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-401312000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-529814000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-573617000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>279781000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-328772000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-267078000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-538399000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>383639000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-108085000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-289598000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-256855000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>348754000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-387794000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-180538000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-563150000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>316833000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-186966000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>322718000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4985000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1036396000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1964719000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-174624000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1140797000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-126855000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-679873000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1239607000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-109421000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9160000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>858000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-195000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5166000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1415131000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>354367000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1597856000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-10000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-109842000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>54879000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2382207000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1600000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-29377000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>87220000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1335329000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-950628000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-129941000.0</v>
+      </c>
+      <c r="C24">
         <v>70000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-431000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-246039000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-38844000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-207532000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-81776000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-38139000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23811000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>228000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-546926000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2728334000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>203901000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>674569000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1279691000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>55513000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>51134000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>39979000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-56777000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>50876000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>74594000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>86107000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>44009000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>38011000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>383070000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>269236000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>63886000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-247896000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>143526000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>59234000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-918072000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>193407000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>27541000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-322547000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-5319000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>99498000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>131859000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-67944000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-969590000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>26606000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-327169000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>646691000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>34792000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>16263000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>212657000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>47994000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>36552000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>105993000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>140534000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>27384000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-135532000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>44760000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>107210000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>73854000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>108887000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>67186000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>67585000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>46000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>-47862000.0</v>
+      </c>
+      <c r="C25">
         <v>-614990000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>412594000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1149117000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>1786318000.0</v>
+        <v>-674456000.0</v>
       </c>
       <c r="G25">
+        <v>917816000.0</v>
+      </c>
+      <c r="H25">
         <v>2520147000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2175014000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2692813000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3988348000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>563840000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>634832000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-81456000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-141934000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-9952832000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2095036000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1866026000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1851252000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-211502000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-349561000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-277756000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-75560000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>255960000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-352991000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-80018000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-188106000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-424701000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-119702000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-204094000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-709053000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1661923000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-132065000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3357307000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>147408000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-24725000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-238534000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-407205000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-239016000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>309496000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-256558000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-188934000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-368256000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-467236000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-891387000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-610758000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-584839000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-594932000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-631034000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-447820000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-674878000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-575632000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-715047000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-644777000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-614565000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-571100000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-709918000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-666638000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-565629000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>1000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-123000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>25764000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>167997000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>31122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31117000.0</v>
       </c>
       <c r="R26">
         <v>31117000.0</v>
       </c>
       <c r="S26">
+        <v>31117000.0</v>
+      </c>
+      <c r="T26">
         <v>-309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-319000.0</v>
       </c>
       <c r="U26">
         <v>-319000.0</v>
       </c>
       <c r="V26">
         <v>-319000.0</v>
       </c>
       <c r="W26">
+        <v>-319000.0</v>
+      </c>
+      <c r="X26">
         <v>143623000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-40468000.0</v>
       </c>
-      <c r="Z26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>16389000.0</v>
       </c>
       <c r="AC26">
         <v>16389000.0</v>
       </c>
       <c r="AD26">
+        <v>16389000.0</v>
+      </c>
+      <c r="AE26">
         <v>4158000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1546050000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>921395000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>1814496000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>3838942000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>76487000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>880283000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22774,576 +23043,586 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-278549000.0</v>
+      </c>
+      <c r="C28">
         <v>221118000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-890046000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1601996000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1207593000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-522847000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1355899000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1013282000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-495250000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-561288000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-560208000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-716739000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2057804000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1994877000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1398611000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1395045000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4601663000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1185767000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1110202000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-908561000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-532200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-885983000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3561127000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4167876000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1235877000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>858428000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-403055000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1397400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2251427000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-113913000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-666724000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>74826000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>502072000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-457780000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1407485000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-683342000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>692818000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-169295000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>152600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2675842000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1046074000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5768080000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2373261000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2438080000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-299945000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-111170000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>370599000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-191298000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2180928000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1605109000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-820133000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>838000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1693647000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>379279000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1416055000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1909580000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-901864000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>170778000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>802388000.0</v>
+      </c>
+      <c r="C29">
         <v>431318000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1433185000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1149117000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>392943000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1786318000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2319300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2175014000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2797230000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2105098000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2531814000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2521462000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1637398000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>141934000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9952832000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2095036000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1866026000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1851252000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>211502000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>349561000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>277756000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>75560000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-255960000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>352991000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>80018000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>188106000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>424701000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>119702000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>204094000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>709053000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1661923000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>132065000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3357307000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-147408000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>24725000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>238534000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>407205000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>239016000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-309496000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>256558000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>188934000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>368256000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>467236000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>891387000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>610758000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>584839000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>594932000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>631034000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>447820000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>674878000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>575632000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>715047000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>644777000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>614565000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>571100000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>709918000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>666638000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>565629000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-336071000.0</v>
+      </c>
+      <c r="C30">
         <v>-791021000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-177141000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-657749000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>890903000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1096843000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1539779000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1211655000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1400436000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1550076000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2603760000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1526515000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>378674000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1332048000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11584996000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2712699000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6359805000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1798861000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2998273000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1420115000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2040123000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1658387000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1142225000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1108632000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1044312000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-343422000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2032001000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1566247000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1489710000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-11701000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2607762000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1777929000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1975189000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1612179000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2629109000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-821472000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1367153000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-348805000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3107525000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1764443000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5448162000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-515087000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2894360000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-780296000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1862029000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-803148000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1264513000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-803317000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-988454000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3291072000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1531740000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1188842000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1164315000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1482386000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1368121000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2375369000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-546268000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-950628000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>