--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3967,425 +3970,431 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
+        <v>4327000000.0</v>
+      </c>
+      <c r="C2">
         <v>4621000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4922381000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4661195000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4505027000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4729099000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4305108000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4865848000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4743753000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4350943000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>588403000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3677226000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4095961000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3484409000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>502244000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1428701000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1381608000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1382529000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>221761000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1479350000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1399556000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1406396000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>194071000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1469679000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1682829000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1748261000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>247686000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1864003000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1929366000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1930010000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>200095000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2000173000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1908472000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1975457000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>255600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1866137000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2003618000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1953362000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>225782000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1803973000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1926980000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1999259000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>399717000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1766498000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1740316000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1703772000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>261858000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1737901000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1618877000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1637324000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>312630000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1785560000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1991225000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1977790000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>384795000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1961453000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1946304000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1974324000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1661877000.0</v>
       </c>
-      <c r="BH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4404,52 +4413,53 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4468,136 +4478,140 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
+        <v>12000000.0</v>
+      </c>
+      <c r="C5">
         <v>10000000.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>8547000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10902000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>2765000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1529000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>914000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-45000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-355000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-361000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>103000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4616,274 +4630,281 @@
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
+        <v>3825000000.0</v>
+      </c>
+      <c r="C7">
         <v>3947000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3967558000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4157647000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4337356000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4495457000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4589012000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4775254000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4860426000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5171943000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5354328000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5847249000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6112115000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5887779000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6010468000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2541871000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2459810000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2463926000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2458860000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2588962000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2618376000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2586193000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2580895000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2249786000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2250688000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2061644000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2047932000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2154185000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
         <v>16596000000.0</v>
       </c>
       <c r="C8">
-        <v>16595687000.0</v>
+        <v>16596000000.0</v>
       </c>
       <c r="D8">
         <v>16595687000.0</v>
       </c>
       <c r="E8">
         <v>16595687000.0</v>
       </c>
       <c r="F8">
         <v>16595687000.0</v>
       </c>
       <c r="G8">
         <v>16595687000.0</v>
       </c>
       <c r="H8">
         <v>16595687000.0</v>
       </c>
       <c r="I8">
         <v>16595687000.0</v>
       </c>
       <c r="J8">
         <v>16595687000.0</v>
       </c>
       <c r="K8">
         <v>16595687000.0</v>
       </c>
       <c r="L8">
         <v>16595687000.0</v>
       </c>
       <c r="M8">
         <v>16595687000.0</v>
       </c>
       <c r="N8">
         <v>16595687000.0</v>
       </c>
       <c r="O8">
         <v>16595687000.0</v>
       </c>
       <c r="P8">
-        <v>769655000.0</v>
+        <v>16595687000.0</v>
       </c>
       <c r="Q8">
         <v>769655000.0</v>
       </c>
       <c r="R8">
         <v>769655000.0</v>
       </c>
       <c r="S8">
         <v>769655000.0</v>
       </c>
       <c r="T8">
         <v>769655000.0</v>
       </c>
       <c r="U8">
         <v>769655000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>769655000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4902,537 +4923,545 @@
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>688000000.0</v>
+      </c>
+      <c r="C10">
         <v>924000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>871509000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>663155000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>607977000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>640813000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>237322000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>473827000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>265926000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>268763000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>397018000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>747420000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>834393000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>965479000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1220798000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>185305000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>137979000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>181705000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>204527000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>590290000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>403043000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>217067000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>302853000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>365204000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>519205000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>306935000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>457716000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>749256000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>369227000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>243846000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>433118000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>564557000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>428481000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>461301000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>575045000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>660806000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>628272000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>478792000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>376588000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>331220000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>365718000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>502748000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>233557000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>305860000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>303202000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>357299000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>526278000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>259229000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>402802000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>372342000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>411079000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>549696000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>761169000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>578577000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>708856000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1453060000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1516646000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1517829000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1015677000.0</v>
       </c>
-      <c r="BH10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1220798000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>185305000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>137979000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>181705000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>204527000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>590290000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>403043000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>834000000.0</v>
+      </c>
+      <c r="C12">
         <v>924000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>871509000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>663155000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>607977000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>640813000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>237322000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>473827000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>272926000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>268787000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>397042000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>747443000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>834416000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>965502000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1220820000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>185305000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>137979000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>181705000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>204527000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>590290000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>403043000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>217067000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>302853000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>365204000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>519205000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>306935000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>457716000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>749256000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>369227000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>243846000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>433118000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>564557000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>428481000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>461301000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>575045000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>660806000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>628272000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>478792000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>376588000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>331220000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>365718000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>502748000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>233557000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>305860000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>303202000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>357299000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>526278000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>259229000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>402802000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>372342000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>411079000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>549696000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>761169000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>578577000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>708856000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1453060000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1516646000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1517829000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1015677000.0</v>
       </c>
-      <c r="BH12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
         <v>16596000000.0</v>
       </c>
       <c r="C13">
-        <v>16595687000.0</v>
+        <v>16596000000.0</v>
       </c>
       <c r="D13">
         <v>16595687000.0</v>
       </c>
       <c r="E13">
         <v>16595687000.0</v>
       </c>
       <c r="F13">
         <v>16595687000.0</v>
       </c>
       <c r="G13">
         <v>16595687000.0</v>
       </c>
       <c r="H13">
         <v>16595687000.0</v>
       </c>
       <c r="I13">
         <v>16595687000.0</v>
       </c>
       <c r="J13">
         <v>16595687000.0</v>
       </c>
       <c r="K13">
         <v>16595687000.0</v>
       </c>
       <c r="L13">
         <v>16595687000.0</v>
       </c>
       <c r="M13">
         <v>16595687000.0</v>
       </c>
       <c r="N13">
         <v>16595687000.0</v>
       </c>
       <c r="O13">
         <v>16595687000.0</v>
       </c>
       <c r="P13">
-        <v>769655000.0</v>
+        <v>16595687000.0</v>
       </c>
       <c r="Q13">
         <v>769655000.0</v>
       </c>
       <c r="R13">
         <v>769655000.0</v>
       </c>
       <c r="S13">
         <v>769655000.0</v>
       </c>
       <c r="T13">
         <v>769655000.0</v>
       </c>
       <c r="U13">
         <v>769655000.0</v>
       </c>
       <c r="V13">
         <v>769655000.0</v>
       </c>
       <c r="W13">
         <v>769655000.0</v>
       </c>
       <c r="X13">
         <v>769655000.0</v>
       </c>
@@ -5457,51 +5486,51 @@
       <c r="AE13">
         <v>769655000.0</v>
       </c>
       <c r="AF13">
         <v>769655000.0</v>
       </c>
       <c r="AG13">
         <v>769655000.0</v>
       </c>
       <c r="AH13">
         <v>769655000.0</v>
       </c>
       <c r="AI13">
         <v>769655000.0</v>
       </c>
       <c r="AJ13">
         <v>769655000.0</v>
       </c>
       <c r="AK13">
         <v>769655000.0</v>
       </c>
       <c r="AL13">
         <v>769655000.0</v>
       </c>
       <c r="AM13">
-        <v>77750000.0</v>
+        <v>769655000.0</v>
       </c>
       <c r="AN13">
         <v>77750000.0</v>
       </c>
       <c r="AO13">
         <v>77750000.0</v>
       </c>
       <c r="AP13">
         <v>77750000.0</v>
       </c>
       <c r="AQ13">
         <v>77750000.0</v>
       </c>
       <c r="AR13">
         <v>77750000.0</v>
       </c>
       <c r="AS13">
         <v>77750000.0</v>
       </c>
       <c r="AT13">
         <v>77750000.0</v>
       </c>
       <c r="AU13">
         <v>77750000.0</v>
       </c>
@@ -5519,100 +5548,103 @@
       </c>
       <c r="AZ13">
         <v>77750000.0</v>
       </c>
       <c r="BA13">
         <v>77750000.0</v>
       </c>
       <c r="BB13">
         <v>77750000.0</v>
       </c>
       <c r="BC13">
         <v>77750000.0</v>
       </c>
       <c r="BD13">
         <v>77750000.0</v>
       </c>
       <c r="BE13">
         <v>77750000.0</v>
       </c>
       <c r="BF13">
         <v>77750000.0</v>
       </c>
       <c r="BG13">
         <v>77750000.0</v>
       </c>
-      <c r="BH13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:60">
+      <c r="BH13">
+        <v>77750000.0</v>
+      </c>
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
         <v>11732000000.0</v>
       </c>
       <c r="C14">
-        <v>11731508000.0</v>
+        <v>11732000000.0</v>
       </c>
       <c r="D14">
         <v>11731508000.0</v>
       </c>
       <c r="E14">
         <v>11731508000.0</v>
       </c>
       <c r="F14">
         <v>11731508000.0</v>
       </c>
       <c r="G14">
         <v>11731508000.0</v>
       </c>
       <c r="H14">
         <v>11731508000.0</v>
       </c>
       <c r="I14">
         <v>11731508000.0</v>
       </c>
       <c r="J14">
         <v>11731508000.0</v>
       </c>
       <c r="K14">
         <v>11731508000.0</v>
       </c>
       <c r="L14">
         <v>11731508000.0</v>
       </c>
       <c r="M14">
         <v>11731508000.0</v>
       </c>
       <c r="N14">
         <v>11731508000.0</v>
       </c>
       <c r="O14">
+        <v>11731508000.0</v>
+      </c>
+      <c r="P14">
         <v>9151177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7775000000.0</v>
       </c>
       <c r="Q14">
         <v>7775000000.0</v>
       </c>
       <c r="R14">
         <v>7775000000.0</v>
       </c>
       <c r="S14">
         <v>7775000000.0</v>
       </c>
       <c r="T14">
         <v>7775000000.0</v>
       </c>
       <c r="U14">
         <v>7775000000.0</v>
       </c>
       <c r="V14">
         <v>7775000000.0</v>
       </c>
       <c r="W14">
         <v>7775000000.0</v>
       </c>
       <c r="X14">
         <v>7775000000.0</v>
       </c>
@@ -5697,57 +5729,60 @@
       <c r="AY14">
         <v>7775000000.0</v>
       </c>
       <c r="AZ14">
         <v>7775000000.0</v>
       </c>
       <c r="BA14">
         <v>7775000000.0</v>
       </c>
       <c r="BB14">
         <v>7775000000.0</v>
       </c>
       <c r="BC14">
         <v>7775000000.0</v>
       </c>
       <c r="BD14">
         <v>7775000000.0</v>
       </c>
       <c r="BE14">
         <v>7775000000.0</v>
       </c>
       <c r="BF14">
         <v>7775000000.0</v>
       </c>
       <c r="BG14">
+        <v>7775000000.0</v>
+      </c>
+      <c r="BH14">
         <v>77750000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>77767597765.0</v>
       </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5766,206 +5801,208 @@
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>603423000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>577795000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>567064000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>587536000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>602920000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>571314000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>325918000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>323713000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>325464000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>346088000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>205855000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>383251000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>293799000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>593929000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>425715000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>309850000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>72488000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>77239000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38558000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>48657000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>95954000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>58323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="AI16">
         <v>16000.0</v>
       </c>
       <c r="AJ16">
+        <v>16000.0</v>
+      </c>
+      <c r="AK16">
         <v>116446000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>94733000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>20336000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1722093000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>179786000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>62338000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>18000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>24000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>136473000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>118080000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7446000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>22950000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>207636000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>108668000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>1792887000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>24061000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>118735000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>198416000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>121312000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>221436000.0</v>
       </c>
-      <c r="BH16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5984,120 +6021,122 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>112102000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>72715000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6116,850 +6155,865 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>17669760000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>15910339000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>15910339000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>15372384000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
+        <v>18882000000.0</v>
+      </c>
+      <c r="C21">
         <v>18842000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1221697000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>18869191000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18903955000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3032626000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18926610000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18954238000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2864322000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3040461000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2682272000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2650797000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2703091000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3322343000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>297000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>275418000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>268206000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>284057000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>257387000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>249302000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>244786000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>248036000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>214104000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>209901000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>299294000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>305986000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>307795000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>309273000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>312138000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>981683000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>1477533000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>937100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1155542000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1862230000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1755904000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>453777000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1084544000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1025252000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>516684000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>502084000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>525965000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>601861000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22">
+        <v>292000000.0</v>
+      </c>
+      <c r="C22">
         <v>249000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>85797000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>217377000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>194190000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>252343000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>261269000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>236635000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>227715000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>239211000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>246653000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>216465000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>189729000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>257645000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>164358000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>118636000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>132952000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>132650000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>116568000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>94441000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>135067000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>164138000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>137207000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>119532000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>99657000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>95575000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>90501000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>81562000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>66904000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>85337000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>61135000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>58280000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>52463000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>95153000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>59138000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>43193000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>54469000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>76329000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>47822000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>26683000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>45863000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>99288000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>116794000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>70144000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>115647000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>52350000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>64542000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>25942000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>34628000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>56696000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>58452000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>23949000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>49426000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>84099000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>69289000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>28170000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>60887000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>65931000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>43222000.0</v>
       </c>
-      <c r="BH22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
+        <v>36737000000.0</v>
+      </c>
+      <c r="C23">
         <v>36931000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36464382000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35875349000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>36028998000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36133603000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>36075180000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35947866000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35962921000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36039878000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>37132820000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36128071000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>36711680000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>36740994000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>37539237000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7800093000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7633220000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7762651000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7839815000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8164836000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8064795000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7976818000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8186734000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8036272000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8168642000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7997123000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8149441000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8482659000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8196597000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8011765000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6206056000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6202149000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6035108000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6027349000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5833613000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5868549000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5996044000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5728606000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5497958000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4738974000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4707888000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4921738000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4662318000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4449163000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4441076000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4143176000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4303403000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3785073000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3758706000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3667436000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3752190000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3787843000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3923335000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3809293000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4013918000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4707928000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4928610000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5066250000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4930746000.0</v>
       </c>
-      <c r="BH23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24">
+        <v>7565000000.0</v>
+      </c>
+      <c r="C24">
         <v>8254000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7429792000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7091927000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7678729000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7636389000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7431520000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7303219000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7300691000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6562189000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6561142000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6473884000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6823220000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5750602000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5749758000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1990757000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1843725000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1689099000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1825415000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1874029000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2010547000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2359768000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2496138000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2395015000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2531906000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2590132000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2726867000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2777325000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2362081000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2461119000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>439000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>25000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>112000000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>10747919000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4066845000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3859305000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3710824000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3835854000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4029393000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4090747000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4484368000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4677523000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>4337189000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4461043000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4606200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4168896000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4159288000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6978,52 +7032,53 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7042,1286 +7097,1308 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
+        <v>13773000000.0</v>
+      </c>
+      <c r="C28">
         <v>13405000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12768127000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12438143000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12676088000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12671901000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12812187000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12383231000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12614595000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12547136000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12599941000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12530098000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12706818000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13214472000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13666409000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4580206000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4612019000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4796320000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4754748000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4547701000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4900880000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5103894000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5149180000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4654597000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4638389000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4719841000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4692083000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4557254000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4541955000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4566427000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2260936000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2130464000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2268579000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2238297000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2129274000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2040460000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2078194000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2079069000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1905285000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1129927000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1058669000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1128355000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1060350000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>990068000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>942701000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>690535000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>521368000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>338689000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>444738000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>480188000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>338247000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>401785000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>165377000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>349768000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>371293000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-370047000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-435309000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-438161000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>62293000.0</v>
       </c>
-      <c r="BH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29">
+        <v>26489000000.0</v>
+      </c>
+      <c r="C29">
         <v>26234000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25527103000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24874524000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24980235000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24843926000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24535028000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24420324000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>24330934000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23958143000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>23990348000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23644479000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23562682000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24457645000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25088432000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2830725000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2850491000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3079834000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3133226000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3188289000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3291892000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3325551000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3476994000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3414467000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3518277000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3615017000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
+        <v>3819000000.0</v>
+      </c>
+      <c r="C30">
         <v>3813000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3669429000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3266239000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3340858000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3340269000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3148424000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2851722000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2961932000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2864322000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2771677000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2682272000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2650797000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2703091000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2669568000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1279832000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1173470000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1177005000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1101519000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1096592000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1005769000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1025823000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1090500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1343336000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1180931000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1363241000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1308961000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1473739000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1605108000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1589302000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1484327000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>1477533000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1251681000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1155542000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1862230000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1755904000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1720800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1084544000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1025252000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1064000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>559407000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>947000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1032000000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>389354000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>372863000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>352481000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+    </row>
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-2483033000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>310085000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32">
+        <v>-3459000000.0</v>
+      </c>
+      <c r="C32">
         <v>-2706000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-3537902000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-3400732000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2675407000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2580562000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-3167560000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-3374149000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-3182925000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-3928379000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-4006289000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-3263741000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-3163470000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-3910678000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-4302678000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-1118679000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-1354391000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-1586928000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-1509456000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-1350329000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-1452104000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-1129528000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-983613000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-970919000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-1032840000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-981713000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+    </row>
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
+        <v>31468000000.0</v>
+      </c>
+      <c r="C33">
         <v>31700000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>31649269000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>31531620000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31645028000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>31701454000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>32213699000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>32185549000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>32500158000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>32667432000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>33717448000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>32481421000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>33036372000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>32814756000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>33484491000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6215837000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6188694000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6271222000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6417201000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6383513000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6520917000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6569558000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6656174000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6208193000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6368826000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6230718000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6292263000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6079232000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6155358000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6093151000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4116294000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4010687000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4059516000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3993362000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3947749000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4009008000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3451073000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3417581000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3348714000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3294619000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3271055000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3255376000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3241903000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3121406000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2987945000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2937202000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2884196000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2782236000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2633764000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2556471000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2473007000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2465024000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2452264000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2512554000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2609677000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2715538000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2872947000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3027719000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3436074000.0</v>
       </c>
-      <c r="BH33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:60">
+      <c r="BI33"/>
+    </row>
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>40315000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>334653000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>375277000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>376787000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>394010000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>145717000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>141532000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>139113000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>135408000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>129881000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>127280000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>117706000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>116064000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>53823000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+    </row>
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
+        <v>12024000000.0</v>
+      </c>
+      <c r="C35">
         <v>13018000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12132580000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12077000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12821822000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>12979792000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>12857276000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12360404000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12897440000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12325735000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13252393000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12897699000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13636613000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12634710000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>12867376000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4490073000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4274000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4118559000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4274934000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4393924000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4462468000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4849247000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5066705000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4592822000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4724615000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4599120000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4731966000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4874026000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4451355000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4446599000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2837710000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2940989000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3040815000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3053391000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3033038000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2993351000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3001567000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2115641000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2150156000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1517866000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>979347000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>779929000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>385689000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>296431000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>395908000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>384129000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>534281000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>453747000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>528611000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>537336000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>657225000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>528182000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>597552000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>626062000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1029677000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>983397000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1067888000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1135050000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>702792000.0</v>
       </c>
-      <c r="BH35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+    </row>
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>56</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>1835000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1523096000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1603982000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1539071000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-1000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>627576000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1462550000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1570674000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>378370000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>368133000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>870837000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>904626000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>917157000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>871696000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>421078000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>422194000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>440427000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-854763000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>426812000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>456443000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>483592000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>493117000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>487649000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>543773000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>570719000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>539079000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>297446000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>287259000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>286417000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>253439000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>181936000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>181149000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>196967000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>101681000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>123622000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>110475000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>113662000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>66606000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>67869000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>72841000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>80565000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>82005000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>80107000.0</v>
       </c>
-      <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
-    </row>
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+    </row>
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8340,702 +8417,712 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+    </row>
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>58</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>271526000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>72715000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>70823000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>90355000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>98052000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>40606000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>40967000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>44836000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>61728000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>71258000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>61098000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>61407000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>18605000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>24238000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12617000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>14944000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
-    </row>
-    <row r="39" spans="1:60">
+      <c r="BI38"/>
+    </row>
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
+        <v>324000000.0</v>
+      </c>
+      <c r="C39">
         <v>245000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>188378000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>196958000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>240945000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>198724000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>214466000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>200133000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>190000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>126000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2771677000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>470000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>366000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2703091000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2669568000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>483000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>125000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>69000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1101519000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1096592000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>129000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>232000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1090500000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>23000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>654000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1308961000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>231000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1605108000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>129000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>111182000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>49000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>64000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1477533000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1251681000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1155542000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1862230000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1755904000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1724834000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1086452000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1025252000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1064326000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>510657000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>951753000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1034282000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>796325000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>439033000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>717666000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>687512000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>681927000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>436789000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>749174000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>660476000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>634063000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>273615000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>511160000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>478130000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>454771000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>435773000.0</v>
       </c>
-      <c r="BH39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:60">
+      <c r="BI39"/>
+    </row>
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
+        <v>228000000.0</v>
+      </c>
+      <c r="C40">
         <v>287000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>159404000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>668993000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1161000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>257458000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-4350943000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3696989000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-3677226000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>357652000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2772000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3592203000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>249650000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>202903000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>103163000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1222446000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>337849000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>316109000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>293799000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1239309000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>165000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>182000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>420000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1537461000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>7065000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6648000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5977000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2265035000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>7187000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>6457000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>6558000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2013359000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>7950000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>7423000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6814000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1729616000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>7163000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>409224000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>435387000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2088995000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>447974000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>487140000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>536468000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1994438000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>418829000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>376839000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>387434000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1817879000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>410962000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>449549000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>431044000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2152252000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>512044000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>470668000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>457959000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>399277000.0</v>
       </c>
-      <c r="BH40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:60">
+      <c r="BI40"/>
+    </row>
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2119457000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>423228000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
-    </row>
-    <row r="42" spans="1:60">
+      <c r="BI41"/>
+    </row>
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>62</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>-744000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8771000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>10462000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>-569018000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5381000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4073000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>1.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-45000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-355000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-361000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-84537000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-      <c r="AM42">
-[...1 lines deleted...]
-      </c>
+      <c r="AM42"/>
       <c r="AN42">
         <v>691905000.0</v>
       </c>
       <c r="AO42">
+        <v>691905000.0</v>
+      </c>
+      <c r="AP42">
         <v>483762000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>459679000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>691905000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>455777000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>517887000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>527804000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>691905000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>530340000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>541021000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>524158000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>691905000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>477907000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>402402000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>317841000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>691905000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>871048000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1014403000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1148941000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1167936000.0</v>
       </c>
-      <c r="BH42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:60">
+      <c r="BI42"/>
+    </row>
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9054,52 +9141,53 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+    </row>
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9118,576 +9206,587 @@
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+    </row>
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>65</v>
       </c>
       <c r="B45">
+        <v>10370000000.0</v>
+      </c>
+      <c r="C45">
         <v>10861000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>11181375000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10915068000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>11109879000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>11367897000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>11727972000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>11670988000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>11826162000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>12153233000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>19209528000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>12328239000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>12844918000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>12965412000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>19066177000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>5497759000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+    </row>
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
+        <v>10370000000.0</v>
+      </c>
+      <c r="C46">
         <v>10861000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11181375000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>10915068000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11109879000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>11367897000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>11709459000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11670988000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11826162000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12153233000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12571623000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>12328239000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12844918000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>12965412000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>13661989000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5497759000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5491082000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5562589000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5692395000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5699314000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5815172000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5841180000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5915021000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5506440000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5615152000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5360705000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5447198000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5473991000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5558826000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5494596000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2881172000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2846012000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2891015000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2898998000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2908968000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2920249000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2933247000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2869079000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2832265000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2756980000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2709724000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2674145000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2643214000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2524838000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2469389000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2405725000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2382112000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2274793000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2141677000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2050131000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1947042000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1933499000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1894833000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1929958000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2007816000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2088659000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2207525000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2333282000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2665467000.0</v>
       </c>
-      <c r="BH46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:60">
+      <c r="BI46"/>
+    </row>
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>67</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>13665434000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5497759000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5491082000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5562589000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5692395000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5699314000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5815172000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5841180000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5915021000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5506440000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5615152000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5360705000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5447198000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5473991000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5558826000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>5494596000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
-    </row>
-    <row r="48" spans="1:60">
+      <c r="BI47"/>
+    </row>
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
+        <v>-755000000.0</v>
+      </c>
+      <c r="C48">
         <v>-754000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-749433000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-675276000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-570708000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-579920000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-526537000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-261240000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-287613000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-283029000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-248884000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-381432000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-461746000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-429853000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-384097000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-162570000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-209352000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-203920000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-136844000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-130395000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-163310000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-178872000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-163799000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-125203000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-158284000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-119770000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-109668000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-102716000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-70012000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-128165000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-96467000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-85515000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-97080000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-100444000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-250937000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-230042000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-257009000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-250472000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-250385000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-232000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-250293000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-236000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-174000000.0</v>
       </c>
-      <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-83518000.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>-108656000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-508334000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
-    </row>
-    <row r="49" spans="1:60">
+      <c r="BI48"/>
+    </row>
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9706,642 +9805,655 @@
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+    </row>
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>70</v>
       </c>
       <c r="B50">
+        <v>3071000000.0</v>
+      </c>
+      <c r="C50">
         <v>2128000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2242286000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1851724000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1267980000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1180868000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1028977000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>778585000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>719404000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1081767000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1081489000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>956385000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>605876000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2541570000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3126981000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>232883000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>446463000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>825000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675000000.0</v>
       </c>
       <c r="T50">
         <v>675000000.0</v>
       </c>
       <c r="U50">
         <v>675000000.0</v>
       </c>
       <c r="V50">
-        <v>375000000.0</v>
+        <v>675000000.0</v>
       </c>
       <c r="W50">
         <v>375000000.0</v>
       </c>
       <c r="X50">
         <v>375000000.0</v>
       </c>
       <c r="Y50">
         <v>375000000.0</v>
       </c>
       <c r="Z50">
         <v>375000000.0</v>
       </c>
       <c r="AA50">
         <v>375000000.0</v>
       </c>
       <c r="AB50">
         <v>375000000.0</v>
       </c>
-      <c r="AC50"/>
+      <c r="AC50">
+        <v>375000000.0</v>
+      </c>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1631000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>1294000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>1296000000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>1246000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+    </row>
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
+        <v>14461000000.0</v>
+      </c>
+      <c r="C51">
         <v>14329000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13639636000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13101298000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13284065000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13312714000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13049509000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12857058000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>12880521000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12815899000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12996959000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>13277518000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>13541211000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>14179951000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>14887207000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4765511000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4749998000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4978025000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4959275000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5137991000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5303923000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5320961000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5452033000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5019801000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5157594000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5026776000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5149799000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5306510000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4911182000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4810273000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2694054000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2695021000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2697060000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2699598000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2704319000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2701266000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2706466000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2557861000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2281873000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1461147000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1424387000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1631103000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1293907000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1295928000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1245903000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1047834000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1047646000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>597918000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>847540000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>852530000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>749326000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>951481000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>926546000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>928345000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1080149000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1083013000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1081337000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1079668000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1077970000.0</v>
       </c>
-      <c r="BH51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+    </row>
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
+        <v>4173000000.0</v>
+      </c>
+      <c r="C52">
         <v>3027000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3044160000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2673593000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2112794000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2017378000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1860263000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2059429000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1644477000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2151090000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2227535000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2148666000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1797629000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3581398000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4138756000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>698666000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>890693000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1267201000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1123421000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1108598000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1213176000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>836593000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>774510000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>735225000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>723930000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>689587000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>688756000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>700310000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>742286000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>650985000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>181371000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>131181000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7660000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>8769000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>12881000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>8126000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>10304000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>757862000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>483036000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>257259000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>768487000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1169716000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1268531000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1268260000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1103995000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>905807000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>803739000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>358870000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>506940000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>503434000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>303457000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>507482000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>380796000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>378806000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>185873000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>183501000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>153181000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>150914000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>699678000.0</v>
       </c>
-      <c r="BH52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+    </row>
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>73</v>
       </c>
       <c r="B53">
+        <v>146000000.0</v>
+      </c>
+      <c r="C53">
         <v>72000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>93561000.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>15500000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>13307000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="K53">
         <v>24000.0</v>
       </c>
       <c r="L53">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="M53">
         <v>23000.0</v>
       </c>
       <c r="N53">
         <v>23000.0</v>
       </c>
       <c r="O53">
+        <v>23000.0</v>
+      </c>
+      <c r="P53">
         <v>22000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-348285000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-351293000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>-369783000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-368984000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-361837000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-392257000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-424266000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>4034000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>150000000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-    </row>
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+    </row>
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10360,772 +10472,785 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+    </row>
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
+        <v>36737000000.0</v>
+      </c>
+      <c r="C55">
         <v>36931000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>36464382000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>35875349000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>36028998000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>36133603000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>36075180000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>35947866000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>35962921000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>36039878000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>37132820000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>36128071000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>36711680000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>36740994000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>37539237000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7800093000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7633220000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7762651000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7839815000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8164836000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>8064795000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7976818000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>8186734000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>8036272000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8168642000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7997123000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>8149441000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8482659000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>8196597000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>8011765000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6206056000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6202149000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6035108000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6027349000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5833613000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5868549000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5996044000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5728606000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5497958000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4738974000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4707888000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4921738000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4662318000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4449163000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4441076000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4143176000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4303403000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3785073000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3758706000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3667436000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3752190000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3787843000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3923335000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3809293000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4013918000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4707928000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4928610000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5066250000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4930746000.0</v>
       </c>
-      <c r="BH55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:60">
+      <c r="BI55"/>
+    </row>
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
+        <v>5269000000.0</v>
+      </c>
+      <c r="C56">
         <v>5231000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4815113000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4343729000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4383970000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4432149000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3861481000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3762317000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3462763000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3372446000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3415372000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3646650000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3675308000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3926238000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4054746000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1584256000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1444526000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1491429000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1422614000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1781323000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1543878000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1407260000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1530560000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1828079000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1799816000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1766405000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1857178000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2403427000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2041239000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1918614000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2089762000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2191462000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1975592000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2033987000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1885864000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1859541000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2544971000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2311025000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2149244000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1444355000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1436833000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1666362000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1420415000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1327757000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1453131000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1205974000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1419207000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1002837000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1124942000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1110965000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1279183000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1322819000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1471071000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1296739000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1404241000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1992390000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2055663000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2038531000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1494672000.0</v>
       </c>
-      <c r="BH56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:60">
+      <c r="BI56"/>
+    </row>
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
+        <v>8728000000.0</v>
+      </c>
+      <c r="C57">
         <v>7937000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8353015000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7744461000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7059377000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7012711000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7029041000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7136466000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6645688000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7300825000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7421661000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6910391000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6838778000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7836916000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8357424000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2702935000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2798917000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3078357000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2932070000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3131652000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2995982000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2536788000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2514173000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2798998000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2832656000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2748118000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2757488000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2941694000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3045599000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2923676000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2695158000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2577020000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2321718000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2304747000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2281857000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2335585000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2481831000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3093782000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2828532000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2641065000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3167029000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3604380000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3757267000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3619205000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3449531000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>3153493000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3082985000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2723236000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2611324000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2528192000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2433966000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2704004000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2845631000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2787640000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2722920000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2775733000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2768569000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2704509000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2982268000.0</v>
       </c>
-      <c r="BH57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:60">
+      <c r="BI57"/>
+    </row>
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
+        <v>20752000000.0</v>
+      </c>
+      <c r="C58">
         <v>20955000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20485595000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19821461000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19881199000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19992503000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19886317000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>19496870000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19543128000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>19626560000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>20674054000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>19808090000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>20475391000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>20471626000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>21224800000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7193008000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7072917000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7196916000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7207004000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7525576000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7458450000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7386035000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7580878000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7391820000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7557271000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7347238000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7489454000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7815720000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7496954000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7370275000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5532868000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5518009000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5362533000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>5358138000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>5314895000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5328936000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5483398000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5209423000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4978688000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4158931000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4146376000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4384309000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4142956000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3915636000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3845439000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3537622000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3617266000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3176983000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3139935000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3065528000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3091191000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3232186000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3443183000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3413702000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3752597000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3759130000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3836457000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3839559000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3685060000.0</v>
       </c>
-      <c r="BH58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:60">
+      <c r="BI58"/>
+    </row>
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11144,232 +11269,236 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+    </row>
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
+        <v>15853000000.0</v>
+      </c>
+      <c r="C60">
         <v>15852000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>15855025000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>15930873000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>16033526000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>16026669000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16074531000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>16338520000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>16310839000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>16314187000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>16347717000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>16214210000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>16133586000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>16165473000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>16211693000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>607085000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>560303000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>565735000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>632811000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>639260000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>606345000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>590783000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>605856000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>644452000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>611371000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>649885000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>659987000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>666939000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>699643000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>641490000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>673188000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>684140000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>672575000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>669211000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>518718000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>539613000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>512646000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>519183000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>519270000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>580043000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>561512000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>537429000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>519362000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>533527000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>595637000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>605554000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>686137000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>608090000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>618771000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>601908000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>660999000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>555657000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>480152000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>395591000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>261321000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>948798000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1092153000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1226691000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1245686000.0</v>
       </c>
-      <c r="BH60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:60">
+      <c r="BI60"/>
+    </row>
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11388,52 +11517,53 @@
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+    </row>
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11452,50 +11582,51 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11576,51 +11707,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>3531799000.0</v>
       </c>
       <c r="C2">
         <v>3016142000.0</v>
       </c>
       <c r="D2">
         <v>6956497000.0</v>
       </c>
       <c r="E2">
         <v>1853047000.0</v>
       </c>
       <c r="F2">
         <v>1811017000.0</v>
       </c>
       <c r="G2">
         <v>1560124000.0</v>
       </c>
       <c r="H2">
         <v>1491865000.0</v>
       </c>
       <c r="I2">
         <v>1898761000.0</v>
       </c>
@@ -11644,51 +11775,51 @@
       </c>
       <c r="P2">
         <v>1783664000.0</v>
       </c>
       <c r="Q2">
         <v>1622561000.0</v>
       </c>
       <c r="R2">
         <v>1398826000.0</v>
       </c>
       <c r="S2">
         <v>1268592000.0</v>
       </c>
       <c r="T2">
         <v>1028182000.0</v>
       </c>
       <c r="U2">
         <v>905522000.0</v>
       </c>
       <c r="V2">
         <v>729092000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>2847508000.0</v>
       </c>
       <c r="C3">
         <v>3263448000.0</v>
       </c>
       <c r="D3">
         <v>3242311000.0</v>
       </c>
       <c r="E3">
         <v>1402355000.0</v>
       </c>
       <c r="F3">
         <v>1267290000.0</v>
       </c>
       <c r="G3">
         <v>1236213000.0</v>
       </c>
       <c r="H3">
         <v>1199494000.0</v>
       </c>
       <c r="I3">
         <v>806805000.0</v>
       </c>
@@ -11712,77 +11843,77 @@
       </c>
       <c r="P3">
         <v>1167569000.0</v>
       </c>
       <c r="Q3">
         <v>773363000.0</v>
       </c>
       <c r="R3">
         <v>730898000.0</v>
       </c>
       <c r="S3">
         <v>635763000.0</v>
       </c>
       <c r="T3">
         <v>681006000.0</v>
       </c>
       <c r="U3">
         <v>627528000.0</v>
       </c>
       <c r="V3">
         <v>583167000.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
         <v>2690450000.0</v>
       </c>
       <c r="C5">
         <v>2323730000.0</v>
       </c>
       <c r="D5">
         <v>2770258000.0</v>
       </c>
       <c r="E5">
         <v>1582092000.0</v>
       </c>
       <c r="F5">
         <v>1721282000.0</v>
       </c>
       <c r="G5">
         <v>1860862000.0</v>
       </c>
       <c r="H5">
         <v>2135880000.0</v>
       </c>
       <c r="I5">
         <v>2208033000.0</v>
       </c>
@@ -11806,51 +11937,51 @@
       </c>
       <c r="P5">
         <v>1626387000.0</v>
       </c>
       <c r="Q5">
         <v>1648913000.0</v>
       </c>
       <c r="R5">
         <v>1405247000.0</v>
       </c>
       <c r="S5">
         <v>1559257000.0</v>
       </c>
       <c r="T5">
         <v>1460540000.0</v>
       </c>
       <c r="U5">
         <v>1102082000.0</v>
       </c>
       <c r="V5">
         <v>694278000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>5537958000.0</v>
       </c>
       <c r="C6">
         <v>5587178000.0</v>
       </c>
       <c r="D6">
         <v>6012569000.0</v>
       </c>
       <c r="E6">
         <v>2984447000.0</v>
       </c>
       <c r="F6">
         <v>2988572000.0</v>
       </c>
       <c r="G6">
         <v>3097075000.0</v>
       </c>
       <c r="H6">
         <v>3335374000.0</v>
       </c>
       <c r="I6">
         <v>3014838000.0</v>
       </c>
@@ -11874,103 +12005,103 @@
       </c>
       <c r="P6">
         <v>2793956000.0</v>
       </c>
       <c r="Q6">
         <v>2422276000.0</v>
       </c>
       <c r="R6">
         <v>2136145000.0</v>
       </c>
       <c r="S6">
         <v>2195020000.0</v>
       </c>
       <c r="T6">
         <v>2141546000.0</v>
       </c>
       <c r="U6">
         <v>1729610000.0</v>
       </c>
       <c r="V6">
         <v>1277445000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>9425901000.0</v>
       </c>
       <c r="C9">
         <v>9663256000.0</v>
       </c>
       <c r="D9">
         <v>5725654000.0</v>
       </c>
       <c r="E9">
         <v>4920264000.0</v>
       </c>
       <c r="F9">
         <v>4524657000.0</v>
       </c>
       <c r="G9">
         <v>4592623000.0</v>
       </c>
       <c r="H9">
         <v>4805493000.0</v>
       </c>
       <c r="I9">
         <v>4628350000.0</v>
       </c>
@@ -11994,51 +12125,51 @@
       </c>
       <c r="P9">
         <v>4180290000.0</v>
       </c>
       <c r="Q9">
         <v>3783896000.0</v>
       </c>
       <c r="R9">
         <v>3510739000.0</v>
       </c>
       <c r="S9">
         <v>3545883000.0</v>
       </c>
       <c r="T9">
         <v>3334453000.0</v>
       </c>
       <c r="U9">
         <v>2747014000.0</v>
       </c>
       <c r="V9">
         <v>2155232000.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>2102924000.0</v>
       </c>
       <c r="C10">
         <v>1735124000.0</v>
       </c>
       <c r="D10">
         <v>2180986000.0</v>
       </c>
       <c r="E10">
         <v>1218357000.0</v>
       </c>
       <c r="F10">
         <v>1514885000.0</v>
       </c>
       <c r="G10">
         <v>1622046000.0</v>
       </c>
       <c r="H10">
         <v>1892321000.0</v>
       </c>
       <c r="I10">
         <v>2079442000.0</v>
       </c>
@@ -12062,51 +12193,51 @@
       </c>
       <c r="P10">
         <v>1560262000.0</v>
       </c>
       <c r="Q10">
         <v>1597248000.0</v>
       </c>
       <c r="R10">
         <v>1366455000.0</v>
       </c>
       <c r="S10">
         <v>1546896000.0</v>
       </c>
       <c r="T10">
         <v>1445314000.0</v>
       </c>
       <c r="U10">
         <v>1087139000.0</v>
       </c>
       <c r="V10">
         <v>661550000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
         <v>572945000.0</v>
       </c>
       <c r="C11">
         <v>346442000.0</v>
       </c>
       <c r="D11">
         <v>614047000.0</v>
       </c>
       <c r="E11">
         <v>454688000.0</v>
       </c>
       <c r="F11">
         <v>352780000.0</v>
       </c>
       <c r="G11">
         <v>401077000.0</v>
       </c>
       <c r="H11">
         <v>459372000.0</v>
       </c>
       <c r="I11">
         <v>538654000.0</v>
       </c>
@@ -12130,51 +12261,51 @@
       </c>
       <c r="P11">
         <v>305878000.0</v>
       </c>
       <c r="Q11">
         <v>419244000.0</v>
       </c>
       <c r="R11">
         <v>365984000.0</v>
       </c>
       <c r="S11">
         <v>406181000.0</v>
       </c>
       <c r="T11">
         <v>382719000.0</v>
       </c>
       <c r="U11">
         <v>281486000.0</v>
       </c>
       <c r="V11">
         <v>190595000.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12">
         <v>587526000.0</v>
       </c>
       <c r="C12">
         <v>610111000.0</v>
       </c>
       <c r="D12">
         <v>632486000.0</v>
       </c>
       <c r="E12">
         <v>256698000.0</v>
       </c>
       <c r="F12">
         <v>210222000.0</v>
       </c>
       <c r="G12">
         <v>253226000.0</v>
       </c>
       <c r="H12">
         <v>245754000.0</v>
       </c>
       <c r="I12">
         <v>130606000.0</v>
       </c>
@@ -12198,133 +12329,133 @@
       </c>
       <c r="P12">
         <v>66125000.0</v>
       </c>
       <c r="Q12">
         <v>51665000.0</v>
       </c>
       <c r="R12">
         <v>40590000.0</v>
       </c>
       <c r="S12">
         <v>12361000.0</v>
       </c>
       <c r="T12">
         <v>15226000.0</v>
       </c>
       <c r="U12">
         <v>15845000.0</v>
       </c>
       <c r="V12">
         <v>32440000.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13">
         <v>18074000.0</v>
       </c>
       <c r="C13">
         <v>12836000.0</v>
       </c>
       <c r="D13">
         <v>82508000.0</v>
       </c>
       <c r="E13">
         <v>248481000.0</v>
       </c>
       <c r="F13">
         <v>211219000.0</v>
       </c>
       <c r="G13">
         <v>168218000.0</v>
       </c>
       <c r="H13">
         <v>205382000.0</v>
       </c>
       <c r="I13">
         <v>109206000.0</v>
       </c>
       <c r="J13">
         <v>108719000.0</v>
       </c>
       <c r="K13">
         <v>65542000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>-16444000.0</v>
       </c>
       <c r="C14">
         <v>-12191000.0</v>
       </c>
       <c r="D14">
         <v>-10485000.0</v>
       </c>
       <c r="E14">
         <v>-172000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>1513535000.0</v>
       </c>
       <c r="C15">
         <v>1376491000.0</v>
       </c>
       <c r="D15">
         <v>1552309000.0</v>
       </c>
       <c r="E15">
         <v>848034000.0</v>
       </c>
       <c r="F15">
         <v>1162105000.0</v>
       </c>
       <c r="G15">
         <v>1220969000.0</v>
       </c>
       <c r="H15">
         <v>1432949000.0</v>
       </c>
       <c r="I15">
         <v>1540788000.0</v>
       </c>
@@ -12348,237 +12479,237 @@
       </c>
       <c r="P15">
         <v>1254384000.0</v>
       </c>
       <c r="Q15">
         <v>1178004000.0</v>
       </c>
       <c r="R15">
         <v>1000471000.0</v>
       </c>
       <c r="S15">
         <v>1140715000.0</v>
       </c>
       <c r="T15">
         <v>1062595000.0</v>
       </c>
       <c r="U15">
         <v>805653000.0</v>
       </c>
       <c r="V15">
         <v>470955000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>763497000.0</v>
       </c>
       <c r="F16">
         <v>1162105000.0</v>
       </c>
       <c r="G16">
         <v>1220969000.0</v>
       </c>
       <c r="H16">
         <v>1432949000.0</v>
       </c>
       <c r="I16">
         <v>1540788000.0</v>
       </c>
       <c r="J16">
         <v>1476698000.0</v>
       </c>
       <c r="K16">
         <v>1632658000.0</v>
       </c>
       <c r="L16">
         <v>1722550000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17">
         <v>1529979000.0</v>
       </c>
       <c r="C17">
         <v>1388682000.0</v>
       </c>
       <c r="D17">
         <v>1170466000.0</v>
       </c>
       <c r="E17">
         <v>763669000.0</v>
       </c>
       <c r="F17">
         <v>1162105000.0</v>
       </c>
       <c r="G17">
         <v>1220969000.0</v>
       </c>
       <c r="H17">
         <v>1432949000.0</v>
       </c>
       <c r="I17">
         <v>1540788000.0</v>
       </c>
       <c r="J17">
         <v>1476698000.0</v>
       </c>
       <c r="K17">
         <v>1632658000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-569452000.0</v>
       </c>
       <c r="C18">
         <v>-597275000.0</v>
       </c>
       <c r="D18">
         <v>-469791000.0</v>
       </c>
       <c r="E18">
         <v>-222616000.0</v>
       </c>
       <c r="F18">
         <v>-179681000.0</v>
       </c>
       <c r="G18">
         <v>-223307000.0</v>
       </c>
       <c r="H18">
         <v>-220060000.0</v>
       </c>
       <c r="I18">
         <v>-109828000.0</v>
       </c>
       <c r="J18">
         <v>-108358000.0</v>
       </c>
       <c r="K18">
         <v>-65542000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>4179133000.0</v>
       </c>
       <c r="C21">
         <v>3857321000.0</v>
       </c>
       <c r="D21">
         <v>2799553000.0</v>
       </c>
       <c r="E21">
         <v>1500920000.0</v>
       </c>
       <c r="F21">
         <v>1760470000.0</v>
       </c>
       <c r="G21">
         <v>1834593000.0</v>
       </c>
       <c r="H21">
         <v>2131756000.0</v>
       </c>
       <c r="I21">
         <v>2963733000.0</v>
       </c>
@@ -12602,77 +12733,77 @@
       </c>
       <c r="P21">
         <v>2145170000.0</v>
       </c>
       <c r="Q21">
         <v>2121103000.0</v>
       </c>
       <c r="R21">
         <v>1878147000.0</v>
       </c>
       <c r="S21">
         <v>2563226000.0</v>
       </c>
       <c r="T21">
         <v>1806261000.0</v>
       </c>
       <c r="U21">
         <v>1361947000.0</v>
       </c>
       <c r="V21">
         <v>930794000.0</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>8778567000.0</v>
       </c>
       <c r="C23">
         <v>8822077000.0</v>
       </c>
       <c r="D23">
         <v>9882598000.0</v>
       </c>
       <c r="E23">
         <v>4321822000.0</v>
       </c>
       <c r="F23">
         <v>3859805000.0</v>
       </c>
       <c r="G23">
         <v>3598252000.0</v>
       </c>
       <c r="H23">
         <v>3480376000.0</v>
       </c>
       <c r="I23">
         <v>3563378000.0</v>
       </c>
@@ -12696,147 +12827,147 @@
       </c>
       <c r="P23">
         <v>3818784000.0</v>
       </c>
       <c r="Q23">
         <v>3285354000.0</v>
       </c>
       <c r="R23">
         <v>3031418000.0</v>
       </c>
       <c r="S23">
         <v>2251249000.0</v>
       </c>
       <c r="T23">
         <v>2556374000.0</v>
       </c>
       <c r="U23">
         <v>2290589000.0</v>
       </c>
       <c r="V23">
         <v>1953530000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>2847508000.0</v>
       </c>
       <c r="C25">
         <v>3263448000.0</v>
       </c>
       <c r="D25">
         <v>3280620000.0</v>
       </c>
       <c r="E25">
         <v>1509392000.0</v>
       </c>
       <c r="F25">
         <v>1263465000.0</v>
       </c>
       <c r="G25">
         <v>1221803000.0</v>
       </c>
       <c r="H25">
         <v>1197299000.0</v>
       </c>
       <c r="I25">
         <v>804790000.0</v>
       </c>
       <c r="J25">
         <v>785611000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>653696000.0</v>
       </c>
       <c r="C27">
         <v>670210000.0</v>
       </c>
       <c r="D27">
         <v>718256000.0</v>
       </c>
       <c r="E27">
         <v>398397000.0</v>
       </c>
       <c r="F27">
         <v>376675000.0</v>
       </c>
       <c r="G27">
         <v>404581000.0</v>
       </c>
       <c r="H27">
         <v>453961000.0</v>
       </c>
       <c r="I27">
         <v>489787000.0</v>
       </c>
@@ -12860,51 +12991,51 @@
       </c>
       <c r="P27">
         <v>530614000.0</v>
       </c>
       <c r="Q27">
         <v>512456000.0</v>
       </c>
       <c r="R27">
         <v>497633000.0</v>
       </c>
       <c r="S27">
         <v>547562000.0</v>
       </c>
       <c r="T27">
         <v>503056000.0</v>
       </c>
       <c r="U27">
         <v>460909000.0</v>
       </c>
       <c r="V27">
         <v>393469000.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>653696000.0</v>
       </c>
       <c r="C28">
         <v>670210000.0</v>
       </c>
       <c r="D28">
         <v>2207844000.0</v>
       </c>
       <c r="E28">
         <v>398397000.0</v>
       </c>
       <c r="F28">
         <v>598007000.0</v>
       </c>
       <c r="G28">
         <v>595711000.0</v>
       </c>
       <c r="H28">
         <v>624059000.0</v>
       </c>
       <c r="I28">
         <v>961806000.0</v>
       </c>
@@ -12914,99 +13045,99 @@
       <c r="K28">
         <v>1039180000.0</v>
       </c>
       <c r="L28">
         <v>943221000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28">
         <v>80747000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28">
         <v>113443000.0</v>
       </c>
       <c r="V28">
         <v>96674000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>572945000.0</v>
       </c>
       <c r="C29">
         <v>346442000.0</v>
       </c>
       <c r="D29">
         <v>432654000.0</v>
       </c>
       <c r="E29">
         <v>454688000.0</v>
       </c>
       <c r="F29">
         <v>352780000.0</v>
       </c>
       <c r="G29">
         <v>401077000.0</v>
       </c>
       <c r="H29">
         <v>459372000.0</v>
       </c>
       <c r="I29">
         <v>538654000.0</v>
       </c>
       <c r="J29">
         <v>508652000.0</v>
       </c>
       <c r="K29">
         <v>605526000.0</v>
       </c>
       <c r="L29">
         <v>586195000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>5246768000.0</v>
       </c>
       <c r="C30">
         <v>5805935000.0</v>
       </c>
       <c r="D30">
         <v>2926101000.0</v>
       </c>
       <c r="E30">
         <v>2468775000.0</v>
       </c>
       <c r="F30">
         <v>2048788000.0</v>
       </c>
       <c r="G30">
         <v>2038128000.0</v>
       </c>
       <c r="H30">
         <v>1988511000.0</v>
       </c>
       <c r="I30">
         <v>1664617000.0</v>
       </c>
@@ -13030,51 +13161,51 @@
       </c>
       <c r="P30">
         <v>2035120000.0</v>
       </c>
       <c r="Q30">
         <v>1662793000.0</v>
       </c>
       <c r="R30">
         <v>1632592000.0</v>
       </c>
       <c r="S30">
         <v>982657000.0</v>
       </c>
       <c r="T30">
         <v>1528192000.0</v>
       </c>
       <c r="U30">
         <v>1385067000.0</v>
       </c>
       <c r="V30">
         <v>1224438000.0</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
         <v>-2076209000.0</v>
       </c>
       <c r="C31">
         <v>-2122197000.0</v>
       </c>
       <c r="D31">
         <v>-618567000.0</v>
       </c>
       <c r="E31">
         <v>-367163000.0</v>
       </c>
       <c r="F31">
         <v>-200274000.0</v>
       </c>
       <c r="G31">
         <v>-200235000.0</v>
       </c>
       <c r="H31">
         <v>-239435000.0</v>
       </c>
       <c r="I31">
         <v>-884291000.0</v>
       </c>
@@ -13098,51 +13229,51 @@
       </c>
       <c r="P31">
         <v>-584908000.0</v>
       </c>
       <c r="Q31">
         <v>-523855000.0</v>
       </c>
       <c r="R31">
         <v>-511692000.0</v>
       </c>
       <c r="S31">
         <v>-443390000.0</v>
       </c>
       <c r="T31">
         <v>-360947000.0</v>
       </c>
       <c r="U31">
         <v>-274808000.0</v>
       </c>
       <c r="V31">
         <v>-269244000.0</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
         <v>12957700000.0</v>
       </c>
       <c r="C32">
         <v>12679398000.0</v>
       </c>
       <c r="D32">
         <v>12682151000.0</v>
       </c>
       <c r="E32">
         <v>6773311000.0</v>
       </c>
       <c r="F32">
         <v>6335674000.0</v>
       </c>
       <c r="G32">
         <v>6152747000.0</v>
       </c>
       <c r="H32">
         <v>6297358000.0</v>
       </c>
       <c r="I32">
         <v>6527111000.0</v>
       </c>
@@ -13185,543 +13316,552 @@
       <c r="V32">
         <v>2884324000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>1700000000.0</v>
+      </c>
+      <c r="C2">
         <v>834000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1052257000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>814352000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>812265000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>852925000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>814260000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>721708000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1704406000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2618936000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2484656000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2429418000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2551954000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2623035000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2004431000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1088106000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1098912000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1097434000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1152497000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1112177000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1208251000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1129700000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>0.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
-      <c r="AT2"/>
+      <c r="AT2">
+        <v>0.0</v>
+      </c>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>661000000.0</v>
+      </c>
+      <c r="C3">
         <v>686000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>812274000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>699824000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>681661000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>653749000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1000637000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>743441000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>750580000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>768790000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>545685000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>871655000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>896378000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>916415000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>596172000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>306560000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>309267000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>297393000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>307982000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>321629000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>324707000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>309147000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>275536000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>312532000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>327509000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>306227000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>290725000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>293479000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>307916000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>305179000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>196388000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>194448000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>183027000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>230927000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>209170000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>205980000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>194317000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>176144000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>177737000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>174153000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>143638000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>155653000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>182675000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>169737000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>149915000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>139416000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>132305000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>126795000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>115252000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>118126000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>121788000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>221220000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>246600000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>288487000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>360827000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>306861000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>332019000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>330132000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>323767000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>192697000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13738,418 +13878,425 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>1081000000.0</v>
+      </c>
+      <c r="C5">
         <v>735000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>597293000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>651363000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>744714000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>697080000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>330907000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>761960000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>666241000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>577341000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>830706000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>718932000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>625555000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>614550000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>198518000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>436923000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>429547000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>435932000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>426597000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>472516000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>427904000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>435181000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>487592000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>485045000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>449150000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>456890000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>537642000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>549579000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>546617000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>510213000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>549675000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>563068000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>549072000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>546939000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>510663000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>526974000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>529780000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>538624000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>566540000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>603604000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>595234000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>550884000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>535095000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>552302000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>639500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>638080000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>671577000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>665727000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>682547000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>663888000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>692501000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>549024000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>505789000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>436311000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>373874000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>420288000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>433437000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>415155000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>355877000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>390934000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>1742000000.0</v>
+      </c>
+      <c r="C6">
         <v>1421000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1409567000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1351187000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1426375000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1350829000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1331544000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1505401000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1416821000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1346131000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1376391000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1590587000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1521933000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1530965000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>794690000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>743483000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>738814000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>733325000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>734579000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>794145000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>752611000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>744328000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>763128000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>797577000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>776659000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>763117000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>828367000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>843058000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>854533000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>815392000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>746063000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>757516000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>732099000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>777866000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>719833000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>732954000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>724097000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>714768000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>744277000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>777757000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>738872000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>706537000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>717770000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>722039000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>789415000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>777496000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>803882000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>792522000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>797799000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>782014000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>814289000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>770244000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>752389000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>724798000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>734701000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>727149000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>765456000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>745287000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>679644000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>583631000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14166,54 +14313,55 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14230,1506 +14378,1535 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>1486000000.0</v>
+      </c>
+      <c r="C9">
         <v>2374000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2392832000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2310486000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2366192000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2356391000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2461787000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2404768000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1401527000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>535303000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>790151000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>674961000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>570714000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>557262000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>176411000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>443780000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>439955000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>424282000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>430098000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>472208000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>410221000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>420522000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1560772000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1579247000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1452478000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1560250000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1678052000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1562076000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1548722000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1508507000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1674718000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1599517000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1618345000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1634531000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1644531000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1569415000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1552484000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1574043000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1669721000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1619110000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1655430000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1652842000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1724854000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1674673000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1723295000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1791162000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1798623000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1756145000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1746192000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1717548000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1733429000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1699726000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1653164000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1647092000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1629265000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1582518000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1579721000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1569409000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1467998000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1335096000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>558000000.0</v>
+      </c>
+      <c r="C10">
         <v>580000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>450074000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>502488000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>597301000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>553061000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>174873000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>606557000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>511740000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>424628000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>672685000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>572373000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>468279000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>460300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>102168000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>379764000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>362041000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>374384000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>365113000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>418481000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>372743000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>358548000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>376924000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>432435000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>377268000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>435420000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>461005000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>488476000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>490268000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>452572000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>518369000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>529103000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>516952000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>515018000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>481159000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>511219000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>483210000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>509762000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>543606000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>585382000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>575635000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>533562000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>519356000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>537035000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>626347000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>626007000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>660174000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>656525000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>673946000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>654537000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>683318000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>538899000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>493926000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>424018000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>359725000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>406094000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>419336000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>405794000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>325283000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>377993000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>153000000.0</v>
+      </c>
+      <c r="C11">
         <v>158000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>96958000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>152517000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>158522000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>164947000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>19759000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>166059000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>104437000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>56187000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>240566000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>113582000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>120399000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>139500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>59173000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>115282000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>141998000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>138235000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>60562000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>105666000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>92831000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>93721000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>96745000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>111677000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>89232000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>103422000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>118082000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>132430000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>97790000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>111070000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>140571000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>136563000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>132613000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>128907000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>121079000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>126602000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>124322000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>136649000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>168979000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>147001000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>155027000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>134520000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>136996000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>140420000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>161990000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>146789000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>100077000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>169606000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>175033000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>169378000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>134801000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>90194000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>113915000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>95373000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>114202000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>90724000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>95149000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>85159000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>88965000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>99585000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>156000000.0</v>
+      </c>
+      <c r="C12">
         <v>155000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>147219000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>148875000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>147413000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>144019000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>156034000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>155403000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>145961000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>152713000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>150672000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>159946000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>160142000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>161726000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>70485000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>57159000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>67506000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>61548000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>26121000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>54035000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>53433000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>76633000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>110668000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>49206000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>71882000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21470000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>76637000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>61103000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>56349000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>51665000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>31306000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32754000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>32975000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>33570000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>40909000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>15755000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>46570000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>28862000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22935000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>18222000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>19599000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17322000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>15739000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>15267000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>13153000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12073000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11403000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9202000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8601000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9351000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9183000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10125000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11863000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>12293000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14149000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14194000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14101000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9361000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>30594000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12941000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13">
+        <v>5000000.0</v>
+      </c>
+      <c r="C13">
         <v>6000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4622000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5684000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4916000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2852000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3268000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3568000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2597000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>20106000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>20765000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>23574000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>24010000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>20536000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>81962000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>50113000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6212000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6436000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>54117000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>45955000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>46166000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>68806000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>62738000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>40967000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>64979000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13944000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>53303000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6954000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C14">
         <v>-4000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-3524000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-8742000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>159000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-4337000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-4236000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-3522000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-9823000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5390000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4317000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-3069000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-4365000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-2879000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-172000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>398000000.0</v>
+      </c>
+      <c r="C15">
         <v>418000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>349592000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>341229000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>438938000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>383777000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>157038000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>436976000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>406020000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>376457000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>435151000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>455722000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>343515000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>317921000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>42823000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>264482000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>220043000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>236149000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>304551000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>312815000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>279912000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>264827000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>280179000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>320758000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>288036000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>331998000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>342923000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>356046000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>392478000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>341502000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>377798000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>392540000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>384339000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>386111000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>360080000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>384617000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>358888000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>373113000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>374627000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>438381000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>420608000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>399042000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>382360000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>396615000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>464357000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>479218000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>560097000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>486919000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>498913000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>485159000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>548517000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>448705000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>380011000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>328645000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>245523000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>315370000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>324187000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>320635000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>236318000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>278408000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>42823000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>264482000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>220043000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>236149000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>304551000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>312815000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>279912000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>264827000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>280179000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>320758000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>288036000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>331998000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>342923000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>356046000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>392478000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>341502000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>405000000.0</v>
+      </c>
+      <c r="C17">
         <v>422000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>353116000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>349971000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>438779000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>388114000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>161274000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>440498000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>415843000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>371067000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>439468000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>458791000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>347880000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>320800000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>42995000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>264482000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>220043000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>236149000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>304551000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>312815000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>279912000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>264827000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>280179000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>320758000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>288036000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>331998000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>342923000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>356046000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-151000000.0</v>
+      </c>
+      <c r="C18">
         <v>-149000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-142597000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-143191000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-142497000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-141167000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-152766000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-151835000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-143364000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-132607000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-129907000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-136372000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-136132000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-141190000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-56097000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-50113000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-61294000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-55112000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-18754000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-45955000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-46166000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-68806000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-103417000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-40967000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-64979000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13944000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-67981000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-54149000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15746,54 +15923,55 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15810,236 +15988,240 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>1081000000.0</v>
+      </c>
+      <c r="C21">
         <v>1098000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>999254000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1017261000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1108559000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1054059000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>915610000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1039902000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>989802000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>558077000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>795097000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>731897000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>610683000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>623016000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>162744000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>449611000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>438337000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>450228000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>391234000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1262756000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1293765000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1241075000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1091213000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1266715000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1124969000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1254023000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-895750000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1268597000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1240806000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1203328000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1280258000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1405069000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1435318000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1403604000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1411810000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1363435000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1358167000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1397899000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1442698000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1444957000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1511792000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1497189000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1697140000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1504936000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1573380000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1651746000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1541848000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1629350000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1630940000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1599422000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1500290000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1478506000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1406564000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1358605000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>934877000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>408023000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>420435000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>406776000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1142687000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1142399000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16056,236 +16238,240 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>2105000000.0</v>
+      </c>
+      <c r="C23">
         <v>2110000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2445835000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2107577000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2069898000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2155257000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2360437000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3126476000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2116131000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2596162000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2479710000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>871655000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>896378000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>916415000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3408602000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>306560000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>309267000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>297393000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2904322000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>321629000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>324707000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>309147000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2651985000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>312532000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>327509000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>306227000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2573802000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>293479000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>307916000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>305179000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2954976000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>194448000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>183027000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>230927000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3056341000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>205980000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>194317000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>176144000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3112419000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>174153000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>143638000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>155653000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3421994000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>169737000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>149915000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>139416000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3340471000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>126795000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>115252000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>118126000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3233719000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>221220000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>246600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>288487000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>694388000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1174495000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1159286000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1162633000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>325311000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>192697000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16302,236 +16488,240 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>661000000.0</v>
+      </c>
+      <c r="C25">
         <v>686000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>812274000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>699824000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>681661000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>653749000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1000637000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>743441000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>750580000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>768790000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>545685000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>871655000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>896378000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>916415000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>596172000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>306560000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>309267000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>297393000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>307982000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>321629000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>324707000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>309147000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>275536000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>312532000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>327509000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>306227000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>290725000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>293479000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>307916000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>305179000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>196388000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>194448000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>183027000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>230927000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>209170000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>205980000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>194317000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>176144000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>177737000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>174153000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>143638000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>155653000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>182675000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>169737000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>149915000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>139416000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>132305000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>126795000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>115252000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>118126000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>121788000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>221220000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>246600000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>288487000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>360827000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>306861000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>332019000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>330132000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>323767000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>192697000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16548,886 +16738,903 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>160000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>158448000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>157237000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>166523000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>171488000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>164846000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>161537000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>173723000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>196031000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>154000000.0</v>
+      </c>
+      <c r="C28">
         <v>160000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>158448000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>157237000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>166523000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>171488000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>164846000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>161537000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>238002000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>170104000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>184653000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>165907000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>196031000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>153000000.0</v>
+      </c>
+      <c r="C29">
         <v>158000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>96958000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>152517000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>158522000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>164947000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19759000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>166059000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>104437000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>56187000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>240566000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>113582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>120399000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>139500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>59173000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>115282000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>141998000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>138235000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>60562000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>105666000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>92831000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>93721000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>96745000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>111677000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>89232000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>103422000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>118082000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>132430000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>97790000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>111070000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>405000000.0</v>
+      </c>
+      <c r="C30">
         <v>1276000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1393578000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1293225000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1257633000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1302332000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1546177000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2404768000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>411725000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-22774000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4946000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>871655000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>896378000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>916415000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1555555000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>306560000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>309267000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>297393000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1093305000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>321629000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>324707000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>309147000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1091861000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>312532000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>327509000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>306227000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1081937000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>293479000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>307916000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>305179000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1056215000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>194448000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>183027000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>230927000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1143547000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>205980000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>194317000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>176144000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1116653000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>174153000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>143638000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>155653000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1127324000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>169737000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>149915000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>139416000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1001581000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>126795000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>115252000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>118126000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>960622000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>221220000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>246600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>288487000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1331836000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1174495000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1159286000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1162633000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>325311000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>192697000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>-523000000.0</v>
+      </c>
+      <c r="C31">
         <v>-518000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-549180000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-514773000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-511258000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-500998000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-734577000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>606557000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-478062000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-133449000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-122412000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-131317000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-121317000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-162716000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-84273000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-69847000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-76296000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-75844000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-75212000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-844275000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-921022000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-882527000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-161219000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-834280000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-747701000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-818604000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-60546000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-780121000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-750540000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-750757000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-23231000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-875966000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-918366000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-888586000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-41395000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-852216000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-874957000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-888137000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-17344000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-859575000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-936157000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-963627000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2216496000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-967901000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-947033000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1025739000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2202022000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-972825000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-956994000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-944885000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2183608000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-939607000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-912638000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-934587000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-575152000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1929000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1099000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-982000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-817404000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-764406000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>3186000000.0</v>
+      </c>
+      <c r="C32">
         <v>3208000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3445089000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3124838000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3178457000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3209316000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3276047000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3126476000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3105933000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3154239000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3274807000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3104379000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3122668000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3180297000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2180842000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1531886000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1538867000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1521716000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1582595000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1584385000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1618472000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1550222000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1560772000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1579247000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1452478000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1560250000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1678052000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1562076000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1548722000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1508507000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1674718000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1599517000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1618345000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1634531000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1644531000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1569415000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1552484000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1574043000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1669721000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1619110000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1655430000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1652842000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1724854000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1674673000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1723295000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1791162000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1798623000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1756145000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1746192000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1717548000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1733429000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1699726000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1653164000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1647092000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1629265000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1582518000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1579721000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1569409000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1467998000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1335096000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -17510,51 +17717,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>219368000.0</v>
       </c>
       <c r="C2">
         <v>397018000.0</v>
       </c>
       <c r="D2">
         <v>1220798000.0</v>
       </c>
       <c r="E2">
         <v>204527000.0</v>
       </c>
       <c r="F2">
         <v>302853000.0</v>
       </c>
       <c r="G2">
         <v>457716000.0</v>
       </c>
       <c r="H2">
         <v>433118000.0</v>
       </c>
       <c r="I2">
         <v>575045000.0</v>
       </c>
@@ -17578,51 +17785,51 @@
       </c>
       <c r="P2">
         <v>850584000.0</v>
       </c>
       <c r="Q2">
         <v>430185000.0</v>
       </c>
       <c r="R2">
         <v>331277000.0</v>
       </c>
       <c r="S2">
         <v>577144000.0</v>
       </c>
       <c r="T2">
         <v>869549000.0</v>
       </c>
       <c r="U2">
         <v>1182962000.0</v>
       </c>
       <c r="V2">
         <v>634719000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>1576993000</v>
       </c>
       <c r="C3">
         <v>2710468000</v>
       </c>
       <c r="D3">
         <v>1811695000</v>
       </c>
       <c r="E3">
         <v>888136000</v>
       </c>
       <c r="F3">
         <v>803354000</v>
       </c>
       <c r="G3">
         <v>720229000</v>
       </c>
       <c r="H3">
         <v>750712000</v>
       </c>
       <c r="I3">
         <v>818452000</v>
       </c>
@@ -17646,103 +17853,103 @@
       </c>
       <c r="P3">
         <v>603871000</v>
       </c>
       <c r="Q3">
         <v>642266000</v>
       </c>
       <c r="R3">
         <v>717405000</v>
       </c>
       <c r="S3">
         <v>896770000</v>
       </c>
       <c r="T3">
         <v>678137000</v>
       </c>
       <c r="U3">
         <v>746148000</v>
       </c>
       <c r="V3">
         <v>686944000</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>554514000.0</v>
       </c>
       <c r="C6">
         <v>-172977000.0</v>
       </c>
       <c r="D6">
         <v>-823780000.0</v>
       </c>
       <c r="E6">
         <v>1013765000.0</v>
       </c>
       <c r="F6">
         <v>-98326000.0</v>
       </c>
       <c r="G6">
         <v>-154863000.0</v>
       </c>
       <c r="H6">
         <v>24598000.0</v>
       </c>
       <c r="I6">
         <v>-141927000.0</v>
       </c>
@@ -17766,51 +17973,51 @@
       </c>
       <c r="P6">
         <v>247586000.0</v>
       </c>
       <c r="Q6">
         <v>420399000.0</v>
       </c>
       <c r="R6">
         <v>98908000.0</v>
       </c>
       <c r="S6">
         <v>-245867000.0</v>
       </c>
       <c r="T6">
         <v>-292405000.0</v>
       </c>
       <c r="U6">
         <v>-313413000.0</v>
       </c>
       <c r="V6">
         <v>548243000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
         <v>-1074138000.0</v>
       </c>
       <c r="C7">
         <v>-576548000.0</v>
       </c>
       <c r="D7">
         <v>179139000.0</v>
       </c>
       <c r="E7">
         <v>-267481000.0</v>
       </c>
       <c r="F7">
         <v>-324370000.0</v>
       </c>
       <c r="G7">
         <v>-321346000.0</v>
       </c>
       <c r="H7">
         <v>-720028000.0</v>
       </c>
       <c r="I7">
         <v>-394314000.0</v>
       </c>
@@ -17834,77 +18041,77 @@
       </c>
       <c r="P7">
         <v>22344000.0</v>
       </c>
       <c r="Q7">
         <v>370372000.0</v>
       </c>
       <c r="R7">
         <v>-137630000.0</v>
       </c>
       <c r="S7">
         <v>241304000.0</v>
       </c>
       <c r="T7">
         <v>-210464000.0</v>
       </c>
       <c r="U7">
         <v>215053000.0</v>
       </c>
       <c r="V7">
         <v>328758000.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>-1309623000.0</v>
       </c>
       <c r="C9">
         <v>-829037000.0</v>
       </c>
       <c r="D9">
         <v>-1011460000.0</v>
       </c>
       <c r="E9">
         <v>-250170000.0</v>
       </c>
       <c r="F9">
         <v>-300099000.0</v>
       </c>
       <c r="G9">
         <v>134970000.0</v>
       </c>
       <c r="H9">
         <v>-286801000.0</v>
       </c>
       <c r="I9">
         <v>-606647000.0</v>
       </c>
@@ -17914,51 +18121,51 @@
       <c r="K9">
         <v>-917910000.0</v>
       </c>
       <c r="L9">
         <v>-306954000.0</v>
       </c>
       <c r="M9">
         <v>-155000000.0</v>
       </c>
       <c r="N9">
         <v>-191000000.0</v>
       </c>
       <c r="O9">
         <v>-229000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>171809000.0</v>
       </c>
       <c r="C10">
         <v>-3002000.0</v>
       </c>
       <c r="D10">
         <v>-73499000.0</v>
       </c>
       <c r="E10">
         <v>33035000.0</v>
       </c>
       <c r="F10">
         <v>21780000.0</v>
       </c>
       <c r="G10">
         <v>-46918000.0</v>
       </c>
       <c r="H10">
         <v>-32470000.0</v>
       </c>
       <c r="I10">
         <v>-2801000.0</v>
       </c>
@@ -17982,153 +18189,153 @@
       </c>
       <c r="P10">
         <v>-27412000.0</v>
       </c>
       <c r="Q10">
         <v>-30038000.0</v>
       </c>
       <c r="R10">
         <v>3992000.0</v>
       </c>
       <c r="S10">
         <v>-8394000.0</v>
       </c>
       <c r="T10">
         <v>-470000.0</v>
       </c>
       <c r="U10">
         <v>8000.0</v>
       </c>
       <c r="V10">
         <v>5226000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>51101000.0</v>
       </c>
       <c r="F11">
         <v>51188000.0</v>
       </c>
       <c r="G11">
         <v>-330482000.0</v>
       </c>
       <c r="H11">
         <v>-405717000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>595152000.0</v>
       </c>
       <c r="F12">
         <v>421291000.0</v>
       </c>
       <c r="G12">
         <v>223433000.0</v>
       </c>
       <c r="H12">
         <v>151422000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-92125000.0</v>
       </c>
       <c r="F13">
         <v>-97239000.0</v>
       </c>
       <c r="G13">
         <v>-78916000.0</v>
       </c>
       <c r="H13">
         <v>-98060000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
         <v>2816100000.0</v>
       </c>
       <c r="C14">
         <v>3263513000.0</v>
       </c>
       <c r="D14">
         <v>3230133000.0</v>
       </c>
       <c r="E14">
         <v>1509392000.0</v>
       </c>
       <c r="F14">
         <v>1263465000.0</v>
       </c>
       <c r="G14">
         <v>1221803000.0</v>
       </c>
       <c r="H14">
         <v>1197299000.0</v>
       </c>
       <c r="I14">
         <v>804790000.0</v>
       </c>
@@ -18152,51 +18359,51 @@
       </c>
       <c r="P14">
         <v>1167569000.0</v>
       </c>
       <c r="Q14">
         <v>773363000.0</v>
       </c>
       <c r="R14">
         <v>730898000.0</v>
       </c>
       <c r="S14">
         <v>635763000.0</v>
       </c>
       <c r="T14">
         <v>681006000.0</v>
       </c>
       <c r="U14">
         <v>627528000.0</v>
       </c>
       <c r="V14">
         <v>583167000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>1736263000.0</v>
       </c>
       <c r="C15">
         <v>1654144000.0</v>
       </c>
       <c r="D15">
         <v>1501633000.0</v>
       </c>
       <c r="E15">
         <v>1010750000.0</v>
       </c>
       <c r="F15">
         <v>1135150000.0</v>
       </c>
       <c r="G15">
         <v>1275100000.0</v>
       </c>
       <c r="H15">
         <v>1446150000.0</v>
       </c>
       <c r="I15">
         <v>1508350000.0</v>
       </c>
@@ -18218,51 +18425,51 @@
       <c r="O15">
         <v>2355825000.0</v>
       </c>
       <c r="P15">
         <v>1189575000.0</v>
       </c>
       <c r="Q15">
         <v>1352850000.0</v>
       </c>
       <c r="R15">
         <v>1376175000.0</v>
       </c>
       <c r="S15">
         <v>1500692000.0</v>
       </c>
       <c r="T15">
         <v>1237351000.0</v>
       </c>
       <c r="U15">
         <v>288900000.0</v>
       </c>
       <c r="V15"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>773882000.0</v>
       </c>
       <c r="C16">
         <v>224041000.0</v>
       </c>
       <c r="D16">
         <v>397018000.0</v>
       </c>
       <c r="E16">
         <v>1218292000.0</v>
       </c>
       <c r="F16">
         <v>204527000.0</v>
       </c>
       <c r="G16">
         <v>302853000.0</v>
       </c>
       <c r="H16">
         <v>457716000.0</v>
       </c>
       <c r="I16">
         <v>433118000.0</v>
       </c>
@@ -18286,77 +18493,77 @@
       </c>
       <c r="P16">
         <v>1098170000.0</v>
       </c>
       <c r="Q16">
         <v>850584000.0</v>
       </c>
       <c r="R16">
         <v>430185000.0</v>
       </c>
       <c r="S16">
         <v>331277000.0</v>
       </c>
       <c r="T16">
         <v>577144000.0</v>
       </c>
       <c r="U16">
         <v>869549000.0</v>
       </c>
       <c r="V16">
         <v>1182962000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>2447056000.0</v>
       </c>
       <c r="C18">
         <v>1317276000.0</v>
       </c>
       <c r="D18">
         <v>3303298000.0</v>
       </c>
       <c r="E18">
         <v>1671135000.0</v>
       </c>
       <c r="F18">
         <v>1802576000.0</v>
       </c>
       <c r="G18">
         <v>1711829000.0</v>
       </c>
       <c r="H18">
         <v>1310930000.0</v>
       </c>
       <c r="I18">
         <v>1357632000.0</v>
       </c>
@@ -18380,163 +18587,163 @@
       </c>
       <c r="P18">
         <v>1763515000.0</v>
       </c>
       <c r="Q18">
         <v>1667506000.0</v>
       </c>
       <c r="R18">
         <v>937775000.0</v>
       </c>
       <c r="S18">
         <v>1141721000.0</v>
       </c>
       <c r="T18">
         <v>911438000.0</v>
       </c>
       <c r="U18">
         <v>952874000.0</v>
       </c>
       <c r="V18">
         <v>910362000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19">
         <v>-80254000.0</v>
       </c>
       <c r="C19">
         <v>-2245391000.0</v>
       </c>
       <c r="D19">
         <v>-3148994000.0</v>
       </c>
       <c r="E19">
         <v>-2421575000.0</v>
       </c>
       <c r="F19">
         <v>-793325000.0</v>
       </c>
       <c r="G19">
         <v>-708502000.0</v>
       </c>
       <c r="H19">
         <v>-725319000.0</v>
       </c>
       <c r="I19">
         <v>-796913000.0</v>
       </c>
       <c r="J19">
         <v>-1319879000.0</v>
       </c>
       <c r="K19">
         <v>-761432000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>1204241000.0</v>
       </c>
       <c r="C21">
         <v>809579000.0</v>
       </c>
       <c r="D21">
         <v>-1221780000.0</v>
       </c>
       <c r="E21">
         <v>1874403000.0</v>
       </c>
       <c r="F21">
         <v>-776415000.0</v>
       </c>
       <c r="G21">
         <v>-604422000.0</v>
       </c>
       <c r="H21">
         <v>134073000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
         <v>2102924000.0</v>
       </c>
       <c r="C22">
         <v>1376491000.0</v>
       </c>
       <c r="D22">
         <v>1552309000.0</v>
       </c>
       <c r="E22">
         <v>1218357000.0</v>
       </c>
       <c r="F22">
         <v>1514885000.0</v>
       </c>
       <c r="G22">
         <v>1622046000.0</v>
       </c>
       <c r="H22">
         <v>1892321000.0</v>
       </c>
       <c r="I22">
         <v>2079442000.0</v>
       </c>
@@ -18560,51 +18767,51 @@
       </c>
       <c r="P22">
         <v>1560262000.0</v>
       </c>
       <c r="Q22">
         <v>1597248000.0</v>
       </c>
       <c r="R22">
         <v>1366455000.0</v>
       </c>
       <c r="S22">
         <v>1546896000.0</v>
       </c>
       <c r="T22">
         <v>1445314000.0</v>
       </c>
       <c r="U22">
         <v>1087139000.0</v>
       </c>
       <c r="V22">
         <v>661550000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>-1469448000.0</v>
       </c>
       <c r="C23">
         <v>-1066000000.0</v>
       </c>
       <c r="D23">
         <v>-1035285000.0</v>
       </c>
       <c r="E23">
         <v>3064675000.0</v>
       </c>
       <c r="F23">
         <v>-401415000.0</v>
       </c>
       <c r="G23">
         <v>-229422000.0</v>
       </c>
       <c r="H23">
         <v>721573000.0</v>
       </c>
       <c r="I23">
         <v>-12767000.0</v>
       </c>
@@ -18628,51 +18835,51 @@
       </c>
       <c r="P23">
         <v>193713000.0</v>
       </c>
       <c r="Q23">
         <v>-24687000.0</v>
       </c>
       <c r="R23">
         <v>823489000.0</v>
       </c>
       <c r="S23">
         <v>197978000.0</v>
       </c>
       <c r="T23">
         <v>-644629000.0</v>
       </c>
       <c r="U23">
         <v>-711035000.0</v>
       </c>
       <c r="V23">
         <v>300000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
         <v>305386000.0</v>
       </c>
       <c r="C24">
         <v>9808000.0</v>
       </c>
       <c r="D24">
         <v>13935000.0</v>
       </c>
       <c r="E24">
         <v>-1533439000.0</v>
       </c>
       <c r="F24">
         <v>10029000.0</v>
       </c>
       <c r="G24">
         <v>11727000.0</v>
       </c>
       <c r="H24">
         <v>25393000.0</v>
       </c>
       <c r="I24">
         <v>21554000.0</v>
       </c>
@@ -18696,51 +18903,51 @@
       </c>
       <c r="P24">
         <v>29933000.0</v>
       </c>
       <c r="Q24">
         <v>19781000.0</v>
       </c>
       <c r="R24">
         <v>13819000.0</v>
       </c>
       <c r="S24">
         <v>25126000.0</v>
       </c>
       <c r="T24">
         <v>33508000.0</v>
       </c>
       <c r="U24">
         <v>35113000.0</v>
       </c>
       <c r="V24">
         <v>17735000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>175737000.0</v>
       </c>
       <c r="C25">
         <v>-40423000.0</v>
       </c>
       <c r="D25">
         <v>152387000.0</v>
       </c>
       <c r="E25">
         <v>97848000.0</v>
       </c>
       <c r="F25">
         <v>298483000.0</v>
       </c>
       <c r="G25">
         <v>269827000.0</v>
       </c>
       <c r="H25">
         <v>205382000.0</v>
       </c>
       <c r="I25">
         <v>109206000.0</v>
       </c>
@@ -18764,79 +18971,79 @@
       </c>
       <c r="P25">
         <v>37081000.0</v>
       </c>
       <c r="Q25">
         <v>30857000.0</v>
       </c>
       <c r="R25">
         <v>97656000.0</v>
       </c>
       <c r="S25">
         <v>21741000.0</v>
       </c>
       <c r="T25">
         <v>-16337000.0</v>
       </c>
       <c r="U25">
         <v>-19957000.0</v>
       </c>
       <c r="V25">
         <v>14569000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>-1012500000.0</v>
       </c>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
         <v>3426000.0</v>
       </c>
       <c r="C27">
         <v>4711000.0</v>
       </c>
       <c r="D27">
         <v>1025000.0</v>
       </c>
       <c r="E27">
         <v>1155000.0</v>
       </c>
       <c r="F27">
         <v>1357000.0</v>
       </c>
       <c r="G27">
         <v>1871000.0</v>
       </c>
       <c r="H27">
         <v>367000.0</v>
       </c>
       <c r="I27">
         <v>603000.0</v>
       </c>
@@ -18860,51 +19067,51 @@
       </c>
       <c r="P27">
         <v>999000.0</v>
       </c>
       <c r="Q27">
         <v>2033000.0</v>
       </c>
       <c r="R27">
         <v>1033000.0</v>
       </c>
       <c r="S27">
         <v>74000.0</v>
       </c>
       <c r="T27">
         <v>4889000.0</v>
       </c>
       <c r="U27">
         <v>3284000.0</v>
       </c>
       <c r="V27">
         <v>744000.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>-2001470000.0</v>
       </c>
       <c r="C28">
         <v>-1910565000.0</v>
       </c>
       <c r="D28">
         <v>-3758698000.0</v>
       </c>
       <c r="E28">
         <v>878925000.0</v>
       </c>
       <c r="F28">
         <v>-1911565000.0</v>
       </c>
       <c r="G28">
         <v>-1879522000.0</v>
       </c>
       <c r="H28">
         <v>-1312077000.0</v>
       </c>
       <c r="I28">
         <v>-1521117000.0</v>
       </c>
@@ -18928,51 +19135,51 @@
       </c>
       <c r="P28">
         <v>-1545862000.0</v>
       </c>
       <c r="Q28">
         <v>-1277537000.0</v>
       </c>
       <c r="R28">
         <v>-852686000.0</v>
       </c>
       <c r="S28">
         <v>-1402714000.0</v>
       </c>
       <c r="T28">
         <v>-1237351000.0</v>
       </c>
       <c r="U28">
         <v>-1301400000.0</v>
       </c>
       <c r="V28">
         <v>-379854000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>4024049000.0</v>
       </c>
       <c r="C29">
         <v>4027744000.0</v>
       </c>
       <c r="D29">
         <v>5114993000.0</v>
       </c>
       <c r="E29">
         <v>2559271000.0</v>
       </c>
       <c r="F29">
         <v>2605930000.0</v>
       </c>
       <c r="G29">
         <v>2432058000.0</v>
       </c>
       <c r="H29">
         <v>2061642000.0</v>
       </c>
       <c r="I29">
         <v>2176084000.0</v>
       </c>
@@ -18996,51 +19203,51 @@
       </c>
       <c r="P29">
         <v>2367386000.0</v>
       </c>
       <c r="Q29">
         <v>2309772000.0</v>
       </c>
       <c r="R29">
         <v>1655180000.0</v>
       </c>
       <c r="S29">
         <v>2038491000.0</v>
       </c>
       <c r="T29">
         <v>1589575000.0</v>
       </c>
       <c r="U29">
         <v>1699022000.0</v>
       </c>
       <c r="V29">
         <v>1597306000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>-1469560000.0</v>
       </c>
       <c r="C30">
         <v>-2290264000.0</v>
       </c>
       <c r="D30">
         <v>-2181464000.0</v>
       </c>
       <c r="E30">
         <v>-2421586000.0</v>
       </c>
       <c r="F30">
         <v>-793325000.0</v>
       </c>
       <c r="G30">
         <v>-708502000.0</v>
       </c>
       <c r="H30">
         <v>-725319000.0</v>
       </c>
       <c r="I30">
         <v>-796913000.0</v>
       </c>
@@ -19083,593 +19290,602 @@
       <c r="V30">
         <v>-669209000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>852000000.0</v>
+      </c>
+      <c r="C2">
         <v>836000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>570945000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>587519000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>635884000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>234281000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>436619000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>261437000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>268763000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>397018000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>719660000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>763872000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>961071000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1218292000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>185305000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>137979000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>181705000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>204527000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>590290000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>403043000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>217067000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>302853000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>365204000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>519205000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>306935000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>457716000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>749256000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>369227000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>243846000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>433118000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>564557000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>428481000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>461301000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>575045000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>660806000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>628272000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>478792000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>376588000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>331220000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>365718000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>502748000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>233557000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>305860000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>303202000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>357299000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>526278000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>259229000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>402802000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>372342000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>411079000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>549696000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>761169000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>578577000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>708856000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1453060000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1098170000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1517829000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1098170000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>222000000</v>
+      </c>
+      <c r="C3">
         <v>119000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>706738000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>381200000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>342427000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>146628000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1440081000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>460218000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>470169000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>316224000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1038434000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>385936000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>280925000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>106400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>462549000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>157679000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>172917000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>94991000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>291005000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>165677000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>191611000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>155061000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>260259000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>137330000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>181000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>141640000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>205955000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>118063000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>259201000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>167493000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>228917000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>143882000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>146032000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>299621000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>169003000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>749943000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>231363000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>193924000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>237795000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>201627000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>165954000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>170308000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>282858000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>221329000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>200061000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>192287000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>229546000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>275267000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>193567000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>201321000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>129860000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>233603000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>186459000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>191080000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>254438000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>444204000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>177046000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>117542000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19684,54 +19900,55 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19746,406 +19963,413 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-164000000.0</v>
+      </c>
+      <c r="C6">
         <v>12000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>265154000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16574000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-48365000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>401603000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-236958000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>175182000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2837000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-128255000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-322642000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-47231000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-197199000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-257221000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1032987000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>47326000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-43726000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22822000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-385763000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>187247000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>185976000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-85786000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-62351000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-154001000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>212270000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-150781000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-291540000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>380029000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>125381000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-189272000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-131439000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>136076000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-32820000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-113744000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-85761000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32534000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>149480000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>102204000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>45368000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-34498000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-137030000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>269191000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-72303000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2658000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-54097000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-168979000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>267049000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-143573000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>30460000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-38737000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-138617000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-211473000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>182592000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-130279000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-744204000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>354890000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1183000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>419659000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>-333000000.0</v>
+      </c>
+      <c r="C7">
         <v>-661000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>96896000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-11362000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-573276000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-586396000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-207571000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-12443000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-540556000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-228730000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>199045000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-814489000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>783408000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-431241000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>83719000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-101536000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-30854000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-218810000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-164262000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-66630000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>46148000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-139626000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7497000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-333267000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>109955000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-105531000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-276921000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-128022000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-58920000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-256165000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>7967000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-95169000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-169508000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-137604000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-67342000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>513150000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-72334000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-127297000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-634830000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-189698000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-102761000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-77052000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>72027000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>97388000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-326191000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>28534000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>11722000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>92472000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-64494000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-68357000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-195020000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-248248000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>9476000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-141599000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-110078000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>42728000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-59245000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>46835000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20160,944 +20384,959 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>167</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-317000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-575590000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-42291000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-346557000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-345185000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-341204000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-133951000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-328272000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-190667000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-490604000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-171155000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>30166000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-379867000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-246228000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13163000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3973000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5248000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-308536000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2629000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>304000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5504000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ9"/>
       <c r="AR9">
         <v>-307000000.0</v>
       </c>
       <c r="AS9">
         <v>-307000000.0</v>
       </c>
-      <c r="AT9"/>
+      <c r="AT9">
+        <v>-307000000.0</v>
+      </c>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>168</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-53000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>132697000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-25129000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55216000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9025000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-25265000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1796000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15147000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8912000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-28396000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-23612000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68932000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-90423000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33035000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-30713000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7471000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-15640000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ10"/>
       <c r="AR10">
         <v>-55000000.0</v>
       </c>
       <c r="AS10">
         <v>-55000000.0</v>
       </c>
-      <c r="AT10"/>
+      <c r="AT10">
+        <v>-55000000.0</v>
+      </c>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>71271000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2205000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-438156000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>725704000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>234963000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-90578000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-77000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>200000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>97000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>-326000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>172</v>
+      </c>
+      <c r="B14">
+        <v>661000000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>681661000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>653749000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1000637000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>743441000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>750580000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>768790000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>545685000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>871655000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>896378000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>916415000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1167504000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>306560000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>309267000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>297393000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>307982000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>321629000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>324707000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>309147000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
+      <c r="AB14"/>
+      <c r="AC14">
         <v>293479000.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>305179000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>196388000.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>230927000.0</v>
       </c>
-      <c r="AI14"/>
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>205980000.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>176144000.0</v>
       </c>
-      <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>156000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>182675000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>170000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>150000000.0</v>
       </c>
-      <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>246600000.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>399000000.0</v>
+      </c>
+      <c r="C15">
         <v>422000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>422334000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>445797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434066000.0</v>
       </c>
       <c r="F15">
         <v>434066000.0</v>
       </c>
       <c r="G15">
+        <v>434066000.0</v>
+      </c>
+      <c r="H15">
         <v>422335000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>410604000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>410603000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>410602000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>387140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375408000.0</v>
       </c>
       <c r="M15">
         <v>375408000.0</v>
       </c>
       <c r="N15">
+        <v>375408000.0</v>
+      </c>
+      <c r="O15">
         <v>363677000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>264350000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>217700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>225475000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>303225000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>311000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>279900000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>264350000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>279900000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>318775000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>287675000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>326550000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>342100000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>349875000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>388750000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>334325000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>373200000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>388750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380975000.0</v>
       </c>
       <c r="AG15">
         <v>380975000.0</v>
       </c>
       <c r="AH15">
+        <v>380975000.0</v>
+      </c>
+      <c r="AI15">
         <v>357650000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>380975000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>357650000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>365425000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>373200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>435400000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>419850000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>396525000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>380975000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>396525000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>458725000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>474275000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>559800000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>482050000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>497600000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>482050000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>544250000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>443175000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>373200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>295450000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>194375000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>933000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1422825000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>458725000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>505375000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>688000000.0</v>
+      </c>
+      <c r="C16">
         <v>848000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>836099000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>570945000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>587519000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>635884000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>199661000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>436619000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>265926000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>268763000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>397018000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>716641000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>763872000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>961071000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1218292000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>185305000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>137979000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>181705000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>204527000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>590290000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>403043000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>217067000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>302853000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>365204000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>519205000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>306935000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>457716000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>749256000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>369227000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>243846000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>433118000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>564557000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>428481000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>461301000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>575045000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>660806000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>628272000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>478792000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>376588000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>331220000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>365718000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>502748000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>233557000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>305860000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>303202000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>357299000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>526278000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>259229000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>402802000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>372342000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>411079000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>549696000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>761169000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>578577000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>708856000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1453060000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1516646000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1517829000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21112,346 +21351,353 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>638000000.0</v>
+      </c>
+      <c r="C18">
         <v>368000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>251604000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>877408000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>595756000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>722288000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-224600000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>752616000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>188028000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>537813000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>38114000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1054068000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1579038000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>952733000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>387380000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>430871000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>500045000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>352839000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>114694000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>713843000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>576628000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>397411000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>327211000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>340578000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>662346000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>381694000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>200301000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>459705000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>467837000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>183087000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>253250000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>514061000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>345523000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>244798000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>287006000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>388777000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>360083000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>196523000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-348114000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>346620000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>459552000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>298577000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>324405000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>398795000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>218231000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>387096000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>294875000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>598392000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>510448000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>395585000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>498743000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>134936000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>473512000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>210723000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>177503000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1393840000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>445393000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>565927000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19">
+        <v>-74000000.0</v>
+      </c>
+      <c r="C19">
         <v>22000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>7982000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-72736000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-302171000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-52757000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1214818000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-339161000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-387102000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-304310000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1002031000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-738894000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-309757000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-98847000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2001496000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-155679000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-171490000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-92910000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-287576000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-162551000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-190086000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-153112000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-258330000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-134088000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-178320000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-137764000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-193024000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-113009000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21466,838 +21712,854 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>39000000.0</v>
+      </c>
+      <c r="C21">
         <v>641000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>727409000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4080000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>129285000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>351627000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>375284000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>59079000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>2436664000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-167743000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>398000000.0</v>
+      </c>
+      <c r="C22">
         <v>580000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>450074000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>502488000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>597301000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>553061000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>157038000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>606557000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>406020000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>376457000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>435109000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>572373000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>468279000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>460300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>102168000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>379764000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>362041000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>374384000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>365113000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>418481000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>372743000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>358548000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>376924000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>432433000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>377269000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>435420000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>461005000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>488476000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>490268000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>452572000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>518369000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>529103000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>516952000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>515018000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>481159000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>511219000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>483210000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>509762000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>543606000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>585382000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>575634000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>533562000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>519356000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>537035000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>626347000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>626007000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>660174000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>656526000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>673946000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>654537000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>683318000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>538899000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>493926000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>424018000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>359725000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1231224000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>419336000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>405794000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-214000000.0</v>
+      </c>
+      <c r="C23">
         <v>-346000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-180179000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-338426000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-380527000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-330018000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-191721000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-347860000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-235526000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-255146000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-218149000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-365686000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>813557000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>18888000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2564675000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-151039000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-259112000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>150000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-401415000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-162551000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-190086000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-153112000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-379422000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-134088000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-178320000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-137764000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-278427000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>900000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-257589000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>100000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-12767000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-137823000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-140926000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-294668000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9930000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-743337000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>905000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>275000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-8808000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>550000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>200000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>450000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350000000.0</v>
       </c>
       <c r="AS23">
         <v>350000000.0</v>
       </c>
       <c r="AT23">
+        <v>350000000.0</v>
+      </c>
+      <c r="AU23">
         <v>300000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-7471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="AW23">
         <v>300000000.0</v>
       </c>
       <c r="AX23">
         <v>300000000.0</v>
       </c>
       <c r="AY23">
+        <v>300000000.0</v>
+      </c>
+      <c r="AZ23">
         <v>-8773000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>300000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-179738000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-185659000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-243145000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>500000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-164897000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>500000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>29000000.0</v>
+      </c>
+      <c r="C24">
         <v>78000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-499179000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-34411000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>40256000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>93871000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>25709000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>147057000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>86930000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11914000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13935000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-392957000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-56937000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7204000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1533439000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1823000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1027000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2081000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3429000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3126000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1525000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1949000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1929000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3242000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2680000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3876000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12931000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5054000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1612000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5796000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5421000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6059000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5106000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4968000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>6220000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6606000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7216000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4375000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5342000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2849000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3577000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2484000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2414000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3446000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2185000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2951000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4171000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3761000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3091000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9064000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>4438000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5702000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6721000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>5421000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>11293000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>33875000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>12149000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>9107000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>134000000.0</v>
+      </c>
+      <c r="C25">
         <v>568000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>805941000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>767482000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>914158000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>902251000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1266014000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>618720000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>42153000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1703973000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-103291000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1682120000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>608276000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1030074000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>664042000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3762000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>32508000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-5137000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>204848000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>527669000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>349348000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>333550000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>203049000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>378742000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>356122000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>193445000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>222172000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>217314000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>295690000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>154173000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-44169000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>224009000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>144111000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>167005000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>42192000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>114351000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>180570000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7982000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-19095000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>152563000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>152633000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>12375000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>15880000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-14299000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>118136000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-75158000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-147475000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>124661000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>94563000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>10726000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>140305000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>77888000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>156569000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>119384000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>182294000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>564092000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>262348000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>230840000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22312,54 +22574,55 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22374,576 +22637,586 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-574000000.0</v>
+      </c>
+      <c r="C28">
         <v>-127000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>124896000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-788303000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-685308000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-412457000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-238772000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-699385000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-271093000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-665568000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-392785000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-748381000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1748568000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1216202000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2187586000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-385443000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-545352000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-377866000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-504220000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-530022000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-392177000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-485146000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-391602000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-497884000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-452766000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-537270000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-504812000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-84752000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-344285000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-378228000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-390220000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-384076000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-383628000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-363193000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-378430000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-362683000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-217777000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-98200000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>387301000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-384095000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-598721000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-31043000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-395954000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-409519000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-277071000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-560520000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-37230000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-745726000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-483079000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-443386000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-641798000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-352111000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-297641000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-346423000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-933000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1072825000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-458725000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-155375000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>860000000.0</v>
+      </c>
+      <c r="C29">
         <v>487000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1352911000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1258608000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>938183000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>868916000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1215481000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1212834000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>658197000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>854037000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1076548000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1440004000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1859963000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1059133000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>849929000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>588550000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>672962000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>447830000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>405699000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>879520000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>768239000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>552472000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>587470000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>477908000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>843346000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>523334000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>406256000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>577768000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>727038000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>350580000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>482167000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>657943000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>491555000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>544419000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>456009000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1138720000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>591446000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>390447000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-110319000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>548247000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>625506000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>468885000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>607263000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>620124000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>418292000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>579383000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>524421000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>873659000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>704015000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>596906000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>628603000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>368539000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>659971000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>401803000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>431941000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1838044000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>622439000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>683469000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-447000000.0</v>
+      </c>
+      <c r="C30">
         <v>-347000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1198935000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-488347000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-302171000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-52757000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1214818000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-339161000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-389462000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-315545000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1035143000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-738894000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-309757000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-98847000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2421586000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-155679000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-171490000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-92910000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-287576000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-162551000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-190086000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-153112000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-258330000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-134088000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-178320000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-137764000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-193024000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-113009000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-257589000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-161697000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-223496000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-137823000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-140926000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-294668000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-162783000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-743337000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-224147000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-189612000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-232453000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-198778000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-162377000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-167824000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-280444000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-217883000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-197876000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-189336000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-225375000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-271506000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-190476000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-192257000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-125422000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-227901000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-179738000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-185659000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-243145000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-410329000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-164897000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-108435000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>