--- v0 (2026-07-14)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2622,54 +2625,62 @@
         <v>43327000.0</v>
       </c>
       <c r="P36">
         <v>129030000.0</v>
       </c>
       <c r="Q36">
         <v>168552000.0</v>
       </c>
       <c r="R36">
         <v>201369000.0</v>
       </c>
       <c r="S36">
         <v>198937000.0</v>
       </c>
       <c r="T36">
         <v>54816000.0</v>
       </c>
       <c r="U36">
         <v>56437000.0</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>56</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>7082000.0</v>
+      </c>
+      <c r="C37">
+        <v>32954000.0</v>
+      </c>
+      <c r="D37">
+        <v>29332000.0</v>
+      </c>
+      <c r="E37">
+        <v>26115000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>12380000.0</v>
@@ -3889,415 +3900,421 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>58031000.0</v>
+      </c>
+      <c r="C2">
         <v>44695000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23564000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>64533000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>107636000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>66790000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>67265000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>74826000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>98796000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55152000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>64036000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43882000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30130000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>38143000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34232000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49047000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34040000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43212000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43712000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32675000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>46194000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>55302000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>95114000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>92239000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>74894000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>83919000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>93201000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>64056000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>48558000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>66058000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>76969000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>101888000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>95033000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>92581000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>101127000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>91907000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>90633000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>102897000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>189529000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>162288000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>118946000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>170727000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>91550000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>77425000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>93539000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>128894000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>70037000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>86932000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>95313000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>125045000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>55857000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>74385000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>75414000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>122540000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>44723000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>40396000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>55626000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4314,52 +4331,53 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4376,65 +4394,68 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
         <v>-8614000.0</v>
       </c>
       <c r="C5">
+        <v>-8614000.0</v>
+      </c>
+      <c r="D5">
         <v>-8125000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4296000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
@@ -4444,52 +4465,53 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4506,128 +4528,130 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>810000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>18476000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>18551000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>15539000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>912000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>1413000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>2056000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>248544000.0</v>
       </c>
       <c r="C8">
         <v>248544000.0</v>
       </c>
       <c r="D8">
         <v>248544000.0</v>
       </c>
       <c r="E8">
         <v>248544000.0</v>
       </c>
       <c r="F8">
         <v>248544000.0</v>
       </c>
       <c r="G8">
         <v>248544000.0</v>
       </c>
       <c r="H8">
         <v>248544000.0</v>
       </c>
       <c r="I8">
@@ -4647,89 +4671,92 @@
       </c>
       <c r="N8">
         <v>248544000.0</v>
       </c>
       <c r="O8">
         <v>248544000.0</v>
       </c>
       <c r="P8">
         <v>248544000.0</v>
       </c>
       <c r="Q8">
         <v>248544000.0</v>
       </c>
       <c r="R8">
         <v>248544000.0</v>
       </c>
       <c r="S8">
         <v>248544000.0</v>
       </c>
       <c r="T8">
         <v>248544000.0</v>
       </c>
       <c r="U8">
         <v>248544000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>248544000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4746,496 +4773,504 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>209014000.0</v>
+      </c>
+      <c r="C10">
         <v>49989000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70999000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>71537000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>70852000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>52844000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>84768000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105158000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>80118000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>70971000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>50621000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>87567000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>96833000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>59269000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>55517000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>79208000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>85004000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>109819000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>128223000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>173118000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>163325000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>159373000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>123890000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>151687000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>142789000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>144699000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>118309000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>122186000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>110543000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>117833000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>112172000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>87241000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>100294000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>106849000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>112282000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>121112000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>143001000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>91925000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>102863000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>121998000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>107887000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>116904000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>131032000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>112040000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>126361000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>112701000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>145345000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>108860000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>82949000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>96835000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>86050000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>117025000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>122766000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>97143000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>179838000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>181824000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>208013000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>41795000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>70999000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>71537000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>70852000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>52844000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>62397000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>105158000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>96833000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>59269000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>100864000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>79208000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>85004000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>109819000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>141450000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>173118000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>163325000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>209014000.0</v>
+      </c>
+      <c r="C12">
         <v>49989000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>70999000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>71537000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>70852000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>52844000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>88850000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>105158000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>80118000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>70971000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>96458000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>87567000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>96833000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>59269000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>64862000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>79208000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>85004000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>109819000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>128223000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>173118000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>163325000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>159373000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>123890000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>151687000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>142789000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>144699000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>118309000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>122186000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>110543000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>117833000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>115975000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>98790000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>114670000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>127246000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>138886000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>147217000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>168620000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>117688000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>175760000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>155819000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>139898000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>149615000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>217893000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>159667000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>176789000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>162928000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>184544000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>151382000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>122001000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>135661000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>120957000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>141644000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>145782000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>119326000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>201431000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>181824000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>208013000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>41795000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>248544000.0</v>
       </c>
       <c r="C13">
         <v>248544000.0</v>
       </c>
       <c r="D13">
         <v>248544000.0</v>
       </c>
       <c r="E13">
         <v>248544000.0</v>
       </c>
       <c r="F13">
         <v>248544000.0</v>
       </c>
       <c r="G13">
         <v>248544000.0</v>
       </c>
       <c r="H13">
         <v>248544000.0</v>
       </c>
       <c r="I13">
@@ -5262,332 +5297,338 @@
       <c r="P13">
         <v>248544000.0</v>
       </c>
       <c r="Q13">
         <v>248544000.0</v>
       </c>
       <c r="R13">
         <v>248544000.0</v>
       </c>
       <c r="S13">
         <v>248544000.0</v>
       </c>
       <c r="T13">
         <v>248544000.0</v>
       </c>
       <c r="U13">
         <v>248544000.0</v>
       </c>
       <c r="V13">
         <v>248544000.0</v>
       </c>
       <c r="W13">
         <v>248544000.0</v>
       </c>
       <c r="X13">
-        <v>271044000.0</v>
+        <v>248544000.0</v>
       </c>
       <c r="Y13">
         <v>271044000.0</v>
       </c>
       <c r="Z13">
         <v>271044000.0</v>
       </c>
       <c r="AA13">
         <v>271044000.0</v>
       </c>
       <c r="AB13">
         <v>271044000.0</v>
       </c>
       <c r="AC13">
         <v>271044000.0</v>
       </c>
       <c r="AD13">
         <v>271044000.0</v>
       </c>
       <c r="AE13">
         <v>271044000.0</v>
       </c>
       <c r="AF13">
         <v>271044000.0</v>
       </c>
       <c r="AG13">
         <v>271044000.0</v>
       </c>
       <c r="AH13">
         <v>271044000.0</v>
       </c>
       <c r="AI13">
         <v>271044000.0</v>
       </c>
       <c r="AJ13">
-        <v>269124000.0</v>
+        <v>271044000.0</v>
       </c>
       <c r="AK13">
         <v>269124000.0</v>
       </c>
       <c r="AL13">
         <v>269124000.0</v>
       </c>
       <c r="AM13">
         <v>269124000.0</v>
       </c>
       <c r="AN13">
         <v>269124000.0</v>
       </c>
       <c r="AO13">
         <v>269124000.0</v>
       </c>
       <c r="AP13">
         <v>269124000.0</v>
       </c>
       <c r="AQ13">
         <v>269124000.0</v>
       </c>
       <c r="AR13">
         <v>269124000.0</v>
       </c>
       <c r="AS13">
         <v>269124000.0</v>
       </c>
       <c r="AT13">
         <v>269124000.0</v>
       </c>
       <c r="AU13">
         <v>269124000.0</v>
       </c>
       <c r="AV13">
-        <v>136004000.0</v>
+        <v>269124000.0</v>
       </c>
       <c r="AW13">
         <v>136004000.0</v>
       </c>
       <c r="AX13">
         <v>136004000.0</v>
       </c>
       <c r="AY13">
         <v>136004000.0</v>
       </c>
       <c r="AZ13">
         <v>136004000.0</v>
       </c>
       <c r="BA13">
         <v>136004000.0</v>
       </c>
       <c r="BB13">
         <v>136004000.0</v>
       </c>
       <c r="BC13">
         <v>136004000.0</v>
       </c>
       <c r="BD13">
         <v>136004000.0</v>
       </c>
       <c r="BE13">
         <v>136004000.0</v>
       </c>
       <c r="BF13">
         <v>136004000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13">
+        <v>136004000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
         <v>461743000.0</v>
       </c>
       <c r="C14">
+        <v>461743000.0</v>
+      </c>
+      <c r="D14">
         <v>461931000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>465235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>465450000.0</v>
       </c>
       <c r="F14">
         <v>465450000.0</v>
       </c>
       <c r="G14">
+        <v>465450000.0</v>
+      </c>
+      <c r="H14">
         <v>465451000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>468436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>468658000.0</v>
       </c>
       <c r="J14">
         <v>468658000.0</v>
       </c>
       <c r="K14">
-        <v>475503000.0</v>
+        <v>468658000.0</v>
       </c>
       <c r="L14">
         <v>475503000.0</v>
       </c>
       <c r="M14">
-        <v>477955000.0</v>
+        <v>475503000.0</v>
       </c>
       <c r="N14">
         <v>477955000.0</v>
       </c>
       <c r="O14">
+        <v>477955000.0</v>
+      </c>
+      <c r="P14">
         <v>492941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>477955000.0</v>
       </c>
       <c r="Q14">
         <v>477955000.0</v>
       </c>
       <c r="R14">
+        <v>477955000.0</v>
+      </c>
+      <c r="S14">
         <v>477178000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>492995000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>483793000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>485398000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>485798000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>488185000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>491331000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>492896000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>496377000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>537825000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>506470000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>509747000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>510767000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>531167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>522576000.0</v>
       </c>
       <c r="AG14">
         <v>522576000.0</v>
       </c>
       <c r="AH14">
+        <v>522576000.0</v>
+      </c>
+      <c r="AI14">
         <v>522781000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>532854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>523261000.0</v>
       </c>
       <c r="AK14">
         <v>523261000.0</v>
       </c>
       <c r="AL14">
+        <v>523261000.0</v>
+      </c>
+      <c r="AM14">
         <v>524124000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>524460000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>524179000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>524229000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>524664000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>529623000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>527033000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>530816000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>531339000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>530556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>530828000.0</v>
       </c>
       <c r="AW14">
         <v>530828000.0</v>
       </c>
       <c r="AX14">
         <v>530828000.0</v>
       </c>
       <c r="AY14">
+        <v>530828000.0</v>
+      </c>
+      <c r="AZ14">
         <v>531742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>530738000.0</v>
       </c>
       <c r="BA14">
         <v>530738000.0</v>
       </c>
       <c r="BB14">
+        <v>530738000.0</v>
+      </c>
+      <c r="BC14">
         <v>532044000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>404962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>536672000.0</v>
       </c>
       <c r="BE14">
         <v>536672000.0</v>
       </c>
       <c r="BF14">
+        <v>536672000.0</v>
+      </c>
+      <c r="BG14">
         <v>537784000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5604,128 +5645,132 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>33779000.0</v>
+      </c>
+      <c r="C16">
         <v>15595000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46888000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>33551000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>28380000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>51784000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>10452000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>23852000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5742,122 +5787,124 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>225000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>228000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>183000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>166000000.0</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5874,85 +5921,84 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16341000.0</v>
       </c>
       <c r="AC20">
         <v>16341000.0</v>
       </c>
       <c r="AD20">
         <v>16341000.0</v>
       </c>
       <c r="AE20">
         <v>16341000.0</v>
       </c>
       <c r="AF20">
         <v>16341000.0</v>
       </c>
       <c r="AG20">
         <v>16341000.0</v>
       </c>
       <c r="AH20">
         <v>16341000.0</v>
       </c>
       <c r="AI20">
         <v>16341000.0</v>
       </c>
       <c r="AJ20">
         <v>16341000.0</v>
       </c>
@@ -5968,836 +6014,849 @@
       <c r="AN20">
         <v>16341000.0</v>
       </c>
       <c r="AO20">
         <v>16341000.0</v>
       </c>
       <c r="AP20">
         <v>16341000.0</v>
       </c>
       <c r="AQ20">
         <v>16341000.0</v>
       </c>
       <c r="AR20">
         <v>16341000.0</v>
       </c>
       <c r="AS20">
         <v>16341000.0</v>
       </c>
       <c r="AT20">
         <v>16341000.0</v>
       </c>
       <c r="AU20">
         <v>16341000.0</v>
       </c>
       <c r="AV20">
-        <v>23202000.0</v>
+        <v>16341000.0</v>
       </c>
       <c r="AW20">
         <v>23202000.0</v>
       </c>
       <c r="AX20">
         <v>23202000.0</v>
       </c>
       <c r="AY20">
-        <v>16341000.0</v>
+        <v>23202000.0</v>
       </c>
       <c r="AZ20">
         <v>16341000.0</v>
       </c>
       <c r="BA20">
         <v>16341000.0</v>
       </c>
       <c r="BB20">
         <v>16341000.0</v>
       </c>
       <c r="BC20">
         <v>16341000.0</v>
       </c>
       <c r="BD20">
-        <v>15993000.0</v>
+        <v>16341000.0</v>
       </c>
       <c r="BE20">
         <v>15993000.0</v>
       </c>
       <c r="BF20">
+        <v>15993000.0</v>
+      </c>
+      <c r="BG20">
         <v>2353000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>67969000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>80940000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>77038000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>350000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>350000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>471000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>85356000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70397000.0</v>
       </c>
       <c r="AC21">
         <v>70397000.0</v>
       </c>
       <c r="AD21">
         <v>70397000.0</v>
       </c>
       <c r="AE21">
+        <v>70397000.0</v>
+      </c>
+      <c r="AF21">
         <v>70868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65768000.0</v>
       </c>
       <c r="AG21">
         <v>65768000.0</v>
       </c>
       <c r="AH21">
         <v>65768000.0</v>
       </c>
       <c r="AI21">
+        <v>65768000.0</v>
+      </c>
+      <c r="AJ21">
         <v>471000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>2281000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>2257000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>66208000.0</v>
+      </c>
+      <c r="C22">
         <v>63203000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>58418000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>59944000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>34131000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31420000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33776000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>74760000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>127011000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>98363000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>114414000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>95797000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>88345000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>105580000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>126332000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>157988000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>197349000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>69045000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>78042000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>41311000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>50222000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>53189000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>80755000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>85021000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>72499000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>73495000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>53144000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>49817000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>40051000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>33905000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>31936000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>33120000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>31480000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>36413000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>33050000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>31890000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>29881000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>28435000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>32144000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>30930000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>30246000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>37579000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>38364000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>26135000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>28184000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>30044000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>34117000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>30218000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>34468000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>34522000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>38910000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>29250000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>31070000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>32990000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>34197000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>30589000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>30320000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>32509000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>945952000.0</v>
+      </c>
+      <c r="C23">
         <v>883165000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>913406000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1133184000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1145388000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1099750000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1124675000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1246402000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1274635000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1206517000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1240006000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1187415000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1172950000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1138336000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1205055000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1197298000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1248319000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1120838000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1150855000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1091175000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1087252000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1102001000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1116523000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1133472000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1115395000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1120904000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1151992000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1119185000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1084619000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1083986000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1098535000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1041496000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1014718000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1017166000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1003394000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>993539000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1000745000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>961659000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1020497000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>984529000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>939602000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>864559000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>975933000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>809440000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>785529000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>786016000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>841672000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>714403000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>705136000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>697382000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>714206000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>618727000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>633439000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>628875000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>667315000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>570284000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>578318000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>646892000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>21001000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>48462000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>48698000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>51332000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>73849000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>117465000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>121494000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>127644000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>105271000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>131032000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>134202000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>113829000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>121622000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>124541000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>127660000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>140035000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>130637000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>132763000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>137852000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>129054000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>119703000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>134924000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>135354000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>135812000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>121787000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>122546000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>114207000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AR24">
         <v>15000000.0</v>
       </c>
       <c r="AS24">
+        <v>15000000.0</v>
+      </c>
+      <c r="AT24">
         <v>16000000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>21001000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>48462000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>48698000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>51332000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>81745000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>117465000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>131032000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>134202000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>113829000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>121622000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>124541000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>127660000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>140545000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>130637000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>132763000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>137852000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>129978000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>119703000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>135354000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>137121000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>121787000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>122546000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>114207000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>114000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>124000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>111000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>109000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6814,1338 +6873,1374 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-157052000.0</v>
+      </c>
+      <c r="C28">
         <v>-35524000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-15634000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>37050000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>50420000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>66140000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>62798000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>68437000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>112774000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>114646000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>121331000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>90378000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>86988000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>122092000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>119491000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>105098000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>139758000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>64964000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>43623000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-7141000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6216000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10068000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>48093000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29531000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>38329000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>50769000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>59542000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>34491000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>44303000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>23910000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14514000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17167000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-55226000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-22336000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-45015000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-56739000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-76510000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-48556000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-70891000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-90579000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-91407000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-100249000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-111304000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-80808000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-105431000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-91305000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-122911000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-86044000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-74426000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-93436000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-80811000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-108740000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-105050000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-66848000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-159152000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-180984000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-206871000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-40273000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>702991000.0</v>
+      </c>
+      <c r="C29">
         <v>710704000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>719831000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>869894000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>897374000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>887270000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>911030000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1001054000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1032898000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1008418000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>985902000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>803957000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>792775000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>833390000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>942945000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>866735000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1052985000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>984862000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>976734000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>806041000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>766945000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>751999000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>917635000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>723405000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>905103000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>918686000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>103273000.0</v>
+      </c>
+      <c r="C30">
         <v>67022000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>111400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>275044000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>306791000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>298230000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>304460000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>425515000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>421686000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>389647000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>342725000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>281381000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>246579000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>225611000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4474000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>300835000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>310073000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>177482000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-7014000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>162968000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>303438000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>319660000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>307605000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>336112000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>310834000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>314591000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>393005000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>192704000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>175081000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>191314000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>353572000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>254593000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>270974000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>262968000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21733000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>278142000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>273020000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>246570000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-18684000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>325468000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>270391000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>201947000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>211534000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>194028000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>175925000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>189220000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>169151000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>159232000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>185073000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>168534000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>186926000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>145310000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>164793000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>230396000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>133115000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>134676000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>147213000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>792775000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>786231000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>783433000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>804051000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>255804000.0</v>
+      </c>
+      <c r="C32">
         <v>220566000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>268368000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>139798000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>156907000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>168045000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>286110000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>386805000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>380659000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>366664000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>368290000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>268116000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>238446000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>229496000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>228204000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>345710000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>376070000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>396337000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>403823000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>366282000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>389739000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>398083000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>398982000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>356122000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>362641000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>361628000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>498026000.0</v>
+      </c>
+      <c r="C33">
         <v>497955000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>458051999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>726661000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>733615000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>717256000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>615832000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>640969000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>645820000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>647536000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>651984000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>722670000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>741193000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>747876000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>744141000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>659267000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>655893000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>584349000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>586109000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>572828000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>570267000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>569779000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>557029000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>560652000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>583455000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>582479000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>581981000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>650609000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>650654000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>600627000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>595136000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>556931000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>518911000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>516789000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>517282000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>536290000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>529224000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>568966000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>541314000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>441778000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>469728000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>475418000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>476994000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>429610000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>404631000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>403824000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>399322000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>373571000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>363594000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>358665000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>329389000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>302523000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>291509000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>246163000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>233814000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>224756000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>205309000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>191947000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34">
+        <v>14515000.0</v>
+      </c>
+      <c r="C34">
         <v>14516000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>9449000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>31653000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>31662000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>32015000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>32791000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>49914000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>33598000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>33634000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>30118000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>30122000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>30134000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>42229000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>42261000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7867000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>7427000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>8116000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>7311000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>7352000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>7572000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5835000.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>3088000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>45825999.0</v>
+      </c>
+      <c r="C35">
         <v>15256000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>30449000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>80115000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>80360000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>83347000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>106640000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>167379000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>155092000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>161278000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>158441000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>158439000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>161154000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>164336000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>162754000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>163851000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>166802000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>135527000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>150576000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>138064000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>140879000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>145163000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>137591000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>127055000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>142496000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>141189000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>144942000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>124875000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>124873000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>119520000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>102643000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>77209000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>20693000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>22187000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>22972000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>11604000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>12342000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>12473000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>13588000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>15153000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>15740000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>15950000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>16686000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>17641000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>18233000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>18666000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>19701000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>20112000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2812000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2890000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3298000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3357000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3397000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3535000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3603000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1146000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1448000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1828000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>98622000.0</v>
+      </c>
+      <c r="C36">
         <v>98620000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>77987000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>101512000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>99758000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>229564000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>45054000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>122189000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>123704000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>122238000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>45837000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>138106000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>161388000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>172365000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>9345000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>123429000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>121461000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>168099000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>160670000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>155334000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>147902000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>141078000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>136243000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>130672000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>123584000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>124214000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>124453000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>152215000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>153516000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>156672000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3803000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>33096000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>15056000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>21152000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>26604000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>274692000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>302209000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>277551000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>113836000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>190527000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>229795000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>236717000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>104820000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>186389000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>168807000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>165379000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>41885000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>97653000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>88507000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>85687000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>34907000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>69470000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>57512000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>48658000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>105582000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>140506000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>129026000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>130216000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:58">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>56</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>5013000.0</v>
+      </c>
+      <c r="C37">
+        <v>6286000.0</v>
+      </c>
+      <c r="D37">
+        <v>7082000.0</v>
+      </c>
+      <c r="E37">
+        <v>25035000.0</v>
+      </c>
+      <c r="F37">
+        <v>34059000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -8154,760 +8249,772 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>77987000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>-2000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-1000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>111665000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8791000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6804000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>49713000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>59947000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4338000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12930000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>12876000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>32456000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1071000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>38288000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>37996000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>37530000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>673000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>37044000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>32044000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>32185000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102404000.0</v>
       </c>
       <c r="AC38">
         <v>102404000.0</v>
       </c>
       <c r="AD38">
         <v>102404000.0</v>
       </c>
-      <c r="AE38"/>
+      <c r="AE38">
+        <v>102404000.0</v>
+      </c>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>69431000.0</v>
+      </c>
+      <c r="C39">
         <v>204996000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>214537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6078000.0</v>
       </c>
       <c r="E39">
         <v>6078000.0</v>
       </c>
       <c r="F39">
         <v>6078000.0</v>
       </c>
       <c r="G39">
+        <v>6078000.0</v>
+      </c>
+      <c r="H39">
         <v>24281000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>425515000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>421686000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>389647000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>34425000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>281381000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>246579000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>225611000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>265246000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>300835000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>310073000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12512000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>365495000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10071000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>303438000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>319660000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>47244000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>336112000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5818000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5640000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>398558000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>103869000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>108290000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>140307000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>371129000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>98062000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>78683000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>73750000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>290996000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>278142000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>273020000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>246570000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>289495000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>30534000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>29339000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>201947000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>31148000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>194028000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>175925000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>189220000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>54538000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>159232000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>185073000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>168534000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>38024000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>145310000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>285000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>230396000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>197873000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>133115000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>134676000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>233428000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>79661000.0</v>
+      </c>
+      <c r="C40">
         <v>90629000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>82171000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>142069000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>74657000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>80007000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>81751000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>87672000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>77962000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>79192000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>97294000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>110405000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>96640000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>83675000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>150646000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>95405000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>67088000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>58989000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>56721000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>73013000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>57793000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>56356000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>61082000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>60069000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>30866000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>41789000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>77447000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>23625000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>23718000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>77426000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>81658000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>25686000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>42243000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23473000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>50580000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>23951000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>39301000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>27634000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>106509000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>29680000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>65100000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>40733000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>67967000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>15447000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>30138000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>27457000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>59478000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>11030000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>23660000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>8695000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>25101000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>9413000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>20729000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5985000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>22854000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>38671000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>51918000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>187977000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>30122000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>30134000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>40233000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>42229000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>-39319000.0</v>
       </c>
       <c r="C42">
+        <v>-39319000.0</v>
+      </c>
+      <c r="D42">
         <v>435730000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-34908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38924000.0</v>
       </c>
       <c r="F42">
         <v>-38924000.0</v>
       </c>
       <c r="G42">
+        <v>-38924000.0</v>
+      </c>
+      <c r="H42">
         <v>514920000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>578915000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>591462000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>574257000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>583957000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-37858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35050000.0</v>
       </c>
       <c r="N42">
         <v>-35050000.0</v>
       </c>
       <c r="O42">
+        <v>-35050000.0</v>
+      </c>
+      <c r="P42">
         <v>534932000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-30270000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>579679000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>561535000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>557256000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-25418000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>518401000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>503455000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>498521000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-78432000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-76960000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-73872000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>454985000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>462971000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-51956000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-50835000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-65990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38075000.0</v>
       </c>
       <c r="AG42">
         <v>-38075000.0</v>
       </c>
       <c r="AH42">
+        <v>-38075000.0</v>
+      </c>
+      <c r="AI42">
         <v>-37791000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-44742000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-32418000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-24859000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-22518000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-35100000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-29483000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-35842000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-38374000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-29260000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-31971000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-29657000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-27727000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-33170000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-41901000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-41873000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-32055000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-40520000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-21678000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-21375000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-19386000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-14427000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>337683000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>337435000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>256257000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8924,52 +9031,53 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8986,594 +9094,605 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
+        <v>283509000.0</v>
+      </c>
+      <c r="C45">
         <v>284203000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>261222000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>505688000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>515509000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>487692000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>489838000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>518780000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>522116000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>525298000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>601318000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>584564000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>579805000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>575511000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>692762000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>535838000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>283509000.0</v>
+      </c>
+      <c r="C46">
         <v>284203000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>261221999.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>505688000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>515509000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>487692000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>489838000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>518780000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>522116000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>525298000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>450269000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>584564000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>579805000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>575511000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>573085000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>535838000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>534432000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>416250000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>424018000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>417494000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>422365000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>428701000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>419642000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>429980000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>459871000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>372909000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>456278000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>411656000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>410400000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>357217000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>348903000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>307505000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>287019000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>276848000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>342679000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>110578000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>79465000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>114424000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>350127000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>97623000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>90988000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>90210000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>316177000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>115495000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>110930000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>111232000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>264945000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>141369000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>139808000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>137719000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>202447000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>112403000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>117140000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>76023000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>111891000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>68257000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>60290000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>59378000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>261222000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>505688000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>515509000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>487692000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>490553000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>518780000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>579805000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>575511000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>544743000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>535838000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>534432000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>416250000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>424018000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>417494000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>422365000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>428701000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>419642000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>429980000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>459871000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>458265000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>456278000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>411656000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>410400000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>357217000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>502380000.0</v>
+      </c>
+      <c r="C48">
         <v>496368000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>484151000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>551967000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>566482000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>558666000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>562094000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>616850000.0</v>
       </c>
-      <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
-      <c r="L48">
+      <c r="L48"/>
+      <c r="M48">
         <v>593271000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>579281000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>572737000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>553608000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>585777000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>609949000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>592645000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>583866000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>547575000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>541759000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>526304000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>517442000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>530793000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>529901000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>526046000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>522024000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>532462000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>517259000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>516022000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>515219000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>520088000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>514418000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>511548000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>498147000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>512683000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>505875000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>502747000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>478176000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>448043000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>419634000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>417287000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>428958000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>401409000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>386520000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>368750000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>362679000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>488215000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>465610000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>457754000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>434467000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>408831000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>386843000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>381252000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>362584000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9590,634 +9709,643 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>13725000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>34364000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>60125000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>72574000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>67652000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>73717000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>56130000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>71398000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>57973000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>48130000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>47159000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>42100000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>62684000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>100221000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>47123000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>30899000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>35340000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>41516000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>61515000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>46194000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>60114000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>39983000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>34890000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>17000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>27000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>31000000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>21000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>51962000.0</v>
+      </c>
+      <c r="C51">
         <v>14465000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>55365000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>108587000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>121272000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>118984000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>147566000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>173595000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>192892000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>185617000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>171952000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>177945000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>183821000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>181361000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>175008000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>184306000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>224762000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>174783000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>171846000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>165977000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>169541000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>169441000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>171983000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>181218000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>181118000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>195468000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>177851000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>156677000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>154846000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>141743000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>126686000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>104408000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>45068000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>84513000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>67267000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>64373000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>66491000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>43369000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>31972000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>31419000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>16480000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>16655000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>19728000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>31232000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>20930000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>21396000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>22434000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>22816000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>8523000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3399000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>5239000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>8285000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>17716000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>30295000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>20686000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>840000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1142000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1522000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>20651000.0</v>
+      </c>
+      <c r="C52">
         <v>13725000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>34364000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>60125000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>72574000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>67652000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>73717000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>56130000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>71398000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>57973000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>49498000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>49624000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>52789000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>47159000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>42654000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>62684000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>100221000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>47123000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>50124000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>35340000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>36778000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>31589000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>42005000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>61515000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>46194000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>60114000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>40730000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>34890000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>32300000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>27536000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>29754000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>32235000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>29396000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>67882000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>49790000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>52769000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>54149000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>30896000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>19099000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>18081000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2560000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2528000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>5107000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>15916000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>4938000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>4930000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>5199000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>5051000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>8058000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>2853000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4399000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>7399000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>16852000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>29309000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>19632000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-    </row>
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>27503000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>29487000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>45837000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>9345000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>3803000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>11549000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>14376000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>20397000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>26604000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>26105000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>25619000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>25763000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>72897000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>33821000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>32011000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>32711000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>86861000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>47627000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>50428000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>50227000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>39199000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>42522000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>39052000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>38826000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>34907000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>24619000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>23016000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>22183000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>21593000.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10234,756 +10362,769 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>945952000.0</v>
+      </c>
+      <c r="C55">
         <v>883165000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>913406000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1133184000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1145388000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1099750000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1124675000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1246402000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1274635000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1206517000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1240006000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1187415000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1172950000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1138336000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1205055000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1197298000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1248319000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1120838000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1150855000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1091175000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1087252000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1102001000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1116523000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1133472000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1115395000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1120904000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1151992000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1119185000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1084619000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1083986000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1098535000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1041496000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1014718000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1017166000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1003394000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>993539000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1000745000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>961659000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1020497000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>984529000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>939602000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>864559000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>975933000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>809440000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>785529000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>786016000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>841672000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>714403000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>705136000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>697382000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>714206000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>618727000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>633439000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>628875000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>667315000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>570284000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>578318000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>646892000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>447926000.0</v>
+      </c>
+      <c r="C56">
         <v>385210000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>455354000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>406525000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>411774000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>382494000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>451367000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>605433000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>628815000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>558981000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>588022000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>464745000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>431757000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>390460000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>460914000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>538031000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>592426000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>536489000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>564746000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>518347000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>516985000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>532222000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>559494000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>572820000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>531940000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>538425000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>570011000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>468576000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>433965000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>483359000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>503399000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>484565000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>495807000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>500377000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>486112000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>457249000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>471521000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>392693000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>479183000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>542751000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>469874000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>389141000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>498939000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>379830000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>380898000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>382192000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>442350000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>340832000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>341542000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>338717000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>384817000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>316204000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>341930000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>382712000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>433501000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>345528000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>373009000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>454945000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>192122000.0</v>
+      </c>
+      <c r="C57">
         <v>164644000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>186987000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>266727000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>254867000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>214449000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>222733000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>218628000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>248156000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>192317000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>219732000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>196629000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>193311000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>160964000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>232710000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>192321000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>216356000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>140152000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>160923000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>152065000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>127246000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>134139000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>160512000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>216698000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>169299000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>176797000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>202932000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>185267000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>148454000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>153520000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>184297000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>134890000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>173527000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>186388000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>194814000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>177847000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>185357000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>149163000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>233703000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>237290000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>229948000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>162207000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>251966000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>122913000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>112501000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>125926000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>193571000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>86118000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>118650000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>106861000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>154545000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>72669000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>111966000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>110708000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>165026000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>83394000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>92314000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>243603000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>237948000.0</v>
+      </c>
+      <c r="C58">
         <v>179900000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>217436000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>346842000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>335227000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>297796000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>329373000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>386007000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>403248000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>353595000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>378173000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>355068000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>354465000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>325300000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>395464000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>356172000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>383158000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>275679000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>311499000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>290129000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>268125000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>279302000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>298103000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>343753000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>311795000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>317986000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>347874000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>310142000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>273327000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>273040000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>286940000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>212099000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>194220000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>208575000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>217786000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>189451000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>197699000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>161636000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>247291000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>252443000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>245688000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>178157000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>268652000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>140554000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>130734000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>144592000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>213272000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>106230000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>121462000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>109751000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>157843000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>76026000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>115363000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>114243000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>168629000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>84540000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>93762000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>245431000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11000,314 +11141,319 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>702991000.0</v>
+      </c>
+      <c r="C60">
         <v>696979000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>685467000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>761307000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>776102000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>768286000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>763464000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>827459000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>840006000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>822801000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>832501000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>803957000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>792775000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>786231000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>783476000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>804051000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>828223000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>810079000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>805800000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>770701000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>766945000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>751999000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>747065000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>723405000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>723985000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>723218000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>726029000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>734015000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>736347000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>736231000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>736400000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>753057000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>747387000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>744801000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>724477000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>749389000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>750140000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>749353000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>724770000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>687684000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>652916000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>648037000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>668822000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>638562000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>625987000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>610147000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>598633000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>582318000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>559741000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>561703000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>529951000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>523157000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>501472000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>497870000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>484161000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>473687000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>473439000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>392261000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-15059000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-11318000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-9258000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-8749000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-4822000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-67699000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-66227000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-63139000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-56307000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-55034000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-51956000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-50835000.0</v>
       </c>
-      <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11324,50 +11470,51 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11444,51 +11591,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>309835000.0</v>
       </c>
       <c r="C2">
         <v>639492000.0</v>
       </c>
       <c r="D2">
         <v>696839000.0</v>
       </c>
       <c r="E2">
         <v>781369000.0</v>
       </c>
       <c r="F2">
         <v>493571000.0</v>
       </c>
       <c r="G2">
         <v>432586000.0</v>
       </c>
       <c r="H2">
         <v>341531000.0</v>
       </c>
       <c r="I2">
         <v>334788000.0</v>
       </c>
@@ -11509,54 +11656,54 @@
       </c>
       <c r="O2">
         <v>412005000.0</v>
       </c>
       <c r="P2">
         <v>252064000.0</v>
       </c>
       <c r="Q2">
         <v>256573000.0</v>
       </c>
       <c r="R2">
         <v>252117000.0</v>
       </c>
       <c r="S2">
         <v>324018000.0</v>
       </c>
       <c r="T2">
         <v>225446000.0</v>
       </c>
       <c r="U2">
         <v>179569000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>30045000.0</v>
+        <v>30941000.0</v>
       </c>
       <c r="C3">
         <v>40580000.0</v>
       </c>
       <c r="D3">
         <v>27450000.0</v>
       </c>
       <c r="E3">
         <v>23823000.0</v>
       </c>
       <c r="F3">
         <v>24635000.0</v>
       </c>
       <c r="G3">
         <v>22862000.0</v>
       </c>
       <c r="H3">
         <v>16108000.0</v>
       </c>
       <c r="I3">
         <v>10490000.0</v>
       </c>
       <c r="J3">
         <v>10162000.0</v>
       </c>
@@ -11574,78 +11721,78 @@
       </c>
       <c r="O3">
         <v>4170000.0</v>
       </c>
       <c r="P3">
         <v>16390000.0</v>
       </c>
       <c r="Q3">
         <v>16707000.0</v>
       </c>
       <c r="R3">
         <v>12440000.0</v>
       </c>
       <c r="S3">
         <v>7466000.0</v>
       </c>
       <c r="T3">
         <v>5058000.0</v>
       </c>
       <c r="U3">
         <v>4309000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4">
         <v>154000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>-27146000.0</v>
       </c>
       <c r="C5">
         <v>4248000.0</v>
       </c>
       <c r="D5">
         <v>110578000.0</v>
       </c>
       <c r="E5">
         <v>16303000.0</v>
       </c>
       <c r="F5">
         <v>112667000.0</v>
       </c>
       <c r="G5">
         <v>83187000.0</v>
       </c>
       <c r="H5">
         <v>48708000.0</v>
       </c>
       <c r="I5">
         <v>93202000.0</v>
       </c>
@@ -11666,54 +11813,54 @@
       </c>
       <c r="O5">
         <v>100189000.0</v>
       </c>
       <c r="P5">
         <v>72420000.0</v>
       </c>
       <c r="Q5">
         <v>86647000.0</v>
       </c>
       <c r="R5">
         <v>60422000.0</v>
       </c>
       <c r="S5">
         <v>68146000.0</v>
       </c>
       <c r="T5">
         <v>50462000.0</v>
       </c>
       <c r="U5">
         <v>35829000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
-        <v>2899000.0</v>
+        <v>3795000.0</v>
       </c>
       <c r="C6">
         <v>44828000.0</v>
       </c>
       <c r="D6">
         <v>138028000.0</v>
       </c>
       <c r="E6">
         <v>40126000.0</v>
       </c>
       <c r="F6">
         <v>137302000.0</v>
       </c>
       <c r="G6">
         <v>106049000.0</v>
       </c>
       <c r="H6">
         <v>64816000.0</v>
       </c>
       <c r="I6">
         <v>103692000.0</v>
       </c>
       <c r="J6">
         <v>110792000.0</v>
       </c>
@@ -11731,101 +11878,101 @@
       </c>
       <c r="O6">
         <v>104359000.0</v>
       </c>
       <c r="P6">
         <v>88810000.0</v>
       </c>
       <c r="Q6">
         <v>103354000.0</v>
       </c>
       <c r="R6">
         <v>72862000.0</v>
       </c>
       <c r="S6">
         <v>75612000.0</v>
       </c>
       <c r="T6">
         <v>55520000.0</v>
       </c>
       <c r="U6">
         <v>40138000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>37095000.0</v>
       </c>
       <c r="C9">
         <v>95677000.0</v>
       </c>
       <c r="D9">
         <v>144201000.0</v>
       </c>
       <c r="E9">
         <v>99973000.0</v>
       </c>
       <c r="F9">
         <v>112467000.0</v>
       </c>
       <c r="G9">
         <v>107795000.0</v>
       </c>
       <c r="H9">
         <v>110956000.0</v>
       </c>
       <c r="I9">
         <v>143298000.0</v>
       </c>
@@ -11846,51 +11993,51 @@
       </c>
       <c r="O9">
         <v>109723000.0</v>
       </c>
       <c r="P9">
         <v>70547000.0</v>
       </c>
       <c r="Q9">
         <v>94837000.0</v>
       </c>
       <c r="R9">
         <v>79351000.0</v>
       </c>
       <c r="S9">
         <v>85885000.0</v>
       </c>
       <c r="T9">
         <v>64373000.0</v>
       </c>
       <c r="U9">
         <v>49242000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>-63504000.0</v>
       </c>
       <c r="C10">
         <v>-10379000.0</v>
       </c>
       <c r="D10">
         <v>96420000.0</v>
       </c>
       <c r="E10">
         <v>4658000.0</v>
       </c>
       <c r="F10">
         <v>104355000.0</v>
       </c>
       <c r="G10">
         <v>72710000.0</v>
       </c>
       <c r="H10">
         <v>37718000.0</v>
       </c>
       <c r="I10">
         <v>88552000.0</v>
       </c>
@@ -11911,51 +12058,51 @@
       </c>
       <c r="O10">
         <v>99318000.0</v>
       </c>
       <c r="P10">
         <v>70890000.0</v>
       </c>
       <c r="Q10">
         <v>80931000.0</v>
       </c>
       <c r="R10">
         <v>49083000.0</v>
       </c>
       <c r="S10">
         <v>70562000.0</v>
       </c>
       <c r="T10">
         <v>48867000.0</v>
       </c>
       <c r="U10">
         <v>33663000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
         <v>19823000.0</v>
       </c>
       <c r="C11">
         <v>16045000.0</v>
       </c>
       <c r="D11">
         <v>21174000.0</v>
       </c>
       <c r="E11">
         <v>17476000.0</v>
       </c>
       <c r="F11">
         <v>11972000.0</v>
       </c>
       <c r="G11">
         <v>25691000.0</v>
       </c>
       <c r="H11">
         <v>2364000.0</v>
       </c>
       <c r="I11">
         <v>30046000.0</v>
       </c>
@@ -11976,51 +12123,51 @@
       </c>
       <c r="O11">
         <v>7771000.0</v>
       </c>
       <c r="P11">
         <v>1375000.0</v>
       </c>
       <c r="Q11">
         <v>13141000.0</v>
       </c>
       <c r="R11">
         <v>6779000.0</v>
       </c>
       <c r="S11">
         <v>7629000.0</v>
       </c>
       <c r="T11">
         <v>2157000.0</v>
       </c>
       <c r="U11">
         <v>2189000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>5181000.0</v>
       </c>
       <c r="C12">
         <v>12618000.0</v>
       </c>
       <c r="D12">
         <v>14158000.0</v>
       </c>
       <c r="E12">
         <v>11645000.0</v>
       </c>
       <c r="F12">
         <v>8312000.0</v>
       </c>
       <c r="G12">
         <v>10477000.0</v>
       </c>
       <c r="H12">
         <v>10990000.0</v>
       </c>
       <c r="I12">
         <v>4650000.0</v>
       </c>
@@ -12041,139 +12188,139 @@
       </c>
       <c r="O12">
         <v>871000.0</v>
       </c>
       <c r="P12">
         <v>1530000.0</v>
       </c>
       <c r="Q12">
         <v>5716000.0</v>
       </c>
       <c r="R12">
         <v>5888000.0</v>
       </c>
       <c r="S12">
         <v>6416000.0</v>
       </c>
       <c r="T12">
         <v>1595000.0</v>
       </c>
       <c r="U12">
         <v>2166000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13">
         <v>2786000.0</v>
       </c>
       <c r="C13">
         <v>10406000.0</v>
       </c>
       <c r="D13">
         <v>11457000.0</v>
       </c>
       <c r="E13">
         <v>6020000.0</v>
       </c>
       <c r="F13">
         <v>21452000.0</v>
       </c>
       <c r="G13">
         <v>4110000.0</v>
       </c>
       <c r="H13">
         <v>17846000.0</v>
       </c>
       <c r="I13">
         <v>27502000.0</v>
       </c>
       <c r="J13">
         <v>10527000.0</v>
       </c>
       <c r="K13">
         <v>7554000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>18577000.0</v>
       </c>
       <c r="C14">
         <v>-1587000.0</v>
       </c>
       <c r="D14">
         <v>-4349000.0</v>
       </c>
       <c r="E14">
         <v>6714000.0</v>
       </c>
       <c r="F14">
         <v>-5719000.0</v>
       </c>
       <c r="G14">
         <v>7856000.0</v>
       </c>
       <c r="H14">
         <v>146000.0</v>
       </c>
       <c r="I14">
         <v>-17224000.0</v>
       </c>
       <c r="J14">
         <v>-14186000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>-59326000.0</v>
       </c>
       <c r="C15">
         <v>-28011000.0</v>
       </c>
       <c r="D15">
         <v>70897000.0</v>
       </c>
       <c r="E15">
         <v>-12818000.0</v>
       </c>
       <c r="F15">
         <v>86664000.0</v>
       </c>
       <c r="G15">
         <v>54875000.0</v>
       </c>
       <c r="H15">
         <v>35500000.0</v>
       </c>
       <c r="I15">
         <v>41282000.0</v>
       </c>
@@ -12194,238 +12341,238 @@
       </c>
       <c r="O15">
         <v>239619000.0</v>
       </c>
       <c r="P15">
         <v>104603000.0</v>
       </c>
       <c r="Q15">
         <v>66328000.0</v>
       </c>
       <c r="R15">
         <v>40381000.0</v>
       </c>
       <c r="S15">
         <v>60686000.0</v>
       </c>
       <c r="T15">
         <v>46546000.0</v>
       </c>
       <c r="U15">
         <v>31016000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>-59326000.0</v>
       </c>
       <c r="C16">
         <v>-30693000.0</v>
       </c>
       <c r="D16">
         <v>70897000.0</v>
       </c>
       <c r="E16">
         <v>-5991000.0</v>
       </c>
       <c r="F16">
         <v>86664000.0</v>
       </c>
       <c r="G16">
         <v>54875000.0</v>
       </c>
       <c r="H16">
         <v>35500000.0</v>
       </c>
       <c r="I16">
         <v>23344000.0</v>
       </c>
       <c r="J16">
         <v>52046000.0</v>
       </c>
       <c r="K16">
         <v>102210000.0</v>
       </c>
       <c r="L16">
         <v>97985000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
         <v>-77903000.0</v>
       </c>
       <c r="C17">
         <v>-26424000.0</v>
       </c>
       <c r="D17">
         <v>75246000.0</v>
       </c>
       <c r="E17">
         <v>-12818000.0</v>
       </c>
       <c r="F17">
         <v>92383000.0</v>
       </c>
       <c r="G17">
         <v>47019000.0</v>
       </c>
       <c r="H17">
         <v>35354000.0</v>
       </c>
       <c r="I17">
         <v>58506000.0</v>
       </c>
       <c r="J17">
         <v>65595000.0</v>
       </c>
       <c r="K17">
         <v>111457000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>-5181000.0</v>
       </c>
       <c r="C18">
         <v>-12618000.0</v>
       </c>
       <c r="D18">
         <v>-14158000.0</v>
       </c>
       <c r="E18">
         <v>-11645000.0</v>
       </c>
       <c r="F18">
         <v>-8312000.0</v>
       </c>
       <c r="G18">
         <v>-10477000.0</v>
       </c>
       <c r="H18">
         <v>-10990000.0</v>
       </c>
       <c r="I18">
         <v>-4650000.0</v>
       </c>
       <c r="J18">
         <v>-2324000.0</v>
       </c>
       <c r="K18">
         <v>-1462000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>-27146000.0</v>
       </c>
       <c r="C21">
         <v>-3755000.0</v>
       </c>
       <c r="D21">
         <v>107877000.0</v>
       </c>
       <c r="E21">
         <v>62939000.0</v>
       </c>
       <c r="F21">
         <v>114085000.0</v>
       </c>
       <c r="G21">
         <v>82976000.0</v>
       </c>
       <c r="H21">
         <v>56053000.0</v>
       </c>
       <c r="I21">
         <v>75978000.0</v>
       </c>
@@ -12446,76 +12593,76 @@
       </c>
       <c r="O21">
         <v>90732000.0</v>
       </c>
       <c r="P21">
         <v>107508000.0</v>
       </c>
       <c r="Q21">
         <v>70543000.0</v>
       </c>
       <c r="R21">
         <v>60422000.0</v>
       </c>
       <c r="S21">
         <v>68146000.0</v>
       </c>
       <c r="T21">
         <v>50462000.0</v>
       </c>
       <c r="U21">
         <v>35829000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>374076000.0</v>
       </c>
       <c r="C23">
         <v>738924000.0</v>
       </c>
       <c r="D23">
         <v>733163000.0</v>
       </c>
       <c r="E23">
         <v>875726000.0</v>
       </c>
       <c r="F23">
         <v>543582000.0</v>
       </c>
       <c r="G23">
         <v>463772000.0</v>
       </c>
       <c r="H23">
         <v>389578000.0</v>
       </c>
       <c r="I23">
         <v>379970000.0</v>
       </c>
@@ -12536,169 +12683,169 @@
       </c>
       <c r="O23">
         <v>430996000.0</v>
       </c>
       <c r="P23">
         <v>272701000.0</v>
       </c>
       <c r="Q23">
         <v>280867000.0</v>
       </c>
       <c r="R23">
         <v>271046000.0</v>
       </c>
       <c r="S23">
         <v>341757000.0</v>
       </c>
       <c r="T23">
         <v>239357000.0</v>
       </c>
       <c r="U23">
         <v>192982000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>30941000.0</v>
       </c>
       <c r="C25">
         <v>40580000.0</v>
       </c>
       <c r="D25">
         <v>27450000.0</v>
       </c>
       <c r="E25">
         <v>23823000.0</v>
       </c>
       <c r="F25">
         <v>24635000.0</v>
       </c>
       <c r="G25">
         <v>22862000.0</v>
       </c>
       <c r="H25">
         <v>16108000.0</v>
       </c>
       <c r="I25">
         <v>10490000.0</v>
       </c>
       <c r="J25">
         <v>10162000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>129320000.0</v>
       </c>
       <c r="C28">
         <v>111518000.0</v>
       </c>
       <c r="D28">
         <v>58928000.0</v>
       </c>
       <c r="E28">
         <v>94357000.0</v>
       </c>
       <c r="F28">
         <v>50011000.0</v>
       </c>
       <c r="G28">
         <v>64236000.0</v>
       </c>
       <c r="H28">
         <v>79855000.0</v>
       </c>
       <c r="I28">
         <v>73282000.0</v>
       </c>
@@ -12719,98 +12866,98 @@
       </c>
       <c r="O28">
         <v>25531000.0</v>
       </c>
       <c r="P28">
         <v>25462000.0</v>
       </c>
       <c r="Q28">
         <v>30923000.0</v>
       </c>
       <c r="R28">
         <v>20841000.0</v>
       </c>
       <c r="S28">
         <v>22611000.0</v>
       </c>
       <c r="T28">
         <v>18637000.0</v>
       </c>
       <c r="U28">
         <v>16880000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>11095000.0</v>
       </c>
       <c r="C29">
         <v>16045000.0</v>
       </c>
       <c r="D29">
         <v>21174000.0</v>
       </c>
       <c r="E29">
         <v>13250000.0</v>
       </c>
       <c r="F29">
         <v>11972000.0</v>
       </c>
       <c r="G29">
         <v>25691000.0</v>
       </c>
       <c r="H29">
         <v>2364000.0</v>
       </c>
       <c r="I29">
         <v>30046000.0</v>
       </c>
       <c r="J29">
         <v>32017000.0</v>
       </c>
       <c r="K29">
         <v>25127000.0</v>
       </c>
       <c r="L29">
         <v>33968000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>64241000.0</v>
       </c>
       <c r="C30">
         <v>99432000.0</v>
       </c>
       <c r="D30">
         <v>144201000.0</v>
       </c>
       <c r="E30">
         <v>94357000.0</v>
       </c>
       <c r="F30">
         <v>50011000.0</v>
       </c>
       <c r="G30">
         <v>31186000.0</v>
       </c>
       <c r="H30">
         <v>48047000.0</v>
       </c>
       <c r="I30">
         <v>45182000.0</v>
       </c>
@@ -12831,51 +12978,51 @@
       </c>
       <c r="O30">
         <v>18991000.0</v>
       </c>
       <c r="P30">
         <v>20637000.0</v>
       </c>
       <c r="Q30">
         <v>24294000.0</v>
       </c>
       <c r="R30">
         <v>18929000.0</v>
       </c>
       <c r="S30">
         <v>17739000.0</v>
       </c>
       <c r="T30">
         <v>13911000.0</v>
       </c>
       <c r="U30">
         <v>13413000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
         <v>-36358000.0</v>
       </c>
       <c r="C31">
         <v>-6624000.0</v>
       </c>
       <c r="D31">
         <v>-11457000.0</v>
       </c>
       <c r="E31">
         <v>-958000.0</v>
       </c>
       <c r="F31">
         <v>41770000.0</v>
       </c>
       <c r="G31">
         <v>29153000.0</v>
       </c>
       <c r="H31">
         <v>-25191000.0</v>
       </c>
       <c r="I31">
         <v>12574000.0</v>
       </c>
@@ -12894,51 +13041,51 @@
       </c>
       <c r="O31">
         <v>8586000.0</v>
       </c>
       <c r="P31">
         <v>20980000.0</v>
       </c>
       <c r="Q31">
         <v>10388000.0</v>
       </c>
       <c r="R31">
         <v>-11339000.0</v>
       </c>
       <c r="S31">
         <v>2416000.0</v>
       </c>
       <c r="T31">
         <v>-1595000.0</v>
       </c>
       <c r="U31">
         <v>-2166000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>346930000.0</v>
       </c>
       <c r="C32">
         <v>735169000.0</v>
       </c>
       <c r="D32">
         <v>841040000.0</v>
       </c>
       <c r="E32">
         <v>881342000.0</v>
       </c>
       <c r="F32">
         <v>606038000.0</v>
       </c>
       <c r="G32">
         <v>540381000.0</v>
       </c>
       <c r="H32">
         <v>452487000.0</v>
       </c>
       <c r="I32">
         <v>478086000.0</v>
       </c>
@@ -12978,593 +13125,602 @@
       <c r="U32">
         <v>228811000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>80857000.0</v>
+      </c>
+      <c r="C2">
         <v>92294000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>72536000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53632000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>91718000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>95425000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>191803000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>162794000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>130647000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>154248000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>155895000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>200419000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>186951000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>153574000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>201950000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>215131000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>220596000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>143692000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>162083000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>117210000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>85334000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>128944000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>125848000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>131757000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>93746000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>81235000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>113660000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>86255000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>83610000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>58006000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>84192000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>50455000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>101500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>98641000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>215081000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>139967000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>103217000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>98577000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>125982000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>105919000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>100862000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>82481000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>98501000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>92996000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>85039000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>87376000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>162681000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>116098000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>94787000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>93995000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>108612000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>104618000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>117562000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>121351000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>119749000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>81228000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>122332000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>88696000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>6068000.0</v>
+      </c>
+      <c r="C3">
         <v>2902000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2290000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7695000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6720000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4382000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19057000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>1031000.0</v>
+        <v>3846000.0</v>
       </c>
       <c r="J3">
-        <v>43276.0</v>
+        <v>4062000.0</v>
       </c>
       <c r="K3">
-        <v>43812.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="L3">
-        <v>2840000.0</v>
+        <v>21749000.0</v>
       </c>
       <c r="M3">
-        <v>122085.0</v>
+        <v>4755000.0</v>
       </c>
       <c r="N3">
+        <v>6714000.0</v>
+      </c>
+      <c r="O3">
         <v>-635000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-10434000.0</v>
       </c>
-      <c r="P3">
-[...1 lines deleted...]
-      </c>
       <c r="Q3">
-        <v>6745000.0</v>
+        <v>5686000.0</v>
       </c>
       <c r="R3">
-        <v>5980000.0</v>
+        <v>5699000.0</v>
       </c>
       <c r="S3">
-        <v>29942000.0</v>
+        <v>5706000.0</v>
       </c>
       <c r="T3">
-        <v>5207000.0</v>
+        <v>6338000.0</v>
       </c>
       <c r="U3">
-        <v>6316000.0</v>
+        <v>7312000.0</v>
       </c>
       <c r="V3">
-        <v>3027000.0</v>
+        <v>4402000.0</v>
       </c>
       <c r="W3">
-        <v>1553000.0</v>
+        <v>5038000.0</v>
       </c>
       <c r="X3">
-        <v>15389000.0</v>
+        <v>9116000.0</v>
       </c>
       <c r="Y3">
+        <v>5197000.0</v>
+      </c>
+      <c r="Z3">
         <v>-659000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-1849000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-8110000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-1384000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-1577000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-2984000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-2576000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-4947000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-12797000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-1818000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-8005000.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
+        <v>1725000.0</v>
+      </c>
+      <c r="AL3">
         <v>-4000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4018000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-9574000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1530000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>229000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-418000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-5481000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2147000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1049000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-2438000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-2686000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>123000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-53000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1488000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-2914000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1399000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-2505000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-2486000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4505000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6708000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>140098000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6218000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13579,406 +13735,413 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>27117000.0</v>
+      </c>
+      <c r="C5">
         <v>16064000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-79091000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>6994000.0</v>
+        <v>-5275000.0</v>
       </c>
       <c r="F5">
-        <v>5262000.0</v>
+        <v>13714000.0</v>
       </c>
       <c r="G5">
-        <v>-60587000.0</v>
+        <v>9644000.0</v>
       </c>
       <c r="H5">
-        <v>3484000.0</v>
+        <v>-41530000.0</v>
       </c>
       <c r="I5">
-        <v>26466000.0</v>
+        <v>5162000.0</v>
       </c>
       <c r="J5">
-        <v>11066724.0</v>
+        <v>27497000.0</v>
       </c>
       <c r="K5">
-        <v>49074188.0</v>
+        <v>11110000.0</v>
       </c>
       <c r="L5">
-        <v>24728000.0</v>
+        <v>49118000.0</v>
       </c>
       <c r="M5">
-        <v>12350915.0</v>
+        <v>27568000.0</v>
       </c>
       <c r="N5">
+        <v>12473000.0</v>
+      </c>
+      <c r="O5">
         <v>22054000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1085000.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>16972000.0</v>
+        <v>-22297000.0</v>
       </c>
       <c r="R5">
-        <v>20422000.0</v>
+        <v>23717000.0</v>
       </c>
       <c r="S5">
-        <v>17225000.0</v>
+        <v>26402000.0</v>
       </c>
       <c r="T5">
-        <v>16855000.0</v>
+        <v>47167000.0</v>
       </c>
       <c r="U5">
-        <v>13544000.0</v>
+        <v>22062000.0</v>
       </c>
       <c r="V5">
-        <v>20551000.0</v>
+        <v>19860000.0</v>
       </c>
       <c r="W5">
-        <v>38267000.0</v>
+        <v>23578000.0</v>
       </c>
       <c r="X5">
-        <v>2520000.0</v>
+        <v>39820000.0</v>
       </c>
       <c r="Y5">
+        <v>17909000.0</v>
+      </c>
+      <c r="Z5">
         <v>8552000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>19414000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>35392000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6335000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1106000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>19930000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9050000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>27500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>51490000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>27300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>29796000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
+        <v>13816000.0</v>
+      </c>
+      <c r="AL5">
         <v>29687000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>30726000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>63666000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>39855000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>28748000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>14156000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>73682000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>23048000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>24164000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>26532000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>34449000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>27139000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>22901000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>24424000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>55963000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>27593000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>23583000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>25582000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>15894000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>23694000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-112334000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>15406000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>33185000.0</v>
+      </c>
+      <c r="C6">
         <v>18966000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-76801000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>13714000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="F6">
-        <v>9644000.0</v>
+        <v>20434000.0</v>
       </c>
       <c r="G6">
-        <v>-41530000.0</v>
+        <v>14026000.0</v>
       </c>
       <c r="H6">
-        <v>5162000.0</v>
+        <v>-22473000.0</v>
       </c>
       <c r="I6">
-        <v>27497000.0</v>
+        <v>9008000.0</v>
       </c>
       <c r="J6">
-        <v>11110000.0</v>
+        <v>31559000.0</v>
       </c>
       <c r="K6">
-        <v>49118000.0</v>
+        <v>16410000.0</v>
       </c>
       <c r="L6">
-        <v>27568000.0</v>
+        <v>70867000.0</v>
       </c>
       <c r="M6">
-        <v>12473000.0</v>
+        <v>32323000.0</v>
       </c>
       <c r="N6">
+        <v>19187000.0</v>
+      </c>
+      <c r="O6">
         <v>21419000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-11519000.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>23717000.0</v>
+        <v>-16611000.0</v>
       </c>
       <c r="R6">
-        <v>26402000.0</v>
+        <v>29416000.0</v>
       </c>
       <c r="S6">
-        <v>47167000.0</v>
+        <v>32108000.0</v>
       </c>
       <c r="T6">
-        <v>22062000.0</v>
+        <v>53505000.0</v>
       </c>
       <c r="U6">
-        <v>19860000.0</v>
+        <v>29374000.0</v>
       </c>
       <c r="V6">
-        <v>23578000.0</v>
+        <v>24262000.0</v>
       </c>
       <c r="W6">
-        <v>39820000.0</v>
+        <v>28616000.0</v>
       </c>
       <c r="X6">
-        <v>17909000.0</v>
+        <v>48936000.0</v>
       </c>
       <c r="Y6">
+        <v>23106000.0</v>
+      </c>
+      <c r="Z6">
         <v>7893000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17565000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>27282000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4951000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-471000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>16946000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6474000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>22553000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>38693000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>25482000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>21791000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>34744000.0</v>
+        <v>15541000.0</v>
       </c>
       <c r="AL6">
         <v>34744000.0</v>
       </c>
       <c r="AM6">
+        <v>34744000.0</v>
+      </c>
+      <c r="AN6">
         <v>54092000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>41385000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>28977000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>13738000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>68201000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>25195000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>25213000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>24094000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>31763000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>27262000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>22848000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>25912000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>53049000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>28992000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>21078000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>23096000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>20399000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>30402000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>27764000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>21624000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13993,54 +14156,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14055,1488 +14219,1515 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>39229000.0</v>
+      </c>
+      <c r="C9">
         <v>17933000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9255000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2983000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15823000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14435000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>24190000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12604000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>39794000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19089000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>55928000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>35213000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23298000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>29762000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>41099000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7798000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25289000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>41383000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>47305000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19345000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17445000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>28372000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>45839000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>24661000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10505000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26790000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>58584000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15661000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8815000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>27896000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20901000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>33143000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>56605000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>32649000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>44785000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>27223000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>41448000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>33760000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>60228000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>34772000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>36918000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>30721000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>85495000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>31017000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>30581000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30269000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>43352000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>33301000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>29635000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>27044000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>51968000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>31475000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>27872000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>26983000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>28384000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>27473000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>29243000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>24623000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>20170000.0</v>
+      </c>
+      <c r="C10">
         <v>15973000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-80916000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6891000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12501000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8499000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-45128000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2152000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25041000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7556000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45748000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>23216000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9240000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18216000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-15537000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-25039000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>21323000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23911000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>45109000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20194000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17669000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21383000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>37395000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15264000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5092000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14959000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23769000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2237000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2873000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14585000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4288000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>21227000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>38093000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24944000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>20975000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12958000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>29122000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34170000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>53497000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>40831000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>28720000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13423000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>67783000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>24917000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>24843000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>23807000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>31411000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>27048000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>22745000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>25841000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>52820000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>28944000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>20852000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>22993000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20146000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>30274000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>27503000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>21395000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>6197000.0</v>
+      </c>
+      <c r="C11">
         <v>3847000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-912000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5809000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4294000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1904000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3352000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3469000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6576000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2648000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7277000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6546000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2141000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5210000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11191000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1004000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3492000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3797000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5556000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2059000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2172000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2185000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4445000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>17853000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1067000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2326000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>77000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1408000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3435000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4314000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6843000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7900000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10430000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4873000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12815000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4412000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>7025000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7378000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3204000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8353000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9483000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4087000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>16761000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8790000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7256000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1161000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4185000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2446000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1228000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1964000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>5374000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4023000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1181000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2088000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1979000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2251000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1970000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1571000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>90000.0</v>
+      </c>
+      <c r="C12">
         <v>330000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1208000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1616000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1213000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1145000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3598000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3010000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2456000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3554000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3370000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4352000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3233000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3203000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4018000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2742000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2394000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2491000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2058000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1868000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2191000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2195000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2425000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2645000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2801000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2606000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3513000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2714000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2402000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2361000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2186000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1326000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>538000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>816000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>520000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>561000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>427000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>595000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>245000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>307000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>315000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>418000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>322000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>323000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>287000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>352000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>214000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>103000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>71000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>229000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>48000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>226000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>103000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>253000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>128000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>261000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>229000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>1825000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>503000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>765000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>305000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4125000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1332000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>3976000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3838000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>992000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>828000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4351000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3489000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10560000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5273000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4167000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1452000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3846000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>557000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3290000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4109000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3085000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>1274000.0</v>
+      </c>
+      <c r="C14">
         <v>795000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12187000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7494000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-391000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-714000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2017000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1555000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1260000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-789000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-425000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2680000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-554000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-690000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10434000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-137000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1858000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1725000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-3123000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1934000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-42000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-620000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-4929000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13301000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>15247000.0</v>
+      </c>
+      <c r="C15">
         <v>12921000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-67817000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5206000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7816000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5881000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-46463000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2872000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17205000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4119000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>38046000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>13990000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6545000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12316000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-26728000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-24035000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15973000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>18389000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>36430000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>16201000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>15455000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18578000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>28021000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10712000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3855000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>12287000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>22499000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>746000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1237000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>11018000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3017000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>9021000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17457000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>17821000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1696000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6808000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>18334000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>24571000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>45856000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>28498000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>17979000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9316000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>43327000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>14889000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>17770000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>21999000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>24196000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>22605000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>21117000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>23287000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>38901000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>21988000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>18859000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>18668000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>24530000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>27083000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>163249000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>24757000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-67817000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-5206000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7816000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5881000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-49145000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-2872000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>6545000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12316000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-16181000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-24172000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15973000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18389000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36430000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16201000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15455000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>18578000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28021000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10712000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3855000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12287000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22499000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>746000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1237000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11018000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>13973000.0</v>
+      </c>
+      <c r="C17">
         <v>12126000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-80004000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12700000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8207000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6595000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-48480000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1317000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>18465000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4908000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>38471000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>16670000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7099000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13006000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-26728000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-24035000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>17831000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>20114000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>39553000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>18135000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>15497000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>19198000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>32950000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2589000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4025000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>12633000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>23692000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>829000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-90000.0</v>
+      </c>
+      <c r="C18">
         <v>-330000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1208000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1616000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1213000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1145000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3598000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3010000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2456000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3554000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3370000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4352000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3233000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3203000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4018000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2742000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2394000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2491000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2058000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1868000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2191000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2195000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2425000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2645000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2801000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2606000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3513000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2714000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15551,54 +15742,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15613,230 +15805,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>27117000.0</v>
+      </c>
+      <c r="C21">
         <v>16064000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-79091000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6388000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13266000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8194000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-44785000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3484000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>26466000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11080000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>49118000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>24728000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13216000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22054000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1085000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-24211000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16972000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20422000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14102000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>14921000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13502000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>19931000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>33338000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15821000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8382000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>19068000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>34199000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6252000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1781000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>20677000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8588000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>23194000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>41284000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>25050000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>23332000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9084000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>25924000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>28358000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>59229000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>35566000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>27540000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>14136000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>65987000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>21854000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>24300000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25885000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>31419000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>25142000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>22501000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>23834000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>47418000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>24660000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>22771000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>23345000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>22257000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>22754000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>25382000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>20339000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15851,230 +16047,234 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>92969000.0</v>
+      </c>
+      <c r="C23">
         <v>94163000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>142372000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>63003000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>94274000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>101666000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>260778000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>171914000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>143975000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>162257000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>186548000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>210904000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>197033000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>161282000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>250616000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>231544000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>228913000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>164653000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>195286000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>121634000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>89277000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>137385000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>138349000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>140597000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>95869000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>88957000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>138045000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>95664000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>90644000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>65225000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>96505000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>60404000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>116821000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>106240000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>236534000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>158106000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>118741000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>103979000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>134535000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>105125000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>110240000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>99066000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>118009000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>102159000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>91320000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>91760000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>174614000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>124257000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>101921000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>97205000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>113162000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>111433000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>122663000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>124989000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>125876000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>85947000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>126193000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>92980000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16089,54 +16289,55 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -16151,54 +16352,55 @@
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16213,54 +16415,55 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -16275,760 +16478,774 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>7345000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>6197000.0</v>
+      </c>
+      <c r="C29">
         <v>3847000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-912000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5809000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4294000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1904000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3352000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3469000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6576000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2648000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7277000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6546000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2141000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5210000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6965000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1004000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3492000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3797000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5556000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2059000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2172000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2185000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4445000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17853000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1067000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2326000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>77000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1408000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3435000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4314000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>12112000.0</v>
+      </c>
+      <c r="C30">
         <v>1869000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>69836000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9371000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2556000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6241000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>68975000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9120000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13328000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8009000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30653000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10485000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10082000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7708000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>48666000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16413000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8317000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20961000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33203000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4424000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3943000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8441000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12501000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8840000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2123000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7722000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24385000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9409000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7034000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7219000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12313000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9949000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15321000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7599000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21453000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18139000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15524000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5402000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8553000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-794000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9378000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16585000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19508000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9163000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6281000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4384000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>11933000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8159000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7134000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3210000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4550000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6815000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5101000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3638000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6127000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4719000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3861000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4284000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-6947000.0</v>
+      </c>
+      <c r="C31">
         <v>-91000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1825000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-503000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-765000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>305000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-343000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1332000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1425000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3524000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>20473000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1512000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3976000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3838000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7970000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-828000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4351000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3489000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>31007000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>5273000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4167000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1452000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4057000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-557000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3290000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4109000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10430000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4015000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4654000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6092000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1967000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3191000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-106000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2357000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3536000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>617000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>5665000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5732000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>4956000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1230000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-713000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1796000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3107000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>496000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2078000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-8000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1906000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>244000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2007000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>5402000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>4284000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1919000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-352000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2111000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>7520000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2121000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1056000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>120086000.0</v>
+      </c>
+      <c r="C32">
         <v>110227000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63281000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>56615000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>107540000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>109860000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>215993000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>175398000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>170441000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>173337000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>211823000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>235632000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>210249000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>183336000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>243049000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>207333000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>245885000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>185075000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>209388000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>136555000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>102779000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>157316000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>171687000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>156418000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>104251000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>108025000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>172244000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>101916000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>92425000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>85902000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>105093000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>83598000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>158105000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>131290000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>259866000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>167190000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>144665000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>132337000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>186210000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>140691000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>137780000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>113202000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>183996000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>124013000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>115620000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>117645000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>206033000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>149399000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>124422000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>121039000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>160580000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>136093000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>145434000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>148334000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>148133000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>108701000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>151575000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>113319000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -17107,51 +17324,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>91884000.0</v>
       </c>
       <c r="C2">
         <v>99741000.0</v>
       </c>
       <c r="D2">
         <v>69336000.0</v>
       </c>
       <c r="E2">
         <v>128223000.0</v>
       </c>
       <c r="F2">
         <v>123890000.0</v>
       </c>
       <c r="G2">
         <v>118273000.0</v>
       </c>
       <c r="H2">
         <v>95474000.0</v>
       </c>
       <c r="I2">
         <v>112282000.0</v>
       </c>
@@ -17172,51 +17389,51 @@
       </c>
       <c r="O2">
         <v>68234000.0</v>
       </c>
       <c r="P2">
         <v>32016000.0</v>
       </c>
       <c r="Q2">
         <v>27502000.0</v>
       </c>
       <c r="R2">
         <v>24607000.0</v>
       </c>
       <c r="S2">
         <v>3491000.0</v>
       </c>
       <c r="T2">
         <v>20242000.0</v>
       </c>
       <c r="U2">
         <v>-1213000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>45198000</v>
       </c>
       <c r="C3">
         <v>24017000</v>
       </c>
       <c r="D3">
         <v>34582000</v>
       </c>
       <c r="E3">
         <v>44410000</v>
       </c>
       <c r="F3">
         <v>44239000</v>
       </c>
       <c r="G3">
         <v>25513000</v>
       </c>
       <c r="H3">
         <v>59328000</v>
       </c>
       <c r="I3">
         <v>106306000</v>
       </c>
@@ -17237,101 +17454,101 @@
       </c>
       <c r="O3">
         <v>30118000</v>
       </c>
       <c r="P3">
         <v>9497000</v>
       </c>
       <c r="Q3">
         <v>40001000</v>
       </c>
       <c r="R3">
         <v>17596000</v>
       </c>
       <c r="S3">
         <v>32355000</v>
       </c>
       <c r="T3">
         <v>8097000</v>
       </c>
       <c r="U3">
         <v>12238000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>-20885000.0</v>
       </c>
       <c r="C6">
         <v>-14973000.0</v>
       </c>
       <c r="D6">
         <v>27122000.0</v>
       </c>
       <c r="E6">
         <v>-58887000.0</v>
       </c>
       <c r="F6">
         <v>4333000.0</v>
       </c>
       <c r="G6">
         <v>5617000.0</v>
       </c>
       <c r="H6">
         <v>22799000.0</v>
       </c>
       <c r="I6">
         <v>-16808000.0</v>
       </c>
@@ -17352,51 +17569,51 @@
       </c>
       <c r="O6">
         <v>120263000.0</v>
       </c>
       <c r="P6">
         <v>36218000.0</v>
       </c>
       <c r="Q6">
         <v>4514000.0</v>
       </c>
       <c r="R6">
         <v>2895000.0</v>
       </c>
       <c r="S6">
         <v>21116000.0</v>
       </c>
       <c r="T6">
         <v>-16751000.0</v>
       </c>
       <c r="U6">
         <v>21455000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
         <v>53718000.0</v>
       </c>
       <c r="C7">
         <v>-7377000.0</v>
       </c>
       <c r="D7">
         <v>-23397000.0</v>
       </c>
       <c r="E7">
         <v>-39454000.0</v>
       </c>
       <c r="F7">
         <v>-3774000.0</v>
       </c>
       <c r="G7">
         <v>-9221000.0</v>
       </c>
       <c r="H7">
         <v>9330000.0</v>
       </c>
       <c r="I7">
         <v>-33437000.0</v>
       </c>
@@ -17417,121 +17634,121 @@
       </c>
       <c r="O7">
         <v>-49097000.0</v>
       </c>
       <c r="P7">
         <v>10891000.0</v>
       </c>
       <c r="Q7">
         <v>10845000.0</v>
       </c>
       <c r="R7">
         <v>1705000.0</v>
       </c>
       <c r="S7">
         <v>-24724000.0</v>
       </c>
       <c r="T7">
         <v>-45031000.0</v>
       </c>
       <c r="U7">
         <v>17927000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>110443000.0</v>
       </c>
       <c r="C9">
         <v>-16034000.0</v>
       </c>
       <c r="D9">
         <v>-10768000.0</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>5246000.0</v>
       </c>
       <c r="G9">
         <v>29245000.0</v>
       </c>
       <c r="H9">
         <v>32894000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-3000000.0</v>
       </c>
       <c r="M9">
         <v>-8000000.0</v>
       </c>
       <c r="N9">
         <v>2000000.0</v>
       </c>
       <c r="O9">
         <v>-42000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>-31504000.0</v>
       </c>
       <c r="C10">
         <v>69607000.0</v>
       </c>
       <c r="D10">
         <v>15505000.0</v>
       </c>
       <c r="E10">
         <v>-46680000.0</v>
       </c>
       <c r="F10">
         <v>4367000.0</v>
       </c>
       <c r="G10">
         <v>-23641000.0</v>
       </c>
       <c r="H10">
         <v>-17758000.0</v>
       </c>
       <c r="I10">
         <v>2705000.0</v>
       </c>
@@ -17552,161 +17769,161 @@
       </c>
       <c r="O10">
         <v>609000.0</v>
       </c>
       <c r="P10">
         <v>3189000.0</v>
       </c>
       <c r="Q10">
         <v>-8198000.0</v>
       </c>
       <c r="R10">
         <v>16756000.0</v>
       </c>
       <c r="S10">
         <v>-21421000.0</v>
       </c>
       <c r="T10">
         <v>-10305000.0</v>
       </c>
       <c r="U10">
         <v>-1654000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>-8593000.0</v>
       </c>
       <c r="G11">
         <v>-13026000.0</v>
       </c>
       <c r="H11">
         <v>-5603000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-38421000.0</v>
       </c>
       <c r="F12">
         <v>-21038000.0</v>
       </c>
       <c r="G12">
         <v>-35431000.0</v>
       </c>
       <c r="H12">
         <v>11527000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>27054000.0</v>
       </c>
       <c r="F13">
         <v>-4684000.0</v>
       </c>
       <c r="G13">
         <v>-1779000.0</v>
       </c>
       <c r="H13">
         <v>-1779000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-2000000.0</v>
       </c>
       <c r="M13">
         <v>-2000000.0</v>
       </c>
       <c r="N13">
         <v>-2000000.0</v>
       </c>
       <c r="O13">
         <v>-2000000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
-        <v>21087000.0</v>
+        <v>30941000.0</v>
       </c>
       <c r="C14">
         <v>40580000.0</v>
       </c>
       <c r="D14">
         <v>27450000.0</v>
       </c>
       <c r="E14">
         <v>23823000.0</v>
       </c>
       <c r="F14">
         <v>24635000.0</v>
       </c>
       <c r="G14">
         <v>22862000.0</v>
       </c>
       <c r="H14">
         <v>16108000.0</v>
       </c>
       <c r="I14">
         <v>10490000.0</v>
       </c>
       <c r="J14">
         <v>10162000.0</v>
       </c>
@@ -17724,51 +17941,51 @@
       </c>
       <c r="O14">
         <v>4170000.0</v>
       </c>
       <c r="P14">
         <v>16390000.0</v>
       </c>
       <c r="Q14">
         <v>16707000.0</v>
       </c>
       <c r="R14">
         <v>12440000.0</v>
       </c>
       <c r="S14">
         <v>7466000.0</v>
       </c>
       <c r="T14">
         <v>5058000.0</v>
       </c>
       <c r="U14">
         <v>4309000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>18618000.0</v>
       </c>
       <c r="C15">
         <v>18776000.0</v>
       </c>
       <c r="D15">
         <v>23822000.0</v>
       </c>
       <c r="E15">
         <v>9610000.0</v>
       </c>
       <c r="F15">
         <v>19393000.0</v>
       </c>
       <c r="G15">
         <v>19921000.0</v>
       </c>
       <c r="H15">
         <v>10215000.0</v>
       </c>
       <c r="I15">
         <v>26135000.0</v>
       </c>
@@ -17789,51 +18006,51 @@
       </c>
       <c r="O15">
         <v>120946000.0</v>
       </c>
       <c r="P15">
         <v>20000.0</v>
       </c>
       <c r="Q15">
         <v>13228000.0</v>
       </c>
       <c r="R15">
         <v>13559000.0</v>
       </c>
       <c r="S15">
         <v>13698000.0</v>
       </c>
       <c r="T15">
         <v>4815000.0</v>
       </c>
       <c r="U15">
         <v>10672000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>70999000.0</v>
       </c>
       <c r="C16">
         <v>84768000.0</v>
       </c>
       <c r="D16">
         <v>96458000.0</v>
       </c>
       <c r="E16">
         <v>69336000.0</v>
       </c>
       <c r="F16">
         <v>128223000.0</v>
       </c>
       <c r="G16">
         <v>123890000.0</v>
       </c>
       <c r="H16">
         <v>118273000.0</v>
       </c>
       <c r="I16">
         <v>95474000.0</v>
       </c>
@@ -17854,76 +18071,76 @@
       </c>
       <c r="O16">
         <v>188497000.0</v>
       </c>
       <c r="P16">
         <v>68234000.0</v>
       </c>
       <c r="Q16">
         <v>32016000.0</v>
       </c>
       <c r="R16">
         <v>27502000.0</v>
       </c>
       <c r="S16">
         <v>24607000.0</v>
       </c>
       <c r="T16">
         <v>3491000.0</v>
       </c>
       <c r="U16">
         <v>20242000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>19832000.0</v>
       </c>
       <c r="C18">
         <v>8083000.0</v>
       </c>
       <c r="D18">
         <v>29867000.0</v>
       </c>
       <c r="E18">
         <v>-41897000.0</v>
       </c>
       <c r="F18">
         <v>46618000.0</v>
       </c>
       <c r="G18">
         <v>7592000.0</v>
       </c>
       <c r="H18">
         <v>13137000.0</v>
       </c>
       <c r="I18">
         <v>-53197000.0</v>
       </c>
@@ -17944,164 +18161,164 @@
       </c>
       <c r="O18">
         <v>12744000.0</v>
       </c>
       <c r="P18">
         <v>110293000.0</v>
       </c>
       <c r="Q18">
         <v>53107000.0</v>
       </c>
       <c r="R18">
         <v>47311000.0</v>
       </c>
       <c r="S18">
         <v>13503000.0</v>
       </c>
       <c r="T18">
         <v>-820000.0</v>
       </c>
       <c r="U18">
         <v>40061000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19">
         <v>19791000.0</v>
       </c>
       <c r="C19">
         <v>14904000.0</v>
       </c>
       <c r="D19">
         <v>17206000.0</v>
       </c>
       <c r="E19">
         <v>-51613000.0</v>
       </c>
       <c r="F19">
         <v>-14913000.0</v>
       </c>
       <c r="G19">
         <v>5919000.0</v>
       </c>
       <c r="H19">
         <v>-71991000.0</v>
       </c>
       <c r="I19">
         <v>-92991000.0</v>
       </c>
       <c r="J19">
         <v>-43078000.0</v>
       </c>
       <c r="K19">
         <v>-30535000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>-80501000.0</v>
       </c>
       <c r="C21">
         <v>-12318000.0</v>
       </c>
       <c r="D21">
         <v>-12479000.0</v>
       </c>
       <c r="E21">
         <v>-23008000.0</v>
       </c>
       <c r="F21">
         <v>2486000.0</v>
       </c>
       <c r="G21">
         <v>704000.0</v>
       </c>
       <c r="H21">
         <v>48707000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>-59326000.0</v>
       </c>
       <c r="C22">
         <v>-10379000.0</v>
       </c>
       <c r="D22">
         <v>96420000.0</v>
       </c>
       <c r="E22">
         <v>4658000.0</v>
       </c>
       <c r="F22">
         <v>104355000.0</v>
       </c>
       <c r="G22">
         <v>72710000.0</v>
       </c>
       <c r="H22">
         <v>37718000.0</v>
       </c>
       <c r="I22">
         <v>88552000.0</v>
       </c>
@@ -18122,51 +18339,51 @@
       </c>
       <c r="O22">
         <v>255722000.0</v>
       </c>
       <c r="P22">
         <v>122444000.0</v>
       </c>
       <c r="Q22">
         <v>80931000.0</v>
       </c>
       <c r="R22">
         <v>49083000.0</v>
       </c>
       <c r="S22">
         <v>70562000.0</v>
       </c>
       <c r="T22">
         <v>48867000.0</v>
       </c>
       <c r="U22">
         <v>33663000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>-12283000.0</v>
       </c>
       <c r="C23">
         <v>-9887000.0</v>
       </c>
       <c r="D23">
         <v>-9810000.0</v>
       </c>
       <c r="E23">
         <v>21342000.0</v>
       </c>
       <c r="F23">
         <v>-40013000.0</v>
       </c>
       <c r="G23">
         <v>-1222000.0</v>
       </c>
       <c r="H23">
         <v>-3213000.0</v>
       </c>
       <c r="I23">
         <v>-2705000.0</v>
       </c>
@@ -18187,51 +18404,51 @@
       </c>
       <c r="O23">
         <v>-832000.0</v>
       </c>
       <c r="P23">
         <v>-1945000.0</v>
       </c>
       <c r="Q23">
         <v>-555000.0</v>
       </c>
       <c r="R23">
         <v>122000.0</v>
       </c>
       <c r="S23">
         <v>6000.0</v>
       </c>
       <c r="T23">
         <v>-13244000.0</v>
       </c>
       <c r="U23">
         <v>4572000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
         <v>-1530000.0</v>
       </c>
       <c r="C24">
         <v>14904000.0</v>
       </c>
       <c r="D24">
         <v>485000.0</v>
       </c>
       <c r="E24">
         <v>49378000.0</v>
       </c>
       <c r="F24">
         <v>29762000.0</v>
       </c>
       <c r="G24">
         <v>-311000.0</v>
       </c>
       <c r="H24">
         <v>37570000.0</v>
       </c>
       <c r="I24">
         <v>8936000.0</v>
       </c>
@@ -18252,57 +18469,57 @@
       </c>
       <c r="O24">
         <v>-16174000.0</v>
       </c>
       <c r="P24">
         <v>-7164000.0</v>
       </c>
       <c r="Q24">
         <v>-5005000.0</v>
       </c>
       <c r="R24">
         <v>-825000.0</v>
       </c>
       <c r="S24">
         <v>-1038000.0</v>
       </c>
       <c r="T24">
         <v>-12332000.0</v>
       </c>
       <c r="U24">
         <v>-31000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
-        <v>45543000.0</v>
+        <v>35689000.0</v>
       </c>
       <c r="C25">
-        <v>52372000.0</v>
+        <v>11792000.0</v>
       </c>
       <c r="D25">
         <v>-36024000.0</v>
       </c>
       <c r="E25">
         <v>13486000.0</v>
       </c>
       <c r="F25">
         <v>-34359000.0</v>
       </c>
       <c r="G25">
         <v>-53246000.0</v>
       </c>
       <c r="H25">
         <v>9309000.0</v>
       </c>
       <c r="I25">
         <v>-12496000.0</v>
       </c>
       <c r="J25">
         <v>-32167000.0</v>
       </c>
       <c r="K25">
         <v>-32428000.0</v>
       </c>
@@ -18317,51 +18534,51 @@
       </c>
       <c r="O25">
         <v>-167933000.0</v>
       </c>
       <c r="P25">
         <v>-29935000.0</v>
       </c>
       <c r="Q25">
         <v>-15375000.0</v>
       </c>
       <c r="R25">
         <v>1679000.0</v>
       </c>
       <c r="S25">
         <v>-7446000.0</v>
       </c>
       <c r="T25">
         <v>-1617000.0</v>
       </c>
       <c r="U25">
         <v>-3600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26">
         <v>-4474000.0</v>
       </c>
       <c r="C26">
         <v>-8763000.0</v>
       </c>
       <c r="D26">
         <v>-7146000.0</v>
       </c>
       <c r="E26">
         <v>-3660000.0</v>
       </c>
       <c r="F26">
         <v>-10237000.0</v>
       </c>
       <c r="G26">
         <v>-13265000.0</v>
       </c>
       <c r="H26">
         <v>-6444000.0</v>
       </c>
       <c r="I26">
         <v>-12072000.0</v>
       </c>
@@ -18378,76 +18595,76 @@
         <v>-605000.0</v>
       </c>
       <c r="N26">
         <v>-7074000.0</v>
       </c>
       <c r="O26">
         <v>-2093000.0</v>
       </c>
       <c r="P26">
         <v>-18150000.0</v>
       </c>
       <c r="Q26">
         <v>-11125000.0</v>
       </c>
       <c r="R26">
         <v>-3144000.0</v>
       </c>
       <c r="S26">
         <v>-5738000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>-103594000.0</v>
       </c>
       <c r="C28">
         <v>-49744000.0</v>
       </c>
       <c r="D28">
         <v>-53257000.0</v>
       </c>
       <c r="E28">
         <v>-9292000.0</v>
       </c>
       <c r="F28">
         <v>-71459000.0</v>
       </c>
       <c r="G28">
         <v>-32737000.0</v>
       </c>
       <c r="H28">
         <v>29498000.0</v>
       </c>
       <c r="I28">
         <v>16661000.0</v>
       </c>
@@ -18468,51 +18685,51 @@
       </c>
       <c r="O28">
         <v>-132234000.0</v>
       </c>
       <c r="P28">
         <v>-51761000.0</v>
       </c>
       <c r="Q28">
         <v>-43253000.0</v>
       </c>
       <c r="R28">
         <v>-39417000.0</v>
       </c>
       <c r="S28">
         <v>125660000.0</v>
       </c>
       <c r="T28">
         <v>-10661000.0</v>
       </c>
       <c r="U28">
         <v>-18609000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>61022000.0</v>
       </c>
       <c r="C29">
         <v>34616000.0</v>
       </c>
       <c r="D29">
         <v>64449000.0</v>
       </c>
       <c r="E29">
         <v>2513000.0</v>
       </c>
       <c r="F29">
         <v>90857000.0</v>
       </c>
       <c r="G29">
         <v>33105000.0</v>
       </c>
       <c r="H29">
         <v>72465000.0</v>
       </c>
       <c r="I29">
         <v>53109000.0</v>
       </c>
@@ -18533,51 +18750,51 @@
       </c>
       <c r="O29">
         <v>42862000.0</v>
       </c>
       <c r="P29">
         <v>119790000.0</v>
       </c>
       <c r="Q29">
         <v>93108000.0</v>
       </c>
       <c r="R29">
         <v>64907000.0</v>
       </c>
       <c r="S29">
         <v>45858000.0</v>
       </c>
       <c r="T29">
         <v>7277000.0</v>
       </c>
       <c r="U29">
         <v>52299000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>27860000.0</v>
       </c>
       <c r="C30">
         <v>14904000.0</v>
       </c>
       <c r="D30">
         <v>17206000.0</v>
       </c>
       <c r="E30">
         <v>-51613000.0</v>
       </c>
       <c r="F30">
         <v>-14913000.0</v>
       </c>
       <c r="G30">
         <v>5919000.0</v>
       </c>
       <c r="H30">
         <v>-71991000.0</v>
       </c>
       <c r="I30">
         <v>-92991000.0</v>
       </c>
@@ -18617,593 +18834,602 @@
       <c r="U30">
         <v>-12303000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>49989000.0</v>
+      </c>
+      <c r="C2">
         <v>79096000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71537000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70851000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52844000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>91884000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>105159000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>80118000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>70971000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>99741000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>87567000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>96833000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>59269000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>69336000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>79208000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>85004000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>109819000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>141450000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>173118000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>163325000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>159373000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>140280000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>151687000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>142789000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>144699000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>134352000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>122186000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>110543000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>117833000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>112172000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>87241000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>100294000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>106849000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>134445000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>121112000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>143001000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>91925000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>164663000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>121998000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>107887000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>116904000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>183543000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>112040000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>126361000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>112701000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>192355000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>108860000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>82949000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>96835000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>108696000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>117025000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>122766000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>96559000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>188497000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>181824000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>207421000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>41375000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>57465000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>8005000</v>
+      </c>
+      <c r="C3">
         <v>22662000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15095000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2428000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34703000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1522000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18981000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>943000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>452000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3641000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6026000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9580000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10705000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8271000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>34182000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6661000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>98811000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>30147000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2492000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>30952000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14088000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>25513000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
         <v>60087000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
-        <v>48000000</v>
+        <v>0</v>
       </c>
       <c r="AR3">
         <v>48000000</v>
       </c>
       <c r="AS3">
         <v>48000000</v>
       </c>
       <c r="AT3">
-        <v>0</v>
+        <v>48000000</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19218,54 +19444,55 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19280,406 +19507,413 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>159025000.0</v>
+      </c>
+      <c r="C6">
         <v>-29107000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-538000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>686000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18007000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-39040000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20391000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25041000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9147000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-28770000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8891000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9266000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37564000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10067000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-9872000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5796000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-24815000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-31631000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-44895000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9793000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3952000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19093000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-27797000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8898000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1910000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10347000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3913000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11643000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7290000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5661000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8233000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-13053000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6555000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-27596000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-8830000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-21889000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>51076000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-72738000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>20484000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>14111000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9017000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-66639000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>54736000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-14321000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>13660000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-79654000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>36485000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>25911000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-13886000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-11861000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-31714000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5741000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>26207000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-91938000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6673000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-25597000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>166046000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-16090000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>113722000.0</v>
+      </c>
+      <c r="C7">
         <v>13091000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>39109000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>42411000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>39551000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1497000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>64104000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>34069000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13962000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-36964000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10909000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-49892000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>20649000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5063000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>17218000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>72307000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-116201000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-12778000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-53230000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7651000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>17284000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>24521000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4310000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-28144000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>14149000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>464000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12907000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>13582000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-15389000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1770000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>53337000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-54002000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>10540000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-43312000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-9008000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>16842000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-8784000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-74743000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>61741000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-46053000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-11886000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-46263000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>56377000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-913000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2366000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-68775000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>65344000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>14747000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-22230000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>5583000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-8284000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>4303000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>67757000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-94030000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>11134000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-7537000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-9060000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-43634000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19694,814 +19928,865 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ9"/>
       <c r="AR9">
         <v>-3000000.0</v>
       </c>
       <c r="AS9">
         <v>-3000000.0</v>
       </c>
-      <c r="AT9"/>
+      <c r="AT9">
+        <v>-3000000.0</v>
+      </c>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ10"/>
       <c r="AR10">
         <v>-4000000.0</v>
       </c>
       <c r="AS10">
         <v>-4000000.0</v>
       </c>
-      <c r="AT10"/>
+      <c r="AT10">
+        <v>-4000000.0</v>
+      </c>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2629000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2053000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-5750000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-13791000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>20649000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-5063000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>83726000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>72307000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-46000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>70000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>-1000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>-2000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>6068000.0</v>
+      </c>
+      <c r="C14">
         <v>2902000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2290000.0</v>
       </c>
-      <c r="D14"/>
-[...7 lines deleted...]
-      <c r="L14"/>
+      <c r="E14">
+        <v>7695000.0</v>
+      </c>
+      <c r="F14">
+        <v>6720000.0</v>
+      </c>
+      <c r="G14">
+        <v>4382000.0</v>
+      </c>
+      <c r="H14">
+        <v>19057000.0</v>
+      </c>
+      <c r="I14">
+        <v>3846000.0</v>
+      </c>
+      <c r="J14">
+        <v>4062000.0</v>
+      </c>
+      <c r="K14">
+        <v>5300000.0</v>
+      </c>
+      <c r="L14">
+        <v>21749000.0</v>
+      </c>
       <c r="M14">
-        <v>7402000.0</v>
+        <v>4755000.0</v>
       </c>
       <c r="N14">
+        <v>6714000.0</v>
+      </c>
+      <c r="O14">
         <v>5157000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6338000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5686000.0</v>
       </c>
-      <c r="Q14"/>
-[...7 lines deleted...]
-      <c r="Y14"/>
+      <c r="R14">
+        <v>5699000.0</v>
+      </c>
+      <c r="S14">
+        <v>5706000.0</v>
+      </c>
+      <c r="T14">
+        <v>6338000.0</v>
+      </c>
+      <c r="U14">
+        <v>7312000.0</v>
+      </c>
+      <c r="V14">
+        <v>4402000.0</v>
+      </c>
+      <c r="W14">
+        <v>5038000.0</v>
+      </c>
+      <c r="X14">
+        <v>9116000.0</v>
+      </c>
+      <c r="Y14">
+        <v>5197000.0</v>
+      </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14"/>
+      <c r="AK14">
+        <v>1725000.0</v>
+      </c>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
+      <c r="AP14"/>
       <c r="AQ14">
         <v>2000000.0</v>
       </c>
       <c r="AR14">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AS14">
         <v>1000000.0</v>
       </c>
-      <c r="AT14"/>
+      <c r="AT14">
+        <v>1000000.0</v>
+      </c>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>9235000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>18618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9309000.0</v>
       </c>
       <c r="E15">
         <v>9309000.0</v>
       </c>
       <c r="F15">
         <v>9309000.0</v>
       </c>
       <c r="G15">
+        <v>9309000.0</v>
+      </c>
+      <c r="H15">
         <v>1000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9374000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9402000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14263000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9559000.0</v>
       </c>
       <c r="N15">
         <v>9559000.0</v>
       </c>
       <c r="O15">
-        <v>9610000.0</v>
+        <v>9559000.0</v>
       </c>
       <c r="P15">
         <v>9610000.0</v>
       </c>
       <c r="Q15">
         <v>9610000.0</v>
       </c>
       <c r="R15">
         <v>9610000.0</v>
       </c>
       <c r="S15">
+        <v>9610000.0</v>
+      </c>
+      <c r="T15">
         <v>9677000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9716000.0</v>
       </c>
       <c r="U15">
         <v>9716000.0</v>
       </c>
       <c r="V15">
+        <v>9716000.0</v>
+      </c>
+      <c r="W15">
         <v>0.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10101000.0</v>
       </c>
       <c r="Y15">
         <v>10101000.0</v>
       </c>
       <c r="Z15">
         <v>10101000.0</v>
       </c>
       <c r="AA15">
+        <v>10101000.0</v>
+      </c>
+      <c r="AB15">
         <v>10215000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10215000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>10452000.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>15683000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>15698000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>15724000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15727000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>36765000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>15928000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>15940000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>13261000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>13265000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>13268000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>13404000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>26834000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>80667000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>13445000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>209014000.0</v>
+      </c>
+      <c r="C16">
         <v>49989000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>70999000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>71537000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>70851000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>52844000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>84768000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>105159000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>80118000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>70971000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>96458000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>87567000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>96833000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>59269000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>69336000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>79208000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>85004000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>109819000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>128223000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>173118000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>163325000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>159373000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>123890000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>151687000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>142789000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>144699000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>118273000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>122186000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>110543000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>117833000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>95474000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>87241000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>100294000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>106849000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>112282000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>121112000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>143001000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>91925000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>142482000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>121998000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>107887000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>116904000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>166776000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>112040000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>126361000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>112701000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>145345000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>108860000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>82949000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>96835000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>85311000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>117025000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>122766000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>96559000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>188497000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>181824000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>207421000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>41375000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20516,1306 +20801,1326 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>130762000.0</v>
+      </c>
+      <c r="C18">
         <v>11929000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-29032000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>24473000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15732000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2115000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-319000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>35320000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2178000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29096000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>35959000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-29541000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26520000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3071000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>30393000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>33369000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-98811000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3281000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-52979000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>41812000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>30952000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>40925000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3147000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8321000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>21989000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>22584000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>54282000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16888000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1686000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-391000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>69584000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-20331000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>36766000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-32910000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>31475000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>8879000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>12451000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-53278000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>111061000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-20973000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12467000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-33564000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>105166000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>17831000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>22826000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-48713000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>87592000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>36295000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>498000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>24875000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>27482000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>26413000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>91045000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-71441000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>23802000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>14856000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>21744000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-17540000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-766000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>16000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-34716000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-759000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>17899000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>924000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-758000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3161000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>12009000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>19379000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>8584000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12061000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-52156000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5370000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>23889000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-17976000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-595000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1915000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1685000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-14088000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>6491000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>18591000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6206000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-12957000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-49217000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3998000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="O20">
         <v>0.0</v>
       </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>37497000.0</v>
+      </c>
+      <c r="C21">
         <v>-40819000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-37495000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-12685000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2288000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-32609000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-30787000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2471000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7275000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>2460000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6353000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-35467000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-40456000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>15247000.0</v>
+      </c>
+      <c r="C22">
         <v>12921000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-67817000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6891000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12501000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8499000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-45128000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2152000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25041000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7556000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45748000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23216000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9240000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>18216000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-15537000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-25039000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21323000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23911000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>45109000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20194000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17669000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21383000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>37395000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15264000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5092000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>14959000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>23769000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2237000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2873000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14585000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4288000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>21227000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>38093000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>24944000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>20975000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>12958000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>29122000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>34170000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>53351000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>41140000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>28670000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13423000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>67783000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>24917000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>24843000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>23807000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>31411000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>27048000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>22745000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>25841000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>52820000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>28944000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>20852000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>22993000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>176550000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>30274000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>27503000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>21395000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-1000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
+        <v>0.0</v>
+      </c>
+      <c r="H23">
         <v>-1864000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-301000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-758000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4417000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-7002000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2808000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2121000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-12061000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>24914000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5370000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1128000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>561000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-26540000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-28785000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5202000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10425000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1472000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3343000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-6832000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1958000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3078000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-11336000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-972000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1396000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1025000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-284000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3185000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1911000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-91000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2824000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-15157000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-4701000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3071000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-909000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1385000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3452000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-31183000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2205000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-47000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5361000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-11319000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1470000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-32217000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-252000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-9159000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-970000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-18834000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2925000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-13799000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>247821000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1419000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>33797000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2445000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-13000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>763000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17899000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1867000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-758000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>480000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>46603000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9580000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10234000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-3790000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-9373000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1291000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>47869000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-17976000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>29326000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1689000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1685000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-14088000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6491000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>25591000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-13206000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-5957000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-18230000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>18776000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8033000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-8033000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-43147000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-37182000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>640000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3185000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-32837000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-5448000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3679000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-15157000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-53101000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>30484000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-25354000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>15987000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>40040000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-31183000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-5585000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-9030000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-51485000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-11319000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-7262000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-16938000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-113791000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-9159000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-51775000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-18834000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-20124000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>262347000.0</v>
       </c>
-      <c r="BF24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>3730000.0</v>
+      </c>
+      <c r="C25">
         <v>5677000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11323000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>-1617000.0</v>
+        <v>-21170000.0</v>
       </c>
       <c r="F25">
-        <v>-3365000.0</v>
+        <v>-8337000.0</v>
       </c>
       <c r="G25">
-        <v>2202000.0</v>
+        <v>-7747000.0</v>
       </c>
       <c r="H25">
-        <v>42000.0</v>
+        <v>-16855000.0</v>
       </c>
       <c r="I25">
-        <v>-8449000.0</v>
+        <v>-3804000.0</v>
       </c>
       <c r="J25">
-        <v>3953000.0</v>
+        <v>-12511000.0</v>
       </c>
       <c r="K25">
-        <v>4289000.0</v>
+        <v>-1347000.0</v>
       </c>
       <c r="L25">
-        <v>6715000.0</v>
+        <v>-36421000.0</v>
       </c>
       <c r="M25">
-        <v>7336000.0</v>
+        <v>1960000.0</v>
       </c>
       <c r="N25">
+        <v>622000.0</v>
+      </c>
+      <c r="O25">
         <v>-7953000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>62894000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>-3933000.0</v>
+        <v>-12924000.0</v>
       </c>
       <c r="R25">
-        <v>-14414000.0</v>
+        <v>-9632000.0</v>
       </c>
       <c r="S25">
-        <v>-14711000.0</v>
+        <v>-20120000.0</v>
       </c>
       <c r="T25">
-        <v>13967000.0</v>
+        <v>-21049000.0</v>
       </c>
       <c r="U25">
-        <v>-4001000.0</v>
+        <v>6655000.0</v>
       </c>
       <c r="V25">
-        <v>-4979000.0</v>
+        <v>-8403000.0</v>
       </c>
       <c r="W25">
-        <v>-44852000.0</v>
+        <v>-10017000.0</v>
       </c>
       <c r="X25">
-        <v>4559000.0</v>
+        <v>-53968000.0</v>
       </c>
       <c r="Y25">
+        <v>-638000.0</v>
+      </c>
+      <c r="Z25">
         <v>2748000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7161000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17606000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1069000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>19948000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-13206000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11959000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12444000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-11867000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-14542000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>19508000.0</v>
       </c>
-      <c r="AJ25">
-[...1 lines deleted...]
-      </c>
       <c r="AK25">
+        <v>-22646000.0</v>
+      </c>
+      <c r="AL25">
         <v>-7887000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-12705000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-4031000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-16060000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4317000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-724000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-18994000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-6173000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>349000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-3745000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-9163000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-5500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-17000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-6549000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-17054000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-6834000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2436000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-404000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-163882000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-7881000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3301000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4699000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>180</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-216000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-4195000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-3660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="S26"/>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-6444000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21830,576 +22135,586 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>28262000.0</v>
+      </c>
+      <c r="C28">
         <v>-41035000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-41691000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-23803000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2288000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-41918000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-44719000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12146000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7275000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-154000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-43827000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-8684000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2460000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3206000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-8569000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-40456000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>50107000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10374000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4926000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-30104000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-28685000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7744000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-14392000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1372000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-17693000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>720000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14893000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1247000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1767000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14085000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6964000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>47863000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-39729000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1563000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1193000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-17907000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20298000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4327000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-7631000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3859000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1084000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-41223000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18245000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-5626000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2671000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-17025000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4995000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1032000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3654000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-13856000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3105000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-22699000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-12965000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1663000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4938000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-26654000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-103511000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2869000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>138767000.0</v>
+      </c>
+      <c r="C29">
         <v>34591000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-15095000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22045000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>50435000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3637000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21178000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>36263000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2630000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-25455000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>41985000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-19961000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37225000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>64575000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>40030000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-98811000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3281000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-22832000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>41812000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30952000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>40925000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3147000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-8321000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21989000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>22584000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>54282000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16888000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1686000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-391000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>69584000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-20331000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>36766000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-32910000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>31475000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>8879000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>12451000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-53278000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>111061000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-20973000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>12467000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-33564000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>105166000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>17831000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>22826000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-48713000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>87592000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>36295000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>498000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>24875000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>27482000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>26413000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>91045000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-71441000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>23802000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>14856000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>21744000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-17540000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-8005000.0</v>
+      </c>
+      <c r="C30">
         <v>-22662000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>62420000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2445000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-34716000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-759000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17899000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>924000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-758000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3161000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12009000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19379000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2121000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12061000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-52156000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5370000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23889000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-17976000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-595000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1915000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1685000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-14088000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6491000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18591000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6206000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12957000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-49217000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3998000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-10743000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-8033000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-59534000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-37182000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>540000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3185000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-40623000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5448000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18150000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-15157000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-54252000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>31884000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-24154000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>15987000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21719000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-31183000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5565000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-20090000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-41200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-11319000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-7578000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-32217000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-47577000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-9159000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-51775000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-18834000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-22258000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-13799000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>247821000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1419000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>