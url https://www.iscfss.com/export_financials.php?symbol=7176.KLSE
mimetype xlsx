--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -857,11545 +863,12276 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>103140000.0</v>
+      </c>
+      <c r="C2">
         <v>91715256.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>94739477.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>89973000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85018794.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>60827931.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46076879.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39924328.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26156974.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2158335.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>11635000.0</v>
+      </c>
+      <c r="C7">
         <v>21241652.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4993772.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8127424.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8210646.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11674586.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7826764.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7786021.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8929244.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5196380.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>86079659.0</v>
+        <v>86080000.0</v>
       </c>
       <c r="C8">
         <v>86079659.0</v>
       </c>
       <c r="D8">
         <v>86079659.0</v>
       </c>
       <c r="E8">
         <v>86079659.0</v>
       </c>
       <c r="F8">
+        <v>86079659.0</v>
+      </c>
+      <c r="G8">
         <v>57098778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52009612.0</v>
       </c>
       <c r="H8">
         <v>52009612.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>52009612.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5245150.0</v>
       </c>
       <c r="J9">
         <v>5245150.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>5245150.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>52819000.0</v>
+      </c>
+      <c r="C10">
         <v>49208440.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>43880780.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12256300.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9325210.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6208450.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4828240.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7332090.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4809900.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4380210.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
+        <v>1000000.0</v>
+      </c>
+      <c r="O10">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>72726000.0</v>
+      </c>
+      <c r="C12">
         <v>69018770.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>53841710.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19086310.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10736280.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7602850.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6317820.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8363480.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5821230.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16104700.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
-        <v>86079660.0</v>
+        <v>86080000.0</v>
       </c>
       <c r="C13">
         <v>86079660.0</v>
       </c>
       <c r="D13">
+        <v>86079660.0</v>
+      </c>
+      <c r="E13">
         <v>86080000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>86079659.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>57098778.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>52009612.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>52009610.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>46764470.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>46754860.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="M13">
         <v>46000000.0</v>
       </c>
       <c r="N13">
         <v>46000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>46000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>308232780.0</v>
       </c>
       <c r="C14">
         <v>308232780.0</v>
       </c>
       <c r="D14">
         <v>308232780.0</v>
       </c>
       <c r="E14">
         <v>308232780.0</v>
       </c>
       <c r="F14">
+        <v>308232780.0</v>
+      </c>
+      <c r="G14">
         <v>244914280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233795280.0</v>
       </c>
       <c r="H14">
         <v>233795280.0</v>
       </c>
       <c r="I14">
         <v>233795280.0</v>
       </c>
       <c r="J14">
+        <v>233795280.0</v>
+      </c>
+      <c r="K14">
         <v>233774280.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>14517000.0</v>
+      </c>
+      <c r="C22">
         <v>12842930.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13213770.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15510000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9626399.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9898331.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7320679.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6244560.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3484910.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1068730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L22">
         <v>1000000.0</v>
       </c>
       <c r="M22">
         <v>1000000.0</v>
       </c>
       <c r="N22">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>373228000.0</v>
+      </c>
+      <c r="C23">
         <v>323587380.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>308610000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>227738930.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>221285720.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>203460300.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>198017100.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>188490770.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>163171270.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>120814510.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>26863000.0</v>
+      </c>
+      <c r="C24">
         <v>18094140.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21696120.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3623220.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7534290.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11391610.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15221790.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19072750.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19280520.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10872140.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>34428000.0</v>
+      </c>
+      <c r="C25">
         <v>21345740.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23127130.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7620610.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12400040.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18951690.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19204420.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23600050.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24447330.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10872140.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>30131000.0</v>
+      </c>
+      <c r="C28">
         <v>14034439.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34659385.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36561536.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>47740811.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>49779313.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37911304.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33629557.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32314982.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>220902000.0</v>
+      </c>
+      <c r="C29">
         <v>188958266.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>192144426.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>119008061.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>119938140.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>122855794.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>130137554.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>126275201.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>110576942.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>118481000.0</v>
+      </c>
+      <c r="C30">
         <v>2714480.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4009870.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3852125.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8993031.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5798546.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40022363.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9616630.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7656590.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4940500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="L30">
         <v>6000000.0</v>
       </c>
       <c r="M30">
         <v>6000000.0</v>
       </c>
       <c r="N30">
+        <v>6000000.0</v>
+      </c>
+      <c r="O30">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>70195000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>62872119.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>66868034.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>87398008.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>33311000.0</v>
+      </c>
+      <c r="C32">
         <v>47440167.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30958597.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-20602853.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-29055253.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-13942007.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11444420.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5456538.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-8296048.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>153271000.0</v>
+      </c>
+      <c r="C33">
         <v>112778011.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>118390585.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>104711546.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>110625278.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>105155094.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>106980542.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>113239126.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>111499534.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>81026046.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>48630000.0</v>
+      </c>
+      <c r="C35">
         <v>34502795.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>35744924.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13918470.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18697906.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>24345053.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>31026954.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>33382109.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>30302754.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>17871570.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>160000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>400000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>11735000.0</v>
+      </c>
+      <c r="C39">
         <v>20114070.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>23740690.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>32307000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>29290511.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28019992.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>36900352.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>35028960.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>18257930.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16096260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="L39">
         <v>16000000.0</v>
       </c>
       <c r="M39">
         <v>16000000.0</v>
       </c>
       <c r="N39">
+        <v>16000000.0</v>
+      </c>
+      <c r="O39">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>4192000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>536529.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1329220.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1092606.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40">
         <v>1000000.0</v>
       </c>
       <c r="M40">
+        <v>1000000.0</v>
+      </c>
+      <c r="N40">
         <v>3000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>6298000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>6297863.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>5393360.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>11822538.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>11793000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11793613.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>16459529.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>19324895.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>269228302.0</v>
+      </c>
+      <c r="C45">
         <v>216358366.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>211157945.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>187352492.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>183643638.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>187794875.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>177402565.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>152981000.0</v>
+      </c>
+      <c r="C46">
         <v>112448011.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>118390585.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>104711546.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>110625278.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>104995094.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>106580542.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>152981000.0</v>
+      </c>
+      <c r="C47">
         <v>112448010.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>118390590.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>104712000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>110625278.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>104995094.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>106580542.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>112599130.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>111499530.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>81026050.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>40079000.0</v>
+      </c>
+      <c r="C48">
         <v>27842110.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>15730990.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-27678000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-35001153.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6690273.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>16063501.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>33303940.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6159310.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>6394820.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-30000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-35000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-30000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>56087000.0</v>
+      </c>
+      <c r="C50">
         <v>59991280.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>56844050.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>45194618.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>49531728.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>44596152.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>27517754.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>21888901.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>18395692.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>10024828.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>37000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>48000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>45000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>44000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>59829210.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>42932940.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>41815800.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>36221750.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>23285590.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>49348000.0</v>
+      </c>
+      <c r="C52">
         <v>55054000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>51439000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>41332000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>45737470.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>40877520.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>23728520.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>18215750.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>11774420.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12413450.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>37000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>48000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>45000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>44000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>19907000.0</v>
+      </c>
+      <c r="C53">
         <v>19810330.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>9960930.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6830010.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1411070.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1394400.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1489580.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1031400.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1011330.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>11724490.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>373228000.0</v>
+      </c>
+      <c r="C55">
         <v>323587380.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>308610000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>227738930.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>221285720.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>203460300.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>198017100.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>188490770.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>163171270.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>120814510.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>92000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>95000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>91000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>93000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>219957000.0</v>
+      </c>
+      <c r="C56">
         <v>210809370.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>190219410.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>122892000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>110660444.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>98305209.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>91036556.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>75251650.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>51671740.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>39788470.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="M56">
         <v>25000000.0</v>
       </c>
       <c r="N56">
         <v>25000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:14">
+      <c r="O56">
+        <v>25000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>186646000.0</v>
+      </c>
+      <c r="C57">
         <v>163369200.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>159260820.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>143490000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>139715697.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>112247216.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>79592136.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>69795110.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>59967790.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>29816310.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>50000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>49000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>64000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>235276000.0</v>
+      </c>
+      <c r="C58">
         <v>197871990.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>195005740.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>157548710.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>158413600.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>136592270.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>110619090.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>103177220.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>90270540.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>47687880.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>68000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>74000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>75000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>137952000.0</v>
+      </c>
+      <c r="C60">
         <v>125715380.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>113604260.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>70190220.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>62872120.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>66868030.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>87398010.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>85313560.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>72900730.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>73126630.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>106481000.0</v>
+      </c>
+      <c r="C2">
+        <v>103140000.0</v>
+      </c>
+      <c r="D2">
         <v>89296000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>95665000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>98353000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>91715256.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>92030000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>88900000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>94087000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>94739477.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>99617000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>101764000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>95800000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>89973000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>92334000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>102115000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>88928000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>85018794.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>78938000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>74948000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>69120000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>60827931.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>57816000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>57693000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>56242000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>46076879.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>40717000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>28000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>28000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>10233000.0</v>
+      </c>
+      <c r="C7">
+        <v>11635000.0</v>
+      </c>
+      <c r="D7">
         <v>12483000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>7439000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>7119000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>21241652.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6529000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6838000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4355000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4993772.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5635000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6229000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7168000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8127424.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5528000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>6256000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>7211000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>8210646.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>9214000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>10277000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>10956000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>11674586.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>12624000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>13423000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>8024000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>7826764.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>7673000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>86080000.0</v>
       </c>
       <c r="C8">
         <v>86080000.0</v>
       </c>
       <c r="D8">
         <v>86080000.0</v>
       </c>
       <c r="E8">
-        <v>86079659.0</v>
+        <v>86080000.0</v>
       </c>
       <c r="F8">
         <v>86080000.0</v>
       </c>
       <c r="G8">
-        <v>86080000.0</v>
+        <v>86079659.0</v>
       </c>
       <c r="H8">
         <v>86080000.0</v>
       </c>
       <c r="I8">
-        <v>86079659.0</v>
+        <v>86080000.0</v>
       </c>
       <c r="J8">
         <v>86080000.0</v>
       </c>
       <c r="K8">
-        <v>86080000.0</v>
+        <v>86079659.0</v>
       </c>
       <c r="L8">
         <v>86080000.0</v>
       </c>
       <c r="M8">
-        <v>86079659.0</v>
+        <v>86080000.0</v>
       </c>
       <c r="N8">
         <v>86080000.0</v>
       </c>
       <c r="O8">
-        <v>86080000.0</v>
+        <v>86079659.0</v>
       </c>
       <c r="P8">
         <v>86080000.0</v>
       </c>
       <c r="Q8">
-        <v>86079659.0</v>
+        <v>86080000.0</v>
       </c>
       <c r="R8">
         <v>86080000.0</v>
       </c>
       <c r="S8">
+        <v>86079659.0</v>
+      </c>
+      <c r="T8">
         <v>86080000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>86080000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>16921000.0</v>
+      </c>
+      <c r="C10">
+        <v>52819000.0</v>
+      </c>
+      <c r="D10">
         <v>10478000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>30944000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>35114000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>49208440.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>27158000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>25327000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>49379000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>43880783.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>18345000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10910000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>24049000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12256300.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>11953000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8506000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>8125000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9325210.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3524000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>6162000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>12670000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>6208447.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4242000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3030000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4701000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4828242.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7093000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>18000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>72726000.0</v>
+      </c>
+      <c r="D12">
         <v>66948000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>86932000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>80690000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>69018770.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>54871000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>23198000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>31300000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19086310.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13376000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9925000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9540000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10736280.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4931000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7565000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14068000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7602850.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4807000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3595000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5266000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6317820.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>86080000.0</v>
       </c>
       <c r="D13">
         <v>86080000.0</v>
       </c>
       <c r="E13">
-        <v>86079660.0</v>
+        <v>86080000.0</v>
       </c>
       <c r="F13">
         <v>86080000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>86079660.0</v>
+      </c>
+      <c r="H13">
+        <v>86080000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>86080000.0</v>
       </c>
       <c r="N13">
         <v>86080000.0</v>
       </c>
       <c r="O13">
         <v>86080000.0</v>
       </c>
       <c r="P13">
         <v>86080000.0</v>
       </c>
       <c r="Q13">
-        <v>86079660.0</v>
+        <v>86080000.0</v>
       </c>
       <c r="R13">
         <v>86080000.0</v>
       </c>
       <c r="S13">
-        <v>86080000.0</v>
+        <v>86079660.0</v>
       </c>
       <c r="T13">
         <v>86080000.0</v>
       </c>
       <c r="U13">
+        <v>86080000.0</v>
+      </c>
+      <c r="V13">
+        <v>86080000.0</v>
+      </c>
+      <c r="W13">
         <v>57098780.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>52505000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>52028000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>52009000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>52009610.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>52000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>16000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>46000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>308232780.0</v>
+        <v>308232783.0</v>
       </c>
       <c r="C14">
         <v>308232780.0</v>
       </c>
       <c r="D14">
         <v>308232780.0</v>
       </c>
       <c r="E14">
         <v>308232780.0</v>
       </c>
       <c r="F14">
         <v>308232780.0</v>
       </c>
       <c r="G14">
-        <v>308232783.0</v>
+        <v>308232780.0</v>
       </c>
       <c r="H14">
-        <v>308232783.0</v>
+        <v>308232780.0</v>
       </c>
       <c r="I14">
         <v>308232783.0</v>
       </c>
       <c r="J14">
         <v>308232783.0</v>
       </c>
       <c r="K14">
-        <v>308232780.0</v>
+        <v>308232783.0</v>
       </c>
       <c r="L14">
-        <v>308232780.0</v>
+        <v>308232783.0</v>
       </c>
       <c r="M14">
         <v>308232780.0</v>
       </c>
       <c r="N14">
         <v>308232780.0</v>
       </c>
       <c r="O14">
         <v>308232780.0</v>
       </c>
       <c r="P14">
         <v>308232780.0</v>
       </c>
       <c r="Q14">
         <v>308232780.0</v>
       </c>
       <c r="R14">
         <v>308232780.0</v>
       </c>
       <c r="S14">
         <v>308232780.0</v>
       </c>
       <c r="T14">
         <v>308232780.0</v>
       </c>
       <c r="U14">
+        <v>308232780.0</v>
+      </c>
+      <c r="V14">
+        <v>308232780.0</v>
+      </c>
+      <c r="W14">
         <v>244914275.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>234878775.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>233835275.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>233835275.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>233795275.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>265833300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>232558100.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>149253700.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>98039200.0</v>
       </c>
-      <c r="AD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:30">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>28638000.0</v>
+      </c>
+      <c r="C22">
+        <v>14517000.0</v>
+      </c>
+      <c r="D22">
         <v>14194000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>13289000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>18247000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>12842930.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>13700000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>39846000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>42906000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>36954464.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>33747000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>15782000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>17087000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>15510000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>14282000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>13029000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>12338000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9626400.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9801000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>10807000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12078000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9898330.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8186000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>8347000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8226000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7320680.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>51949000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC22">
         <v>1000000.0</v>
       </c>
       <c r="AD22">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>373228000.0</v>
+      </c>
+      <c r="D23">
         <v>347728000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>339310000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>332076000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>323587380.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>315505000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>254025000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>241678000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>227738930.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>224995000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>239410000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>223539000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>221285720.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>197571000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>203160000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>212760000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>44050000.0</v>
+      </c>
+      <c r="C24">
+        <v>26863000.0</v>
+      </c>
+      <c r="D24">
         <v>25512000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>19545000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>16336000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>18094140.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>20594000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>22302000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>21744000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>21696118.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>7726000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3320000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3761000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3623220.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4573000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5034000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5993000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>7534290.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7897000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>8840000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>9776000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>11391610.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>11633000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>12552000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>13464000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>15221790.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>15289000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>11000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>13000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>14000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>34428000.0</v>
+      </c>
+      <c r="D25">
         <v>32006000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>22262000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>19041000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>21345740.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>22930000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>5901000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>7052000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7620610.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7096000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8019000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9501000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12400040.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12528000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>14106000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15552000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>18951690.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>18803000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>94073000.0</v>
+      </c>
+      <c r="C28">
+        <v>30131000.0</v>
+      </c>
+      <c r="D28">
         <v>72693000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>42162000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>31221000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14034439.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>44414000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>55012000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>29945000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>34659385.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>33366000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>36106000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>20670000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>36561536.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>35056000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>42439000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>43465000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>47740811.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>53067000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>52428000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>41670000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>49779313.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>49053000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>51010000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>251231000.0</v>
+      </c>
+      <c r="C29">
+        <v>220902000.0</v>
+      </c>
+      <c r="D29">
         <v>215358000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>200318000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>193303000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>188958266.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>197197000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>197856000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>197159000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>192144426.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>141889000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>129648000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>121009000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>119008061.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>116396000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>117032000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>116947000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>119938140.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>102144000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>109854000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>123773000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>122855794.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>121198000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>128633000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>127810000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>133989000.0</v>
+      </c>
+      <c r="C30">
+        <v>118481000.0</v>
+      </c>
+      <c r="D30">
         <v>116961000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>94932000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>92479000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2714480.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>110701000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>101788000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>92758000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4009869.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>88358000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>84656000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>64338000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>58954000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>62184000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>73858000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>58956000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8993030.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>65588000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>46591000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>47602000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5798550.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>52211000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>57145000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>46944000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6364890.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>28620000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AC30">
         <v>6000000.0</v>
       </c>
       <c r="AD30">
+        <v>6000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>6000000.0</v>
+      </c>
+      <c r="AF30">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>82632000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>70195000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>69387000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>51573000.0</v>
+      </c>
+      <c r="C32">
+        <v>33311000.0</v>
+      </c>
+      <c r="D32">
         <v>44586000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>42160000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>45655000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>47440167.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>45788000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>38082000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>36060000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>30958597.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2739000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-5277000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-13288000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-20602853.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-20927000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-24217000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-26294000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-29055253.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-35221000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-30385000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-12155000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-13942007.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-9756000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-2135000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>6033000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>151317000.0</v>
+      </c>
+      <c r="C33">
+        <v>153271000.0</v>
+      </c>
+      <c r="D33">
         <v>130526000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>119796000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>113790000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>112778011.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>114225000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>116413000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>116520000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>118390585.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>103493000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>100145000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>102322000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>104711546.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>103455000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>105732000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>108156000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>110625278.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>97860000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>100313000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>102473000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>105155094.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>106682000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>108647000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>105905000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>106980542.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>108272000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>62653000.0</v>
+      </c>
+      <c r="C35">
+        <v>48630000.0</v>
+      </c>
+      <c r="D35">
         <v>42925000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>34744000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>32477000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>34502795.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>34388000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>36978000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>34745000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>35744924.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>16054000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>12236000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>12744000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>13918470.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>13141000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>15428000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>16505000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>18697906.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>17086000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>18664000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>20885000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>24345053.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>29023000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>31919000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>29237000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>31026954.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>30976000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>11735000.0</v>
+      </c>
+      <c r="D39">
         <v>16005000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>20671000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>22992000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>20114070.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>19064000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
         <v>38209000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>24743000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>35307000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>32263000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>35447000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>33221000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>28668860.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>18029000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>21762000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>25797000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>27426330.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>31638000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>34015000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>35758000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>36319700.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>46098000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>15000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AD39">
         <v>16000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39">
+        <v>17000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>16000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>10049000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>4192000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4692000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>10000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD40">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>6335000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>6298000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>6045000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
         <v>11793000.0</v>
       </c>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>11793000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
+      <c r="P42">
+        <v>11793000.0</v>
+      </c>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="C45"/>
+        <v>58</v>
+      </c>
+      <c r="B45">
+        <v>151037000.0</v>
+      </c>
+      <c r="C45">
+        <v>269228302.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>216358366.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>211157945.0</v>
       </c>
-      <c r="J45"/>
-[...1 lines deleted...]
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45">
         <v>102322000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>187352492.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>103455000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>151037000.0</v>
+      </c>
+      <c r="C46">
+        <v>152981000.0</v>
+      </c>
+      <c r="D46">
         <v>130226000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>119486000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>113470000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>112448011.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>114225000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>116413000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>116520000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>118390585.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>103493000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>100145000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>102322000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>104711546.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>103455000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>152981000.0</v>
+      </c>
+      <c r="D47">
         <v>130226000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>119486000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>113470000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>112448010.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>114225000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>100145000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>102322000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>104712000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>103455000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>105732000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>108156000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>110625280.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>97860000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>100273000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>102373000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>104995090.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>106462000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>108367000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>105565000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>106580540.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>49590000.0</v>
+      </c>
+      <c r="C48">
+        <v>40079000.0</v>
+      </c>
+      <c r="D48">
         <v>34314000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>29339000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>29095000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>27842110.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>27752000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>19644000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>19962000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>15730986.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-7695000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-15241000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-21583000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-27678000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-28486000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-31786000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-32516000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-35001150.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-40527000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-34816000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-16647000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>9769260.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>15398000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>22565000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>30692000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>35388400.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>23209000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-16000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>4000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-26000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-28000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>66944000.0</v>
+      </c>
+      <c r="C50">
+        <v>56087000.0</v>
+      </c>
+      <c r="D50">
         <v>57659000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>53561000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>49999000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>59991280.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>50978000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>58037000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>57580000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>56844050.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>43985000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>43696000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>40958000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>45194618.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>42436000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>45911000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>45597000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>49531728.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>48694000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>49750000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>44564000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>44596152.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>41662000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>41488000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>31645000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>27517754.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>24063000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>33000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>37000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>39000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>56844000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>59477000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>55738000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>59829210.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>56018000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>20420000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>17202000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>19204420.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>49348000.0</v>
+      </c>
+      <c r="D52">
         <v>53706000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>47560000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>44543000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>55054000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>47312000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>41527000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>38209000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>41332000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>38557000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>41533000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>41218000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>45737470.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>44316000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>45371000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>40186000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>40877520.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>37215000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>36971000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>27061000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>23728520.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>33000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>37000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>39000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>55451000.0</v>
+      </c>
+      <c r="C53">
+        <v>19907000.0</v>
+      </c>
+      <c r="D53">
         <v>56470000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>55988000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>45576000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>19810330.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>27713000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>14552000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>9434000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>9395929.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>11759000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>12288000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>7251000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>6830010.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1423000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1419000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1415000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1411070.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1407000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1403000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1398000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1394400.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>693000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>924575.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>389239000.0</v>
+      </c>
+      <c r="C55">
+        <v>373228000.0</v>
+      </c>
+      <c r="D55">
         <v>347728000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>339310000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>332076000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>323587380.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>315505000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>314221000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>313628000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>308609997.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>258332000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>254025000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>241678000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>227738930.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>224995000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>239410000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>223539000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>221285720.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>197571000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>203160000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>212760000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>203460300.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>205884000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>215170000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>208123000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>198017100.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>197538000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>104000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>92000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>93000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>91000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>237922000.0</v>
+      </c>
+      <c r="C56">
+        <v>219957000.0</v>
+      </c>
+      <c r="D56">
         <v>217202000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>219514000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>218286000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>210809370.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>201280000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>197808000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>197108000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>190219412.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>154839000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>153880000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>139356000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>122892000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>121540000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>133678000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>115383000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>110660440.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>99711000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>102847000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>110287000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>98305210.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>99202000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>106523000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>102218000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>91036560.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>89266000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>41000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>27000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>26000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>186349000.0</v>
+      </c>
+      <c r="C57">
+        <v>186646000.0</v>
+      </c>
+      <c r="D57">
         <v>172616000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>177354000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>172631000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>163369200.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>155492000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>159726000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>161048000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>159260815.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>152100000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>159157000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>152644000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>143490000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>142467000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>157895000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>141677000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>139715700.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>134932000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>133232000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>122442000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>112247220.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>108958000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>108658000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>96185000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>79592140.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>72019000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>28000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>50000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>50000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>249002000.0</v>
+      </c>
+      <c r="C58">
+        <v>235276000.0</v>
+      </c>
+      <c r="D58">
         <v>215541000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>212098000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>205108000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>197871990.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>189880000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>196704000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>195793000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>195005739.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>168154000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>171393000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>165388000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>157548710.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>155608000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>173323000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>158182000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>158413600.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>152018000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>151896000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>143327000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>136592270.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>137981000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>140577000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>125422000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>110619090.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>102995000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>44000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>68000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>69000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>140237000.0</v>
+      </c>
+      <c r="C60">
+        <v>137952000.0</v>
+      </c>
+      <c r="D60">
         <v>132187000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>127212000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>126968000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>125715380.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>125625000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>117517000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>117835000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>113604258.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>90178000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>82632000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>76290000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>70190220.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>69387000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>66087000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>65357000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>62872120.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>45553000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>51264000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>69433000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>66868030.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>67903000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>74593000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>82701000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>87398010.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>94543000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>496148363.0</v>
+      </c>
+      <c r="C2">
         <v>448926710.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>443396840.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>434211900.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>327283840.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>264482990.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>231143150.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>201791810.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>116939140.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83926790.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>79000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>73000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>10301000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-28423486.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-26577757.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10173566.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17474674.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>10374776.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>15116930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="L5">
         <v>8000000.0</v>
       </c>
       <c r="M5">
+        <v>8000000.0</v>
+      </c>
+      <c r="N5">
         <v>-1000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>20037075.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17508803.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15397076.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17131349.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17474674.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10374776.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>-8752014.0</v>
+      </c>
+      <c r="C9">
         <v>6494740.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9236950.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3853180.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-25070690.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-22700160.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14306800.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11265750.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2511610.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10515190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="L9">
         <v>10000000.0</v>
       </c>
       <c r="M9">
+        <v>10000000.0</v>
+      </c>
+      <c r="N9">
         <v>0.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>18128000.0</v>
+      </c>
+      <c r="C10">
         <v>25885890.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>49901270.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7386310.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-30980840.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-29122500.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4158610.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4451390.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7964840.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5424660.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>68000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2527610.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-6368724.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2074158.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>4646000.0</v>
+      </c>
+      <c r="C12">
         <v>4781869.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3461287.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2910377.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3163286.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3374976.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3371013.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3934826.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>4646000.0</v>
+      </c>
+      <c r="C13">
         <v>4781870.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3461290.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2910380.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3163290.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3374980.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3371010.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3934830.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2669840.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2655910.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>13778000.0</v>
+      </c>
+      <c r="C15">
         <v>18275780.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>43414040.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>7318100.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-28453230.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-22753770.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2084450.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3289050.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5328570.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3886930.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
+        <v>13778000.0</v>
+      </c>
+      <c r="C16">
         <v>18275780.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>43414040.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7323000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-28453229.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-22753774.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2084453.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3289050.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-5328570.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3886930.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>13778000.0</v>
+      </c>
+      <c r="C17">
         <v>18275781.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>43414035.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>7318104.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-28453229.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-22753774.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2084453.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3289046.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-230098.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3886927.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-4646000.0</v>
+      </c>
+      <c r="C18">
         <v>-4781869.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3461287.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2910377.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3163286.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3374976.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3371013.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3934826.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2669835.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2655912.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>22774000.0</v>
+      </c>
+      <c r="C21">
         <v>29792370.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>53362560.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10296690.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-27817550.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-25747520.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7529630.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8386210.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5295000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8080570.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="L21">
         <v>8000000.0</v>
       </c>
       <c r="M21">
+        <v>8000000.0</v>
+      </c>
+      <c r="N21">
         <v>-1000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23">
         <v>11216000.0</v>
       </c>
       <c r="F23">
         <v>11216000.0</v>
       </c>
       <c r="G23">
         <v>11216000.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>11216000.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>12440000.0</v>
+      </c>
+      <c r="C25">
         <v>11726805.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10136414.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9740386.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10308750.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10350446.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9601725.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9088463.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8961261.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>5305744.0</v>
+      </c>
+      <c r="C28">
         <v>4656130.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5884890.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4677640.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3352800.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3348570.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4133230.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4007380.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2922280.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2951300.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>4350000.0</v>
+      </c>
+      <c r="C29">
         <v>7610110.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6487230.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>68210.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2527610.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6368720.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2074160.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1162340.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2636270.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1537730.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>464622000.0</v>
+      </c>
+      <c r="C30">
         <v>425629080.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>399271230.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>438889538.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>330636636.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>267831561.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>235057249.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>204204362.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>113014010.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>86361410.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>81000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>76000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>75000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>487396000.0</v>
+      </c>
+      <c r="C32">
         <v>455421450.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>452633790.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>438065080.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>302213150.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>241782830.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>245449950.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>213057560.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>114427530.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>94441980.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>89000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>84000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>73000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>47000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>19000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>19000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>20000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>7780000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>1948000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2678000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>-4561000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5297000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1153000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3468651.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4710000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC5">
         <v>2000000.0</v>
       </c>
       <c r="AD5">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF5">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>10275000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>8781000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4354075.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5109000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4233000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>6341000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>7142197.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2497000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-15448000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6706000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4386076.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4561000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-5297000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1153000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...4 lines deleted...]
-      </c>
+      <c r="AA9"/>
+      <c r="AB9"/>
       <c r="AC9">
         <v>2000000.0</v>
       </c>
       <c r="AD9">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>1207000.0</v>
+      </c>
+      <c r="C10">
+        <v>10691000.0</v>
+      </c>
+      <c r="D10">
         <v>5074000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>831000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1532000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>9941890.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9237000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2900000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3807000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>29913000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7509000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>6985000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5494000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1123310.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1936000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1136000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3191000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3836160.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-5711000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-18944000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-10162000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7808500.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-8179000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-8652000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4483000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-6775390.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1422000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>643000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>320000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1364000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>1396000.0</v>
+      </c>
+      <c r="C12">
+        <v>1165000.0</v>
+      </c>
+      <c r="D12">
         <v>1193000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1132000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1156000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1185000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1178000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1234000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1185000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1065000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>809000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>795000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>792000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>820377.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>742000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>673000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>675000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>792286.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>799000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>798000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>774000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>860976.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>901000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>816000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>797000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>813013.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>810000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1165000.0</v>
+      </c>
+      <c r="D13">
         <v>1193000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1132000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1156000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1184870.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1178000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>795000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>792000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>820380.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>742000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>673000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>675000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>792290.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>799000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>798000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>774000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>860980.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>901000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>816000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>797000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>813010.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>2082000.0</v>
+      </c>
+      <c r="C15">
+        <v>5765000.0</v>
+      </c>
+      <c r="D15">
         <v>4975000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1785000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1253000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3171780.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>8108000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2765000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4231000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>23426000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>7546000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6342000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6100000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>803100.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3300000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>730000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2485000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>5523770.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-5711000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-18169000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-10097000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3042770.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6899000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-8116000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-4696000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-7145550.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1276000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>5765000.0</v>
+      </c>
+      <c r="D16">
         <v>4975000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1785000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1253000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3171780.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8108000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>6342000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6342000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>808000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3300000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>730000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2485000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5523770.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-5711000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-18169000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-10097000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3042770.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-6899000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-8116000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-4696000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-7145550.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>2082000.0</v>
+      </c>
+      <c r="C17">
+        <v>5765000.0</v>
+      </c>
+      <c r="D17">
         <v>4975000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1785000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1253000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>3172000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>8108000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>2765000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4231000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>23426000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>7546000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>6342000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>6100000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>803104.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>3300000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>730000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>2485000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>5523771.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-5711000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-18169000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-10097000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3042774.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-6899000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-8116000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-4696000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-7145547.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1276000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-1396000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1165000.0</v>
+      </c>
+      <c r="D18">
         <v>-1193000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1132000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1156000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1185000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1178000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1234000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1185000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1065000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-809000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-795000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-792000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-820377.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-742000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-673000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-675000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-792286.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-799000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-798000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-774000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-860976.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-901000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-816000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-797000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-813013.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-810000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>2603000.0</v>
+      </c>
+      <c r="C21">
+        <v>11856000.0</v>
+      </c>
+      <c r="D21">
         <v>6267000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1963000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2688000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11126760.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>10415000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>4134000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4992000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>30978000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>8318000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7780000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6286000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1943690.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2678000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1809000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3866000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4628450.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4912000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-18146000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-9388000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6947520.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7278000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-7836000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3686000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5962370.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2232000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC21">
         <v>2000000.0</v>
       </c>
       <c r="AD21">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF21">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>4705000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4705000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1163000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5229000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>3761000.0</v>
+      </c>
+      <c r="C25">
+        <v>3293000.0</v>
+      </c>
+      <c r="D25">
         <v>3112000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3098000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2937000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2921805.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2995000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2931000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2879000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2653000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2493000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2495000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2495000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2410386.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2431000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2424000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2475000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2513750.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2415000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2698000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2682000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2561446.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2717000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2539000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2533000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>-875000.0</v>
+      </c>
+      <c r="C29">
+        <v>4926000.0</v>
+      </c>
+      <c r="D29">
         <v>99000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-954000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>279000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6770110.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1129000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>135000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-424000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6487000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-37000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>643000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-606000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>320210.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1364000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>406000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>706000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1687610.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-775000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-65000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4765720.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1280000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-536000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>213000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>370160.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>146000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>128744000.0</v>
+      </c>
+      <c r="C30">
+        <v>119129000.0</v>
+      </c>
+      <c r="D30">
         <v>126874000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>112755000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>105864000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>105884690.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>109522000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>108483000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>100864000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>79317000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>105034000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>106227000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>108694000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>128614538.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>112277000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>107532000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>90466000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>81292636.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>86180000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>88531000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>73712000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>66998561.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>69319000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>64648000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>63981000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>66935249.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>65046000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>19000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>21000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>20000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>131347000.0</v>
+      </c>
+      <c r="C32">
+        <v>130985000.0</v>
+      </c>
+      <c r="D32">
         <v>133141000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>114718000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>108552000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>117011450.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>119937000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>112617000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>105856000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>110295000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>113352000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>114007000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>114980000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>119437080.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>114955000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>109341000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>94332000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>88297150.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>80377000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>69215000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>64324000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>62634830.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>62041000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>56812000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>60295000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>63835950.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>67278000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>21000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>23000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>22000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>21000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>67208000.0</v>
+      </c>
+      <c r="C2">
         <v>48880783.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15256302.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8100745.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4010926.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3181718.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6975736.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3635810.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15554700.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>24031000</v>
+      </c>
+      <c r="C3">
         <v>647060</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>23272550</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>283000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12597</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>150000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>126459</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7770720</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>29726840</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4611250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="L3">
         <v>1000000</v>
       </c>
       <c r="M3">
+        <v>1000000</v>
+      </c>
+      <c r="N3">
         <v>4000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>4616000.0</v>
+      </c>
+      <c r="C6">
         <v>18327660.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>33624480.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7155000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4089819.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>829208.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3222623.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3339930.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-11918890.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14316850.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="M6">
         <v>-1000000.0</v>
       </c>
       <c r="N6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O6">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-1611000.0</v>
+      </c>
+      <c r="C7">
         <v>-10296680.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27674760.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3115440.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14677620.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8615300.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-17142000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4185700.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4819910.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4243390.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>2675000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8194959.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12843543.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-18311610.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>-1000000.0</v>
       </c>
       <c r="M9">
         <v>-1000000.0</v>
       </c>
       <c r="N9">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>6705000.0</v>
+      </c>
+      <c r="C10">
         <v>3997463.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7897135.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5884000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>271932.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2577652.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1076123.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7612593.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4577851.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9825.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L10">
         <v>1000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>7327000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23916864.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15189629.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3572977.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2876000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>570325.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-2342133.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8637609.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-673000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1242533.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8893368.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1290740.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>12400000.0</v>
+      </c>
+      <c r="C14">
         <v>11713470.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10136410.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9740000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10308750.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10350446.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9601725.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8848460.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8961260.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7036360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="L14">
         <v>7000000.0</v>
       </c>
       <c r="M14">
+        <v>7000000.0</v>
+      </c>
+      <c r="N14">
         <v>6000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>1541000.0</v>
+      </c>
+      <c r="C15">
         <v>6164660.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>71824000.0</v>
+      </c>
+      <c r="C16">
         <v>67208444.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>48880783.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>15256302.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8100745.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4010926.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4106293.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6975736.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3635810.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15554700.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>7381000.0</v>
+      </c>
+      <c r="C18">
         <v>30199623.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>12317231.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>23239985.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2835447.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6253306.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2844987.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4798780.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-24287134.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>1924000.0</v>
+      </c>
+      <c r="C19">
         <v>2552064.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-24493758.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-19000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-16666.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>95176.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-353180.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5493388.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-29521682.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3074039.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>-299.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>12663701.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2223800.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>4865000.0</v>
+      </c>
+      <c r="C21">
         <v>-454752.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>29722330.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10651000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2564730.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8113438.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2292930.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>18128000.0</v>
+      </c>
+      <c r="C22">
         <v>25885890.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>49901270.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7318104.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-28453229.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-22753774.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2084453.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4451390.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-230100.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3886930.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-4523000.0</v>
+      </c>
+      <c r="C23">
         <v>-4750750.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3517320.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2910000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3163286.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3374976.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3371013.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3755190.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2514510.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3920320.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
+        <v>3387000.0</v>
+      </c>
+      <c r="C24">
         <v>3199130.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1221210.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2366000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6247.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5429.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-297332.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2277330.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>205160.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1537220.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>4646000.0</v>
+      </c>
+      <c r="C25">
         <v>4781172.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3358786.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2904533.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3145719.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3354724.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3354024.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3918986.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2606005.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>12663700.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2223800.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>4200.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>24000000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>-6152000.0</v>
+      </c>
+      <c r="C28">
         <v>-15071090.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22528460.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13561000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6935685.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6962262.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5663943.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3736190.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12163090.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6982480.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>31412000.0</v>
+      </c>
+      <c r="C29">
         <v>30846690.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35589780.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23384000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2822850.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6083659.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3218291.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12569500.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5439710.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10408410.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-20644000.0</v>
+      </c>
+      <c r="C30">
         <v>2552060.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-24493760.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2668000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-23016.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-49395.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-776971.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5493390.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-29521680.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3074040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="L30">
         <v>-1000000.0</v>
       </c>
       <c r="M30">
+        <v>-1000000.0</v>
+      </c>
+      <c r="N30">
         <v>-4000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>71824000.0</v>
+      </c>
+      <c r="C2">
+        <v>29321000.0</v>
+      </c>
+      <c r="D2">
         <v>49617000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>53665000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>67208000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>40158000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>38327000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>54379000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>48881000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>25745000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18262000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>24049000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15256000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11308000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8159000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7191000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8101000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1164000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4685000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11355000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4011000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2531000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1375000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3222000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4107000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6396000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>388000</v>
+      </c>
+      <c r="C3">
+        <v>24031000</v>
+      </c>
+      <c r="D3">
         <v>17120000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9476000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2055000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>647060</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>320000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>854000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>17386000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5464000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>318000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>318000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>123000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>155000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>12600</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>9000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3000</v>
-      </c>
-[...4 lines deleted...]
-        <v>169650</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
+        <v>169650</v>
+      </c>
+      <c r="X3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
         <v>55000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>390000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>53000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-35738000.0</v>
+      </c>
+      <c r="C6">
+        <v>4616000.0</v>
+      </c>
+      <c r="D6">
         <v>-37887000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-17591000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-13543000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>18327660.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-8723000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-16052000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5498000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>23136000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>7483000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5787000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5787000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3948000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3149000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>58000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-910000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>4089820.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2847000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>674000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>7344000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>829210.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1576000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2732000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-885000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3222000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2233000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>16000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD6">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-28273000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1611000.0</v>
+      </c>
+      <c r="D7">
         <v>-2366000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>26912000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>22783000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-10296680.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-10311000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-12467000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-41000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-17804000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-703000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-9122000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>9300000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3115440.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1947000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1957000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-382000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>14677620.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>14578000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>10358000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3647000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>8615300.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4135000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-4175000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-514000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-17142000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-18127000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-18127000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1263000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>15042000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>1000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-2387000.0</v>
+      </c>
+      <c r="C10">
+        <v>3947000.0</v>
+      </c>
+      <c r="D10">
         <v>3761000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7279000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8282000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-193537.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7082000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3060000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5951000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-3208000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>12279000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1305000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1305000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1228000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1253000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2917000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7264000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-10464601.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4739000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>5306000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-551000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2498716.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2538000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1622000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-343000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8308137.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1072000.0</v>
       </c>
-      <c r="AA10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>3924000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-946000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-13612000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1318000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1318000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1109000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-653000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-5501000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-5501000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2356000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3749000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>3761000.0</v>
+      </c>
+      <c r="C14">
+        <v>12400000.0</v>
+      </c>
+      <c r="D14">
         <v>9117000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>6015000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2927000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11713470.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>8805000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2931000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2879000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2653000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2493000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2495000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2495000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2410000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2431000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4899000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2475000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>10148750.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>7635000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5260000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2622000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>10110450.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>7609000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4952000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2473000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9364000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2478000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC14">
         <v>2000000.0</v>
       </c>
       <c r="AD14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>143</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>1541000.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="D15">
+        <v>1541000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>6164660.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>3083000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>36086000.0</v>
+      </c>
+      <c r="C16">
+        <v>71824000.0</v>
+      </c>
+      <c r="D16">
         <v>29321000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>49617000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>53665000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>67208444.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>40158000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>38327000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>54379000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>48881000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>25745000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>18262000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>24049000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>15256302.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11308000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8159000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7191000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>8100745.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1164000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4685000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>11355000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4010926.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2531000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1375000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3222000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4106293.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6396000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-24678000.0</v>
+      </c>
+      <c r="C18">
+        <v>8981000.0</v>
+      </c>
+      <c r="D18">
         <v>-28160000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1177000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>25383000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>13274623.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>15513000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5241000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>6653000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1595000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4580000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8562000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>17894000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5787985.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>8849000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2653000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5950000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7216553.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1755000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-8744000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3063000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>253694.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3884000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-8799000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1592000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>-35384000.0</v>
+      </c>
+      <c r="C19">
+        <v>37741000.0</v>
+      </c>
+      <c r="D19">
         <v>-312000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-16946000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-26979000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>11980064.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>331000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-10118000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-657000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-17451000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-5076000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-37000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-37000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="P19">
         <v>-5000.0</v>
       </c>
       <c r="Q19">
-        <v>-15016.0</v>
+        <v>1000.0</v>
       </c>
       <c r="R19">
         <v>-5000.0</v>
       </c>
       <c r="S19">
+        <v>-15016.0</v>
+      </c>
+      <c r="T19">
+        <v>-5000.0</v>
+      </c>
+      <c r="U19">
         <v>-3000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>0.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-73395.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>76000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-53000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-45447.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-48000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
-        <v>299.0</v>
+        <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>299.0</v>
+      </c>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>26579000.0</v>
+      </c>
+      <c r="C21">
+        <v>-220000.0</v>
+      </c>
+      <c r="D21">
         <v>10064000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>6772000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-11751000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>6512248.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-8765000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1013000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>1452000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1452000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1509000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4962000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>2082000.0</v>
+      </c>
+      <c r="C22">
+        <v>18128000.0</v>
+      </c>
+      <c r="D22">
         <v>7437000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2363000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1532000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>25885890.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>15944000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2765000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4231000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>23426000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7546000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>6342000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6100000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>803104.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3300000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4327000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3191000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-30980840.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-34817000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-29106000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-10162000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-29122500.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-21314000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-13135000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-4483000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4158000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1276000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC22">
         <v>1000000.0</v>
       </c>
       <c r="AD22">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>150</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-4523000.0</v>
+      </c>
+      <c r="D23">
         <v>-2455000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2185000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1077000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-4750750.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-3704000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-795000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-795000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-820000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-742000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1348000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-675000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3245390.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2371000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1572000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-774000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-3447690.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2514000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1613000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-797000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-3276000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>3387000.0</v>
+      </c>
+      <c r="D24">
         <v>-33685000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-34449000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-24924000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3199130.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-9108000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>2155000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2155000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-2384000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>9000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-10420.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>120250.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>24000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>23000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-389000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>1396000.0</v>
+      </c>
+      <c r="C25">
+        <v>1165000.0</v>
+      </c>
+      <c r="D25">
         <v>1193000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1132000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1156000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1184172.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1178000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1234000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1185000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1065000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>809000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>795000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>792000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>814533.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>742000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>673000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>675000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>774719.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>799000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>798000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>774000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>840724.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>901000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>816000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>797000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>12663700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12664000.0</v>
       </c>
       <c r="T26">
         <v>12664000.0</v>
       </c>
       <c r="U26">
+        <v>12664000.0</v>
+      </c>
+      <c r="V26">
+        <v>12664000.0</v>
+      </c>
+      <c r="W26">
         <v>2223800.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>217000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>8000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-6152000.0</v>
+      </c>
+      <c r="D28">
         <v>-2602000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-9702000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-14002000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-15071090.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-16540000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>657000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>657000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>689000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-5704000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-8546000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-6860000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6935690.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7204000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>12481000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>10407000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6962260.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4907000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7636000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>705000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-5682000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>19000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AD28">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-24290000.0</v>
+      </c>
+      <c r="C29">
+        <v>31412000.0</v>
+      </c>
+      <c r="D29">
         <v>15520000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>36036000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>27438000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>30846690.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>17245000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-5840000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7507000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>15791000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10044000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8244000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8244000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5772000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9004000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>8608000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5955000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2822850.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-10043000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-11804000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3063000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6083660.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6507000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-10391000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1537000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3239000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>799000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-4000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-20644000.0</v>
+      </c>
+      <c r="D30">
         <v>-50805000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-43925000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-26979000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2552060.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-9428000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>1800000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1800000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2513000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-151000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-4000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-5000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-23020.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-8000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>0.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-49400.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>24000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-53000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-779000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>