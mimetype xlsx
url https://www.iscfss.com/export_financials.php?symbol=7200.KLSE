--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -863,11951 +869,12662 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>7474397.0</v>
+      </c>
+      <c r="C2">
         <v>7116170.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3259015.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2787000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5029811.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4648343.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5939806.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4772778.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8710133.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10209796.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>583982.0</v>
+      </c>
+      <c r="C7">
         <v>99903.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>286618.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>275706.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>588108.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>267155.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>498325.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>47042253.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>115001955.0</v>
       </c>
       <c r="C8">
         <v>115001955.0</v>
       </c>
       <c r="D8">
         <v>115001955.0</v>
       </c>
       <c r="E8">
         <v>115001955.0</v>
       </c>
       <c r="F8">
         <v>115001955.0</v>
       </c>
       <c r="G8">
+        <v>115001955.0</v>
+      </c>
+      <c r="H8">
         <v>112137387.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>111870912.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24834920.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>30044990.0</v>
+      </c>
+      <c r="C10">
         <v>31552800.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32273060.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>54568090.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>47116610.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63321620.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>36089860.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1465050.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10301040.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4000320.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18023800.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="N10">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>63321620.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>36089860.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>10301040.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>31552800.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>32273060.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>54568090.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47116610.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>63321620.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>36089860.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4255050.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10301040.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4810320.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>115001960.0</v>
       </c>
       <c r="D13">
+        <v>115001960.0</v>
+      </c>
+      <c r="E13">
         <v>115002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115001955.0</v>
       </c>
       <c r="F13">
         <v>115001955.0</v>
       </c>
       <c r="G13">
+        <v>115001955.0</v>
+      </c>
+      <c r="H13">
         <v>112137387.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>111870910.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>111867660.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>87032620.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="M13">
         <v>60000000.0</v>
       </c>
       <c r="N13">
         <v>60000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>60000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>360668140.0</v>
+        <v>360668137.0</v>
       </c>
       <c r="C14">
         <v>360668140.0</v>
       </c>
       <c r="D14">
         <v>360668140.0</v>
       </c>
       <c r="E14">
         <v>360668140.0</v>
       </c>
       <c r="F14">
         <v>360668140.0</v>
       </c>
       <c r="G14">
+        <v>360668140.0</v>
+      </c>
+      <c r="H14">
         <v>349209860.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>348143960.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>348130960.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>348130460.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>500.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>24092481.0</v>
+      </c>
+      <c r="C22">
         <v>38774380.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>31746980.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>35273000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>31061778.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>29065364.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31968500.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>40095670.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>55609730.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>75175550.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>53000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>40000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>30000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>339670820.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>328059640.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>316689560.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>311969790.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>307738000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>280225790.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>308739750.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>436178720.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>544042150.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>9888445.0</v>
+      </c>
+      <c r="C24">
         <v>19885880.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19885620.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>19874950.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>19970300.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>19970280.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7187500.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>20000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>16000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>20000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>19885880.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>95420.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19977130.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20156350.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20061450.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20277290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
         <v>49823240.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>267567555.0</v>
+      </c>
+      <c r="C29">
         <v>259892723.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>253247632.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>246615275.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>241860988.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>235194333.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>206550346.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>203922206.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>256293296.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>16552982.0</v>
+      </c>
+      <c r="C30">
         <v>21665280.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22000360.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20234684.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28547420.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30524934.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25675020.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23294370.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33498720.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26764310.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>42000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>226730000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>220177680.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>215224033.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>186580066.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>61333533.0</v>
+      </c>
+      <c r="C32">
         <v>66467326.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>44080285.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>91743429.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>83646581.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>97942446.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>69351258.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>44509253.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>65562428.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>244959366.0</v>
+      </c>
+      <c r="C33">
         <v>240124536.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>235070468.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>199691216.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>201883529.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>183136596.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>185820559.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>238255261.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>336735297.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>409621480.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>13787187.0</v>
+      </c>
+      <c r="C35">
         <v>23704276.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4194622.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24460529.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>24913145.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>24723147.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>24733491.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4994384.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13919400.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>58973737.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>238255261.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>336735297.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>409621480.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>116780000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>115235802.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>118306382.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>71251059.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>6493720.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4918430.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>200350.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>139550.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1000000.0</v>
       </c>
-      <c r="N39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>53</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>2576000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>22283000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13725699.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16404266.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13944708.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>418200.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>12652000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>40000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>54000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>4484000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>4756800.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4661700.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4456200.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>240368440.0</v>
+      </c>
+      <c r="C45">
         <v>239366475.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>263581034.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>263848559.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>266433221.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>237472845.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>472911336.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>75905642.0</v>
+      </c>
+      <c r="C46">
         <v>75356409.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>78609071.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>82565316.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>86647709.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>64830181.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>114569500.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>75356410.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>78609070.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>82911000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>86647709.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>64830181.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>114569500.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>238255260.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>336735300.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>409621480.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>132679730.0</v>
+      </c>
+      <c r="C48">
         <v>125004890.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>118359810.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>111728000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>105175725.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>100222078.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>74442679.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>92051290.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>144425630.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>124618940.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>108000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="N48">
         <v>64000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="O48">
+        <v>64000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>9997425.0</v>
+      </c>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>19885870.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1808355.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4118645.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>116000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>57000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>76000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>77000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>20061450.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>20277290.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>19885870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>116000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>57000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>76000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>77000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>22424869.0</v>
+      </c>
+      <c r="C53">
         <v>6493717.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4918431.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>2790000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>810000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>341106675.0</v>
+      </c>
+      <c r="C55">
         <v>339670820.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>328059640.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>316689560.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>311969790.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>307738000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>280225790.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>308739750.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>436178720.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>544042150.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>477000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>302000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>254000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>253000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>96147309.0</v>
+      </c>
+      <c r="C56">
         <v>99546290.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>92989170.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>116999000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>110086262.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>124601400.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>94405232.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>70484490.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>99443430.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>134420670.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>122000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>84000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>71000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>55000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>34813776.0</v>
+      </c>
+      <c r="C57">
         <v>33078960.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>48908890.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>25254000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>26439681.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>26658954.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>25053974.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>25975230.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>33881000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>127434010.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>119000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>111000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>88000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>98000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>48600963.0</v>
+      </c>
+      <c r="C58">
         <v>99663980.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>94697880.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>89959900.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>91792110.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>92513960.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>93645730.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>104817540.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>179885430.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>307555670.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>189000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>140000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>123000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>121000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>247681685.0</v>
+      </c>
+      <c r="C60">
         <v>240006850.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>233361760.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>226729660.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>220177680.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>215224030.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>186580070.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>203922210.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>256293300.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>236486480.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>5553000.0</v>
+      </c>
+      <c r="C2">
+        <v>7474397.0</v>
+      </c>
+      <c r="D2">
         <v>2137000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2723000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2127000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7116170.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4737000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2585000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2815000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3259015.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3655000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6679000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6246000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2787000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8847000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13446000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10377000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5029811.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7192000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10800000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7186000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4648343.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6145000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7133000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4592000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5939806.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8424000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6242000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>7285000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>23000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>28000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>565000.0</v>
+      </c>
+      <c r="C7">
+        <v>583982.0</v>
+      </c>
+      <c r="D7">
         <v>357000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>32000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>93000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>99903.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>160000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>220000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>279000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>286618.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>350000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>225000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>288000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>275706.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>336000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>329000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>389000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>588108.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>314000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>391000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>467000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>267155.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>356000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>404000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>451000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>498325.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>545000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>115002000.0</v>
       </c>
       <c r="C8">
-        <v>115002000.0</v>
+        <v>115001955.0</v>
       </c>
       <c r="D8">
         <v>115002000.0</v>
       </c>
       <c r="E8">
-        <v>115001955.0</v>
+        <v>115002000.0</v>
       </c>
       <c r="F8">
         <v>115002000.0</v>
       </c>
       <c r="G8">
-        <v>115002000.0</v>
+        <v>115001955.0</v>
       </c>
       <c r="H8">
         <v>115002000.0</v>
       </c>
       <c r="I8">
-        <v>115001955.0</v>
+        <v>115002000.0</v>
       </c>
       <c r="J8">
         <v>115002000.0</v>
       </c>
       <c r="K8">
-        <v>115002000.0</v>
+        <v>115001955.0</v>
       </c>
       <c r="L8">
         <v>115002000.0</v>
       </c>
       <c r="M8">
-        <v>115001955.0</v>
+        <v>115002000.0</v>
       </c>
       <c r="N8">
         <v>115002000.0</v>
       </c>
       <c r="O8">
-        <v>115002000.0</v>
+        <v>115001955.0</v>
       </c>
       <c r="P8">
         <v>115002000.0</v>
       </c>
       <c r="Q8">
-        <v>115001955.0</v>
+        <v>115002000.0</v>
       </c>
       <c r="R8">
         <v>115002000.0</v>
       </c>
       <c r="S8">
+        <v>115001955.0</v>
+      </c>
+      <c r="T8">
         <v>115002000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>115002000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>22729000.0</v>
+      </c>
+      <c r="C10">
+        <v>30044990.0</v>
+      </c>
+      <c r="D10">
         <v>29314000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>30159000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>26902000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>31552800.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>21200000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>25123000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>33064000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>32273056.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>61453000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>59714000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>57937000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>54568090.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>53104000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>54032000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>55819000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>47116610.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>50860000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>67109000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>69369000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>63321620.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>57799000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>51468000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>47065000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>36089860.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>40084000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>36767000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>16762000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>33000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>30159000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>26902000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="G11"/>
+      <c r="H11">
         <v>21200000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>25123000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>53104000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>54032000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>55819000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
         <v>30159000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>26902000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>31552800.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>21200000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>25123000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>54568090.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>53104000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>54032000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>55819000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>47116610.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>50860000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>67109000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>69369000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>63321620.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>57799000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>51468000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>47065000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>36089860.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>115002000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>115001960.0</v>
       </c>
       <c r="F13">
         <v>115002000.0</v>
       </c>
       <c r="G13">
+        <v>115001960.0</v>
+      </c>
+      <c r="H13">
         <v>115002000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
+      <c r="I13">
+        <v>115002000.0</v>
+      </c>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>115002000.0</v>
       </c>
       <c r="N13">
         <v>115002000.0</v>
       </c>
       <c r="O13">
         <v>115002000.0</v>
       </c>
       <c r="P13">
         <v>115002000.0</v>
       </c>
       <c r="Q13">
-        <v>115001960.0</v>
+        <v>115002000.0</v>
       </c>
       <c r="R13">
         <v>115002000.0</v>
       </c>
       <c r="S13">
-        <v>115002000.0</v>
+        <v>115001960.0</v>
       </c>
       <c r="T13">
         <v>115002000.0</v>
       </c>
       <c r="U13">
-        <v>115001960.0</v>
+        <v>115002000.0</v>
       </c>
       <c r="V13">
         <v>115002000.0</v>
       </c>
       <c r="W13">
-        <v>115002000.0</v>
+        <v>115001960.0</v>
       </c>
       <c r="X13">
         <v>115002000.0</v>
       </c>
       <c r="Y13">
+        <v>115002000.0</v>
+      </c>
+      <c r="Z13">
+        <v>115002000.0</v>
+      </c>
+      <c r="AA13">
         <v>112137390.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>99000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>67000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>63000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>360668137.0</v>
       </c>
       <c r="C14">
-        <v>360668140.0</v>
+        <v>360668137.0</v>
       </c>
       <c r="D14">
-        <v>360668140.0</v>
+        <v>360668137.0</v>
       </c>
       <c r="E14">
         <v>360668140.0</v>
       </c>
       <c r="F14">
         <v>360668140.0</v>
       </c>
       <c r="G14">
         <v>360668140.0</v>
       </c>
       <c r="H14">
-        <v>360668137.0</v>
+        <v>360668140.0</v>
       </c>
       <c r="I14">
-        <v>360668137.0</v>
+        <v>360668140.0</v>
       </c>
       <c r="J14">
         <v>360668137.0</v>
       </c>
       <c r="K14">
-        <v>360668000.0</v>
+        <v>360668137.0</v>
       </c>
       <c r="L14">
         <v>360668137.0</v>
       </c>
       <c r="M14">
-        <v>360668140.0</v>
+        <v>360668000.0</v>
       </c>
       <c r="N14">
-        <v>360668140.0</v>
+        <v>360668137.0</v>
       </c>
       <c r="O14">
         <v>360668140.0</v>
       </c>
       <c r="P14">
         <v>360668140.0</v>
       </c>
       <c r="Q14">
         <v>360668140.0</v>
       </c>
       <c r="R14">
         <v>360668140.0</v>
       </c>
       <c r="S14">
         <v>360668140.0</v>
       </c>
       <c r="T14">
         <v>360668140.0</v>
       </c>
       <c r="U14">
+        <v>360668140.0</v>
+      </c>
+      <c r="V14">
+        <v>360668140.0</v>
+      </c>
+      <c r="W14">
         <v>360668137.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>359120900.0</v>
       </c>
       <c r="X14">
         <v>360668137.0</v>
       </c>
       <c r="Y14">
+        <v>359120900.0</v>
+      </c>
+      <c r="Z14">
+        <v>360668137.0</v>
+      </c>
+      <c r="AA14">
         <v>349209862.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>382000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>349561400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>340000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>340136100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>310559000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>295858000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>327868900.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>21749000.0</v>
+      </c>
+      <c r="C22">
+        <v>24092481.0</v>
+      </c>
+      <c r="D22">
         <v>25533000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>24795000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>29868000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>38774380.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>37698000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>32836000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>27267000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>31746978.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>31270000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>30597000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>25491000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>35273000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>36297000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>33567000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>29551000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>31061780.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>33222000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>36934000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>25771000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>29065360.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>28806000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>35562000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>31470000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>31968500.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>31120000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>29531000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>26901000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>78000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>53000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>54000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>49000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>333127000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>336205000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>339670820.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>328170000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>328871000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>316689560.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>318108000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>321189000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>319179000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>311969790.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>313392000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>314575000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>310778000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
         <v>9889000.0</v>
       </c>
       <c r="C24">
-        <v>9889000.0</v>
+        <v>9888445.0</v>
       </c>
       <c r="D24">
         <v>9889000.0</v>
       </c>
       <c r="E24">
+        <v>9889000.0</v>
+      </c>
+      <c r="F24">
+        <v>9889000.0</v>
+      </c>
+      <c r="G24">
         <v>19885880.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>19886000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>19886000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>9889000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>19886000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M24">
-        <v>19885620.0</v>
+        <v>0.0</v>
       </c>
       <c r="N24">
         <v>19886000.0</v>
       </c>
       <c r="O24">
+        <v>19885620.0</v>
+      </c>
+      <c r="P24">
         <v>19886000.0</v>
       </c>
-      <c r="P24">
-[...1 lines deleted...]
-      </c>
       <c r="Q24">
-        <v>19874950.0</v>
+        <v>19886000.0</v>
       </c>
       <c r="R24">
         <v>19875000.0</v>
       </c>
       <c r="S24">
+        <v>19874950.0</v>
+      </c>
+      <c r="T24">
+        <v>19875000.0</v>
+      </c>
+      <c r="U24">
         <v>19971000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>19971000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>19970300.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19970000.0</v>
       </c>
       <c r="X24">
         <v>19970000.0</v>
       </c>
       <c r="Y24">
+        <v>19970000.0</v>
+      </c>
+      <c r="Z24">
+        <v>19970000.0</v>
+      </c>
+      <c r="AA24">
         <v>19970280.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>20000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>20000000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>11000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>20000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>16000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>9889000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>9889000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>19885880.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>19986000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>19986000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>19977130.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>20162000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>20156000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>20145000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>20156350.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>20112000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>20208000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>20208000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>261896000.0</v>
+      </c>
+      <c r="C29">
+        <v>267567555.0</v>
+      </c>
+      <c r="D29">
         <v>264666000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>261467000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>259163000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>259892723.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>258521000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>256955000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>255886000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>253247632.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>252597000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>252124000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>250696000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>246615275.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>246461000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>243692000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>240904000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>241860988.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>243129000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>241840000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>237064000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>235194333.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>227030000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>220562000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>214026000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>18798000.0</v>
+      </c>
+      <c r="C30">
+        <v>16552982.0</v>
+      </c>
+      <c r="D30">
         <v>13975000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>19425000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>23978000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>21665280.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17590000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>18729000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24199000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>18901595.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>18345000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>32955000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>40061000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>27158000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28987000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>28841000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30633000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>28547420.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>23876000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>28566000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>29977000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>30524930.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>25435000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>22680000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>22382000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>23425120.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>15842000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>23040000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>16491000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>20000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>42000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>69000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>58000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>232238000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>230810000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>226730000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>226575000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>67738000.0</v>
+      </c>
+      <c r="C32">
+        <v>61333533.0</v>
+      </c>
+      <c r="D32">
         <v>56256000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>56646000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>54345000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>66467326.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>65082000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>70119000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>57263000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>44080285.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>81216000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>78788000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>97567000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>91743429.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>91882000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>89797000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>86711000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>83646581.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>80292000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>108616000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>101943000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>97942446.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>87971000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>86941000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>78432000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>243273000.0</v>
+      </c>
+      <c r="C33">
+        <v>244959366.0</v>
+      </c>
+      <c r="D33">
         <v>246625000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>242004000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>241761000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>240124536.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>239914000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>233037000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>234676000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>235070468.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>197302000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>198816000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>198246000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>199691216.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>199720000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>198877000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>199685000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>201883529.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>203156000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>177610000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>179434000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>183136596.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>184703000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>181552000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>184026000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>185820559.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>217364000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>218581000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>235550000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>13677000.0</v>
+      </c>
+      <c r="C35">
+        <v>13787187.0</v>
+      </c>
+      <c r="D35">
         <v>13761000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>13483000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>13550000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>23704276.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>23821000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>23915000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>14019000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4194622.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4520000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4471000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>24453000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>24460529.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>24721000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>24785000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>24869000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>24913145.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>24284000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>24407000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>24471000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>24723147.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>24500000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>24595000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>24689000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>24733491.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>24844000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>24498000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4555000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>217364000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>218581000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>235550000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>117879000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>116097000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>116780000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>114578000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39">
         <v>12615000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>9954000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>6493720.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>7749000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>14477000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39">
         <v>9000000.0</v>
       </c>
-      <c r="AE39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40">
         <v>2576000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>17786000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>19486000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>22283000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>17599000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40">
         <v>1768870.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>49000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>40000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>14000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>4373000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>4469000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>4484000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>4559000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>74914000.0</v>
+      </c>
+      <c r="C45">
+        <v>240368440.0</v>
+      </c>
+      <c r="D45">
         <v>76207000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>74365000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>74444000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>239366475.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>76309000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>77286000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>77906000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>263581034.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>80115000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>80937000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>82149000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>263848559.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>85142000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>74914000.0</v>
+      </c>
+      <c r="C46">
+        <v>75905642.0</v>
+      </c>
+      <c r="D46">
         <v>76207000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>74365000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>74444000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>75356409.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>76309000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>77286000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>77906000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>78609071.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>80115000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>80937000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>82149000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>82565316.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>85142000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>74365000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>74444000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>75356410.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>76309000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>77286000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>80937000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>82149000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>82911000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>85142000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>83631000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>85067000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>86647710.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>87259000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>61051000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>62155000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>64830180.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>114595000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>111063000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>113156000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>114569500.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>137005000.0</v>
+      </c>
+      <c r="C48">
+        <v>132679730.0</v>
+      </c>
+      <c r="D48">
         <v>129778000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>126579000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>124275000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>125004890.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>123633000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>122067000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>120998000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>118359807.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>117709000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>117236000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>115808000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>111728000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>111573000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>108804000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>106027000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>105175730.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>103960000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>106867000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>102091000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>100222080.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>92058000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>85590000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>79054000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>74442680.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>88733000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>88542000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>92527000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>123000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>108000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>99000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
-        <v>9997000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C50">
-        <v>9997000.0</v>
+        <v>9997425.0</v>
       </c>
       <c r="D50">
         <v>9997000.0</v>
       </c>
       <c r="E50">
-        <v>0.0</v>
+        <v>9997000.0</v>
       </c>
       <c r="F50">
-        <v>0.0</v>
+        <v>9997000.0</v>
       </c>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
         <v>9997000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>19885870.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>19886000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>19886000.0</v>
       </c>
-      <c r="L50"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N50"/>
       <c r="O50">
         <v>0.0</v>
       </c>
       <c r="P50">
         <v>0.0</v>
       </c>
       <c r="Q50">
+        <v>0.0</v>
+      </c>
+      <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50">
         <v>1808355.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>4292000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
         <v>0.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>0.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>79000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>116000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>78000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>74000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>20112000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>20208000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>20208000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>20061450.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>20128000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>20178000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>20224000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>20277290.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
         <v>9997000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>9997000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...4 lines deleted...]
-      </c>
+      <c r="M52"/>
+      <c r="N52"/>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
-[...1 lines deleted...]
-      </c>
+      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52">
+        <v>0.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>79000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>116000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>78000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>74000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>27674000.0</v>
+      </c>
+      <c r="C53">
+        <v>22424869.0</v>
+      </c>
+      <c r="D53">
         <v>18342000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>12615000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>9954000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>6493717.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>7749000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>14477000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>5272000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>4918431.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>338262000.0</v>
+      </c>
+      <c r="C55">
+        <v>341106675.0</v>
+      </c>
+      <c r="D55">
         <v>337061000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>333127000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>336205000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>339670820.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>328170000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>328871000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>330032000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>328059640.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>319152000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>322082000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>321735000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>316689560.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>318108000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>321189000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>319179000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>311969790.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>313392000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>314575000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>310778000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>307738000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>298146000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>294293000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>287393000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>280225790.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>308143000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>310740000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>298205000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>487000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>477000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>410000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>399000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>94989000.0</v>
+      </c>
+      <c r="C56">
+        <v>96147309.0</v>
+      </c>
+      <c r="D56">
         <v>90436000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>91123000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>94444000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>99546290.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>88256000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>95834000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>95356000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>92989172.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>121850000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>123266000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>123489000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>116999000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>118388000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>122312000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>119494000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>110086260.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>110236000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>136965000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>131344000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>124601400.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>113443000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>112741000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>103367000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>94405230.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>90779000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>92159000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>62655000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>130000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>122000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>126000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>111000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>27251000.0</v>
+      </c>
+      <c r="C57">
+        <v>34813776.0</v>
+      </c>
+      <c r="D57">
         <v>34180000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>34477000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>40099000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>33078960.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>23174000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>25715000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>38093000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>48908887.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>40634000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>44478000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>25922000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>25254000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>26506000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>32515000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>32783000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>26439680.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>29944000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>28349000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>29401000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>26658950.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>25472000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>25800000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>24935000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>25053970.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>20472000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>22381000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>17153000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>84000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>119000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>105000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>105000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>40928000.0</v>
+      </c>
+      <c r="C58">
+        <v>48600963.0</v>
+      </c>
+      <c r="D58">
         <v>47941000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>91546000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>96928000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>99663980.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>89535000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>91802000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>52112000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>53103509.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>45154000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>48949000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>50375000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>89959900.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>91533000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>97383000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>98150000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>91792110.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>94430000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>92706000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>93685000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>92513960.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>91086000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>93701000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>93337000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>93645730.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>45316000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>46879000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>21708000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>189000000.0</v>
       </c>
       <c r="AE58">
         <v>141000000.0</v>
       </c>
       <c r="AF58">
+        <v>189000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>141000000.0</v>
+      </c>
+      <c r="AH58">
         <v>139000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>252007000.0</v>
+      </c>
+      <c r="C60">
+        <v>247681685.0</v>
+      </c>
+      <c r="D60">
         <v>244780000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>241581000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>239277000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>240006850.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>238635000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>237069000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>236000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>233361762.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>232711000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>232238000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>230810000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>226729660.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>226575000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>223806000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>221029000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>220177680.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>218962000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>221869000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>217093000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>215224030.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>207060000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>200592000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>194056000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>186580070.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>200617000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>200413000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>204398000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>114431000.0</v>
+      </c>
+      <c r="C2">
         <v>93825990.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>87578620.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>111108230.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>109319000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>108708130.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>108487780.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>138025340.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>199417360.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>280178510.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>247000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>170000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>144000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>131000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>13881000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>24598863.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>34252273.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5169703.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-86586465.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>79153174.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>83991162.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>58000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>27000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>23000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>23615267.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>36082861.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>43154165.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-24889508.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-86586465.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>79153174.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>38002000.0</v>
+      </c>
+      <c r="C9">
         <v>62973440.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>65333900.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>71526220.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>71822750.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>82384650.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>64115880.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>45984240.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>86298360.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>157207660.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="M9">
         <v>62000000.0</v>
       </c>
       <c r="N9">
+        <v>62000000.0</v>
+      </c>
+      <c r="O9">
         <v>58000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>15823000.0</v>
+      </c>
+      <c r="C10">
         <v>13309670.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11043920.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14586790.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25124050.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34717940.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-38689730.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-110884260.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45506990.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48258640.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4123000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6139591.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7800935.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4036548.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>6000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>2939000.0</v>
+      </c>
+      <c r="C12">
         <v>2479950.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2247630.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2690640.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2647870.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1806880.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2088090.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26130.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3042260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>519000.0</v>
+      </c>
+      <c r="C13">
         <v>544340.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>533240.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>521120.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>494200.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>695180.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>442100.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>226220.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>357400.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1387900.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-1645000.0</v>
+      </c>
+      <c r="C14">
         <v>-1286370.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1349908.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-299056.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-515256.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>496740.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26472569.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>58237105.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-10937109.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>10817000.0</v>
+      </c>
+      <c r="C15">
         <v>8448430.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6632110.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10164780.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18469200.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27413740.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-16253710.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-48690810.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>23288000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>31193200.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
+        <v>10817000.0</v>
+      </c>
+      <c r="C16">
         <v>8448430.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6632110.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10165000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18469198.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27413741.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-16253710.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-48690810.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23288000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31193200.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>12462000.0</v>
+      </c>
+      <c r="C17">
         <v>9734796.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7982015.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10463832.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18984454.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>26917001.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-42726279.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-106927910.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>34225110.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>39407471.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>542000.0</v>
+      </c>
+      <c r="C18">
         <v>48802.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>403146.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>470395.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>440172.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>303743.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>151994.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-211288.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-332623.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1320173.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>16342000.0</v>
+      </c>
+      <c r="C21">
         <v>13854010.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11578560.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15113800.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>25623400.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35424280.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-38229150.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-110646840.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>45864380.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>49646540.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>58000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>27000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>2369000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>813530.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4084373.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9217654.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>7342000.0</v>
+      </c>
+      <c r="C25">
         <v>7019154.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7609145.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8507352.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10464620.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7741045.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13339645.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24071568.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>33299777.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>638000.0</v>
+      </c>
+      <c r="C28">
         <v>20470100.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21727900.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21305170.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20119820.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20912620.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20428050.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23374840.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31634310.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>35196270.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>3361000.0</v>
+      </c>
+      <c r="C29">
         <v>3574880.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3061910.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4122960.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6139590.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7800940.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4036550.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3956350.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11281880.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8851170.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>136091000.0</v>
+      </c>
+      <c r="C30">
         <v>142945420.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>141333960.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>145989685.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>134108390.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>128743696.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>136493634.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>184246273.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>196393669.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>334221507.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>302000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>205000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>184000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>178000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>152433000.0</v>
+      </c>
+      <c r="C32">
         <v>156799430.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>152912520.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>182634450.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>181141750.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>191092780.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>172603660.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>184009580.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>285715720.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>437386170.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>360000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>232000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>206000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>190000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>28446000.0</v>
+      </c>
+      <c r="C2">
+        <v>29566000.0</v>
+      </c>
+      <c r="D2">
         <v>21490000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>27374000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>36001000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>-512010.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26381000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29633000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>38324000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27438000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>23199000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28305000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>43777000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>34324990.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>31595000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>41390000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>44076000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>40340070.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>33233000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>30625000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>42696000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>37102770.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>37188000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>30015000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>42583000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>36256000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>38331000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>39387000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>41870000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>108000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>44000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>82000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>2186000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>5084000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1149000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2693000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>12888000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>10368000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8128000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-23469508.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2738000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-7287000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3133000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>20000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>36000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>13000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>4687000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>7924000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>6707267.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5279000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6236000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>8316000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>13812861.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>5708000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8769000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>12548000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>15179165.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>12888000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>10368000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>8128000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>12009000.0</v>
+      </c>
+      <c r="C9">
+        <v>9844000.0</v>
+      </c>
+      <c r="D9">
         <v>7772000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>9883000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>10503000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>35648440.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>8480000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>9586000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9259000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>6691000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>5853000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7819000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>9830000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1174540.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>8604000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>11458000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>12361000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5502680.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>9091000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>11238000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>11736000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>11414010.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>12097000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>11271000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>9422000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6202000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2051000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6729000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2201000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>24000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>79000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>17000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>6234000.0</v>
+      </c>
+      <c r="C10">
+        <v>3776000.0</v>
+      </c>
+      <c r="D10">
         <v>4193000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3469000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4385000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2315670.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2862000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3982000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4150000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1315000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1312000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2615000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5802000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1517790.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3024000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3990000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6055000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>6756050.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3489000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>6401000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8478000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>9671940.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>10814000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8240000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5992000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-26531000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-492000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-11082000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-584000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>842000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1416000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1425000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>32000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>2000000.0</v>
       </c>
       <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AH11">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>71000.0</v>
+      </c>
+      <c r="C12">
+        <v>763000.0</v>
+      </c>
+      <c r="D12">
         <v>767000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>717000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>692000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>388950.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>200000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>138000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>138000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>140000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>137000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>702000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>682000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>695640.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>668000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>665000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>662000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>661870.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>661000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>664000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>847000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>169184.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="X12">
         <v>381000.0</v>
       </c>
       <c r="Y12">
+        <v>381000.0</v>
+      </c>
+      <c r="Z12">
+        <v>381000.0</v>
+      </c>
+      <c r="AA12">
         <v>189578.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>215000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>59000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1000.0</v>
       </c>
-      <c r="AC12"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>261000.0</v>
+      </c>
+      <c r="C13">
+        <v>127000.0</v>
+      </c>
+      <c r="D13">
         <v>131000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>131000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>130000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>133340.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>135000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>298000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>260000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>138000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>560000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>129000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>128000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>119120.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>132000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>133000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>129000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>140200.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>40000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>150000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>168000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>169180.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>167000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>177000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>182000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>171000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>238000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>110000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>21000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-503000.0</v>
+      </c>
+      <c r="C14">
+        <v>-186000.0</v>
+      </c>
+      <c r="D14">
         <v>-754000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-307000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-398000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-341000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-368000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-252000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-326000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-307000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-392000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-345000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-306000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>61944.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-223000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-79000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-59000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-237256.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-252000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-137000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>111000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-17260.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-38000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>4326000.0</v>
+      </c>
+      <c r="C15">
+        <v>2437000.0</v>
+      </c>
+      <c r="D15">
         <v>3199000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2304000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2877000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1372430.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1566000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2872000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>2638000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>651000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>473000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1428000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4080000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>154780.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2769000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2783000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>4458000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4822200.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2503000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>4776000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>6368000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>8164740.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>8102000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>6536000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4611000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-12935000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>191000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3985000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>476000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>15000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>10000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>5000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>2437000.0</v>
+      </c>
+      <c r="D16">
         <v>3199000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2304000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2877000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1372430.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1566000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1428000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4080000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>155000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2769000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2783000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4822200.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2503000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4776000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6368000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8164740.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8102000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6536000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4611000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-12935000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>4829000.0</v>
+      </c>
+      <c r="C17">
+        <v>2623000.0</v>
+      </c>
+      <c r="D17">
         <v>3953000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>2611000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>3275000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1713000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1934000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3124000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>2964000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>958000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>865000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1773000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>4386000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>92832.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>2992000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2862000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>4517000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>5059454.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2755000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>4913000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>6257000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>8182001.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>8140000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>6129000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>4466000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-27770279.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1047000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-12636000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1273000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>190000.0</v>
+      </c>
+      <c r="C18">
+        <v>168000.0</v>
+      </c>
+      <c r="D18">
         <v>172000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>122000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>80000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>61000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>141000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>160000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>122000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>423000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>335000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>264000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>133395.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>331000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>3000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>3000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>66172.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>238000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>75000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>61000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>43743.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>71000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>112000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>77000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>59994.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>21000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>51000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>20000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>5726000.0</v>
+      </c>
+      <c r="C21">
+        <v>3903000.0</v>
+      </c>
+      <c r="D21">
         <v>4324000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3600000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4515000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2449010.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2997000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3386000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3437000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1900000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1165000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2744000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5931000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1648800.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3154000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4126000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6185000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6896400.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3529000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6551000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8647000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9844280.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>10983000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>8420000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6177000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-26348000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1355000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2026000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-729000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>20000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>36000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>13000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>18000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>492000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2077000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>203000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>1830000.0</v>
+      </c>
+      <c r="C25">
+        <v>2297000.0</v>
+      </c>
+      <c r="D25">
         <v>1716000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1671000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1658000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1668154.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1785000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1775000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1791000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1831000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1842000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1943000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1994000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2135352.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2127000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2113000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2132000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2161620.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2181000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2220000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3902000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1932045.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1907000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1951000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1951000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>127</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>150000.0</v>
+      </c>
+      <c r="D28">
         <v>1235000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>555000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>192000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>249010.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>139000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
         <v>4903000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>1405000.0</v>
+      </c>
+      <c r="C29">
+        <v>1153000.0</v>
+      </c>
+      <c r="D29">
         <v>240000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>858000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1110000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>602880.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>928000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>858000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1186000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>357000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>447000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>842000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1416000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1424960.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>32000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1128000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1538000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1696590.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>734000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1488000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2221000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1489940.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2674000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2111000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1526000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1239000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>555000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1554000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>689000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>34729000.0</v>
+      </c>
+      <c r="C30">
+        <v>35507000.0</v>
+      </c>
+      <c r="D30">
         <v>24938000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>33657000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>41989000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32812000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32019000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35833000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>44146000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>32229000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>27887000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>33375000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>49061000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8821685.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>38106000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>48660000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>50402000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11636390.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>39167000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>35535000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>47770000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8193696.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>39824000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>33460000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>47266000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5051634.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>41737000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>44090000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>44800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>111000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>87000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>86000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>40455000.0</v>
+      </c>
+      <c r="C32">
+        <v>39410000.0</v>
+      </c>
+      <c r="D32">
         <v>29262000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>37257000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>46504000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>35136430.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>34861000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>39219000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>47583000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>34129000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>29052000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>36124000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>53607000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>33150450.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>40199000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>52848000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>56437000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>45842750.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>42324000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>41863000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>54432000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>48516780.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>49285000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>41286000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>52005000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>42458000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>40382000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>46116000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>44071000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>131000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>123000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>99000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>79000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>11553000.0</v>
+      </c>
+      <c r="C2">
         <v>12273056.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34568088.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47116609.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63321622.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36089860.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4255045.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10301040.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4810322.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>3891000</v>
+      </c>
+      <c r="C3">
         <v>1273910</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>757440</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2420000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2148314</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5926252</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4505805</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2244610</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4342510</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>89612430</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>28000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>54000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>40000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-1507000.0</v>
+      </c>
+      <c r="C6">
         <v>-720260.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-22295030.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7452000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-16205013.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>27231762.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>31834815.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6046000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5490720.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4395610.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>7786000.0</v>
+      </c>
+      <c r="C7">
         <v>-4587280.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6490860.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2162350.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9016030.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8099640.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2782450.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-13803030.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-58990320.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1705360.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>5342000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1672288.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6292382.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-114693.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-17000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>14241000.0</v>
+      </c>
+      <c r="C10">
         <v>-7271205.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3525431.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4211000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1996414.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2903136.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8129034.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7065752.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16581739.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-33412517.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="N10">
         <v>-6000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>-6000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1877000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1340260.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>18484.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1647237.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1504000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-979510.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2525650.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18119232.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>4404000.0</v>
+      </c>
+      <c r="C14">
         <v>4225580.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4850790.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8508000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10464620.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7741045.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13339645.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24071570.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33299780.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>34373430.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="M14">
         <v>19000000.0</v>
       </c>
       <c r="N14">
+        <v>19000000.0</v>
+      </c>
+      <c r="O14">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>3607000.0</v>
+      </c>
+      <c r="C15">
         <v>1803340.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12623384.0</v>
       </c>
       <c r="F15">
         <v>12623384.0</v>
       </c>
       <c r="G15">
         <v>12623384.0</v>
       </c>
       <c r="H15">
-        <v>3481310.0</v>
+        <v>12623384.0</v>
       </c>
       <c r="I15">
         <v>3481310.0</v>
       </c>
       <c r="J15">
+        <v>3481310.0</v>
+      </c>
+      <c r="K15">
         <v>14970340.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>10046000.0</v>
+      </c>
+      <c r="C16">
         <v>11552796.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12273056.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>34568088.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>47116609.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>63321622.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>36089860.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4255045.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10301040.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4810322.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>26378000.0</v>
+      </c>
+      <c r="C18">
         <v>14009908.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>24968796.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17757543.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2816079.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28383422.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17066466.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2393281.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>21115026.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>-15930000.0</v>
+      </c>
+      <c r="C19">
         <v>-13617427.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-47124185.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-26666330.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-30877940.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26.0</v>
       </c>
       <c r="G19">
         <v>-26.0</v>
       </c>
       <c r="H19">
+        <v>-26.0</v>
+      </c>
+      <c r="I19">
         <v>-2079628.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4326508.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-89512043.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>-432.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2864568.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>266475.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3250.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-508000.0</v>
+      </c>
+      <c r="C21">
         <v>-534595.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-520407.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2067000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1402809.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-203867.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19914200.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>15823000.0</v>
+      </c>
+      <c r="C22">
         <v>13309670.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11043920.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10164776.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18469198.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>27413741.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16253710.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-110884260.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>45506990.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>31194000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>21269000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-489000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-449725.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-675910.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-458904.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>0.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1000000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>-23237000.0</v>
+      </c>
+      <c r="C24">
         <v>-12343520.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-46366740.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-24246800.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1771940.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3219030.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4777240.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>164980.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>16000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>100390.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-542000.0</v>
+      </c>
+      <c r="C25">
         <v>-48802.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-410413.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-478442.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-453409.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-307293.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-151994.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>211288.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>332623.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2864570.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>266480.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3250.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>130.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>45158530.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-4368000.0</v>
+      </c>
+      <c r="C28">
         <v>-2586940.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-784410.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6163000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11670300.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1984791.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19721771.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3478060.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14787330.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1322400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="L28">
         <v>-3000000.0</v>
       </c>
       <c r="M28">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N28">
         <v>-5000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>30269000.0</v>
+      </c>
+      <c r="C29">
         <v>15283820.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25726240.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20177000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26289922.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34309674.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21572271.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-148670.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25457530.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>95599520.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>62000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-27128000.0</v>
+      </c>
+      <c r="C30">
         <v>-13617430.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-47124190.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6666000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-30877940.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9145278.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9283045.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2079630.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4326510.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-89512040.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-28000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-54000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-40000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>10045000.0</v>
+      </c>
+      <c r="C2">
+        <v>9314000.0</v>
+      </c>
+      <c r="D2">
         <v>10159000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6902000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11553000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1200000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5123000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>13064000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12273000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>41453000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>39714000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>37937000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>34568000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>53104000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>54032000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>55819000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>47116000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>50860000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>67109000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>69369000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>63322000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>57799000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>51468000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>47065000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>36090000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>40084000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>67000</v>
+      </c>
+      <c r="C3">
+        <v>3891000</v>
+      </c>
+      <c r="D3">
         <v>3282000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>875000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1273910</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>916000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>446000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>168000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>105000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>134000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>43000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>475000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>525000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2904000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>41000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>28000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>29106000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>28480000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>753000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>298000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5926250</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5517000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>282000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>156000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4505810</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1228000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>732000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1052000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>57000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>24000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>2895000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1507000.0</v>
+      </c>
+      <c r="D6">
         <v>-2239000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1394000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4651000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-720260.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-11073000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7929000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>568000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-29001000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1753000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1777000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3369000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1464000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-928000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6916000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>8703000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-16205010.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-12462000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3787000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6047000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>27231760.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>21709000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>15378000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>10975000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>31834820.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3327000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>19974000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>12563000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>16000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>1015000.0</v>
+      </c>
+      <c r="C7">
+        <v>7786000.0</v>
+      </c>
+      <c r="D7">
         <v>8652000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2117000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-3920000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4587280.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-10928000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1370000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2415000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>12412000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1155000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-3579000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3167000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2162350.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2361000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-127000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>6098000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-9016030.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3795000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-11006000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4077000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-8099640.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2798000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-5496000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>348000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2782450.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>6460000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-12952000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>670000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6594000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>32000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>17000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-9000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>2382000.0</v>
+      </c>
+      <c r="C10">
+        <v>1000000.0</v>
+      </c>
+      <c r="D10">
         <v>-738000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5073000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>8906000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1320205.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-4862000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5569000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4480000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-477000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-673000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5106000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>9782000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1024000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2730000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4016000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1511000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2160586.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3712000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-11163000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3294000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-258864.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6756000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-4092000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>498000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1147966.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1588000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2499000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>13364000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-25000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-11000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-1531000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>816000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-679000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-4383000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1163000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>271000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>253000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-2244000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>1830000.0</v>
+      </c>
+      <c r="C14">
+        <v>4404000.0</v>
+      </c>
+      <c r="D14">
         <v>2869000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1920000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>966000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4225580.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3260000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1775000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1791000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1831000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1842000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1943000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1994000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2136000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2127000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2918000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1470000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7816750.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>6317000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4797000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3239000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5934160.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4666000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3140000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1570000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12197040.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3015000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3736000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3716000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>8000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>7000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>7000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>3607000.0</v>
       </c>
-      <c r="D15"/>
+      <c r="D15">
+        <v>3607000.0</v>
+      </c>
       <c r="E15">
+        <v>3607000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>1803340.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1803000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>3606680.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3607000.0</v>
       </c>
       <c r="P15">
         <v>3607000.0</v>
       </c>
       <c r="Q15">
+        <v>3607000.0</v>
+      </c>
+      <c r="R15">
+        <v>3607000.0</v>
+      </c>
+      <c r="S15">
         <v>12623380.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>9017000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3607000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>12729000.0</v>
+      </c>
+      <c r="C16">
+        <v>10046000.0</v>
+      </c>
+      <c r="D16">
         <v>9314000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>10159000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6902000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>11552796.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1200000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5123000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>13064000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>12273000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>41453000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>39714000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>37937000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>34568088.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>53104000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>54032000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>55819000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>47116609.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>50860000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>67109000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>69369000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>63321622.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>57799000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>51468000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>47065000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>36089860.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>40084000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>8349000.0</v>
+      </c>
+      <c r="C18">
+        <v>4441000.0</v>
+      </c>
+      <c r="D18">
         <v>8648000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>11021000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2268000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>10377908.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1989000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3386000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2235000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>15744000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1868000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4314000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3516000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4084543.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-771000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>112000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>14332000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2526921.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-14968000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1525000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8100000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5887422.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>9930000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4532000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>8034000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>-5249000.0</v>
+      </c>
+      <c r="C19">
+        <v>-4082000.0</v>
+      </c>
+      <c r="D19">
         <v>-5727000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-4575000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6701000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-286427.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1934000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-9205000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1636000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-44647000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-49000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2513000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-427000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-21892330.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2904000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1805000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-65000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-585940.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-27676000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-398000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2218000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-409278.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-8549000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-31000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-156000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-6352045.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1218000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-732000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-981000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...4 lines deleted...]
-      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>151</v>
+      </c>
+      <c r="B21">
+        <v>-9997000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-65000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-65000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-63000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-63000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>4326000.0</v>
+      </c>
+      <c r="C22">
+        <v>15823000.0</v>
+      </c>
+      <c r="D22">
         <v>12047000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>7854000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4385000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13309670.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>10994000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2872000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2638000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>651000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>473000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1428000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4080000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>154776.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2769000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>10045000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6055000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>25124050.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>18368000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14879000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8478000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>34717940.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>25046000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>14232000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5992000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-38689730.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>191000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3985000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>476000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>15000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>10000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-127000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-128000.0</v>
       </c>
       <c r="N23">
         <v>-125000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
+      <c r="O23">
+        <v>-128000.0</v>
+      </c>
+      <c r="P23">
+        <v>-125000.0</v>
+      </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-95000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-23237000.0</v>
+      </c>
+      <c r="D24">
         <v>-19674000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-10401000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-6701000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-12343520.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-12415000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-2422000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>48000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-24246800.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1829000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1829000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-37000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1771940.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-1812000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1863000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1920000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-3219030.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-3219000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>95000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-4777240.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-190000.0</v>
+      </c>
+      <c r="C25">
+        <v>-168000.0</v>
+      </c>
+      <c r="D25">
         <v>-172000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-122000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-80000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>374198.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-141000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-160000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-122000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-429000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-335000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-264000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-139442.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-331000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-3000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-5000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-79409.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-238000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-75000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-61000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-47293.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-71000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-112000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-77000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
-[...4 lines deleted...]
-      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>2864570.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2865000.0</v>
       </c>
       <c r="X26">
         <v>2865000.0</v>
       </c>
       <c r="Y26">
+        <v>2865000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2865000.0</v>
+      </c>
+      <c r="AA26">
         <v>266480.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-4368000.0</v>
+      </c>
+      <c r="D28">
         <v>-4180000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3990000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-191000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2586940.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2394000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-192000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-190000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-191000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-188000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-5784000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-5602000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-11670300.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-5379000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-4063000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-232000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1984790.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2197000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2412000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2636000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>19721770.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>6000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-99000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-99000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>94000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>8416000.0</v>
+      </c>
+      <c r="C29">
+        <v>30269000.0</v>
+      </c>
+      <c r="D29">
         <v>25219000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>14164000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2268000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>15283820.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4548000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3832000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2403000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>15849000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2002000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4357000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3991000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3559000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2133000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>14485000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>14360000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>26289920.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>23137000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>10378000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8398000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>34309670.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>28013000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>12848000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8190000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>21572270.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4558000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>706000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>13544000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>22000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>58000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-27128000.0</v>
+      </c>
+      <c r="D30">
         <v>-22956000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-11276000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6701000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-13617430.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-13331000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-2513000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-427000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1892000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2904000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1870000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-65000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-30877940.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-30292000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2616000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2218000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-9145280.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-8736000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-187000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-156000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-9283050.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-10000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>57000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-4000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-118000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>