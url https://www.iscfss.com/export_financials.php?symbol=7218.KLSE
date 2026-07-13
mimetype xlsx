--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -857,10951 +863,11590 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>2985192.0</v>
+      </c>
+      <c r="C2">
         <v>4284048.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6097167.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3217000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2630749.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1869901.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2452117.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2238046.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4143429.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5531840.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>5528448.0</v>
+      </c>
+      <c r="C7">
         <v>15990248.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21453251.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1668103.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2188998.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1537280.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2205462.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1210041.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2108686.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2715935.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>66403283.0</v>
+      </c>
+      <c r="C8">
         <v>65551213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64718664.0</v>
       </c>
       <c r="D8">
         <v>64718664.0</v>
       </c>
       <c r="E8">
         <v>64718664.0</v>
       </c>
       <c r="F8">
-        <v>40998550.0</v>
+        <v>64718664.0</v>
       </c>
       <c r="G8">
         <v>40998550.0</v>
       </c>
       <c r="H8">
         <v>40998550.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>40998550.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>1203722.0</v>
+      </c>
+      <c r="C10">
         <v>2598574.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1654126.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4441000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3001490.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2442040.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>451820.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1842730.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>304360.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1101370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L10">
         <v>1000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4444550.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3004720.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2451860.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>461650.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1896450.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>358000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1111220.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>64719000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>64718664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40998550.0</v>
       </c>
       <c r="G13">
         <v>40998550.0</v>
       </c>
       <c r="H13">
         <v>40998550.0</v>
       </c>
       <c r="I13">
         <v>40998550.0</v>
       </c>
       <c r="J13">
         <v>40998550.0</v>
       </c>
       <c r="K13">
-        <v>41000000.0</v>
+        <v>40998550.0</v>
       </c>
       <c r="L13">
         <v>41000000.0</v>
       </c>
       <c r="M13">
         <v>41000000.0</v>
       </c>
       <c r="N13">
         <v>41000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>41000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>65909550.0</v>
+      </c>
+      <c r="C14">
         <v>65499250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65098350.0</v>
       </c>
       <c r="D14">
         <v>65098350.0</v>
       </c>
       <c r="E14">
         <v>65098350.0</v>
       </c>
       <c r="F14">
-        <v>40998550.0</v>
+        <v>65098350.0</v>
       </c>
       <c r="G14">
         <v>40998550.0</v>
       </c>
       <c r="H14">
         <v>40998550.0</v>
       </c>
       <c r="I14">
         <v>40998550.0</v>
       </c>
       <c r="J14">
         <v>40998550.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>40998550.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4002300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003850.0</v>
       </c>
       <c r="J20">
         <v>4003850.0</v>
       </c>
       <c r="K20">
-        <v>4000000.0</v>
+        <v>4003850.0</v>
       </c>
       <c r="L20">
         <v>4000000.0</v>
       </c>
       <c r="M20">
         <v>4000000.0</v>
       </c>
       <c r="N20">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>1652690.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1705071.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>783478.0</v>
+      </c>
+      <c r="C22">
         <v>721713.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>574022.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>339000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>180374.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>209969.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>172735.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>388210.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>209620.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>468760.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1000000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>70591880.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>68383770.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>41859900.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>46616980.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>51799200.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56446650.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>62887500.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>502000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>441000.0</v>
       </c>
-      <c r="F24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
         <v>48400.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>190310.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L24">
         <v>1000000.0</v>
       </c>
       <c r="M24">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="N24">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>589580.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1261920.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>887800.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1390840.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>498140.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1199270.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1780360.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>535182.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>1441238.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>58066896.0</v>
+      </c>
+      <c r="C29">
         <v>57083110.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>62867576.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>61068481.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>59399909.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34663646.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37346426.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43285961.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>43655921.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>7774272.0</v>
+      </c>
+      <c r="C30">
         <v>7982241.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11095471.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8031731.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6706412.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3308483.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10327205.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5686960.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6040890.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6479210.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>61040000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>59176689.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>34058971.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>36359429.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>9022580.0</v>
+      </c>
+      <c r="C32">
         <v>12362839.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>28093059.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7731041.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6064108.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2315480.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4273847.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4746828.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3517090.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>48331129.0</v>
+      </c>
+      <c r="C33">
         <v>50767602.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>50005770.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>55938030.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>56272040.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>34497214.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>34844243.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>39048508.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>40649103.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>41677562.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>2107864.0</v>
+      </c>
+      <c r="C35">
         <v>8033934.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15962608.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2600590.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3158582.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2752803.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2757741.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1855019.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2378709.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2134339.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>180000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1213905.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1405797.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1727690.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1800730.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1780870.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>20611.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>31377.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>52595.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>1000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>2987000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>993234.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1241460.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2768539.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>60285.0</v>
       </c>
-      <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>2000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2011000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1896667.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1865006.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1366897.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>11191000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11128030.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>11171161.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>10864840.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>24012554.0</v>
+      </c>
+      <c r="C45">
         <v>34424147.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>39686647.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>49493191.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>49445335.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>48005640.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>48895787.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>9009649.0</v>
+      </c>
+      <c r="C46">
         <v>19413842.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>24982534.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>33401901.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>33972385.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33091417.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>34844243.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>33401000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>33972385.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>33091417.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>34844243.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>33318520.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>34844520.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>35892840.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-8925098.0</v>
+      </c>
+      <c r="C48">
         <v>-9620743.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-15657897.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-14870000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-16670005.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-18110740.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-15503961.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>940540.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>867770.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2647680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="L48">
         <v>-9000000.0</v>
       </c>
       <c r="M48">
         <v>-9000000.0</v>
       </c>
       <c r="N48">
         <v>-9000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="O48">
+        <v>-9000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>223220.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>604675.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>986997.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1346870.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1741194.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2243514.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="L50">
         <v>9000000.0</v>
       </c>
       <c r="M50">
+        <v>9000000.0</v>
+      </c>
+      <c r="N50">
         <v>11000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>1492480.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2377840.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1783940.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2940460.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4023870.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>0.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>223220.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>604680.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>987000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1285800.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1741190.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2243510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="L52">
         <v>9000000.0</v>
       </c>
       <c r="M52">
+        <v>9000000.0</v>
+      </c>
+      <c r="N52">
         <v>11000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>5003128.0</v>
+      </c>
+      <c r="C53">
         <v>12027500.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>3550.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9830.0</v>
       </c>
       <c r="G53">
         <v>9830.0</v>
       </c>
       <c r="H53">
+        <v>9830.0</v>
+      </c>
+      <c r="I53">
         <v>53720.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>53640.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>9860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L53">
         <v>1000000.0</v>
       </c>
       <c r="M53">
         <v>1000000.0</v>
       </c>
       <c r="N53">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>66821381.0</v>
+      </c>
+      <c r="C55">
         <v>78579853.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>96240499.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>70591880.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>68383770.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>41859900.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>46616980.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>51799200.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>56446650.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>62887500.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>49000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>45000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>56000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>18490252.0</v>
+      </c>
+      <c r="C56">
         <v>27812251.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>46234729.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>14869000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>12111728.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7362682.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>11772741.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12750690.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>15797550.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>21209940.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>17000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>14000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>26000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>9467672.0</v>
+      </c>
+      <c r="C57">
         <v>15449412.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>18141670.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7282000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6047620.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5047202.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7498894.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8003870.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12280460.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16182400.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>19000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>11575536.0</v>
+      </c>
+      <c r="C58">
         <v>23483346.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>34104278.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9523400.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9207080.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7800930.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10257560.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9860110.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>14580330.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>19241270.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>17000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>13000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>24000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>58066896.0</v>
+      </c>
+      <c r="C60">
         <v>57083110.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>62867576.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>61068480.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>59176690.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>34058970.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>36359430.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>41939090.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>41866320.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>43646230.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>4040000.0</v>
+      </c>
+      <c r="C2">
+        <v>2985192.0</v>
+      </c>
+      <c r="D2">
         <v>5211000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4709000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5310000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4284048.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4787000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8786000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7638000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6097167.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4814000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5072000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3602000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3217000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2776000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2556000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2698000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2630749.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3109000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2458000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2029000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1869901.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2544000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2692000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2043000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2452117.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2941000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>4717000.0</v>
+      </c>
+      <c r="C7">
+        <v>5528448.0</v>
+      </c>
+      <c r="D7">
         <v>10240000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>12074000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>14050000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>15990248.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>17992000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>19324000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>20959000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>21453251.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1123000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1474000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1525000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1668103.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1056000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1755000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1960000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2188998.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1712000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1171000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1300000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1537280.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1425000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2455000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1982000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2205462.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>689000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>66403000.0</v>
       </c>
       <c r="C8">
+        <v>66403283.0</v>
+      </c>
+      <c r="D8">
         <v>66403000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
-        <v>65551213.0</v>
+        <v>66403000.0</v>
       </c>
       <c r="F8">
         <v>65551000.0</v>
       </c>
       <c r="G8">
+        <v>65551213.0</v>
+      </c>
+      <c r="H8">
+        <v>65551000.0</v>
+      </c>
+      <c r="I8">
         <v>64719000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64718664.0</v>
       </c>
       <c r="J8">
         <v>64719000.0</v>
       </c>
       <c r="K8">
-        <v>64719000.0</v>
+        <v>64718664.0</v>
       </c>
       <c r="L8">
         <v>64719000.0</v>
       </c>
       <c r="M8">
-        <v>64718664.0</v>
+        <v>64719000.0</v>
       </c>
       <c r="N8">
         <v>64719000.0</v>
       </c>
       <c r="O8">
-        <v>64719000.0</v>
+        <v>64718664.0</v>
       </c>
       <c r="P8">
         <v>64719000.0</v>
       </c>
       <c r="Q8">
+        <v>64719000.0</v>
+      </c>
+      <c r="R8">
+        <v>64719000.0</v>
+      </c>
+      <c r="S8">
         <v>64718664.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>65012000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>45133000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>1058000.0</v>
+      </c>
+      <c r="C10">
+        <v>1203722.0</v>
+      </c>
+      <c r="D10">
         <v>316000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1135000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3419000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2598574.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4681000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>929000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1358000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1654126.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>905000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>989000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3785000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4441000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>777000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1016000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2794000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3001490.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2846000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3057000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1708000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2442035.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>380000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>416000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3517000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>451815.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>394000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC10">
         <v>1000000.0</v>
       </c>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3789000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4444550.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>777000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1016000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2794000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3004720.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2846000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3057000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1708000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2451860.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>380000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>416000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3517000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>461650.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>64719000.0</v>
       </c>
       <c r="N13">
         <v>64719000.0</v>
       </c>
       <c r="O13">
         <v>64719000.0</v>
       </c>
       <c r="P13">
         <v>64719000.0</v>
       </c>
       <c r="Q13">
+        <v>64719000.0</v>
+      </c>
+      <c r="R13">
+        <v>64719000.0</v>
+      </c>
+      <c r="S13">
         <v>64718660.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>65012000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>45133000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40998550.0</v>
       </c>
       <c r="V13">
         <v>40999000.0</v>
       </c>
       <c r="W13">
-        <v>40999000.0</v>
+        <v>40998550.0</v>
       </c>
       <c r="X13">
         <v>40999000.0</v>
       </c>
       <c r="Y13">
+        <v>40999000.0</v>
+      </c>
+      <c r="Z13">
+        <v>40999000.0</v>
+      </c>
+      <c r="AA13">
         <v>40998550.0</v>
       </c>
-      <c r="Z13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>41000000.0</v>
       </c>
       <c r="AD13">
         <v>41000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>41000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>41000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>65833300.0</v>
+        <v>65909550.0</v>
       </c>
       <c r="C14">
         <v>65909550.0</v>
       </c>
       <c r="D14">
-        <v>65499250.0</v>
+        <v>65909550.0</v>
       </c>
       <c r="E14">
-        <v>65499250.0</v>
+        <v>65909550.0</v>
       </c>
       <c r="F14">
         <v>65499250.0</v>
       </c>
       <c r="G14">
-        <v>65098350.0</v>
+        <v>65499250.0</v>
       </c>
       <c r="H14">
-        <v>65098350.0</v>
+        <v>65499250.0</v>
       </c>
       <c r="I14">
         <v>65098350.0</v>
       </c>
       <c r="J14">
         <v>65098350.0</v>
       </c>
       <c r="K14">
         <v>65098350.0</v>
       </c>
       <c r="L14">
         <v>65098350.0</v>
       </c>
       <c r="M14">
         <v>65098350.0</v>
       </c>
       <c r="N14">
         <v>65098350.0</v>
       </c>
       <c r="O14">
         <v>65098350.0</v>
       </c>
       <c r="P14">
         <v>65098350.0</v>
       </c>
       <c r="Q14">
         <v>65098350.0</v>
       </c>
       <c r="R14">
         <v>65098350.0</v>
       </c>
       <c r="S14">
+        <v>65098350.0</v>
+      </c>
+      <c r="T14">
+        <v>65098350.0</v>
+      </c>
+      <c r="U14">
         <v>45098350.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>40998550.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>40998550.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40999000.0</v>
       </c>
       <c r="X14">
         <v>40999000.0</v>
       </c>
       <c r="Y14">
+        <v>40999000.0</v>
+      </c>
+      <c r="Z14">
+        <v>40999000.0</v>
+      </c>
+      <c r="AA14">
         <v>40998550.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>40869600.0</v>
       </c>
-      <c r="AA14"/>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20"/>
       <c r="X20">
         <v>0.0</v>
       </c>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>0.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
+        <v>0.0</v>
+      </c>
+      <c r="AB20">
         <v>4002000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC20">
         <v>4000000.0</v>
       </c>
       <c r="AD20">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20">
+        <v>4000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>1614000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>978000.0</v>
+      </c>
+      <c r="C22">
+        <v>783478.0</v>
+      </c>
+      <c r="D22">
         <v>1000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>911000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>818000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>721713.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>826000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>825000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>672000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>574022.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>770000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>516000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>518000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>339000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>206000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>249000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>194000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>180370.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>201000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>385000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>173000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>209970.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>246000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>344000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>202000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>172740.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>165000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC22">
         <v>1000000.0</v>
       </c>
       <c r="AD22">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>73740000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>71843000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>70591880.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>69467000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>68251000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>68883000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>68383770.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>66388000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>45611000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>41803000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>502000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>441000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="R24"/>
+      <c r="S24">
         <v>441000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="U24"/>
+      <c r="U24">
+        <v>0.0</v>
+      </c>
       <c r="V24">
+        <v>0.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24">
         <v>47000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>47000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>83000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>0.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC24">
         <v>1000000.0</v>
       </c>
       <c r="AD24">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>840000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>590000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>589580.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261000.0</v>
       </c>
       <c r="P25">
         <v>1261000.0</v>
       </c>
       <c r="Q25">
+        <v>1261000.0</v>
+      </c>
+      <c r="R25">
+        <v>1261000.0</v>
+      </c>
+      <c r="S25">
         <v>1261920.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>888000.0</v>
       </c>
       <c r="T25">
         <v>888000.0</v>
       </c>
       <c r="U25">
+        <v>888000.0</v>
+      </c>
+      <c r="V25">
+        <v>888000.0</v>
+      </c>
+      <c r="W25">
         <v>887800.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1004000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28">
         <v>477000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>57424000.0</v>
+      </c>
+      <c r="C29">
+        <v>58066896.0</v>
+      </c>
+      <c r="D29">
         <v>56441000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>56381000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>55352000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>57083110.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>59478000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>60836000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>62174000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>62867576.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>61419000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>61261000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>61358000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>61068481.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>61025000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>60036000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>59949000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>59399909.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>58209000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>38838000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>35048000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>34663646.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>36730000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>35782000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>37139000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>6596000.0</v>
+      </c>
+      <c r="C30">
+        <v>7774272.0</v>
+      </c>
+      <c r="D30">
         <v>10903000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9753000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9325000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7982241.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9674000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8424000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9966000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11095471.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11538000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>15923000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8926000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10225000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13339000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5482000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6809060.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4800000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4226000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3960000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3477560.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3042000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2980000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3479000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6484220.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4928000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>18000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>14000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>15000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>61261000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>61040000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>60556000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>8211000.0</v>
+      </c>
+      <c r="C32">
+        <v>9022580.0</v>
+      </c>
+      <c r="D32">
         <v>6109000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7882000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>9619000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>12362839.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>18696000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>27175000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>28279000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>28093059.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>7428000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7539000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8057000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>7731041.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>8570000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>8533000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7916000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>6064108.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5742000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>6758000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2309000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2315480.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4716000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>4193000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>4386000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>48195000.0</v>
+      </c>
+      <c r="C33">
+        <v>48331129.0</v>
+      </c>
+      <c r="D33">
         <v>50284000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>50104000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>49677000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>50767602.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>51615000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>49186000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>49733000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>50005770.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>56476000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>56301000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>55902000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>55938030.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>55145000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>54587000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>54986000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>56272040.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>54930000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>34306000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>34553000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>34497214.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>33529000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>33961000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>34392000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>34844243.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>37630000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
         <v>1000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>1812000.0</v>
+      </c>
+      <c r="C35">
+        <v>2107864.0</v>
+      </c>
+      <c r="D35">
         <v>2754000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4216000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>6262000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>8033934.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>12489000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>16842000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>16846000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>15962608.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2851000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2851000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2601000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2600590.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3158000.0</v>
       </c>
       <c r="P35">
         <v>3158000.0</v>
       </c>
       <c r="Q35">
+        <v>3158000.0</v>
+      </c>
+      <c r="R35">
+        <v>3158000.0</v>
+      </c>
+      <c r="S35">
         <v>3158582.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2753000.0</v>
       </c>
       <c r="T35">
         <v>2753000.0</v>
       </c>
       <c r="U35">
+        <v>2753000.0</v>
+      </c>
+      <c r="V35">
+        <v>2753000.0</v>
+      </c>
+      <c r="W35">
         <v>2752803.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2371000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2371000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2592000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2757741.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1551000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>59000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>59000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>180000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
-[...1 lines deleted...]
-      </c>
+      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39">
         <v>2000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AF39">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>4194000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>2987000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2712000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40">
         <v>1000.0</v>
       </c>
-      <c r="Y40"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AA40"/>
+      <c r="AB40"/>
       <c r="AC40">
         <v>3000000.0</v>
       </c>
       <c r="AD40">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE40">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AF40">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
         <v>2011000.0</v>
       </c>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
+        <v>2011000.0</v>
+      </c>
+      <c r="P41">
         <v>1897000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>11192000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>11191000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>11128000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>8094000.0</v>
+      </c>
+      <c r="C45">
+        <v>24012554.0</v>
+      </c>
+      <c r="D45">
         <v>13336000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>15380000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>17363000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>34424147.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>21320000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>22283000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>24253000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>39686647.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>32762000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>33184000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>32928000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>49493191.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>33638000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>8094000.0</v>
+      </c>
+      <c r="C46">
+        <v>9009649.0</v>
+      </c>
+      <c r="D46">
         <v>13336000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>15380000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>17363000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>19413842.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>21320000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>22283000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>24253000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>24982534.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>32762000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>33184000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>32928000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>33401901.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>33638000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>33184000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>32928000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>33401000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>33638000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>33363000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>33699000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>33972390.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>33524000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>32900000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>33147000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>33091420.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>33529000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>33961000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>34392000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>34844240.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-9557000.0</v>
+      </c>
+      <c r="C48">
+        <v>-8925098.0</v>
+      </c>
+      <c r="D48">
         <v>-10606000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-10685000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-11564000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-9620743.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-20188000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-18100000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-16352000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-15657897.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-14492000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-14650000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-3361000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-14870000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-15291000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-4758000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-4976000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-5541980.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-7094000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-6823000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-6891000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-6939580.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-5126000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-5217000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-4814000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-4639120.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-10741000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="AC48">
         <v>-9000000.0</v>
       </c>
       <c r="AD48">
         <v>-9000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-9000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>0.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>28000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>75000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>206000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>223220.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>291000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>528000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>940000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>604675.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>810000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>954000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>986997.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>1110000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>10000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>9000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>9000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
-[...4 lines deleted...]
-      </c>
+      <c r="R51"/>
+      <c r="S51"/>
       <c r="T51">
         <v>888000.0</v>
       </c>
       <c r="U51">
+        <v>888000.0</v>
+      </c>
+      <c r="V51">
+        <v>888000.0</v>
+      </c>
+      <c r="W51">
         <v>887800.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1004000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1004000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1224000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1390840.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
-        <v>223220.0</v>
+        <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
-        <v>0.0</v>
+        <v>223220.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
-[...1 lines deleted...]
-      </c>
+      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52">
+        <v>987000.0</v>
+      </c>
+      <c r="AB52"/>
+      <c r="AC52">
         <v>10000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>9000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>9000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>5785000.0</v>
+      </c>
+      <c r="C53">
+        <v>5003128.0</v>
+      </c>
+      <c r="D53">
         <v>6760000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>8761000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>9761000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>12027500.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>14453000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>1454000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>4000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="K53"/>
+      <c r="L53">
         <v>11000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>11000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>4000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>3550.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>3230.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
         <v>9830.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>1000000.0</v>
       </c>
-      <c r="AC53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>65755000.0</v>
+      </c>
+      <c r="C55">
+        <v>66821381.0</v>
+      </c>
+      <c r="D55">
         <v>71977000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>73275000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>75945000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>78579853.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>84769000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>94985000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>95991000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>96240499.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>73836000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>73740000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>71843000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>70591880.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>69467000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>68251000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>68883000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>68383770.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>66388000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>45611000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>41803000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>41859900.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>45109000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>45305000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>45111000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>46616980.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>50246000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>52000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>49000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>48000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>17560000.0</v>
+      </c>
+      <c r="C56">
+        <v>18490252.0</v>
+      </c>
+      <c r="D56">
         <v>21693000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>23171000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>26268000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>27812251.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>33154000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>45799000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>46258000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>46234729.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>17360000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>17439000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>15941000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>14869000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>14322000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>13664000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>13897000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>12111730.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>11458000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>11305000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>7250000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>7362680.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>11580000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>11344000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>10719000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>11772740.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>12616000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>21000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>17000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>19000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>9349000.0</v>
+      </c>
+      <c r="C57">
+        <v>9467672.0</v>
+      </c>
+      <c r="D57">
         <v>15584000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>15289000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>16649000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>15449412.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>14458000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>18624000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>17979000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>18141670.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>9932000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>9900000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>7884000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>7282000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>5752000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>5131000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>5981000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6047620.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5716000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>4547000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4941000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>5047200.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>6864000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>7151000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>6333000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>7498890.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>7574000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>16000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>13000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>13000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>11161000.0</v>
+      </c>
+      <c r="C58">
+        <v>11575536.0</v>
+      </c>
+      <c r="D58">
         <v>18338000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>19505000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>22911000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>23483346.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>26947000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>35466000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>34825000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>34104278.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>12783000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>12479000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>10485000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>9523400.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>8911000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>8290000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>9140000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>9207080.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8470000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>7301000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>7695000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>7800930.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>9236000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>9523000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>8926000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>10257560.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>9125000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>19000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>17000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>16000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>57424000.0</v>
+      </c>
+      <c r="C60">
+        <v>58066896.0</v>
+      </c>
+      <c r="D60">
         <v>56441000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>56381000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>55352000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>57083110.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>59478000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>60836000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>62174000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>62867576.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>61419000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>61261000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>61358000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>61068480.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>60556000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>59961000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>59743000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>59176690.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>57918000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>38310000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>34108000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>34058970.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>35873000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>35782000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>36185000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>36359430.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>41120000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>31041906.0</v>
+      </c>
+      <c r="C2">
         <v>34382656.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32296509.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11729760.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10356360.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8665470.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9918230.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11596650.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12980090.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13550150.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>484000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>484370.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2668388.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5275221.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2426915.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>247275.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3504875.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L5">
         <v>1000000.0</v>
       </c>
       <c r="M5">
         <v>1000000.0</v>
       </c>
       <c r="N5">
+        <v>1000000.0</v>
+      </c>
+      <c r="O5">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>3968482.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3408754.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>962872.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3549028.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2426915.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>247275.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>848514.0</v>
+      </c>
+      <c r="C9">
         <v>-2824326.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6350861.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>17151590.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12007560.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8326220.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10063390.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11683110.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12201530.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12707350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="L9">
         <v>6000000.0</v>
       </c>
       <c r="M9">
         <v>6000000.0</v>
       </c>
       <c r="N9">
         <v>6000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>6000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>1055940.0</v>
+      </c>
+      <c r="C10">
         <v>-8741711.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1380947.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1826060.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1457940.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2476900.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5358950.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>572220.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1654530.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1157170.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-54000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>85845.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>348245.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>248200.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>497856.0</v>
+      </c>
+      <c r="C12">
         <v>1685584.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>415587.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1398450.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1222060.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>255596.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>229645.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>70.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>60.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>308214.0</v>
+      </c>
+      <c r="C13">
         <v>103694.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>0.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>194920.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>225330.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>255600.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>229650.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>242240.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>273690.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>545090.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>834448.0</v>
+      </c>
+      <c r="C14">
         <v>1255248.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>462890.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>43.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306.0</v>
       </c>
       <c r="G14">
         <v>306.0</v>
       </c>
       <c r="H14">
+        <v>306.0</v>
+      </c>
+      <c r="I14">
         <v>-80065.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>107929.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>695645.0</v>
+      </c>
+      <c r="C15">
         <v>-7012846.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1153183.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1758760.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1372140.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2825150.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5606850.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>54160.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1662620.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>848770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>-1000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1730000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1372142.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2825149.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-5606847.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54160.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1662620.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>848770.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-138803.0</v>
+      </c>
+      <c r="C17">
         <v>-8268094.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1616073.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1758761.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1372099.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2825149.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5607153.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>134229.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1770546.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>837304.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-189642.0</v>
+      </c>
+      <c r="C18">
         <v>-1581890.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-415587.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-187740.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-89025.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-255596.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-213494.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-242175.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-273677.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-545032.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-7663078.0</v>
+      </c>
+      <c r="C21">
         <v>-15016389.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3615921.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2020980.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1683270.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2221310.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5129310.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>814460.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1380840.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1702260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L21">
         <v>1000000.0</v>
       </c>
       <c r="M21">
         <v>1000000.0</v>
       </c>
       <c r="N21">
+        <v>1000000.0</v>
+      </c>
+      <c r="O21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>26371000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3698722.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2383156.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7154230.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>3872845.0</v>
+      </c>
+      <c r="C25">
         <v>8367513.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3059710.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1947500.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1725480.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3184180.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1580280.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1612457.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1628120.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>8522270.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6909770.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5801680.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7020250.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7451550.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7459890.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7217970.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>1194743.0</v>
+      </c>
+      <c r="C29">
         <v>-473617.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>235126.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>67300.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>85850.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>348250.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>248200.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>437990.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>116020.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>308410.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>39553498.0</v>
+      </c>
+      <c r="C30">
         <v>46574719.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>42263291.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28455185.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22200618.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19507994.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25426446.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22868710.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26707368.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25002827.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>31890420.0</v>
+      </c>
+      <c r="C32">
         <v>31558330.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>38647370.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>28881350.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22363920.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16991690.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19981620.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>23279760.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25181620.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>26257500.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>26000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>22000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>28000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>35000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2">
         <v>1746000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2">
         <v>529000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>0.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>-475000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>-612000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>356000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>110000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-382000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-146000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-4471308.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-415000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>196000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>856000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>502982.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>639000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>262000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>616000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1728274.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-238000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>104000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>89000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1803308.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>110000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-382000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-146000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
         <v>6115000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>8326000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>7000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>4000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-641000.0</v>
+      </c>
+      <c r="C10">
+        <v>1678000.0</v>
+      </c>
+      <c r="D10">
         <v>1058000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>586000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2275000.0</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="G10">
+        <v>-3427000.0</v>
+      </c>
+      <c r="H10">
         <v>-2287000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2057000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-971000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1365000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>64000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-369000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>289000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>447060.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>595000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>218000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>566000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1611940.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-271000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>68000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>49000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1989900.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>91000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-404000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-174000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4565950.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-455000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>-54000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
-[...4 lines deleted...]
-      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>70000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>235000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>276000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>317000.0</v>
       </c>
-      <c r="E12">
-[...2 lines deleted...]
-      <c r="F12">
+      <c r="G12">
+        <v>380000.0</v>
+      </c>
+      <c r="H12">
         <v>394000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>447000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>465000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>282000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>22000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>36000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>76000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>55924.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>44000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>44000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>50000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>116330.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>33000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>36000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>40000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>186596.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>22000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>28000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>94645.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>40000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
-      <c r="C13"/>
+      <c r="C13">
+        <v>324000.0</v>
+      </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>106000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>362000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>913340.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>239000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>106000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>151000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>116330.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>33000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>36000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>40000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>186600.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>19000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>22000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>28000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>94650.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>9000.0</v>
+      </c>
+      <c r="C14">
+        <v>19000.0</v>
+      </c>
+      <c r="D14">
         <v>191000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>293000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>332000.0</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="G14">
+        <v>330000.0</v>
+      </c>
+      <c r="H14">
         <v>339000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>309000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>277000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>358000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>94000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-632000.0</v>
+      </c>
+      <c r="C15">
+        <v>1676000.0</v>
+      </c>
+      <c r="D15">
         <v>79000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>879000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-1943000.0</v>
       </c>
-      <c r="E15">
-[...2 lines deleted...]
-      <c r="F15">
+      <c r="G15">
+        <v>-2483000.0</v>
+      </c>
+      <c r="H15">
         <v>-2088000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1748000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-694000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1242000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>158000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-358000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>289000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>379760.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>595000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>218000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>566000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1526140.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-271000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>68000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>49000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2338150.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>91000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-404000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-174000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-4762850.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-470000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-358000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-358000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>351000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>595000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>218000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>566000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1526140.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-271000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>68000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>49000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2338150.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>91000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-404000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-174000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-4762850.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-641000.0</v>
+      </c>
+      <c r="C17">
+        <v>1657000.0</v>
+      </c>
+      <c r="D17">
         <v>-112000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>586000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2275000.0</v>
       </c>
-      <c r="E17">
-[...2 lines deleted...]
-      <c r="F17">
+      <c r="G17">
+        <v>-2813000.0</v>
+      </c>
+      <c r="H17">
         <v>-2427000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2057000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-971000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-1600000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>64000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-369000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>289000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>379761.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>595000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>218000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>566000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>1526099.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-271000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>68000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>49000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2338149.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>91000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-404000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-174000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-4814153.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-455000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18">
         <v>-447000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>-36000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-1374000.0</v>
+      </c>
+      <c r="C21">
+        <v>-999000.0</v>
+      </c>
+      <c r="D21">
         <v>-931000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1572000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2918000.0</v>
       </c>
-      <c r="E21">
-[...2 lines deleted...]
-      <c r="F21">
+      <c r="G21">
+        <v>-5001000.0</v>
+      </c>
+      <c r="H21">
         <v>-5289000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-3033000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-962000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-2448000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-511000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-475000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-73000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-466290.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>356000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>324000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>415000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1728270.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-238000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>104000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>89000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1803310.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>110000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-382000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-146000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-4471310.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-415000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>8801000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8801000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7325000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7345000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25">
         <v>1746000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2246000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1549710.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>490000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>529000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>491000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>21000.0</v>
+      </c>
+      <c r="D29">
         <v>1170000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29">
-[...2 lines deleted...]
-      <c r="F29">
+      <c r="G29">
+        <v>-614000.0</v>
+      </c>
+      <c r="H29">
         <v>140000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
+        <v>235000.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
-        <v>67300.0</v>
+        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
-        <v>0.0</v>
+        <v>67300.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
-        <v>85850.0</v>
+        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
-        <v>0.0</v>
+        <v>85850.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>348250.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>0.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>197200.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30">
         <v>1746000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>529000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30">
         <v>7000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>8000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>6587000.0</v>
+      </c>
+      <c r="C32">
+        <v>8968000.0</v>
+      </c>
+      <c r="D32">
         <v>8346000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7737000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7354000.0</v>
       </c>
-      <c r="E32">
-[...2 lines deleted...]
-      <c r="F32">
+      <c r="G32">
+        <v>7208000.0</v>
+      </c>
+      <c r="H32">
         <v>7592000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>7861000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8897000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>11328000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>10051000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8855000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8413000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>7356350.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>8169000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>6110000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7246000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>7363920.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5700000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4736000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4564000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>4653690.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4555000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3553000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>4230000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>4263620.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>4586000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>7000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>8000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>6000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>6000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>14626074.0</v>
+      </c>
+      <c r="C2">
         <v>1654126.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4441002.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2778267.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1837360.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-535182.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>600935.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>-1236834.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-889833.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>140612</v>
+      </c>
+      <c r="C3">
         <v>1052385</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>600690</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>899000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1044277</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14747</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27168</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>34280</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68060</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>75040</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-8414312.0</v>
+      </c>
+      <c r="C6">
         <v>12990041.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2802043.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1524000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>940907.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2372542.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1136117.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1837770.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-347000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>781080.0</v>
       </c>
-      <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="N6">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-1698416.0</v>
+      </c>
+      <c r="C7">
         <v>323510.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>155607.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1038420.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2930210.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>315510.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>88400.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2815040.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-740090.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>484820.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>-4150344.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2481547.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>145845.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>-2000000.0</v>
       </c>
       <c r="M9">
         <v>-2000000.0</v>
       </c>
       <c r="N9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-61765.0</v>
+      </c>
+      <c r="C10">
         <v>-147691.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-235191.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-158457.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>29595.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-37234.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>215470.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-182263.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>242775.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>600798.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="L10">
         <v>-1000000.0</v>
       </c>
       <c r="M10">
         <v>-1000000.0</v>
       </c>
       <c r="N10">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1104273.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1886934.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>215219.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1154000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-726285.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-31191.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4298158.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>1105000.0</v>
       </c>
       <c r="F13">
         <v>1105000.0</v>
       </c>
       <c r="G13">
         <v>1105000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>1105000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>2000000.0</v>
       </c>
       <c r="N13">
+        <v>2000000.0</v>
+      </c>
+      <c r="O13">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>3872845.0</v>
+      </c>
+      <c r="C14">
         <v>8367513.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3059710.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2027000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1725480.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3184180.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1580280.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1560080.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1575740.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1750230.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>6206850.0</v>
+      </c>
+      <c r="C16">
         <v>14626074.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1654126.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4441002.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2778267.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1837360.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-535182.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>600935.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1236834.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-5766900.0</v>
+      </c>
+      <c r="C18">
         <v>-5751404.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-399567.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2803951.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1689416.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>870472.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>705247.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5120822.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1088601.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>26725479.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-530996.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-892301.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1037680.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2437350.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-518084.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22266.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>203560.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1120079.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3720114.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-875185.0</v>
+      </c>
+      <c r="C21">
         <v>-686808.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-305647.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1007000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-914946.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-761810.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1027924.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>695645.0</v>
+      </c>
+      <c r="C22">
         <v>-7012846.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1153183.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1758761.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1372142.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2825149.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5606847.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>572220.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1654530.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1157170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
+        <v>0.0</v>
+      </c>
+      <c r="N22">
         <v>-1000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-243000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-183405.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-172384.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-465419.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2271880.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1274690.0</v>
       </c>
-      <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-41000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6597.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2385229.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1086377.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>12010.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>271620.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1195120.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-368954.0</v>
+      </c>
+      <c r="C25">
         <v>1581890.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>251437.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>177052.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>89025.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>176873.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>213494.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>242175.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>273677.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3720110.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>355029.0</v>
+      </c>
+      <c r="C27">
         <v>1329590.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>0.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-1250000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2621763.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-934194.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1493343.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3313860.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-313940.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4044840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="L28">
         <v>-2000000.0</v>
       </c>
       <c r="M28">
         <v>-2000000.0</v>
       </c>
       <c r="N28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-5626288.0</v>
+      </c>
+      <c r="C29">
         <v>-4699019.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>201123.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3708000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-645139.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>885219.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>848125.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5155100.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-119670.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3617350.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-947000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1037680.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2437350.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-518084.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22270.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>203560.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1120080.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>3000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>11</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>6207000.0</v>
+      </c>
+      <c r="C2">
+        <v>6316000.0</v>
+      </c>
+      <c r="D2">
         <v>9136000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12420000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14626000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>17681000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>929000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1358000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1654126.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>905000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>989000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3785000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4441000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>777000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>941000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2588000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2778000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2555000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2656000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1708000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1837000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>-266000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-259000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2572000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>-535000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-697000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>1719000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1544000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1335000</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>1335000</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>127000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1242000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1242000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>469000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>143000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>287000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>184000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1044280</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1512000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>291000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>267000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14750</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>28000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>27000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>27170</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>14000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-146000.0</v>
+      </c>
+      <c r="C6">
+        <v>-104312.0</v>
+      </c>
+      <c r="D6">
         <v>-2820000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3284000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2206000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3036959.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>16752000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-429000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-296000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>734000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-84000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2796000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2796000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3528000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-164000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1840000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-190000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>940910.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>718000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>819000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-129000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2372540.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>269000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>276000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3107000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1136120.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-224000.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>1071000.0</v>
+      </c>
+      <c r="C7">
+        <v>617584.0</v>
+      </c>
+      <c r="D7">
         <v>-404000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1588000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-324000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3329510.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-8181000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3110000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2065000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1745000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>226000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1986000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-638000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1038420.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3895000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2461000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1795000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2930210.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3535000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4629000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-543000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>315510.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-172000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>334000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>3127000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>88400.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...4 lines deleted...]
-      </c>
+      <c r="AA9"/>
+      <c r="AB9"/>
       <c r="AC9">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...4 lines deleted...]
-      </c>
+      <c r="AA10"/>
+      <c r="AB10"/>
       <c r="AC10">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-147000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-147000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-965000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-170000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-1319000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-1319000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>5094000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-1502000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>1746000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2246000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1549710.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>490000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>529000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>529000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>644000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>468000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...4 lines deleted...]
-      </c>
+      <c r="AA14"/>
+      <c r="AB14"/>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>6061000.0</v>
+      </c>
+      <c r="C16">
+        <v>6206850.0</v>
+      </c>
+      <c r="D16">
         <v>6316000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9136000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>12420000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>14626074.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>17681000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>929000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1358000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1654000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>905000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>989000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3785000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4441002.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>777000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>941000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2588000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2778267.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2555000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2656000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1708000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1837360.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-266000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-259000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2572000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-535182.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>700000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3077900.0</v>
+      </c>
+      <c r="D18">
         <v>-824000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1122000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-743000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2239596.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11826000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1822000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2013000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2280000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>62000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2537000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-238000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4649951.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-752000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>15000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1109000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>4481584.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2156000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4201000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>186000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>521472.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-86000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2862000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>3297000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>90000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>794000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>903479.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>27157000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1335000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>864000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-128000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1249000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-18000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1093301.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>715000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1523000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1009000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-6549680.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>889000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>4716000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-93000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>2465350.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="X19">
         <v>-1000.0</v>
       </c>
       <c r="Y19">
+        <v>-26000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-1000.0</v>
+      </c>
+      <c r="AA19">
         <v>-1083084.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>497000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-75000.0</v>
+      </c>
+      <c r="C21">
+        <v>-408185.0</v>
+      </c>
+      <c r="D21">
         <v>-32000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-218000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-217000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2675808.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2247000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-118000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-231000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-231000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-345000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-229000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-632000.0</v>
+      </c>
+      <c r="C22">
+        <v>1676000.0</v>
+      </c>
+      <c r="D22">
         <v>79000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>879000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-1943000.0</v>
       </c>
-      <c r="E22">
-[...2 lines deleted...]
-      <c r="F22">
+      <c r="G22">
+        <v>-2483000.0</v>
+      </c>
+      <c r="H22">
         <v>-2088000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1748000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-694000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1242000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>158000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-358000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>289000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>379761.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>595000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>784000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>566000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1457940.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-154000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>117000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>49000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2476900.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-487000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-578000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-174000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-5358950.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-470000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>0.0</v>
+      </c>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-21000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-21000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-116000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-41000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-86000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-46000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-183410.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-418340.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-7000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-7000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-672000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>858000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-227000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1193000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>6600.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7024000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>4914000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>174000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2452100.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-490920.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>1089000.0</v>
+      </c>
+      <c r="C25">
+        <v>-7360954.0</v>
+      </c>
+      <c r="D25">
         <v>2187000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2319000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2486000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-7255110.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7925000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>447000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>465000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3825000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>22000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>36000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>76000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1344948.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>513000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>504000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>505000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1059025.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1758000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>294000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>494000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-859127.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>330000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>361000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>345000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26">
         <v>3720110.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-252000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-252000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-461000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-270000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-519000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-274000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2621760.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-135000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-80000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-36000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-934190.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-80000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-159000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-190000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1377630.0</v>
       </c>
-      <c r="Z28"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AB28"/>
       <c r="AC28">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>716000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2937288.0</v>
+      </c>
+      <c r="D29">
         <v>-824000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1122000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-743000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>412981.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-10282000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1822000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3348000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1494000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>189000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1295000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1295000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5124000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-609000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-807000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-925000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-645140.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-4659000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3724000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>885220.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>377000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>462000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3298000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>732420.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-888000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-1249000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1249000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1148000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>715000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-514000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1009000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1037680.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5512000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4623000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-93000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2437350.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-28000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-27000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-518080.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>1000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>