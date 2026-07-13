--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2793,4044 +2796,4154 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>23719000.0</v>
+      </c>
+      <c r="C2">
         <v>22996000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19893000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27871000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26172000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27802000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29260000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28224854.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46404000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52936000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>51979000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53681693.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45884000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>42813000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>41750000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>42730877.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36852000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42745000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24491000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>32463711.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17651000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13981000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22690000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26351573.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15614000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17339000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23209000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>29718645.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>30139000.0</v>
+      </c>
+      <c r="C7">
         <v>30700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>29674000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11631000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10562000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9294000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9767000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10270838.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10865000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10612000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>8738672.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7713000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7893000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7495000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7108455.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6060000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4811000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4835000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5017514.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5639000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1952000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3306000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3742218.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3544000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3822000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9340000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11645042.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>137382000.0</v>
+      </c>
+      <c r="C8">
         <v>137453000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>137664000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>135810000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>133339000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>117021000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>117072000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>117055311.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>105959000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>105591000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>105518000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>105518093.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>105388000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>95060000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>95072000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>94050105.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>94293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166813000.0</v>
       </c>
       <c r="S8">
         <v>166813000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>166813000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>13051000.0</v>
+      </c>
+      <c r="C10">
         <v>11276000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15613000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24684000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13992000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4526000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15225243.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7825000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9703000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6982000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7575270.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10474000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10136000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8018000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10028340.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15649000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11544000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14663000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15065886.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16862000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10648000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19282000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10401185.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14190000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11732000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5036000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16101105.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>30000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>31000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>37000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>14386000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14879100.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18330000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17457000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16306000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18937630.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27508000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18010000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20928000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23013530.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28715000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>39227000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30872000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17934690.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>23548000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>22878000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>17845000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16940310.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>105518000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>105518093.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>105388000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>95060000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>95072000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>94050110.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>94293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166813000.0</v>
       </c>
       <c r="S13">
         <v>166813000.0</v>
       </c>
       <c r="T13">
+        <v>166813000.0</v>
+      </c>
+      <c r="U13">
         <v>166812690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166813000.0</v>
       </c>
       <c r="V13">
         <v>166813000.0</v>
       </c>
       <c r="W13">
+        <v>166813000.0</v>
+      </c>
+      <c r="X13">
         <v>150712000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>132526860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132527000.0</v>
       </c>
       <c r="Z13">
         <v>132527000.0</v>
       </c>
       <c r="AA13">
         <v>132527000.0</v>
       </c>
       <c r="AB13">
+        <v>132527000.0</v>
+      </c>
+      <c r="AC13">
         <v>132526860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000000.0</v>
       </c>
       <c r="AD13">
         <v>101000000.0</v>
       </c>
       <c r="AE13">
         <v>101000000.0</v>
       </c>
       <c r="AF13">
         <v>101000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>101000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>1992952510.0</v>
+      </c>
+      <c r="C14">
         <v>1981638010.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1963270510.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1940180000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1917179010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1784691510.0</v>
       </c>
       <c r="G14">
         <v>1784691510.0</v>
       </c>
       <c r="H14">
+        <v>1784691510.0</v>
+      </c>
+      <c r="I14">
         <v>1784501510.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1540336400.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1528897400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2109201000.0</v>
       </c>
       <c r="L14">
         <v>2109201000.0</v>
       </c>
       <c r="M14">
+        <v>2109201000.0</v>
+      </c>
+      <c r="N14">
         <v>2104948000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1770793000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1188129000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1747993200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165329000.0</v>
       </c>
       <c r="R14">
         <v>1165329000.0</v>
       </c>
       <c r="S14">
         <v>1165329000.0</v>
       </c>
       <c r="T14">
+        <v>1165329000.0</v>
+      </c>
+      <c r="U14">
         <v>1165328800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165329000.0</v>
       </c>
       <c r="V14">
         <v>1165329000.0</v>
       </c>
       <c r="W14">
+        <v>1165329000.0</v>
+      </c>
+      <c r="X14">
         <v>1107390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>921289900.0</v>
       </c>
       <c r="Y14">
         <v>921289900.0</v>
       </c>
       <c r="Z14">
+        <v>921289900.0</v>
+      </c>
+      <c r="AA14">
         <v>984000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>939230800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>716403000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>370370400.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>714285700.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>454545500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>421052600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>61000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>66000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>10000000.0</v>
       </c>
       <c r="AE18">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AF18">
         <v>11000000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="F20">
         <v>83000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="G20">
+        <v>83000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>2830000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3455000.0</v>
       </c>
       <c r="N20">
         <v>3455000.0</v>
       </c>
       <c r="O20">
         <v>3455000.0</v>
       </c>
       <c r="P20">
+        <v>3455000.0</v>
+      </c>
+      <c r="Q20">
         <v>3454810.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4065000.0</v>
       </c>
       <c r="R20">
         <v>4065000.0</v>
       </c>
       <c r="S20">
         <v>4065000.0</v>
       </c>
       <c r="T20">
+        <v>4065000.0</v>
+      </c>
+      <c r="U20">
         <v>3979250.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>3510777.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>3510777.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>0.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>61000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>66000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>71000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>75580.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>80000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>85000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>90000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>86860.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>7521000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7675780.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13502000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>13647000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16293000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9954188.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>3597000.0</v>
+      </c>
+      <c r="C22">
         <v>4064000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2569000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2819000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3745000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3180000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4135000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3158738.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3580000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3644000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4133000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4067473.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4448000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4115000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3228000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2495590.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2465000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2202000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1711000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2019210.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1858000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2108000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8213000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8388510.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5822000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6402000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14130000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>17246149.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AE22">
         <v>10000000.0</v>
       </c>
       <c r="AF22">
+        <v>10000000.0</v>
+      </c>
+      <c r="AG22">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>199217000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>202529910.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>197069000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>186168000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>183466000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>183978810.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>190519000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>180801000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>163200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>193618080.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>6601000.0</v>
+      </c>
+      <c r="C24">
         <v>6758000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6881000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7370000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7581000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7967000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8149000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8328724.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7381000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7568000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7988000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7726510.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8171000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8414000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10254000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12128980.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10742000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10876000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>11649000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12492820.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10545000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10823000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8746000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9187470.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8914000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9150000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9384000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10240943.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>14885000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14847300.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14692000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15188000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16931000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14394250.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16137000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15260000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>16026000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16945050.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15474000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11433000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>9930000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11898000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11806000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15592000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16434410.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>21888000.0</v>
+      </c>
+      <c r="C28">
         <v>24460000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20877000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10383000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21607000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>30912000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25351000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21032545.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32087000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32571000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>31818634.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>29399000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>31538000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>34829000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>31283468.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26495000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21625000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17048740.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>3884000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>123983000.0</v>
+      </c>
+      <c r="C29">
         <v>125570000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>126214000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>133164000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>133508000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>120484000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>123671000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>125190271.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>123616000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>128029000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>85334000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>125995727.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>133940000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>125935000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>127822000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>127082963.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>140103000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>124385000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>123716000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>122892114.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>110096000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>109224000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>98393000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>83383878.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>36296000.0</v>
+      </c>
+      <c r="C30">
         <v>35685000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30840000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30719000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36074000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36919000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39124000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31197643.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>53043000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55762000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>85061000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>85025440.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>77638000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>70531000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>52656000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53378810.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>54844000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>56346000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>54666000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54509240.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35306000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21619000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>26639000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32307530.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>25927000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>21880000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29842000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>35340349.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>44000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>49000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>47000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>85334000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>86601827.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>90612000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>80806000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>11293000.0</v>
+      </c>
+      <c r="C32">
         <v>12278000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7342000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13414000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11713000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-402000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1190000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-539027.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-3454000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>43000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2648000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5862145.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>22708000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>16288000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>20502000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>19347606.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>27201000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13449000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>37815000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>42205739.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>65336000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>64670000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>38870000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>23391513.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>105955000.0</v>
+      </c>
+      <c r="C33">
         <v>106431000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>109330000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>93130000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>94554000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>93896000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>96044000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>99749216.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>99165000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>98435000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>95637000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>93756928.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>84653000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>82065000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>81056000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>80953299.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>87263000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>86017000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>67327000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>69469787.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>48955000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>45255000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>55720000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>56485732.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>60663000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>62862000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>85975000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>83753250.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>35130000.0</v>
+      </c>
+      <c r="C35">
         <v>35733000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>35709000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16645000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16367000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16087000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16797000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>17347391.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18342000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>18433000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>17092000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>16957851.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16680000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>17176000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>19333000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17198373.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>18527000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>17650000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>18416000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>19334711.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>17819000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13777000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>12472000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>13031228.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>14124000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>14032000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>17964000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>18806486.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
+      <c r="I36"/>
       <c r="J36">
         <v>6000000.0</v>
       </c>
       <c r="K36">
         <v>6000000.0</v>
       </c>
       <c r="L36">
         <v>6000000.0</v>
       </c>
       <c r="M36">
         <v>6000000.0</v>
       </c>
       <c r="N36">
         <v>6000000.0</v>
       </c>
       <c r="O36">
         <v>6000000.0</v>
       </c>
       <c r="P36">
         <v>6000000.0</v>
       </c>
       <c r="Q36">
         <v>6000000.0</v>
       </c>
       <c r="R36">
         <v>6000000.0</v>
       </c>
       <c r="S36">
         <v>6000000.0</v>
       </c>
       <c r="T36">
         <v>6000000.0</v>
       </c>
       <c r="U36">
-        <v>8065000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="V36">
         <v>8065000.0</v>
       </c>
       <c r="W36">
         <v>8065000.0</v>
       </c>
       <c r="X36">
         <v>8065000.0</v>
       </c>
       <c r="Y36">
-        <v>7113000.0</v>
+        <v>8065000.0</v>
       </c>
       <c r="Z36">
         <v>7113000.0</v>
       </c>
       <c r="AA36">
+        <v>7113000.0</v>
+      </c>
+      <c r="AB36">
         <v>14499000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>8065000.0</v>
       </c>
-      <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>7819000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>7734165.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7821000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>7887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="P38">
         <v>6000000.0</v>
       </c>
       <c r="Q38">
         <v>6000000.0</v>
       </c>
       <c r="R38">
         <v>6000000.0</v>
       </c>
       <c r="S38">
         <v>6000000.0</v>
       </c>
       <c r="T38">
         <v>6000000.0</v>
       </c>
       <c r="U38">
-        <v>8065000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="V38">
         <v>8065000.0</v>
       </c>
       <c r="W38">
         <v>8065000.0</v>
       </c>
       <c r="X38">
+        <v>8065000.0</v>
+      </c>
+      <c r="Y38">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7113000.0</v>
       </c>
       <c r="Z38">
         <v>7113000.0</v>
       </c>
       <c r="AA38">
+        <v>7113000.0</v>
+      </c>
+      <c r="AB38">
         <v>14499000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>8065000.0</v>
       </c>
-      <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>6975000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6877147.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>18835000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18803000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12000130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R39">
         <v>0.0</v>
       </c>
       <c r="S39">
         <v>0.0</v>
       </c>
       <c r="T39">
+        <v>0.0</v>
+      </c>
+      <c r="U39">
         <v>31254520.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>27959000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>27156000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>756000.0</v>
       </c>
-      <c r="D40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E40"/>
       <c r="F40">
         <v>50000.0</v>
       </c>
       <c r="G40">
         <v>50000.0</v>
       </c>
       <c r="H40">
         <v>50000.0</v>
       </c>
-      <c r="I40"/>
+      <c r="I40">
+        <v>50000.0</v>
+      </c>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>15499000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5082458.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10499000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10623000.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
-[...1 lines deleted...]
-      </c>
+      <c r="AE40"/>
       <c r="AF40">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2207000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2110547.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988000.0</v>
       </c>
       <c r="N41">
         <v>1988000.0</v>
       </c>
-      <c r="O41"/>
+      <c r="O41">
+        <v>1988000.0</v>
+      </c>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-18463000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>125000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>177000.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>97516000.0</v>
+      </c>
+      <c r="C45">
         <v>97764000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>98775000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>80657000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>79625000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>78546000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>78633000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>102637451.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>91621000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>88056000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>87818000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>103954435.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>73377000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>70723000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>97516000.0</v>
+      </c>
+      <c r="C46">
         <v>97764000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>98775000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>80657000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>79625000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>78546000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>78633000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>80079573.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>91621000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>88056000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>87818000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>86022763.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>73377000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>70723000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>87818000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>86022763.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>73377000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>70723000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>69581000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>69434150.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>66044000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>64706000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>45891000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>48005020.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>29571000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>25909000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>28641000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>29276400.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>29008000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>30968000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>44049000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>47529780.0</v>
       </c>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-48290000.0</v>
+      </c>
+      <c r="C48">
         <v>-47571000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-47892000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-37665000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-35382000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-31927000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-29404000.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48">
+      <c r="I48"/>
+      <c r="J48">
         <v>-22207000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-19788000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-20136000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-18868276.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-11398000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-10928000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-10049000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-8230960.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3714000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-83124000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-79337000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-75987210.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-71838000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-72073000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-70315000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-77060110.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-56096000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-56783000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-57847000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-56555270.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-14000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-10000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-8000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>28338000.0</v>
+      </c>
+      <c r="C50">
         <v>28978000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>29609000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>27697000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>28018000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>27471000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>27902000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>27929064.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>32531000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>34706000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>31667391.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>31702000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>33260000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>32593000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>29182824.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>31402000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>29868000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>24639000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>19621804.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4624000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3709000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>9298000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>9502104.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>12716000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>12967000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>12208000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>13146923.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>21000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AF50">
         <v>16000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50">
+        <v>16000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>42208000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>38101000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>21997940.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>18493000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>13946000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10143000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>18401010.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>23047000.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>7210000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6310350.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>29365000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>30964000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>29701000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4256560.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>28486000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>26948000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>22075000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5052890.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3019000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2513000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7731000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8471010.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>11149000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>12967000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>12208000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>13146923.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>21000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AF52">
         <v>16000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52">
+        <v>16000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>5076000.0</v>
+      </c>
+      <c r="C53">
         <v>5045000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5024000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6561000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7683000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>7637000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>8528000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3713861.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7492000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>7448000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7404000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>7303830.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>7856000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7321000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>8288000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>8909300.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>11859000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>6466000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>6265000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>7958920.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>11853000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>28579000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>4163000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>155013.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1511000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1500000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>494000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>839208.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>179270000.0</v>
+      </c>
+      <c r="C55">
         <v>181299000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>179657000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>172019000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>170266000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>158850000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>163421000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>164639256.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>192039000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>203582000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>199217000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>202529910.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>197069000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>186168000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>183466000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>183978810.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>190519000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>180801000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>163200000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>193618080.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>159024000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>149840000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>140206000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>120442990.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>137427000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>142230000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>168347000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>177030589.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>134000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>139000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>153000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>154000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>73315000.0</v>
+      </c>
+      <c r="C56">
         <v>74868000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>70327000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>78889000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>75712000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>64954000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>67377000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>64890040.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>92874000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>105147000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>103580000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>108772977.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>112416000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>104103000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>102410000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>103025510.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>103256000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>94784000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>95873000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>124148290.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>110069000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>104585000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>84486000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>66022260.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>76764000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>79368000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>82372000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>93277339.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>77000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>85000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>95000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>96000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>62022000.0</v>
+      </c>
+      <c r="C57">
         <v>62590000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>62985000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>65475000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>63999000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>65356000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>66187000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>65429067.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>96328000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>105104000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>100932000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>102910832.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>89708000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>87815000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>81908000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>83677910.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>76055000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>81335000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>58058000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>81942550.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>44733000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>39915000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>45616000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>49810160.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>44878000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>49998000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>66840000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>73416322.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>45000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>46000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>56000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>97152000.0</v>
+      </c>
+      <c r="C58">
         <v>98323000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>98694000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>82120000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>80366000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>81443000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>82984000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>82776458.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>114670000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>123537000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>113883000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>115928080.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>103002000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>101907000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>98491000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>98207650.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>92560000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>97160000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>75772000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>102840590.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>64097000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>55148000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>59857000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>65024230.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>61044000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>64030000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>84804000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>92222808.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>47000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>48000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>59000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>89044000.0</v>
+      </c>
+      <c r="C60">
         <v>89834000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>89724000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>98097000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>97909000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>85046000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>87620000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>88932483.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>83704000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>85755000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>85334000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>86601830.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>94067000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>84261000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>84975000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>85771160.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>97959000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>83641000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>87428000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>90777490.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>94927000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>94692000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>80349000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>55418760.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>76383000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>75775000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>74714000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>75923602.0</v>
       </c>
-      <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...1 lines deleted...]
-      </c>
+      <c r="Q61"/>
       <c r="R61">
         <v>-48000.0</v>
       </c>
       <c r="S61">
         <v>-48000.0</v>
       </c>
       <c r="T61">
+        <v>-48000.0</v>
+      </c>
+      <c r="U61">
         <v>-47990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48000.0</v>
       </c>
       <c r="V61">
         <v>-48000.0</v>
       </c>
       <c r="W61">
         <v>-48000.0</v>
       </c>
       <c r="X61">
+        <v>-48000.0</v>
+      </c>
+      <c r="Y61">
         <v>-47990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48000.0</v>
       </c>
       <c r="Z61">
         <v>-48000.0</v>
       </c>
       <c r="AA61">
         <v>-48000.0</v>
       </c>
       <c r="AB61">
+        <v>-48000.0</v>
+      </c>
+      <c r="AC61">
         <v>-47990.0</v>
       </c>
-      <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6879,973 +6992,973 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>27463000.0</v>
       </c>
       <c r="C2">
         <v>28828000.0</v>
       </c>
       <c r="D2">
         <v>110347590.0</v>
       </c>
       <c r="E2">
         <v>83016460.0</v>
       </c>
       <c r="F2">
         <v>77523500.0</v>
       </c>
       <c r="G2">
         <v>74707750.0</v>
       </c>
       <c r="H2">
         <v>124900710.0</v>
       </c>
       <c r="I2">
         <v>114568990.0</v>
       </c>
       <c r="J2">
         <v>98320600.0</v>
       </c>
       <c r="K2">
         <v>99275260.0</v>
       </c>
       <c r="L2">
         <v>150000000.0</v>
       </c>
       <c r="M2">
         <v>153000000.0</v>
       </c>
       <c r="N2">
         <v>194000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>-1553521.0</v>
       </c>
       <c r="E4">
         <v>-7.0</v>
       </c>
       <c r="F4">
         <v>-181865.0</v>
       </c>
       <c r="G4">
         <v>-181865.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-6111045.0</v>
       </c>
       <c r="E5">
         <v>-25295336.0</v>
       </c>
       <c r="F5">
         <v>2191351.0</v>
       </c>
       <c r="G5">
         <v>-28866223.0</v>
       </c>
       <c r="H5">
         <v>-9297.0</v>
       </c>
       <c r="I5">
         <v>12472867.0</v>
       </c>
       <c r="J5">
         <v>-14079572.0</v>
       </c>
       <c r="K5">
         <v>-10000000.0</v>
       </c>
       <c r="L5">
         <v>-1000000.0</v>
       </c>
       <c r="M5">
         <v>1000000.0</v>
       </c>
       <c r="N5">
         <v>-9000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-20896911.0</v>
       </c>
       <c r="F6">
         <v>7246393.0</v>
       </c>
       <c r="G6">
         <v>-3360469.0</v>
       </c>
       <c r="H6">
         <v>-9297.0</v>
       </c>
       <c r="I6">
         <v>12472867.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>-1553520.0</v>
       </c>
       <c r="E8">
         <v>-10.0</v>
       </c>
       <c r="F8">
         <v>-181870.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>4682000.0</v>
       </c>
       <c r="C9">
         <v>3536000.0</v>
       </c>
       <c r="D9">
         <v>13424020.0</v>
       </c>
       <c r="E9">
         <v>2374490.0</v>
       </c>
       <c r="F9">
         <v>17497330.0</v>
       </c>
       <c r="G9">
         <v>7528360.0</v>
       </c>
       <c r="H9">
         <v>10106560.0</v>
       </c>
       <c r="I9">
         <v>6558560.0</v>
       </c>
       <c r="J9">
         <v>-3302290.0</v>
       </c>
       <c r="K9">
         <v>5831540.0</v>
       </c>
       <c r="L9">
         <v>16000000.0</v>
       </c>
       <c r="M9">
         <v>13000000.0</v>
       </c>
       <c r="N9">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-3396000.0</v>
       </c>
       <c r="C10">
         <v>-6566000.0</v>
       </c>
       <c r="D10">
         <v>-7915330.0</v>
       </c>
       <c r="E10">
         <v>-24339890.0</v>
       </c>
       <c r="F10">
         <v>4015970.0</v>
       </c>
       <c r="G10">
         <v>-19454210.0</v>
       </c>
       <c r="H10">
         <v>-12352410.0</v>
       </c>
       <c r="I10">
         <v>1129000.0</v>
       </c>
       <c r="J10">
         <v>-25409020.0</v>
       </c>
       <c r="K10">
         <v>-11792540.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>2395897.0</v>
       </c>
       <c r="E11">
         <v>852198.0</v>
       </c>
       <c r="F11">
         <v>3118724.0</v>
       </c>
       <c r="G11">
         <v>1539364.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>1000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>1075000.0</v>
       </c>
       <c r="C12">
         <v>2728500.0</v>
       </c>
       <c r="D12">
         <v>2883285.0</v>
       </c>
       <c r="E12">
         <v>1150285.0</v>
       </c>
       <c r="F12">
         <v>1085305.0</v>
       </c>
       <c r="G12">
         <v>1575811.0</v>
       </c>
       <c r="H12">
         <v>2847061.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>304000.0</v>
       </c>
       <c r="D13">
         <v>1249760.0</v>
       </c>
       <c r="E13">
         <v>935560.0</v>
       </c>
       <c r="F13">
         <v>1079870.0</v>
       </c>
       <c r="G13">
         <v>1399280.0</v>
       </c>
       <c r="H13">
         <v>2847060.0</v>
       </c>
       <c r="I13">
         <v>2039320.0</v>
       </c>
       <c r="J13">
         <v>1884640.0</v>
       </c>
       <c r="K13">
         <v>1456220.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>188000.0</v>
       </c>
       <c r="C14">
         <v>734000.0</v>
       </c>
       <c r="D14">
         <v>1343557.0</v>
       </c>
       <c r="E14">
         <v>3033557.0</v>
       </c>
       <c r="F14">
         <v>208438.0</v>
       </c>
       <c r="G14">
         <v>559470.0</v>
       </c>
       <c r="H14">
         <v>-777401.0</v>
       </c>
       <c r="I14">
         <v>-1522185.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>-3575000.0</v>
       </c>
       <c r="C15">
         <v>-5867000.0</v>
       </c>
       <c r="D15">
         <v>-10592770.0</v>
       </c>
       <c r="E15">
         <v>-22158540.0</v>
       </c>
       <c r="F15">
         <v>923820.0</v>
       </c>
       <c r="G15">
         <v>-20434100.0</v>
       </c>
       <c r="H15">
         <v>-15072840.0</v>
       </c>
       <c r="I15">
         <v>-2924600.0</v>
       </c>
       <c r="J15">
         <v>-25659140.0</v>
       </c>
       <c r="K15">
         <v>-10294470.0</v>
       </c>
       <c r="L15">
         <v>1000000.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-10592766.0</v>
       </c>
       <c r="E16">
         <v>-22158535.0</v>
       </c>
       <c r="F16">
         <v>923818.0</v>
       </c>
       <c r="G16">
         <v>-20434102.0</v>
       </c>
       <c r="H16">
         <v>-15072840.0</v>
       </c>
       <c r="I16">
         <v>-2924600.0</v>
       </c>
       <c r="J16">
         <v>-25659140.0</v>
       </c>
       <c r="K16">
         <v>-10294470.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-3763000.0</v>
       </c>
       <c r="C17">
         <v>-6601000.0</v>
       </c>
       <c r="D17">
         <v>-16315085.0</v>
       </c>
       <c r="E17">
         <v>-25192085.0</v>
       </c>
       <c r="F17">
         <v>897245.0</v>
       </c>
       <c r="G17">
         <v>-11718027.0</v>
       </c>
       <c r="H17">
         <v>-14295443.0</v>
       </c>
       <c r="I17">
         <v>-1402415.0</v>
       </c>
       <c r="J17">
         <v>-25779943.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-1075000.0</v>
       </c>
       <c r="C18">
         <v>304000.0</v>
       </c>
       <c r="D18">
         <v>-2883285.0</v>
       </c>
       <c r="E18">
         <v>-1150285.0</v>
       </c>
       <c r="F18">
         <v>-1085305.0</v>
       </c>
       <c r="G18">
         <v>-1646038.0</v>
       </c>
       <c r="H18">
         <v>-2889444.0</v>
       </c>
       <c r="I18">
         <v>-2094370.0</v>
       </c>
       <c r="J18">
         <v>-1719005.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>-2668000.0</v>
       </c>
       <c r="C21">
         <v>-8839000.0</v>
       </c>
       <c r="D21">
         <v>-6652800.0</v>
       </c>
       <c r="E21">
         <v>-23309480.0</v>
       </c>
       <c r="F21">
         <v>5219570.0</v>
       </c>
       <c r="G21">
         <v>-17806470.0</v>
       </c>
       <c r="H21">
         <v>-9462970.0</v>
       </c>
       <c r="I21">
         <v>3223370.0</v>
       </c>
       <c r="J21">
         <v>-23524390.0</v>
       </c>
       <c r="K21">
         <v>-10336320.0</v>
       </c>
       <c r="L21">
         <v>-1000000.0</v>
       </c>
       <c r="M21">
         <v>1000000.0</v>
       </c>
       <c r="N21">
         <v>-9000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>6301000.0</v>
       </c>
       <c r="C25">
         <v>5400000.0</v>
       </c>
       <c r="D25">
         <v>2698691.0</v>
       </c>
       <c r="E25">
         <v>2292691.0</v>
       </c>
       <c r="F25">
         <v>2145119.0</v>
       </c>
       <c r="G25">
         <v>5242383.0</v>
       </c>
       <c r="H25">
         <v>9496056.0</v>
       </c>
       <c r="I25">
         <v>9304547.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>7350000.0</v>
       </c>
       <c r="C28">
         <v>12375000.0</v>
       </c>
       <c r="D28">
         <v>22989880.0</v>
       </c>
       <c r="E28">
         <v>28222090.0</v>
       </c>
       <c r="F28">
         <v>15135880.0</v>
       </c>
       <c r="G28">
         <v>41994580.0</v>
       </c>
       <c r="H28">
         <v>21591890.0</v>
       </c>
       <c r="I28">
         <v>23427030.0</v>
       </c>
       <c r="J28">
         <v>27424680.0</v>
       </c>
       <c r="K28">
         <v>22032070.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>367000.0</v>
       </c>
       <c r="C29">
         <v>35000.0</v>
       </c>
       <c r="D29">
         <v>2395900.0</v>
       </c>
       <c r="E29">
         <v>852200.0</v>
       </c>
       <c r="F29">
         <v>3118720.0</v>
       </c>
       <c r="G29">
         <v>1539360.0</v>
       </c>
       <c r="H29">
         <v>1943030.0</v>
       </c>
       <c r="I29">
         <v>2531420.0</v>
       </c>
       <c r="J29">
         <v>370920.0</v>
       </c>
       <c r="K29">
         <v>-594470.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>34813000.0</v>
       </c>
       <c r="C30">
         <v>41203000.0</v>
       </c>
       <c r="D30">
         <v>125830552.0</v>
       </c>
       <c r="E30">
         <v>111238552.0</v>
       </c>
       <c r="F30">
         <v>92659374.0</v>
       </c>
       <c r="G30">
         <v>107426785.0</v>
       </c>
       <c r="H30">
         <v>141002591.0</v>
       </c>
       <c r="I30">
         <v>117904180.0</v>
       </c>
       <c r="J30">
         <v>118542696.0</v>
       </c>
       <c r="K30">
         <v>121000000.0</v>
       </c>
       <c r="L30">
         <v>167000000.0</v>
       </c>
       <c r="M30">
         <v>165000000.0</v>
       </c>
       <c r="N30">
         <v>210000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>32145000.0</v>
       </c>
       <c r="C32">
         <v>32364000.0</v>
       </c>
       <c r="D32">
         <v>123771610.0</v>
       </c>
       <c r="E32">
         <v>85390950.0</v>
       </c>
       <c r="F32">
         <v>95020830.0</v>
       </c>
       <c r="G32">
         <v>82236110.0</v>
       </c>
       <c r="H32">
         <v>135007270.0</v>
       </c>
       <c r="I32">
         <v>121127550.0</v>
       </c>
@@ -7864,2280 +7977,2342 @@
       <c r="N32">
         <v>201000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>30705000.0</v>
+      </c>
+      <c r="C2">
         <v>33976000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29170000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30471000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-48422000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26137000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24639000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25109000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28827432.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30748000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29011000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23554000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33031590.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31119000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24086000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22111000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27427460.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21169000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18927000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15493000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31375500.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24223000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14251000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7674000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15150750.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17213000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16698000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>25646000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25770707.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AG2">
         <v>29000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>29000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-649000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8562000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1084000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-576000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>2506000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>36000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1657000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9698469.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>789000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4751000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1878000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5099297.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>455000.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>1957000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>308000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-816000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10960911.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2396000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4023000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3517000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6642274.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2506000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>36000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1657000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9698469.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1553520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
+        <v>0.0</v>
+      </c>
+      <c r="R8">
         <v>-7010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
         <v>7000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>723140.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-33000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-161000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-711000.0</v>
       </c>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>4149000.0</v>
+      </c>
+      <c r="C9">
         <v>4255000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4770000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6553000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7310000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4685000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3406000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3901000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3536150.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4205000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4229000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2924000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3403020.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5227000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2853000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1941000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2199510.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1746000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1503000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1325000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9493330.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4038000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3573000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>393000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1177360.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1985000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1847000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2519000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>431567.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-855000.0</v>
+      </c>
+      <c r="C10">
         <v>1782000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1416000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7688000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1979000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1553000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2626000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1196000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6566075.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>45000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>791000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1121000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4962330.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>188000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1485000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1656000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12140890.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3129000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4719000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4351000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6550970.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>795000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1164000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2166000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-20347210.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>459000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1017000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-583000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9839414.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>347000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>403000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>960000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-373000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>1067000.0</v>
+      </c>
+      <c r="C12">
         <v>1060000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1080000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1101000.0</v>
       </c>
-      <c r="E12">
-[...1 lines deleted...]
-      </c>
       <c r="F12">
+        <v>2218000.0</v>
+      </c>
+      <c r="G12">
         <v>1093000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1110000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1090000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>304500.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1203000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1227000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>603000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1347467.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1139000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1157000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>314000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>273285.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>299000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>287000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>291000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>91305.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>396000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>395000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>327000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>189811.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>330000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>456000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>723061.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>603000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1347470.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1139000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1157000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>314000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>153410.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>299000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>287000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>291000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>220600.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>326000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>511000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>146000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>261740.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>330000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>69000.0</v>
+      </c>
+      <c r="C14">
         <v>-1236000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>230000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>334000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-704000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>370000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>409000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>113000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>734393.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>625000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>271000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>554979.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>302000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>334000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>81000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>626557.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>197000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1123000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1087000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-398562.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-89000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>313000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-719000.0</v>
+      </c>
+      <c r="C15">
         <v>323000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1633000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8343000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2441000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2164000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2523000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1329000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5866291.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-167000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>348000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1268000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7469770.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-470000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-778000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1875000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-11855540.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3159000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-3795000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3349000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4979820.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>232000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1758000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2530000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-20885100.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1180000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>492000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1221000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-10387844.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1268000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-7064000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-470000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-778000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1875000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-11855540.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3159000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3795000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-3349000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4979820.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>232000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1758000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2530000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-20885100.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1180000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>492000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1221000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-10387840.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-788000.0</v>
+      </c>
+      <c r="C17">
         <v>1559000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1863000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8677000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3145000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2534000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2932000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1442000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6600684.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-792000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>77000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1468000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-6471224.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-772000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1112000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-1956000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-12475085.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-3356000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4918000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-4443000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>4655245.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>354000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1910000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2913000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-11500027.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>225000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>833000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1276000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-10178443.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-1067000.0</v>
+      </c>
+      <c r="C18">
         <v>-1060000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1080000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1101000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2218000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1093000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1110000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1090000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>867752.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1203000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1227000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-603000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1727778.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1139000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1157000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-314000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-273285.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-299000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-287000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-291000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-91305.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-396000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-395000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-327000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-260038.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-330000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-456000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-765444.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>488000.0</v>
+      </c>
+      <c r="C21">
         <v>-830000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-537000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7382000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-112000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-446000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1788000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-322000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8654733.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>534000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-518000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6309800.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1327000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-328000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1342000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-11987480.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2830000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4432000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4060000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6771570.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1121000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-653000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2020000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-20085470.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>789000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2224000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-437000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-5605317.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>1671000.0</v>
+      </c>
+      <c r="C25">
         <v>1652000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1701000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>1905000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1504000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1439000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1453000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1592556.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1592000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1242000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>973000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>668736.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>630000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>636000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>526000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>906691.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>434000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>409000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>543000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-867881.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1315000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>805000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>893000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1183383.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>3661000.0</v>
+      </c>
+      <c r="C28">
         <v>5085000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5307000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13935000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>7198000.0</v>
+      </c>
+      <c r="G28">
         <v>5131000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5194000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4223000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12190883.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3671000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3229000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3573000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11679880.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4143000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3429000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3738000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9777090.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4872000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6310000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7263000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3398320.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4373000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4719000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2699000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>30896580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4071000.0</v>
       </c>
       <c r="AA28">
         <v>4071000.0</v>
       </c>
       <c r="AB28">
+        <v>4071000.0</v>
+      </c>
+      <c r="AC28">
         <v>2956000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8247889.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>-67000.0</v>
+      </c>
+      <c r="C29">
         <v>223000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>447000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>989000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1166000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>981000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>306000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>246000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>34609.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>837000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>714000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>347000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1508900.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>960000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-373000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>334200.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>227000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>199000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>92000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1895720.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>441000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>746000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>36000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>428360.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>234000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>184000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>693000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>339029.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>34366000.0</v>
+      </c>
+      <c r="C30">
         <v>39061000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34477000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44406000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-55620000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31268000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>29833000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29332000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41018315.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34419000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32240000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>27127000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>44537094.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>35262000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27515000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25849000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37204552.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>26041000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25237000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22756000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34720374.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28596000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>18970000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12736000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>36771785.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>21284000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20769000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>28602000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31807591.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AG30">
         <v>33000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>33000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>34854000.0</v>
+      </c>
+      <c r="C32">
         <v>38231000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>33940000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>37024000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-55732000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>30822000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>28045000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>29010000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>32363582.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>34953000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>33240000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>26478000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>36434610.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>36346000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>26939000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>24052000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>25227950.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>22915000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20430000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>16818000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>40868830.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>28261000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>17824000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8067000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16328110.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>19198000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>18545000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>28165000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>26202274.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>25000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>24000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>32000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>29000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -10189,101 +10364,101 @@
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Q1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>14326000.0</v>
       </c>
       <c r="C2">
         <v>4277000.0</v>
       </c>
       <c r="D2">
         <v>7470288.0</v>
       </c>
       <c r="E2">
         <v>10840451.0</v>
       </c>
       <c r="F2">
         <v>4254180.0</v>
       </c>
       <c r="G2">
         <v>-4198805.0</v>
       </c>
       <c r="H2">
         <v>1997818.0</v>
       </c>
       <c r="I2">
         <v>12694695.0</v>
       </c>
       <c r="J2">
         <v>9308239.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>6758000</v>
       </c>
       <c r="C3">
         <v>5311000</v>
       </c>
       <c r="D3">
         <v>17466583</v>
       </c>
       <c r="E3">
         <v>29714592</v>
       </c>
       <c r="F3">
         <v>20932854</v>
       </c>
       <c r="G3">
         <v>982471</v>
       </c>
       <c r="H3">
         <v>1008270</v>
       </c>
       <c r="I3">
         <v>3400150</v>
       </c>
@@ -10292,651 +10467,651 @@
       </c>
       <c r="K3">
         <v>2338730</v>
       </c>
       <c r="L3">
         <v>9000000</v>
       </c>
       <c r="M3">
         <v>18000000</v>
       </c>
       <c r="N3">
         <v>3000000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>9869000.0</v>
       </c>
       <c r="C6">
         <v>10049000.0</v>
       </c>
       <c r="D6">
         <v>-2453071.0</v>
       </c>
       <c r="E6">
         <v>-800841.0</v>
       </c>
       <c r="F6">
         <v>6574998.0</v>
       </c>
       <c r="G6">
         <v>8452985.0</v>
       </c>
       <c r="H6">
         <v>-6196620.0</v>
       </c>
       <c r="I6">
         <v>-10696880.0</v>
       </c>
       <c r="J6">
         <v>3386460.0</v>
       </c>
       <c r="K6">
         <v>-9686500.0</v>
       </c>
       <c r="L6">
         <v>7000000.0</v>
       </c>
       <c r="M6">
         <v>28000000.0</v>
       </c>
       <c r="N6">
         <v>4000000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
         <v>-4606000.0</v>
       </c>
       <c r="C7">
         <v>16472412.0</v>
       </c>
       <c r="D7">
         <v>-1121100.0</v>
       </c>
       <c r="E7">
         <v>10911190.0</v>
       </c>
       <c r="F7">
         <v>-12363740.0</v>
       </c>
       <c r="G7">
         <v>-5452720.0</v>
       </c>
       <c r="H7">
         <v>-446390.0</v>
       </c>
       <c r="I7">
         <v>-20131240.0</v>
       </c>
       <c r="J7">
         <v>9227740.0</v>
       </c>
       <c r="K7">
         <v>-24097450.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-20021549.0</v>
       </c>
       <c r="E9">
         <v>30594240.0</v>
       </c>
       <c r="F9">
         <v>-21844518.0</v>
       </c>
       <c r="G9">
         <v>5454192.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>10000000.0</v>
       </c>
       <c r="M9">
         <v>10000000.0</v>
       </c>
       <c r="N9">
         <v>-6000000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>340000.0</v>
       </c>
       <c r="C10">
         <v>909000.0</v>
       </c>
       <c r="D10">
         <v>-1571887.0</v>
       </c>
       <c r="E10">
         <v>-476373.0</v>
       </c>
       <c r="F10">
         <v>6369300.0</v>
       </c>
       <c r="G10">
         <v>-5777784.0</v>
       </c>
       <c r="H10">
         <v>-7606002.0</v>
       </c>
       <c r="I10">
         <v>1280713.0</v>
       </c>
       <c r="J10">
         <v>142691.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-1000000.0</v>
       </c>
       <c r="M10">
         <v>-1000000.0</v>
       </c>
       <c r="N10">
         <v>3000000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>10950816.0</v>
       </c>
       <c r="E11">
         <v>-10267166.0</v>
       </c>
       <c r="F11">
         <v>6112138.0</v>
       </c>
       <c r="G11">
         <v>1268256.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>5684804.0</v>
       </c>
       <c r="E12">
         <v>3806349.0</v>
       </c>
       <c r="F12">
         <v>444899.0</v>
       </c>
       <c r="G12">
         <v>15603602.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>13156624.0</v>
       </c>
       <c r="E13">
         <v>-5877304.0</v>
       </c>
       <c r="F13">
         <v>-1444375.0</v>
       </c>
       <c r="G13">
         <v>-5090734.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>-18000000.0</v>
       </c>
       <c r="L13">
         <v>-9000000.0</v>
       </c>
       <c r="M13">
         <v>-15000000.0</v>
       </c>
       <c r="N13">
         <v>8000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>6301000.0</v>
       </c>
       <c r="C14">
         <v>5400000.0</v>
       </c>
       <c r="D14">
         <v>2460736.0</v>
       </c>
       <c r="E14">
         <v>2292691.0</v>
       </c>
       <c r="F14">
         <v>2396831.0</v>
       </c>
       <c r="G14">
         <v>5242383.0</v>
       </c>
       <c r="H14">
         <v>7751080.0</v>
       </c>
       <c r="I14">
         <v>8168560.0</v>
       </c>
       <c r="J14">
         <v>8819700.0</v>
       </c>
       <c r="K14">
         <v>8829550.0</v>
       </c>
       <c r="L14">
         <v>11000000.0</v>
       </c>
       <c r="M14">
         <v>9000000.0</v>
       </c>
       <c r="N14">
         <v>9000000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>24195000.0</v>
       </c>
       <c r="C16">
         <v>14326000.0</v>
       </c>
       <c r="D16">
         <v>6629110.0</v>
       </c>
       <c r="E16">
         <v>7470288.0</v>
       </c>
       <c r="F16">
         <v>10840451.0</v>
       </c>
       <c r="G16">
         <v>4254180.0</v>
       </c>
       <c r="H16">
         <v>-4198805.0</v>
       </c>
       <c r="I16">
         <v>1997818.0</v>
       </c>
       <c r="J16">
         <v>12694695.0</v>
       </c>
       <c r="K16">
         <v>9308239.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>-12573000.0</v>
       </c>
       <c r="C18">
         <v>11194000.0</v>
       </c>
       <c r="D18">
         <v>-23707276.0</v>
       </c>
       <c r="E18">
         <v>-44149276.0</v>
       </c>
       <c r="F18">
         <v>-27974761.0</v>
       </c>
       <c r="G18">
         <v>-4716658.0</v>
       </c>
       <c r="H18">
         <v>4095427.0</v>
       </c>
       <c r="I18">
         <v>-16066632.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
         <v>2522000.0</v>
       </c>
       <c r="C19">
         <v>-2607000.0</v>
       </c>
       <c r="D19">
         <v>2083672.0</v>
       </c>
       <c r="E19">
         <v>-1000853.0</v>
       </c>
       <c r="F19">
         <v>438935.0</v>
       </c>
       <c r="G19">
         <v>586074.0</v>
       </c>
       <c r="H19">
         <v>3222534.0</v>
       </c>
       <c r="I19">
         <v>4195653.0</v>
       </c>
       <c r="J19">
         <v>-2269156.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20">
         <v>19050000.0</v>
       </c>
       <c r="C20">
         <v>11537000.0</v>
       </c>
       <c r="D20">
         <v>11337932.0</v>
       </c>
       <c r="E20">
         <v>17479932.0</v>
       </c>
       <c r="F20">
         <v>34285830.0</v>
       </c>
       <c r="G20">
         <v>18185000.0</v>
       </c>
       <c r="H20">
         <v>5200000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>2370000.0</v>
       </c>
       <c r="C21">
         <v>-756000.0</v>
       </c>
       <c r="D21">
         <v>842569.0</v>
       </c>
       <c r="E21">
         <v>7988270.0</v>
       </c>
       <c r="F21">
         <v>9315911.0</v>
       </c>
       <c r="G21">
         <v>-6099519.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-3575000.0</v>
       </c>
       <c r="C22">
         <v>-5867000.0</v>
       </c>
       <c r="D22">
         <v>-10592766.0</v>
       </c>
       <c r="E22">
         <v>-22158535.0</v>
       </c>
       <c r="F22">
         <v>923818.0</v>
       </c>
       <c r="G22">
         <v>-11158557.0</v>
       </c>
       <c r="H22">
         <v>-12352410.0</v>
       </c>
       <c r="I22">
         <v>1129000.0</v>
       </c>
@@ -10945,314 +11120,314 @@
       </c>
       <c r="K22">
         <v>-11792540.0</v>
       </c>
       <c r="L22">
         <v>1000000.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>-8000000.0</v>
       </c>
       <c r="O22">
         <v>-7468000.0</v>
       </c>
       <c r="P22">
         <v>-4964000.0</v>
       </c>
       <c r="Q22">
         <v>-5737000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-478000.0</v>
       </c>
       <c r="E23">
         <v>1093900.0</v>
       </c>
       <c r="F23">
         <v>-114345.0</v>
       </c>
       <c r="G23">
         <v>3807323.0</v>
       </c>
       <c r="H23">
         <v>-7132780.0</v>
       </c>
       <c r="I23">
         <v>-920730.0</v>
       </c>
       <c r="J23">
         <v>-328120.0</v>
       </c>
       <c r="K23">
         <v>596030.0</v>
       </c>
       <c r="L23">
         <v>-26000000.0</v>
       </c>
       <c r="M23">
         <v>-26000000.0</v>
       </c>
       <c r="N23">
         <v>-26000000.0</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>2143470.0</v>
       </c>
       <c r="E24">
         <v>5531650.0</v>
       </c>
       <c r="F24">
         <v>-9790537.0</v>
       </c>
       <c r="G24">
         <v>-9790537.0</v>
       </c>
       <c r="H24">
         <v>4230800.0</v>
       </c>
       <c r="I24">
         <v>7595810.0</v>
       </c>
       <c r="J24">
         <v>562520.0</v>
       </c>
       <c r="K24">
         <v>19200010.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>3845000.0</v>
       </c>
       <c r="C25">
         <v>2215248.0</v>
       </c>
       <c r="D25">
         <v>2738522.0</v>
       </c>
       <c r="E25">
         <v>996522.0</v>
       </c>
       <c r="F25">
         <v>827230.0</v>
       </c>
       <c r="G25">
         <v>1253924.0</v>
       </c>
       <c r="H25">
         <v>2547477.0</v>
       </c>
       <c r="I25">
         <v>1706068.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>11930360.0</v>
       </c>
       <c r="E26">
         <v>17479930.0</v>
       </c>
       <c r="F26">
         <v>34285830.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>5200000.0</v>
       </c>
       <c r="I26">
         <v>972140.0</v>
       </c>
       <c r="J26">
         <v>9000000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>12772927.0</v>
       </c>
       <c r="E28">
         <v>25468202.0</v>
       </c>
       <c r="F28">
         <v>43487396.0</v>
       </c>
       <c r="G28">
         <v>-2292196.0</v>
       </c>
       <c r="H28">
         <v>-14445780.0</v>
       </c>
       <c r="I28">
         <v>-2244390.0</v>
       </c>
       <c r="J28">
         <v>2245820.0</v>
       </c>
       <c r="K28">
         <v>-4405220.0</v>
       </c>
       <c r="L28">
         <v>31000000.0</v>
       </c>
       <c r="M28">
         <v>46000000.0</v>
       </c>
       <c r="N28">
         <v>-15000000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>-5815000.0</v>
       </c>
       <c r="C29">
         <v>16505000.0</v>
       </c>
       <c r="D29">
         <v>66778.0</v>
       </c>
       <c r="E29">
         <v>-2086098.0</v>
       </c>
       <c r="F29">
         <v>-7041907.0</v>
       </c>
       <c r="G29">
         <v>-3734187.0</v>
       </c>
       <c r="H29">
         <v>5103690.0</v>
       </c>
       <c r="I29">
         <v>-12666480.0</v>
       </c>
       <c r="J29">
         <v>3476920.0</v>
       </c>
       <c r="K29">
         <v>-22126560.0</v>
       </c>
       <c r="L29">
         <v>8000000.0</v>
       </c>
       <c r="M29">
         <v>-7000000.0</v>
       </c>
       <c r="N29">
         <v>22000000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-15323111.0</v>
       </c>
       <c r="E30">
         <v>-24182945.0</v>
       </c>
       <c r="F30">
         <v>-29870855.0</v>
       </c>
       <c r="G30">
         <v>14539488.0</v>
       </c>
       <c r="H30">
         <v>3222530.0</v>
       </c>
       <c r="I30">
         <v>4195650.0</v>
       </c>
       <c r="J30">
         <v>-2269160.0</v>
       </c>
       <c r="K30">
@@ -11270,2186 +11445,2244 @@
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>8634000.0</v>
+      </c>
+      <c r="C2">
         <v>15076000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14912000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24195000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13183000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3280000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10675000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14326000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4743000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3851000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2007000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3531000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6686000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4137000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7470000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13517000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8798000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11311000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10840000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15474000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8984000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12897000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4254000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5661000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2992000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>1395000</v>
+      </c>
+      <c r="C3">
         <v>614000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1476000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2906000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2556000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1269000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5146000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1594000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2769000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13381000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3283000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1994000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>896000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>29714590</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>21278000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>19538000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>36000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>20932850</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>188000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>107000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>99000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>982470</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>593000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2285000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>474000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>126266</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000</v>
       </c>
       <c r="AE3">
         <v>6000000</v>
       </c>
       <c r="AF3">
+        <v>6000000</v>
+      </c>
+      <c r="AG3">
         <v>1000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2000000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>1231000.0</v>
+      </c>
+      <c r="C6">
         <v>-6442000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>164000.0</v>
       </c>
-      <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>11012000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9903000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7395000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3651000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8773416.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>893000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1845000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1524000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3155000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>486000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2063000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3333000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3358890.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2677000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2042000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>471000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6586270.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11220000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4730000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8643000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8452990.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9860000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5136000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2071000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-574556.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>32000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>2152000.0</v>
+      </c>
+      <c r="C7">
         <v>-9512000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1787000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>8093000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3453000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5205000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4041000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9900721.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5596000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-505000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>384000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1121100.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8146000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2048000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5360000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1437400.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5304000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>428000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-14221000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-12480410.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15674000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-5978000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2170000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5452720.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3529000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>4058000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9858000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7834000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1574000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>467000.0</v>
+      </c>
+      <c r="C10">
         <v>-1495000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>207000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>926000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-565000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>955000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-976000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>421735.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>64000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>489000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-66000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>381000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-333000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-887000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-732000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-30373.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-263000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-491000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>308000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7498300.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1676000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>372000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>175000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3518784.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>580000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5955000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3116000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-297002.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE10">
         <v>2000000.0</v>
       </c>
       <c r="AF10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG10">
         <v>1000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-2574000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10144000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3317000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4503000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>71000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-17003000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>698000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1506000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>5000.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AF13">
         <v>-6000000.0</v>
       </c>
       <c r="AG13">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AH13">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>1671000.0</v>
+      </c>
+      <c r="C14">
         <v>1652000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1701000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>1905000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1504000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1439000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1453000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1592556.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1592000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1242000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>973000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>662000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>630000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>636000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>526000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2292690.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1386000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>952000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>543000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2145120.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3013000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1698000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>893000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5242380.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4059000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3278000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1861000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4017056.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AG14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>9865000.0</v>
+      </c>
+      <c r="C16">
         <v>8634000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15076000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14912000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24195000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13183000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3280000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10675000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14326316.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4743000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3851000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2007000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3531000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6686000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4137000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7470288.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>13517000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8798000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11311000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10840451.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15474000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8984000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12897000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4254180.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5661000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2992000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>2421000.0</v>
+      </c>
+      <c r="C18">
         <v>-6693000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>341000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>5849000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6718000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4504000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10730942.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2024000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>14000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1575000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4419805.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7270000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1553000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7263000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10727276.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10016000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6947000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16459000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12124761.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7644000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8419000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>213000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2999658.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>409000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-3000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>937000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1590000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3235548.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4494000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4342000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>594000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-503000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1407000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-624309.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6763000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-19307000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>11208000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-19037855.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1685000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-607000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-8541000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1788488.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3472000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>14585000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5306000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>6765534.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>2504000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>16529000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>17000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>11096218.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>368000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>73000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>592358.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>10328000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>12000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1022000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>68.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>-746000.0</v>
+      </c>
+      <c r="C21">
         <v>770000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>177000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1004000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2009000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-529000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-114000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>207000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>547000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1981000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-775000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-719000.0</v>
+      </c>
+      <c r="C22">
         <v>323000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1633000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8343000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2441000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2164000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2523000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1329000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5866291.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-167000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>348000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1268000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7064000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-470000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-778000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1656000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-24339890.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-12199000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-9070000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-4351000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4015970.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3440000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4202000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2877000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10178660.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>893000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>492000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1221000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-10387844.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>-98000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-42000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-32000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>969000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1373000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1093900.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1127000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1497000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1696000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-103070.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1906000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-18443000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-48000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3807320.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3339000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1540000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1129000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-7132780.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>35000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>4000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2143470.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2056000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2555000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2303000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14228280.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6416000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>11439000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11244000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-8938000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-10645000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-9041000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-8442000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>15521960.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>13344000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12038000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-4832000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4230800.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>972000.0</v>
+      </c>
+      <c r="C25">
         <v>966000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>967000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>749000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1035000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1050000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1011000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-354752.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1112000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>910000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>498000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1463778.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1012000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1074000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>260000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>392522.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>150000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>181000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>273000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-132770.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>403000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>306000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>251000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>235924.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11930360.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>11338000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1010000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1022000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17479930.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>17480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>34285830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34286000.0</v>
       </c>
       <c r="W26">
         <v>34286000.0</v>
       </c>
       <c r="X26">
+        <v>34286000.0</v>
+      </c>
+      <c r="Y26">
         <v>18185000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>5200000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>109000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>635000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8315000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>182000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1571000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26562100.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29679000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9920000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5687000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>43498670.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>37598000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>21857000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>16805000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2292200.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1771000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4536000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5229000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-14445780.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>3816000.0</v>
+      </c>
+      <c r="C29">
         <v>-6079000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1817000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>8755000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4162000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5931000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4477000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6533434.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7170000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1608000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1194000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2961000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3987000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3547000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6367000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-14434680.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12144000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3868000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16423000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7041910.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-15662000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-8099000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>312000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3734190.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1124000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-10142000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12606000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9883693.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-2765000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-787000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3782000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1742000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1407000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15486310.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-14862000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8099000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11208000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-29870860.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10833000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9148000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8541000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14539490.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12751000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9279000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5306000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3222530.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-11000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>35000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>35000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>