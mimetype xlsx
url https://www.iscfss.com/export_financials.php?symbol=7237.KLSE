--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -863,13187 +866,13760 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>111426000.0</v>
+      </c>
+      <c r="C2">
         <v>102621000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23421401.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22603709.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21823324.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9681873.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29131153.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23031916.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28851427.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>96141108.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>72000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>18</v>
+      </c>
+      <c r="B5">
+        <v>15214000.0</v>
+      </c>
       <c r="C5">
+        <v>16381553.0</v>
+      </c>
+      <c r="D5">
         <v>16585729.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12939597.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10413259.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10997286.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10907546.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>990000.0</v>
+      </c>
+      <c r="C7">
         <v>1707000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1895961.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>0.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>191159.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>702214.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1194208.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>238929.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>576372.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>970050.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>293596000.0</v>
+      </c>
+      <c r="C8">
         <v>293597000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>319622779.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>277474304.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>255528000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>251523999.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>230941780.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>220130444.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>103168670.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>68779000.0</v>
+      </c>
+      <c r="C10">
         <v>91657000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>113772994.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>76732429.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>92614378.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>86131908.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>83037630.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>41506590.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30518540.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>52966880.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>47000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>67000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>46000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>71310000.0</v>
+      </c>
+      <c r="C12">
         <v>95548000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>113772994.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>76732429.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>92614378.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>86131908.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>110072590.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>56844800.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>51421780.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>68211640.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>71359000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>293596000.0</v>
+      </c>
+      <c r="C13">
         <v>293597000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>319622779.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>277474304.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>255528000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>251524000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>230941780.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>220130440.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>215511280.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>214814580.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>60814640.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>163000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>161000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>160000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>422564000.0</v>
+      </c>
+      <c r="C14">
         <v>450521000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>462287485.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>431373966.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>428898990.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>448800656.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>406998210.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>394044350.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>388212940.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>388100130.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>5000000.0</v>
       </c>
       <c r="N20">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>1435000.0</v>
+      </c>
+      <c r="C21">
         <v>1179883.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>6340.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21540.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>36750.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>51950.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>67160.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>137701000.0</v>
+      </c>
+      <c r="C22">
         <v>117216000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>99150887.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>115700802.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>78884941.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>64135862.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64859949.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>66680170.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>69644120.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>49318970.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46984110.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>55000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>77000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>502819000.0</v>
+      </c>
+      <c r="C23">
         <v>509975000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>505509512.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>438153273.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>386382480.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>348725659.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>376572810.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>332154540.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>355920610.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>360128360.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
         <v>100000000.0</v>
       </c>
       <c r="C24">
+        <v>100000000.0</v>
+      </c>
+      <c r="D24">
         <v>31672066.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16003610.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17773990.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>664400.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>104350.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>342360.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>579480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M24">
         <v>1000000.0</v>
       </c>
       <c r="N24">
+        <v>1000000.0</v>
+      </c>
+      <c r="O24">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>100392000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>32745840.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16003610.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17773990.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>191160.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>664400.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18750.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>287040.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>918730.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>579480.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>32211000.0</v>
+      </c>
+      <c r="C28">
         <v>10050000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-54285638.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-45417949.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-72692133.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-85429694.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-102155166.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>382586000.0</v>
+      </c>
+      <c r="C29">
         <v>395028000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>403423702.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>320917715.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>286348887.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>265529301.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>260513616.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>237182891.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>239993491.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>89519000.0</v>
+      </c>
+      <c r="C30">
         <v>89345000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>100113961.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>86041479.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>62141156.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>64459036.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>102910191.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>107658420.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>132579720.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>139045670.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>104489910.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>106000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>111000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>107000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>266617801.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>265529301.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>253254263.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>181200000.0</v>
+      </c>
+      <c r="C32">
         <v>200033000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>212547481.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>172942510.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>170127754.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>153909474.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>170127500.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>137526964.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>124399895.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>204289000.0</v>
+      </c>
+      <c r="C33">
         <v>197500000.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
+        <v>168319713.0</v>
+      </c>
+      <c r="E33">
         <v>133410532.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>114325756.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>112282548.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>84274269.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>81681167.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>84717231.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>84135255.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>100151000.0</v>
+      </c>
+      <c r="C35">
         <v>100392000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>33122429.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16003612.0</v>
       </c>
-      <c r="E35">
-[...1 lines deleted...]
-      </c>
       <c r="F35">
+        <v>17773986.0</v>
+      </c>
+      <c r="G35">
         <v>191160.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>664404.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18750.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>287039.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>918732.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>45196000.0</v>
+      </c>
+      <c r="C36">
         <v>33055117.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>-1.0</v>
+      </c>
+      <c r="E36">
         <v>19310791.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>13422184.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11426273.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-6336.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>81681167.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>84717231.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>84135255.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>310000.0</v>
       </c>
-      <c r="C38">
-[...1 lines deleted...]
-      </c>
       <c r="D38">
+        <v>1.0</v>
+      </c>
+      <c r="E38">
         <v>2817770.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13268892.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>10887756.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3432953.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1528680.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1616840.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>285230.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3999000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>10366000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>27241681.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>26268031.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>38416249.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>21716305.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5271173.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>5044000.0</v>
+      </c>
+      <c r="C40">
         <v>8506000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>74479397.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>93885654.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>77957388.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>72340710.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18665463.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>3000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>30000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>-6179000.0</v>
+      </c>
+      <c r="C42">
         <v>16174000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>15326515.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-32571424.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-17307933.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>7907162.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>10907546.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2031350.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1610700.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2536540.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1119010.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>152241000.0</v>
+      </c>
+      <c r="C45">
         <v>159661000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>214503754.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>185801665.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>169975407.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>164988596.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>141571694.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>152241000.0</v>
+      </c>
+      <c r="C46">
         <v>159661000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>130877567.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>111281976.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>97843118.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>98915404.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>79689012.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>159661000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>130877570.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>111281980.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>97843118.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>98915404.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>79689012.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>78363090.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>75285070.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>77860210.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>76404900.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-20045000.0</v>
+      </c>
+      <c r="C48">
         <v>-14743000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>10883013.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>31760757.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>17984474.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>6098140.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>17674719.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>8154290.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2671710.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>43732620.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>80509880.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>72000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>58000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>63</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>25919329.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>15310868.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1957099.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7253017.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>18370894.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>31299028.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>10749196.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="M50">
         <v>13000000.0</v>
       </c>
       <c r="N50">
+        <v>13000000.0</v>
+      </c>
+      <c r="O50">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>100990000.0</v>
+      </c>
+      <c r="C51">
         <v>101707000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>59487356.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>31314480.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19922245.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>702214.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7917420.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>18284520.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>31347930.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>11446730.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10708480.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
-        <v>1315000.0</v>
+        <v>860000.0</v>
       </c>
       <c r="C52">
+        <v>2377331.0</v>
+      </c>
+      <c r="D52">
         <v>26741519.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>15310868.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2148258.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>511054.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7253020.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>18265770.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>31060890.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10528000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="M52">
         <v>13000000.0</v>
       </c>
       <c r="N52">
+        <v>13000000.0</v>
+      </c>
+      <c r="O52">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>2531000.0</v>
+      </c>
+      <c r="C53">
         <v>3891000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>12048880.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>13529613.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>26885990.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>12466537.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>27034960.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>15338210.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>20903250.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>15244760.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>24000000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>502819000.0</v>
+      </c>
+      <c r="C55">
         <v>509975000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>505509512.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>438153273.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>386382480.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>348725659.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>376572810.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>332154540.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>355920610.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>360128360.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>326010760.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>317000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>319000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>285000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>298530000.0</v>
+      </c>
+      <c r="C56">
         <v>312475000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>337189798.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>304742741.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>272056724.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>236443111.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>292298537.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>250473370.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>271203380.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>275993110.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>243869050.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>228000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>236000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>202000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>117330000.0</v>
+      </c>
+      <c r="C57">
         <v>112442000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>124642317.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>131800231.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>101928970.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>82533637.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>122171037.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>112946410.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>146803490.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>107441460.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>84122690.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>79000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>94000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>217481000.0</v>
+      </c>
+      <c r="C58">
         <v>212834000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>157764746.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>147803843.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>119702957.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>82724797.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>123312210.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>113342540.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>147330490.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>109202180.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>88453520.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>82000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>97000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>79000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>282586000.0</v>
+      </c>
+      <c r="C60">
         <v>295028000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>345832307.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>289603235.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>266617801.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>265529301.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>253260600.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>218812000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>208590120.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>250926180.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>237557240.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-3090130.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-6263450.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-11504090.0</v>
       </c>
-      <c r="I61">
+      <c r="J61">
         <v>-11188670.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-10149050.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-8054960.0</v>
       </c>
-      <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>111426000.0</v>
+      </c>
+      <c r="C2">
         <v>117060000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115297000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>111715000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>102621000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>106978000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>110773000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>94741000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23421401.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>98772000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>103052000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>107552000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22603709.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>115928000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>118874000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>97648000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21823324.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>101233000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84806000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>83865000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9681873.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>85320000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>84751000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>94595000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29131153.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>104062000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>94985000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>91620000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23031916.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>72000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>90000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>80000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>15214000.0</v>
+      </c>
+      <c r="C5">
         <v>15241000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>15755999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>15667999.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5"/>
+      <c r="F5">
+        <v>16381553.0</v>
+      </c>
+      <c r="G5">
+        <v>14796999.0</v>
+      </c>
       <c r="H5">
+        <v>13039000.0</v>
+      </c>
+      <c r="I5">
         <v>16851000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>16585729.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14879000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15238000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>14553000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12939597.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12963000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12579000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>990000.0</v>
+      </c>
+      <c r="C7">
         <v>1266000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1148000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1419000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1707000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1752000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2005000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1691000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1895961.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2077000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1694000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
+        <v>0.0</v>
+      </c>
+      <c r="P7">
         <v>34000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>82000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>191159.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>319000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>447000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>574000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>702214.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>792000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>920000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1057000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1194208.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1338000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>962000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>947000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>238929.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>293596000.0</v>
       </c>
       <c r="C8">
         <v>293596000.0</v>
       </c>
       <c r="D8">
         <v>293596000.0</v>
       </c>
       <c r="E8">
+        <v>293596000.0</v>
+      </c>
+      <c r="F8">
         <v>293597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319623000.0</v>
       </c>
       <c r="G8">
         <v>319623000.0</v>
       </c>
       <c r="H8">
         <v>319623000.0</v>
       </c>
       <c r="I8">
+        <v>319623000.0</v>
+      </c>
+      <c r="J8">
         <v>319622779.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>335920000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>335921000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>325581000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>277474304.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>273496000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>263229000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>261548000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>255528000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>255130000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>254414000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>252178000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>68779000.0</v>
+      </c>
+      <c r="C10">
         <v>78769000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>88940000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>76237000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>91657000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>124025000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>97370000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>120372000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>113772994.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>116676000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>135324000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>130585000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>76732429.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>88794000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>90669000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>93177000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>90386030.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>102668000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>94451000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>91665000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>86131908.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>88950000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>87004000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>103716000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>110072587.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>119978000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>83440000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>67598000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>56844795.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>47000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>50000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>57000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>71310000.0</v>
+      </c>
+      <c r="C12">
         <v>78769000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>93366000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>80743000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>95548000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>127886000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>101360000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>123495000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>113772994.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>116676000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>135324000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>130585000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>76732429.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>189000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>92982000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>95477000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>92614380.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>102668000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>94451000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>91665000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>86131910.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>89985000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>87004000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>103716000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>110072590.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>120754000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>83666000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>67598000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>56844800.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>293596000.0</v>
       </c>
       <c r="C13">
         <v>293596000.0</v>
       </c>
       <c r="D13">
         <v>293596000.0</v>
       </c>
       <c r="E13">
+        <v>293596000.0</v>
+      </c>
+      <c r="F13">
         <v>293597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319623000.0</v>
       </c>
       <c r="G13">
         <v>319623000.0</v>
       </c>
       <c r="H13">
         <v>319623000.0</v>
       </c>
       <c r="I13">
+        <v>319623000.0</v>
+      </c>
+      <c r="J13">
         <v>319622779.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>335920000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>335921000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>325581000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>277474304.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>273496000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>263229000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>261548000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>255528000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>255130000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>254414000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>252178000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>251524000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>251380000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>248018000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>243053000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>230941780.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>234875000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>224217000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>220397000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>220130440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000000.0</v>
       </c>
       <c r="AE13">
         <v>164000000.0</v>
       </c>
       <c r="AF13">
-        <v>163000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="AG13">
         <v>163000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>163000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>420573000.0</v>
+      </c>
+      <c r="C14">
         <v>422131000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>423436000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>446710000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>432018000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>437449000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>459203000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>463848000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>489240000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>467700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>469925000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>450223000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>440435000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>425916000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>430674000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>416103360.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>417438260.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>419210460.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>424270360.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>423491860.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>422607860.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>422486860.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>421301047.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>415525827.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>414984127.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>408980609.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>414814800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>405933300.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>406307800.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>384615400.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>391304300.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>373333300.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>383631700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>5000000.0</v>
       </c>
       <c r="AG20">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>1435000.0</v>
+      </c>
+      <c r="C21">
         <v>1076000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1107000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1139000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1179883.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>440000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3166000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1333000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>0.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>0.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>0.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>3000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6340.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>18000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>21540.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>137701000.0</v>
+      </c>
+      <c r="C22">
         <v>138072000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>129646000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>126300000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>117216000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>102890000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>97302000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>89784000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>99150887.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>101205000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>100082000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>100306000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>115700802.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>117390000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>104220000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>80991000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>78884940.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>71640000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>52290000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>58660000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>64135860.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>67068000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>74078000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>74254000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>64859950.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>56253000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>59955000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>59222000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>66680168.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>44000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>41000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>39000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>502819000.0</v>
+      </c>
+      <c r="C23">
         <v>516749000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>518629000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>516384000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>509975000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>513558000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>481760000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>497058000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>505509512.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>491779000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>480497000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>484786000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>438153273.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>435315000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>436479000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>405429000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>386382480.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>388564000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>356343000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>356671000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>348725660.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
         <v>100000000.0</v>
       </c>
       <c r="C24">
+        <v>100000000.0</v>
+      </c>
+      <c r="D24">
         <v>100093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="E24">
         <v>100000000.0</v>
       </c>
       <c r="F24">
         <v>100000000.0</v>
       </c>
       <c r="G24">
+        <v>100000000.0</v>
+      </c>
+      <c r="H24">
         <v>29131000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>30336000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>31672066.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>32623000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>15114000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15579000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>16003610.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16308000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>16763000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17228000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>17773990.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17829000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>664400.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE24">
         <v>1000000.0</v>
       </c>
       <c r="AF24">
         <v>1000000.0</v>
       </c>
       <c r="AG24">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>100195000.0</v>
+      </c>
+      <c r="D25">
         <v>100307000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>100353000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>100392000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>100494000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>30083000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>15579000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16003610.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16308000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16763000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17228000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17773990.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17829000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>34000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>82000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>191160.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>281000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>409000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>664000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>830000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>597000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>559000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>18750.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>32211000.0</v>
+      </c>
+      <c r="C28">
         <v>22570000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12208000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25182000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10050000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22273000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-56030000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-70679000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-54285638.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-76992000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-117277000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-107137000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-45417949.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-59054000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-54765000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>382586000.0</v>
+      </c>
+      <c r="C29">
         <v>388586000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>393198000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>395378000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>395028000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>402861000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>362175000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>392663000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>403423702.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>380071000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>363070000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>360433000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>320917715.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>306286000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>304634000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>297151000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>286348887.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>281917000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>268347000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>269606000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>265529301.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>268699000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>273688000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>276274000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>260513616.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>89519000.0</v>
+      </c>
+      <c r="C30">
         <v>91624000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>92432000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>105488000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>89345000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>101014000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>107207000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>107133000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>97024236.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>98863000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>99618000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>111141000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>86041479.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>95715000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>112684000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>105718000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>91546850.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>94215000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>90066000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>87080000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>79879560.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>93120000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>98913000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>124294000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>114814840.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>124410000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>130634000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>122702000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>107658418.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>127000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>147000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>138000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>131000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>336993000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>276546000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>268730000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>181200000.0</v>
+      </c>
+      <c r="C32">
         <v>183499000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>199359000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>201705000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>200033000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>231116000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>188050000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>211997000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>212547481.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>213142000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>226562000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>219377000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>172942510.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>166833000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>164725000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>162625000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>170127754.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>166883000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>157499000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>154466000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>153909474.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>158499000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>171932000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>178445000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>170127500.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>204289000.0</v>
+      </c>
+      <c r="C33">
         <v>208284000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>196780000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>196384000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>197500000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>174206000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>166281000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>165846000.0</v>
       </c>
-      <c r="I33">
-[...1 lines deleted...]
-      </c>
       <c r="J33">
+        <v>168319713.0</v>
+      </c>
+      <c r="K33">
         <v>164770000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>136502000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>134198000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>133410532.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>126473000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>121216000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>116277000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>114325756.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>112632000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>111439000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>112117000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>112282548.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>111133000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>98119000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>84164000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>84274269.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>85195000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>84344000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>85274000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>81681167.0</v>
       </c>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>100151000.0</v>
+      </c>
+      <c r="C35">
         <v>100195000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>100307000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>100353000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>100392000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>100494000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>30083000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>31196000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>33122429.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>33834000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15856000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15579000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16003612.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>16308000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>16763000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17228000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>17773987.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>17829000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>34000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>82000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>191160.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>281000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>409000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>537000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>664404.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>830000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>597000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>559000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>18750.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>49</v>
+      </c>
+      <c r="B36">
+        <v>45196000.0</v>
+      </c>
       <c r="C36">
+        <v>50791000.0</v>
+      </c>
+      <c r="D36">
         <v>38439000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>34195000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>33055117.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>37649000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>31077000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>37393000.0</v>
       </c>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
       <c r="J36">
+        <v>-1.0</v>
+      </c>
+      <c r="K36">
         <v>44433000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16387000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>16388000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>19310791.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>19440000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13419000.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>85195000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>84344000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>85274000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>81681167.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>2353000.0</v>
+      </c>
+      <c r="D38">
         <v>1687000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1754000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>310000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1917000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>802000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>18653000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2817770.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>308653000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13419000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3535000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3060450.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2985000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3002000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2720000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1940870.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1255000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1292000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2248000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1705920.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3538000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2689000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2855000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1528680.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>6405000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7469000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10366000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7562000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9610000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10800000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>27241681.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10265000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8971000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8556000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>26268031.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6754000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5377000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>5044000.0</v>
+      </c>
+      <c r="C40">
         <v>6835000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5511000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5514000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8506000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>5399000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5977000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>74479397.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>9245000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11571000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15790000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>93885654.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12649000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>12489000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>2000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>-6179000.0</v>
+      </c>
+      <c r="C42">
         <v>-3974000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-1730000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-752000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>16174000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-33090000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-12064000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>12835000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1259214.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-36147000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-35115000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-34398000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-32571424.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-34569000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-33103000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2121000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2412920.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2343000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2414000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2320000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2276160.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1543000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2170000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2692000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2684400.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1594000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2333000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2052000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2031350.0</v>
       </c>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>152241000.0</v>
+      </c>
+      <c r="C45">
         <v>154064000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>155547000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>155830000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>159661000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>134640000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>130412000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>129327000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>214503754.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>118302000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>116225000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>112438000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>185801665.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>152241000.0</v>
+      </c>
+      <c r="C46">
         <v>154064000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>155547000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>155830000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>159661000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>134640000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>130412000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>129327000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>130877567.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>118302000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>116225000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>112438000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>111281976.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>103741000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>104893000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>154064000.0</v>
+      </c>
+      <c r="D47">
         <v>155547000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>155830000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>159661000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>134640000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>130412000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>112438000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>111281980.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>103741000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>104893000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>99576000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>97843120.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>97481000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>97117000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>98058000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>98915400.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>98394000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>86276000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>78846000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>79689010.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>79909000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>79893000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>80643000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>78363090.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-20045000.0</v>
+      </c>
+      <c r="C48">
         <v>-16277000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-14424000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-13134000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-14743000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>16328000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>15281000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>12203000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>10883013.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>27812000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>30054000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>31257000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>31760757.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>24656000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>26025000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>29803000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>26358590.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>18787000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>17845000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>14794000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>14939660.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>18941000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>20252000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>21335000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>26114490.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>33995000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>20196000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>18197000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>6019392.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="AE48">
         <v>78000000.0</v>
       </c>
       <c r="AF48">
+        <v>78000000.0</v>
+      </c>
+      <c r="AG48">
         <v>88000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
-[...1 lines deleted...]
-      </c>
+      <c r="E50"/>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
+        <v>0.0</v>
+      </c>
+      <c r="H50">
         <v>10204000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>17666000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>25919329.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4984000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1858000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>7873000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>15310868.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>13432000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>19141000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>18390000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1957099.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2464000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>3614000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>0.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>4600000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>14758000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>7253017.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>9563000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>19579000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>19887000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>18370894.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>11000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>9000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>12000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>100990000.0</v>
+      </c>
+      <c r="C51">
         <v>101339000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>101148000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>101419000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>101707000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>101752000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>41340000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>49693000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>59487356.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>39684000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>18047000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>23448000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>31314480.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>29740000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>35904000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>34000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3696000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>191160.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>281000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5009000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>537000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>7917020.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10393000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
-        <v>1071000.0</v>
+        <v>860000.0</v>
       </c>
       <c r="C52">
+        <v>2142000.0</v>
+      </c>
+      <c r="D52">
         <v>1682000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
-        <v>1315000.0</v>
+        <v>2132000.0</v>
       </c>
       <c r="F52">
-        <v>1258000.0</v>
+        <v>2377331.0</v>
       </c>
       <c r="G52">
+        <v>2516000.0</v>
+      </c>
+      <c r="H52">
         <v>11257000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>18497000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>26741519.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5850000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2810000.0</v>
       </c>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
       <c r="M52">
+        <v>7865000.0</v>
+      </c>
+      <c r="N52">
         <v>15310868.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13432000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>19175000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>16467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>3614000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>4600000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>14758000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7253020.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>9563000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>19579000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>19887000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>18370894.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>11000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>12000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>2531000.0</v>
+      </c>
+      <c r="C53">
         <v>2501000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4426000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4506000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3891000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>3861000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3990000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3123000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>12048880.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1056000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>419000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>278000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>13529613.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>189000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2313000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2300000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2228350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S53">
         <v>0.0</v>
       </c>
       <c r="T53">
         <v>0.0</v>
       </c>
       <c r="U53">
+        <v>0.0</v>
+      </c>
+      <c r="V53">
         <v>1036380.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1035000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1699000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>16982000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>776000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>226000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>24000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>18000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>27000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>502819000.0</v>
+      </c>
+      <c r="C55">
         <v>516749000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>518629000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>516384000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>509975000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>513558000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>481760000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>497058000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>505509512.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>491779000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>480497000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>484786000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>438153273.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>435315000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>436479000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>405429000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>386382480.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>388564000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>356343000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>356671000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>348725660.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>363911000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>359913000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>389014000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>376572810.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>386612000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>359659000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>344900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>332154538.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>324000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>341000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>347000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>330000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>298530000.0</v>
+      </c>
+      <c r="C56">
         <v>308465000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>321849000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>320000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>312475000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>339352000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>315479000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>331212000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>337189798.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>327009000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>343995000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>350588000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>304742741.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>189000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>315263000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>289152000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>272056720.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>275932000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>244904000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>244554000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>236443110.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>252778000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>261794000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>304850000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>292298540.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>301417000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>275315000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>259626000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>250473371.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>242000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>255000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>260000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>244000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>117330000.0</v>
+      </c>
+      <c r="C57">
         <v>124966000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>122490000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>118295000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>112442000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>108236000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>127429000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>119215000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>124642317.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>113867000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>117433000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>131211000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>131800231.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>142009000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>150538000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>126527000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>101928970.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>109049000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>87405000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>90088000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>82533640.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>94279000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>89862000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>126405000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>122171040.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>114432000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>114929000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>111895000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>112946407.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>82000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>98000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>94000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>217481000.0</v>
+      </c>
+      <c r="C58">
         <v>225161000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>222797000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>218648000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>212834000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>208730000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>157512000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>150411000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>157764746.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>147701000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>133289000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>146790000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>147803843.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>158317000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>167301000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>143896000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>119764680.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>126940000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>87996000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>90679000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>83196360.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>95212000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>90825000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>127498000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>123312210.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>116148000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>115526000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>112454000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>112965157.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>84000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>100000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>97000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>95000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>282586000.0</v>
+      </c>
+      <c r="C60">
         <v>288586000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>293198000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>295378000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>295028000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>302861000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>322840000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>344661000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>345832307.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>342464000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>346098000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>336993000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>289603235.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>276546000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>268730000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>261533000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>266617800.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>261624000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>268347000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>265992000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>265529300.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>268699000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>269088000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>261516000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>253260600.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>270464000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>243512000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>231938000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>218811997.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-14307000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-6098000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-3090000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-3090130.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-3090000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-1012000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-5381000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-6263450.0</v>
       </c>
-      <c r="Z61"/>
-      <c r="AA61">
+      <c r="AA61"/>
+      <c r="AB61">
         <v>-6931000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-11504000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-11504090.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>239936000.0</v>
+      </c>
+      <c r="C2">
         <v>197927000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>204307979.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>215824158.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>162226964.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>147100071.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>178300252.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>212609360.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>256870040.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>222872490.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>202153720.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>162000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>131000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>125000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>11957000.0</v>
+      </c>
+      <c r="C3">
         <v>10742000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10280894.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8698862.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6997508.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6821193.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6114382.0</v>
       </c>
-      <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>27707000.0</v>
+      </c>
+      <c r="C5">
         <v>45176000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>47055391.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>71172052.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>32282493.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>35116444.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>61380081.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>43469542.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>17274337.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>61525909.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>45000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>47000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>51000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>39664000.0</v>
+      </c>
+      <c r="C6">
         <v>55918000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>57336285.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>79870914.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>39280001.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>41937637.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>67494463.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>43469542.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17274337.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>96826000.0</v>
+      </c>
+      <c r="C9">
         <v>219938000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>220981493.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>239938477.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>185682607.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>162118310.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>218539223.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>125403000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>135912280.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>176428270.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>165377910.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>196000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>180000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>157000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>24237000.0</v>
+      </c>
+      <c r="C10">
         <v>41570000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>48048889.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>70277890.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>31994412.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34925055.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62624665.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>37078570.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10309900.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>54760780.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>44380910.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>6271000.0</v>
+      </c>
+      <c r="C11">
         <v>8515000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5740960.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10827211.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5675735.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6585626.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10878962.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-1000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>4938000.0</v>
+      </c>
+      <c r="C12">
         <v>3606000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1134178.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>894162.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>288081.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>191389.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>494806.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>625419.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>1652000.0</v>
+      </c>
+      <c r="C13">
         <v>2855000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2127676.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>175790.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>519330.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>486920.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>884080.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>505430.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>523140.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>861120.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>931610.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-1298000.0</v>
+      </c>
+      <c r="C14">
         <v>-1068000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-748936.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-692464.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-118221.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>64838.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-290861.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-123002.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-618513.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>16668000.0</v>
+      </c>
+      <c r="C15">
         <v>31987000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>41558993.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>58758215.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26200456.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>28404267.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>51454842.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28003960.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9111890.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>43525790.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>43448440.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>40000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>39000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>31987000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41558990.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>58758220.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26200456.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>28404267.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51454842.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28003960.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9111890.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>43525790.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>43448440.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>17966000.0</v>
+      </c>
+      <c r="C17">
         <v>33055000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>42307929.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>59450679.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26318677.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>28339429.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>51745703.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>28126957.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>9730405.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>47217213.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-3286000.0</v>
+      </c>
+      <c r="C18">
         <v>-751000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>993498.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>175788.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>519325.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>486915.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>884075.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>505429.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>523141.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>861124.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>27707000.0</v>
+      </c>
+      <c r="C21">
         <v>42321000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>47055391.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>70102102.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>31475087.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>34438140.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11100585.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36573140.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9786760.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>53899660.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>43449300.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>47000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>51000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>309055000.0</v>
+      </c>
+      <c r="C23">
         <v>375544000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>378234081.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>385660533.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>318452147.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>276796054.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11100585.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>11896000.0</v>
+      </c>
+      <c r="C25">
         <v>10742000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10436573.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8698862.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6997508.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6821193.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6114382.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5765549.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6343012.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>125</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>32112787.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>37308552.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>33218236.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>36939877.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>28781779.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>44885974.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>126</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>32112790.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>71977017.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33218240.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36939880.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28781780.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59779506.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40209140.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>74026480.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>88627240.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>68569860.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>6271000.0</v>
+      </c>
+      <c r="C29">
         <v>8515000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5740960.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10827210.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5675740.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6585630.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10878960.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8951620.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>579500.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7543570.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-832550.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>69119000.0</v>
+      </c>
+      <c r="C30">
         <v>177617000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>173926102.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>169836375.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>156225183.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>129695983.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11100585.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>301439215.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>416805457.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>356006688.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>337000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>311000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>260000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>243000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-3470000.0</v>
+      </c>
+      <c r="C31">
         <v>-751000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>993498.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>175788.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>519325.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>486915.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>884075.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>336762000.0</v>
+      </c>
+      <c r="C32">
         <v>417865000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>425289472.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>455762635.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>347909571.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>309218381.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>396839475.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>338012360.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>392782320.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>399300760.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>367531630.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>358000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>311000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>282000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>53940000.0</v>
+      </c>
+      <c r="C2">
         <v>61764000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39704000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42410000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44071000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54398000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48361000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51097000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>56707979.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44413000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48175000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55012000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>55626158.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50867000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>57974000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>69026000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>70014490.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>61739000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>53685000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50444000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45769280.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>52019000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49862000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>50720000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51492090.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>64678000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44648000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>43590000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>38478637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="AE2">
         <v>39000000.0</v>
       </c>
       <c r="AF2">
+        <v>39000000.0</v>
+      </c>
+      <c r="AG2">
         <v>38000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>2997000.0</v>
+      </c>
+      <c r="C3">
         <v>2981000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2992000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2968000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2781000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2589000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2667000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2705000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2815573.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2640000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2609000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2372000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2607862.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2163000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2019000.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>4170000.0</v>
+      </c>
+      <c r="C5">
         <v>5840000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>8045000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11255000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10509000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13849000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11066000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8994000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>11820391.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4831000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11815000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18589000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>19863052.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12375000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>20021000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>10032000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13445000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15231000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18094853.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18097000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>17920000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>15122000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10771542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AE5">
         <v>5000000.0</v>
       </c>
       <c r="AF5">
+        <v>5000000.0</v>
+      </c>
+      <c r="AG5">
         <v>15000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>7167000.0</v>
+      </c>
+      <c r="C6">
         <v>8821000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11037000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14223000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13290000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16438000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13733000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11699000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14635964.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7471000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14424000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>20961000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>22470914.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14538000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>22040000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>20547000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>16100001.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9472000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8676000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5032000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3229637.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10032000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13445000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15231000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>18094853.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>18698000.0</v>
+      </c>
+      <c r="C9">
         <v>23551000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>45318000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>51377000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>51382000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>61162000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>54376000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55816000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>57543976.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>48492000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>51526000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>57401000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>52590477.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>55316000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>69954000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>43056000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>26838080.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33807000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>27147000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>24235000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19253100.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>28585000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>29814000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33197000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>38911310.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>36695000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>55447000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>50638000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>41124723.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>49000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>50000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>55000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>63000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>3285000.0</v>
+      </c>
+      <c r="C10">
         <v>4170000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6826000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9956000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9314000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12538000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10595000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9123000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11820889.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5230000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12331000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18667000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19662890.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12340000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19834000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18441000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14201410.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7626000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6950000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3217000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1448060.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8166000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11730000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13581000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16526670.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16491000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16215000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13392000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9152574.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>1697000.0</v>
+      </c>
+      <c r="C11">
         <v>658000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1488000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2428000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2834000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2201000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1849000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1631000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2635960.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1935000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1858000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3182000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2675211.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1028000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4013000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-1000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>1197000.0</v>
+      </c>
+      <c r="C12">
         <v>1223000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1219000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1299000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1195000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1311000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>471000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>629000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>427178.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>196000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>228000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>283000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>200162.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>187000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>197000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>158081.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>102000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9389.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>40000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>73000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>69000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>42806.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>122000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>164000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>166000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>95419.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>376000.0</v>
+      </c>
+      <c r="C13">
         <v>380000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>903000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>494000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>716000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>770000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>639000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>730000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>427676.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>595000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>744000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>78000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>86790.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>35000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>103000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>21000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>649330.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>164000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>183000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>117000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9390.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>40000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>73000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>69000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>42810.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>122000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-311000.0</v>
+      </c>
+      <c r="C14">
         <v>-306000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-276000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-405000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-307000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-297000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-269000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-195000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-261936.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-162000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-126000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-199000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-394464.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-33000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-199000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-66000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-47221.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-44000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-36000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>210838.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-120000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-19000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>1277000.0</v>
+      </c>
+      <c r="C15">
         <v>3206000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5062000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>7123000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6173000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10040000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8477000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7297000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8922993.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7003000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10347000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15286000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16593215.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11279000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>15622000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>15264000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12567460.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6027000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5598000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2008000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2171270.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7048000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8453000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10732000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12752840.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13084000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13440000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12178000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4956955.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>14000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>3206000.0</v>
+      </c>
+      <c r="D16">
         <v>5062000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7123000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6173000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10040000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8477000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>15286000.0</v>
       </c>
       <c r="N16">
+        <v>15286000.0</v>
+      </c>
+      <c r="O16">
         <v>11279000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15622000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15264000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12567460.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6027000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5598000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2008000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2171270.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7048000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8453000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10732000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12752840.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13084000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13440000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12178000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4956960.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>1588000.0</v>
+      </c>
+      <c r="C17">
         <v>3512000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5338000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>7528000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6480000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10337000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8746000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7492000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>9184929.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7165000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>10473000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15485000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16987679.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11312000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>15821000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>15330000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>12614677.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6018000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5642000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2044000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1960429.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7168000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8472000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10739000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12523703.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>13373000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>13544000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>12305000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4811957.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-821000.0</v>
+      </c>
+      <c r="C18">
         <v>-843000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-817000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-805000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-479000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-541000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>168000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>101000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>498.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>399000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>516000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>78000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>86788.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-35000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>103000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>649325.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-102000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>668915.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-40000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-73000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-69000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1336075.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-122000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-164000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-166000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1035429.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>4170000.0</v>
+      </c>
+      <c r="C21">
         <v>5840000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7729000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10761000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9793000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13079000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10427000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9022000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11820391.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4831000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11815000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18589000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>19576102.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-990000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19731000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>18420000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13552090.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7462000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6767000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1457440.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8206000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11803000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13650000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16569470.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>16613000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>15028000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12396000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8117145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AE21">
         <v>5000000.0</v>
       </c>
       <c r="AF21">
+        <v>5000000.0</v>
+      </c>
+      <c r="AG21">
         <v>15000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>68468000.0</v>
+      </c>
+      <c r="C23">
         <v>79475000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>77293000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>83026000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>85660000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>102481000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>92310000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>97891000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>97912564.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>89878000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>88284000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>96141000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>88839236.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>990000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>108197000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>2936000.0</v>
+      </c>
+      <c r="C25">
         <v>3000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2992000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2968000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2781000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2589000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2667000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2705000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2815573.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2640000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2609000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2372000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2607862.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2163000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2019000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1909000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1740508.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1744000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1718000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1795000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1772193.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1826000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1642000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1581000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1525382.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>37308552.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>33218235.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>32112790.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>18825017.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>17733576.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>1697000.0</v>
+      </c>
+      <c r="C29">
         <v>658000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1488000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2428000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2834000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2201000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1849000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1631000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2635960.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1935000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1858000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3182000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2675210.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1028000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4013000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3111000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1586740.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1608000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1308000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1173000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-512370.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>998000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3258000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2842000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4002960.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3118000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2671000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1087000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4340617.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>14528000.0</v>
+      </c>
+      <c r="C30">
         <v>17711000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37589000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40616000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>41589000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48083000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43949000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>46794000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41204585.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45465000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40109000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41129000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33213078.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>990000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50223000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>94691000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>81520484.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>88330000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>73874000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>71987000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>62379241.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>73025000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>68667000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>70709000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>75212809.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>84760000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>85067000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>81832000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>71486215.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000000.0</v>
       </c>
       <c r="AE30">
         <v>84000000.0</v>
       </c>
       <c r="AF30">
+        <v>84000000.0</v>
+      </c>
+      <c r="AG30">
         <v>77000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-885000.0</v>
+      </c>
+      <c r="C31">
         <v>-1670000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-903000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-805000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-479000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-541000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>168000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>101000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>498.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>399000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>516000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>78000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>86788.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-35000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>103000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>72638000.0</v>
+      </c>
+      <c r="C32">
         <v>85315000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>85022000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>93787000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>95453000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>115560000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>102737000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>106913000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>114251955.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>92905000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>99701000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>112413000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>108216635.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>106183000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>127928000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>112082000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>96852570.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>95546000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>80832000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>74679000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>65022380.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>80604000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>79676000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>83917000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>90403400.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>101373000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>100095000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>94228000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>79603360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000000.0</v>
       </c>
       <c r="AE32">
         <v>89000000.0</v>
       </c>
       <c r="AF32">
+        <v>89000000.0</v>
+      </c>
+      <c r="AG32">
         <v>92000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>111000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>95547147.0</v>
+      </c>
+      <c r="C2">
         <v>113773000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>76732429.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>92614378.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>86131908.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>110072587.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>56844795.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51421784.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>68211642.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>71359004.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>6508000</v>
+      </c>
+      <c r="C3">
         <v>40109000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16234951</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21589276</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5725237</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26330683</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6207946</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8620130</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7193440</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5705030</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4863740</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-24237147.0</v>
+      </c>
+      <c r="C6">
         <v>-18225000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>37040565.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15881949.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6482470.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-23940679.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>53227792.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5423010.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16789860.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3147360.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3884140.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-12527000.0</v>
+      </c>
+      <c r="C7">
         <v>15876000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7918569.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-33216907.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8344631.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10511366.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9285087.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8674570.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4694970.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-14177260.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-10786280.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>2000.0</v>
+      </c>
+      <c r="C9">
         <v>22909000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8954410.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-9486263.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11344006.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>35053742.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7784050.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-25000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-21204000.0</v>
+      </c>
+      <c r="C10">
         <v>-17755000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17523031.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-35916800.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16056683.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-180629.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1501037.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1947865.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-20325157.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2334853.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-19000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>19056058.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-24361747.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12388632.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-2015323.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-2606995.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9772309.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>11957000.0</v>
+      </c>
+      <c r="C14">
         <v>10742000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10436573.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8698862.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6997508.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6821193.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6114382.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5710100.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6327810.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6384140.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6403230.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
-        <v>-25981000.0</v>
+        <v>25431000.0</v>
       </c>
       <c r="C15">
-        <v>-46160794.0</v>
+        <v>25981000.0</v>
       </c>
       <c r="D15">
-        <v>-40576567.0</v>
+        <v>46160794.0</v>
       </c>
       <c r="E15">
-        <v>-15621280.0</v>
+        <v>40576567.0</v>
       </c>
       <c r="F15">
+        <v>15621280.0</v>
+      </c>
+      <c r="G15">
         <v>49835311.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>38225756.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>23099440.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>33966590.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>31989830.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37321470.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>71310000.0</v>
+      </c>
+      <c r="C16">
         <v>95548000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>113772994.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>76732429.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>92614378.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>86131908.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>110072587.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>56844795.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>51421784.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>68211642.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>71359004.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>22136000.0</v>
+      </c>
+      <c r="C18">
         <v>27053000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>30575466.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14755654.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17112773.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16799148.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>82807306.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33006283.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9666232.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-2497000.0</v>
+      </c>
+      <c r="C19">
         <v>-39268000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-42681355.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-27280247.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1157742.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1161347.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1359571.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2149348.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-18062742.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10805164.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>149</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>58437789.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>20393669.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3059717.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>25203555.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>21373160.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3423037.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-360000.0</v>
+      </c>
+      <c r="C21">
         <v>42408605.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>26276915.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11583394.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19220031.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7745011.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11695598.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>24237000.0</v>
+      </c>
+      <c r="C22">
         <v>41570000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>41558993.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>70277890.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>31994412.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>34925055.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>51454842.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>37078570.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10309900.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>54760780.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44380910.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>40000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>39000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>-887000.0</v>
+      </c>
+      <c r="C23">
         <v>-5142000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1547462.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1050418.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1332464.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24520174.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>20029215.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-625420.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-967770.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3814340.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3480320.0</v>
       </c>
-      <c r="L23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>462000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-26995861.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-5690971.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2071507.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>330915.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>56958.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6470780.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-10869310.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5100140.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4383420.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>4790000.0</v>
+      </c>
+      <c r="C25">
         <v>-5323000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1382480.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-175788.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-529220.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-486915.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15106758.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-505429.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1782812.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>-5971000.0</v>
+      </c>
+      <c r="C26">
         <v>-53713000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-4835221.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-15198838.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-14217808.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>25203560.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>21373160.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3107620.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-490190.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1195410.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-823980.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>187000.0</v>
+      </c>
+      <c r="C27">
         <v>4297000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1350940.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4023648.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>476881.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>553190.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7054183.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>385204.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>-33557000.0</v>
+      </c>
+      <c r="C28">
         <v>-42427000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32171227.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24848760.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8380749.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-32568156.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-29314418.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-34062160.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-15506420.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-37016380.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-43970700.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-33000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-25000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-11000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>28644000.0</v>
+      </c>
+      <c r="C29">
         <v>67162000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>46810417.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36344930.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22838010.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>43129831.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>89015252.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41626410.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16859670.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44415400.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48071040.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>61000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>36000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-19164000.0</v>
+      </c>
+      <c r="C30">
         <v>-39268000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-42681355.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-27280247.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7942665.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34335746.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6725817.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2149350.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-18062740.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10805160.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-480320.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>78769000.0</v>
+      </c>
+      <c r="C2">
         <v>93366000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>80743000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>95547000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>127886000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>101360000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>123495000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>113772994.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>116676000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>135324000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>130585000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>76732000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>88983000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>92982000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>95477000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>92614000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>102668000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>94451000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>91665000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>86131908.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>89985000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>87004000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>103716000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>110073000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>119978000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>83440000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>1619000</v>
+      </c>
+      <c r="C3">
         <v>1438000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2711000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>740000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27761000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6748000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4413000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1187000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5631951</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3348000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4408000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2847000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9950276</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1470000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6796000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3373000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5725240</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3809000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1698000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>873000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>26330680</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24276000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10078000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>708000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6207950</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6366000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>826000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3793000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2879129</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="AE3">
         <v>2000000</v>
       </c>
       <c r="AF3">
+        <v>2000000</v>
+      </c>
+      <c r="AG3">
         <v>1000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2000000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-7459000.0</v>
+      </c>
+      <c r="C6">
         <v>-14597000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12623000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14804000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-32338000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26526000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-22135000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9722000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2903006.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18648000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4905000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>53853000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-12250571.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3999000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2495000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2863000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6482470.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16536000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8319000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5533000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-23940680.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-20088000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-23069000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6357000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>53227790.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>63134000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15678000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10814000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5423010.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-16000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-2323000.0</v>
+      </c>
+      <c r="C7">
         <v>-6228000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13556000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17532000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6948000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1507000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7381000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>16950000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-17424569.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5296000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7338000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7464000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13899907.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4881000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-29511000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-14378000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-16982900.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2314000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5313000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3636000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>809560.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1773000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-13484000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-28217000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>18515570.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>27765000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>3627000.0</v>
+      </c>
+      <c r="C9">
         <v>459000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13340000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-17424000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11430000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8116000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1320000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4683000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12530410.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>707000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11280000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-8411000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6923263.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18206000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6843000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>16000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-7000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-29000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-315000.0</v>
+      </c>
+      <c r="C10">
         <v>-8453000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3364000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9072000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-14023000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5826000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7333000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9427000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1978031.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-271000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>558000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15258000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2108200.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13325000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-22668000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2032000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8335683.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19172000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6141000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5310000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2083371.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7226000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>90000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-9580000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8925963.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3702000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-733000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7458000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9563135.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>617000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2946000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>21318000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>1932000.0</v>
       </c>
       <c r="N12">
+        <v>1932000.0</v>
+      </c>
+      <c r="O12">
         <v>-2475000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5224000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>2997000.0</v>
+      </c>
+      <c r="C14">
         <v>2981000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2992000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2968000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2781000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2589000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2667000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2705000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2815573.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2640000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2609000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2372000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2607862.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2163000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2019000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1848000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6882650.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5184000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3465000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1748000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6688910.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4964000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3185000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1567000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6058350.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4548000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1541000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1564000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1523549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE14">
         <v>2000000.0</v>
       </c>
       <c r="AF14">
         <v>2000000.0</v>
       </c>
       <c r="AG14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
-        <v>-6352000.0</v>
+        <v>5059000.0</v>
       </c>
       <c r="C15">
-        <v>-5514000.0</v>
+        <v>6352000.0</v>
       </c>
       <c r="D15">
-        <v>-8506000.0</v>
+        <v>5514000.0</v>
       </c>
       <c r="E15">
+        <v>8506000.0</v>
+      </c>
+      <c r="F15">
         <v>176.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14002000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5977000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6002000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9244794.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11572000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15790000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9554000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12648567.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12489000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10407000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5032000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15621280.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10589000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8402000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6339000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>49835310.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41387000.0</v>
       </c>
       <c r="W15">
         <v>41387000.0</v>
       </c>
       <c r="X15">
+        <v>41387000.0</v>
+      </c>
+      <c r="Y15">
         <v>14343000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>38225760.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>26052000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11441000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6699000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6697436.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>71310000.0</v>
+      </c>
+      <c r="C16">
         <v>78769000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>93366000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>80743000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>95548000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>127886000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>101360000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>123495000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>113772994.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>116676000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>135324000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>130585000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>76732429.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>88983000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>92982000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>95477000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>92614378.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>102668000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>94451000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>91665000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>86131908.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>89985000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>87004000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>103716000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>110072587.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>119978000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>83440000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>406000.0</v>
+      </c>
+      <c r="C18">
         <v>6975000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>21124000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3880000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23726000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7426000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16281000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27072000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10541534.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-988000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>17898000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24207000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6638346.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11432000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7876000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2086000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>16773.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-551000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9817000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7830000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4031148.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7420000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18405000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13057000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11166306.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-678000.0</v>
+      </c>
+      <c r="C19">
         <v>-1654000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-795000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-27746000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9154000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3270000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>902000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7868355.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-27816000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4380000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2617000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-10915247.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6132000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-7106000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3127000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3321665.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3033000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-767000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-821000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1685746.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-14742000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-16999000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-909000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8931817.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>4858000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>648000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3300000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2754348.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>789.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>10330000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>48107000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3978669.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>10266000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1562000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>4587000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>314717.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>546000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1701000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>498000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-395.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>60665000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8667000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9589000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-7890000.0</v>
       </c>
       <c r="N21">
+        <v>-7890000.0</v>
+      </c>
+      <c r="O21">
         <v>-6198000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>238000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>1277000.0</v>
+      </c>
+      <c r="C22">
         <v>3143000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6826000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9956000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9314000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12538000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10595000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9123000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11820889.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5230000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10347000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18667000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>19662890.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11279000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15622000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18441000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>31994410.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17793000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10167000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3217000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>34925060.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33477000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25311000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13581000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>62624670.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>46098000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13440000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12178000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4956955.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>14000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>-275000.0</v>
+      </c>
+      <c r="C23">
         <v>-516000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1267000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1347000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1616781.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1724000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-850000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-951000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-471461.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-402000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4380000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7729000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-210418.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-344000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>596000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14645000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-15039220.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-11830000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3036000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-20000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-191390.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>149000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>182000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>255000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-766220.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-452000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-330000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-166000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-625420.0</v>
       </c>
-      <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>-10766000.0</v>
+      </c>
+      <c r="D24">
         <v>-514000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>110000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>19000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2212000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>283000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>126000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2236831.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-24427000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>28000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>230000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-964971.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4662000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-310000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>246000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2217430.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-812000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>110000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>52000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-8005060.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-8374000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-7830000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-201000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-517870.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-102000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1967000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>493000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6470780.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-30000.0</v>
+      </c>
+      <c r="C25">
         <v>8517000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>434000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1440000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2907000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1228000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-544000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-644000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-126.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-815000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-516000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-78000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-86788.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-5993000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>23168000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-21000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-66220.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-163000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-183000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-117000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-121915.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-77000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-188000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-338075.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>-2205000.0</v>
+      </c>
+      <c r="C26">
         <v>-2244000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-978000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-544000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-7085000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-22784000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-21087000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2757000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1259221.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1032000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-717000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1827000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2062162.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1466000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1347000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4587000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3059720.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2745000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2199000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>498000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>25203560.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>25081000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>23807000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13629000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>21373160.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>26249000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>7016000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-415.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>104000.0</v>
+      </c>
+      <c r="C27">
         <v>28000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>27000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>28000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1795000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1782000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>595000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>125000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>292940.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>350000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>353000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>355000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>56648.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>572000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3374000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>21000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>118881.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>119000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>-8121000.0</v>
+      </c>
+      <c r="C28">
         <v>-9335000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7982000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10637000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8702000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22155000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-36581000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-19299000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9011227.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7628000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13021000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28553000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5243760.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10197000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10096000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>688000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8380750.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>236000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-9495000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2375000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-32568160.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-23812000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20325000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6909000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-29314420.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7964000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-9524000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4640000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-34062160.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-22000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>2025000.0</v>
+      </c>
+      <c r="C29">
         <v>8413000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23835000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3140000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4035000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14174000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20694000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28259000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4909583.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2360000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22306000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>27054000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3311930.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12902000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14672000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5459000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22838010.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20905000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19345000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8703000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>43129830.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>37044000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15426000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-12349000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>89015250.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>78007000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>19914000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18754000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4001588.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>9000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>17000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-1535000.0</v>
+      </c>
+      <c r="C30">
         <v>-13580000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3225000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-795000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-27746000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9154000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3270000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>902000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7868355.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-27816000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4380000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2617000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10915247.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6132000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7106000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3127000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7942670.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4621000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1588000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-821000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-34335750.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-32650000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-17908000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-909000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6725820.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6468000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2652000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2149350.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>