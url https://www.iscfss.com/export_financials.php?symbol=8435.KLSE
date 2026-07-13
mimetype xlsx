--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
@@ -2814,3802 +2817,3910 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>12529000.0</v>
+      </c>
+      <c r="C2">
         <v>13942000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14752000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15572000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28811000.0</v>
       </c>
       <c r="G2">
         <v>28811000.0</v>
       </c>
       <c r="H2">
+        <v>28811000.0</v>
+      </c>
+      <c r="I2">
         <v>29274000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36717000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44443000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40390033.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37410000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32868000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32721000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32543196.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34141000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33478000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30144000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25777614.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21512000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18725000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18917000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18731461.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>33411000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34331000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>37939000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>39000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>57000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>1044000.0</v>
+      </c>
+      <c r="C7">
         <v>1184000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2342000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1349000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1160000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2635000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1552014.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1525000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1950000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1703000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2116412.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1138000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1199000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1587000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1428597.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1195000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1454000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1774000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1701752.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1862000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2077000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2222000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2541859.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1671000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1851000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2227000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>883137.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>75345000.0</v>
       </c>
       <c r="C8">
         <v>75345000.0</v>
       </c>
       <c r="D8">
         <v>75345000.0</v>
       </c>
       <c r="E8">
         <v>75345000.0</v>
       </c>
       <c r="F8">
         <v>75345000.0</v>
       </c>
       <c r="G8">
+        <v>75345000.0</v>
+      </c>
+      <c r="H8">
         <v>75344833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75345000.0</v>
       </c>
       <c r="I8">
         <v>75345000.0</v>
       </c>
       <c r="J8">
         <v>75345000.0</v>
       </c>
       <c r="K8">
+        <v>75345000.0</v>
+      </c>
+      <c r="L8">
         <v>75344833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75345000.0</v>
       </c>
       <c r="M8">
         <v>75345000.0</v>
       </c>
       <c r="N8">
         <v>75345000.0</v>
       </c>
       <c r="O8">
+        <v>75345000.0</v>
+      </c>
+      <c r="P8">
         <v>75344833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75345000.0</v>
       </c>
       <c r="Q8">
         <v>75345000.0</v>
       </c>
       <c r="R8">
         <v>75345000.0</v>
       </c>
       <c r="S8">
+        <v>75345000.0</v>
+      </c>
+      <c r="T8">
         <v>75344833.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>75345000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>1938000.0</v>
+      </c>
+      <c r="C10">
         <v>2805000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1607170.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>439000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>902000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>677000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>397170.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1971000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2536000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1784000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1646000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1919000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>208000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1914000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3860000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>837000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>844000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1278000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7577050.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>959000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>630000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>311000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4305974.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12423000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6996000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>864000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4112847.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
       <c r="AE10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>3005000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1807170.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>439000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>902000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>677000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>597170.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1646000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1919000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>220000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1926000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3872000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2190000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>844000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2394000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7577050.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2418000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2506000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2148000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4305970.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12423000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6996000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9115000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>75345000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>75344830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75345000.0</v>
       </c>
       <c r="E13">
         <v>75345000.0</v>
       </c>
       <c r="F13">
         <v>75345000.0</v>
       </c>
       <c r="G13">
+        <v>75345000.0</v>
+      </c>
+      <c r="H13">
         <v>75344830.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>75345000.0</v>
       </c>
       <c r="M13">
         <v>75345000.0</v>
       </c>
       <c r="N13">
         <v>75345000.0</v>
       </c>
       <c r="O13">
+        <v>75345000.0</v>
+      </c>
+      <c r="P13">
         <v>75344833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75345000.0</v>
       </c>
       <c r="Q13">
         <v>75345000.0</v>
       </c>
       <c r="R13">
         <v>75345000.0</v>
       </c>
       <c r="S13">
+        <v>75345000.0</v>
+      </c>
+      <c r="T13">
         <v>75344830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75345000.0</v>
       </c>
       <c r="U13">
         <v>75345000.0</v>
       </c>
       <c r="V13">
         <v>75345000.0</v>
       </c>
       <c r="W13">
+        <v>75345000.0</v>
+      </c>
+      <c r="X13">
         <v>75344830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75345000.0</v>
       </c>
       <c r="Y13">
         <v>75345000.0</v>
       </c>
       <c r="Z13">
         <v>75345000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA13">
+        <v>75345000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>75000000.0</v>
       </c>
       <c r="AD13">
         <v>75000000.0</v>
       </c>
       <c r="AE13">
         <v>75000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>75000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>74624610.0</v>
+        <v>74624608.0</v>
       </c>
       <c r="C14">
         <v>74624610.0</v>
       </c>
       <c r="D14">
         <v>74624610.0</v>
       </c>
       <c r="E14">
         <v>74624610.0</v>
       </c>
       <c r="F14">
         <v>74624610.0</v>
       </c>
       <c r="G14">
         <v>74624610.0</v>
       </c>
       <c r="H14">
+        <v>74624610.0</v>
+      </c>
+      <c r="I14">
         <v>74625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74624608.0</v>
       </c>
       <c r="J14">
         <v>74624608.0</v>
       </c>
       <c r="K14">
-        <v>74625000.0</v>
+        <v>74624608.0</v>
       </c>
       <c r="L14">
         <v>74625000.0</v>
       </c>
       <c r="M14">
         <v>74625000.0</v>
       </c>
       <c r="N14">
         <v>74625000.0</v>
       </c>
       <c r="O14">
         <v>74625000.0</v>
       </c>
       <c r="P14">
         <v>74625000.0</v>
       </c>
       <c r="Q14">
         <v>74625000.0</v>
       </c>
       <c r="R14">
         <v>74625000.0</v>
       </c>
       <c r="S14">
         <v>74625000.0</v>
       </c>
       <c r="T14">
         <v>74625000.0</v>
       </c>
       <c r="U14">
         <v>74625000.0</v>
       </c>
       <c r="V14">
+        <v>74625000.0</v>
+      </c>
+      <c r="W14">
         <v>74624608.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74625000.0</v>
       </c>
       <c r="X14">
         <v>74625000.0</v>
       </c>
       <c r="Y14">
         <v>74625000.0</v>
       </c>
       <c r="Z14">
         <v>74625000.0</v>
       </c>
       <c r="AA14">
+        <v>74625000.0</v>
+      </c>
+      <c r="AB14">
         <v>75270500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>94339600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>75400600.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>67114100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>71684600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>27060000.0</v>
+      </c>
+      <c r="C22">
         <v>23874000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24048540.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>29561000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>28462000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31079000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35268410.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>36999000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>33643000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>30284000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>31695000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36060000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>42358000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>34590000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>34389475.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33694000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>32265000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>32443000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>32236010.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>35680000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>37522000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>37606000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>39572660.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>40881000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>38605000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>41703000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>45277709.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>39000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>36000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>32000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>136912000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>148428300.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>118077000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>113691000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>116260000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>126693580.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>136757000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>134557000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>142045000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>135257000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>141847000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>139688000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>140714000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>143993000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>139473030.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>139835000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>144419000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>45000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
         <v>126000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>423000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>628000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223000.0</v>
       </c>
       <c r="R24">
         <v>223000.0</v>
       </c>
       <c r="S24">
+        <v>223000.0</v>
+      </c>
+      <c r="T24">
         <v>404380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="U24">
         <v>600000.0</v>
       </c>
       <c r="V24">
         <v>600000.0</v>
       </c>
       <c r="W24">
         <v>600000.0</v>
       </c>
       <c r="X24">
+        <v>600000.0</v>
+      </c>
+      <c r="Y24">
         <v>6672000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7084000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5760000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5706151.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>445000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>588400.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>358000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>169000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>835000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>632280.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>392000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>323000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>308000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>920000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>678000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>486000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>745000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1065000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1182780.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1442000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1657000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1834000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>40000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>41000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>38000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>2217000.0</v>
+      </c>
+      <c r="C28">
         <v>1655000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2683000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5164000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7198000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8723000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10964423.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11410000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6873000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3824000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3230862.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11012000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19304000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15834000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16377850.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22398000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27291000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21046107.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28575000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>34108000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33555000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26660774.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21188000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>91259000.0</v>
+      </c>
+      <c r="C29">
         <v>88921000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>91830000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>68709000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>58876000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>62745000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>70699715.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>70950000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>70851000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>67848000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68091515.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>70600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>75745000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>75944000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>82151905.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>79051000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>80738000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>87512000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>90149706.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>95114000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>102638000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>109650000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>109334431.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>119872000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>123848000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>21478000.0</v>
+      </c>
+      <c r="C30">
         <v>22291000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24213890.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5632000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5220000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7837350.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5743000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11725000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20404000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18984000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16618000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18230000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21359000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19230904.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24357000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26026000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27128000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18938000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16327000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20606000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21240000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23279530.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18344000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26116000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30911000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32367432.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>76000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>83000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="AE30">
         <v>80000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30">
+        <v>80000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>58196000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>61901395.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>680000.0</v>
+      </c>
+      <c r="C32">
         <v>-84000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-528000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-16121000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-24958000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-21827000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-19212424.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-19610000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-15277000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-15878000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-16236977.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-18205000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-21050000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-18266000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-19508453.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-19514000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-20032000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-18839000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-16638094.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-14402000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-10211000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-4978000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-2120715.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10306000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10459000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>86729000.0</v>
+      </c>
+      <c r="C33">
         <v>84990000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>88492000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>79585000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>75903000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>76007000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>79182820.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>77525000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>77333000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>78379000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>79839041.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>76197000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>77591000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>77382000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>82087911.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>76214000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>78273000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>78847000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>79347422.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>81424000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>79768000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>82596000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>82592215.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>83038000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>86845000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>86496000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>86739181.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
-[...1 lines deleted...]
-      </c>
+      <c r="X34"/>
       <c r="Y34">
         <v>739000.0</v>
       </c>
-      <c r="Z34"/>
+      <c r="Z34">
+        <v>739000.0</v>
+      </c>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>305000.0</v>
+      </c>
+      <c r="C35">
         <v>445000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>624000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>358000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>169000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>835000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>632276.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>346000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>614000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>261000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>388050.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>323000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>308000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>920000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>678063.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>486000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>745000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1065000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1182776.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1442000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1657000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1834000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2103817.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7083000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7629000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6436000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5813396.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>330000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>7330000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>14315000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>14314800.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>7330000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
-      <c r="AB39">
-[...1 lines deleted...]
-      </c>
+      <c r="AB39"/>
       <c r="AC39">
         <v>1000000.0</v>
       </c>
       <c r="AD39">
         <v>1000000.0</v>
       </c>
       <c r="AE39">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>25005000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>23101841.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
-      <c r="X40">
-[...1 lines deleted...]
-      </c>
+      <c r="X40"/>
       <c r="Y40">
         <v>-739000.0</v>
       </c>
-      <c r="Z40"/>
+      <c r="Z40">
+        <v>-739000.0</v>
+      </c>
       <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>2000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4000000.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>-1000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>28738000.0</v>
+      </c>
+      <c r="C45">
         <v>30053000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>30026000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>30911000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>38456000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>39068000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>120398475.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>38553000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>38651000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>38826000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>120242264.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>38066000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>38589000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>38961000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>28738000.0</v>
+      </c>
+      <c r="C46">
         <v>30053000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>30026000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30911000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>38456000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>39068000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>38079300.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>38553000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>38651000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>38826000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>39124641.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>38066000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>38589000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>38961000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>30053000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>30025490.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>30911000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>38456000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>39068000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>38079300.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>39124000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>38066000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>38589000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>38961000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>39019551.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>36979000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>36862000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>37726000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>36844800.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>37791000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>38173000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>38824000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>39401300.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>38275000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>38887000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>38538000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>2499000.0</v>
+      </c>
+      <c r="C48">
         <v>-144000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2735630.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-21499000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-25308000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-22739000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-16746180.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-17776000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-13903000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-13105000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-12131000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-17676000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-19112000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-17149000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-13443438.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-19131000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-17849000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-16402000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-13818280.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-9765000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-7445000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>439000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>3022850.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>10916000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>14330000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>19667000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>21083997.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>38000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>39000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>31000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>4155000.0</v>
+      </c>
+      <c r="C50">
         <v>4460000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4490000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5603000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8100000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>9400000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>11361595.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>13381000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>9364000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5467000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4877501.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>12931000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>19386000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>17325000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>19834335.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>22614000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>23019000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>28346000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>28218772.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>28934000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>34138000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>33266000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>30366748.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>27678000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>27828000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>28908000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>27610376.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>58000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>49000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>45000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>25934000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>25765780.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>26471000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>31010000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>28972000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2103820.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7083000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>7629000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6436000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>4460000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5504850.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5603000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8074000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9270000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>11128450.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>4460000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>12356000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>18589000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15999000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17703000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>19517000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>20481000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>24869000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>24583000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>25029000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>29353000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>27138000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>24235110.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>26200000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>27089000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>26845000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>58000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>49000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>45000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
         <v>200000.0</v>
       </c>
       <c r="C53">
         <v>200000.0</v>
       </c>
-      <c r="D53"/>
+      <c r="D53">
+        <v>200000.0</v>
+      </c>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>200000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="N53">
         <v>12000.0</v>
       </c>
       <c r="O53">
         <v>12000.0</v>
       </c>
       <c r="P53">
+        <v>12000.0</v>
+      </c>
+      <c r="Q53">
         <v>1353000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>0.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1116000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>1459000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1876000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1837000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>8251000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>10000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>12000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>15000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>138873000.0</v>
+      </c>
+      <c r="C55">
         <v>136912000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>148428300.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>118077000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>113691000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>116260000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>126693580.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>126093000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>129165000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>135448000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>136757000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>134557000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>142045000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>135257000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>141847000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>139688000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>140714000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>143993000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>139473030.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>139835000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>144419000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>148123000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>151663160.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>158448000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>162158000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>172901000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>172829409.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>214000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>219000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>213000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>208000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>52144000.0</v>
+      </c>
+      <c r="C56">
         <v>51592000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>59936540.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>38492000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37788000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>40253000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>47510760.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>48568000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>51832000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>57069000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>56918000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>58360000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>64454000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>57875000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>59690368.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>63474000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>62441000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>65146000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>60125610.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>58411000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>64651000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>65527000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>69070950.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>75410000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>75313000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>86405000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>86090228.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>129000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>133000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>129000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>120000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>51464000.0</v>
+      </c>
+      <c r="C57">
         <v>52006000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>60499920.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>54613000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>62746000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>62080000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>66723180.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>68178000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>67109000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>72947000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>73151000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>76565000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>85504000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>76141000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>79198821.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>82988000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>82473000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>83985000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>76763700.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>72813000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>74862000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>70505000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>71191660.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>65104000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>64854000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>71453000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>70587183.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>91000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>97000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>98000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>97000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>51769000.0</v>
+      </c>
+      <c r="C58">
         <v>52451000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>61088320.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>54971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62915000.0</v>
       </c>
       <c r="F58">
         <v>62915000.0</v>
       </c>
       <c r="G58">
+        <v>62915000.0</v>
+      </c>
+      <c r="H58">
         <v>67355460.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>68524000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>67723000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>73208000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>73543000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>76888000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>85812000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>77061000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>79867000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>83474000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>83218000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>85050000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>77946480.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>74255000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>76519000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>72339000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>73295480.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>72187000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>72483000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>77889000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>76400579.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>101000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>104000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000000.0</v>
       </c>
       <c r="AE58">
         <v>106000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:31">
+      <c r="AF58">
+        <v>106000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>87104000.0</v>
+      </c>
+      <c r="C60">
         <v>84461000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>87339980.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>63106000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>50776000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>53345000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>59338120.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>57569000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>61442000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>62240000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>63214000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>57669000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>56233000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>58196000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>61980000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>56214000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>57496000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>58943000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>61526550.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>65580000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>67900000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>75784000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>78367680.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>86261000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>89675000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>95012000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>96428830.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6662,999 +6773,999 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>40847790.0</v>
       </c>
       <c r="C2">
         <v>79887340.0</v>
       </c>
       <c r="D2">
         <v>106504870.0</v>
       </c>
       <c r="E2">
         <v>117159930.0</v>
       </c>
       <c r="F2">
         <v>75367430.0</v>
       </c>
       <c r="G2">
         <v>69625800.0</v>
       </c>
       <c r="H2">
         <v>79665740.0</v>
       </c>
       <c r="I2">
         <v>125195670.0</v>
       </c>
       <c r="J2">
         <v>145647830.0</v>
       </c>
       <c r="K2">
         <v>147043000.0</v>
       </c>
       <c r="L2">
         <v>173000000.0</v>
       </c>
       <c r="M2">
         <v>121000000.0</v>
       </c>
       <c r="N2">
         <v>161000000.0</v>
       </c>
       <c r="O2">
         <v>114000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1286489.0</v>
       </c>
       <c r="F5">
         <v>-13951375.0</v>
       </c>
       <c r="G5">
         <v>-10647608.0</v>
       </c>
       <c r="H5">
         <v>-7390319.0</v>
       </c>
       <c r="I5">
         <v>759894.0</v>
       </c>
       <c r="J5">
         <v>1474853.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>15000000.0</v>
       </c>
       <c r="M5">
         <v>-1000000.0</v>
       </c>
       <c r="N5">
         <v>8000000.0</v>
       </c>
       <c r="O5">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>5057800.0</v>
       </c>
       <c r="F6">
         <v>-11935962.0</v>
       </c>
       <c r="G6">
         <v>-13475274.0</v>
       </c>
       <c r="H6">
         <v>-7328209.0</v>
       </c>
       <c r="I6">
         <v>759894.0</v>
       </c>
       <c r="J6">
         <v>1474853.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>18577530.0</v>
       </c>
       <c r="C9">
         <v>24085500.0</v>
       </c>
       <c r="D9">
         <v>26175490.0</v>
       </c>
       <c r="E9">
         <v>31116660.0</v>
       </c>
       <c r="F9">
         <v>9114050.0</v>
       </c>
       <c r="G9">
         <v>10474810.0</v>
       </c>
       <c r="H9">
         <v>22198980.0</v>
       </c>
       <c r="I9">
         <v>36756000.0</v>
       </c>
       <c r="J9">
         <v>33764200.0</v>
       </c>
       <c r="K9">
         <v>45332450.0</v>
       </c>
       <c r="L9">
         <v>50000000.0</v>
       </c>
       <c r="M9">
         <v>34000000.0</v>
       </c>
       <c r="N9">
         <v>48000000.0</v>
       </c>
       <c r="O9">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>19667080.0</v>
       </c>
       <c r="C10">
         <v>-4611770.0</v>
       </c>
       <c r="D10">
         <v>1154460.0</v>
       </c>
       <c r="E10">
         <v>505530.0</v>
       </c>
       <c r="F10">
         <v>-16816130.0</v>
       </c>
       <c r="G10">
         <v>-18061150.0</v>
       </c>
       <c r="H10">
         <v>-11562660.0</v>
       </c>
       <c r="I10">
         <v>-6521650.0</v>
       </c>
       <c r="J10">
         <v>-5311350.0</v>
       </c>
       <c r="K10">
         <v>12952030.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>130682.0</v>
       </c>
       <c r="F11">
         <v>25000.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>2000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>2000000.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>503490.0</v>
       </c>
       <c r="C12">
         <v>266960.0</v>
       </c>
       <c r="D12">
         <v>2353960.0</v>
       </c>
       <c r="E12">
         <v>347440.0</v>
       </c>
       <c r="F12">
         <v>1543200.0</v>
       </c>
       <c r="G12">
         <v>6219240.0</v>
       </c>
       <c r="H12">
         <v>2471400.0</v>
       </c>
       <c r="I12">
         <v>1036760.0</v>
       </c>
       <c r="J12">
         <v>2460960.0</v>
       </c>
       <c r="K12">
         <v>5172480.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>543040.0</v>
       </c>
       <c r="C13">
         <v>508340.0</v>
       </c>
       <c r="D13">
         <v>939450.0</v>
       </c>
       <c r="E13">
         <v>1314910.0</v>
       </c>
       <c r="F13">
         <v>1686760.0</v>
       </c>
       <c r="G13">
         <v>1810040.0</v>
       </c>
       <c r="H13">
         <v>2437180.0</v>
       </c>
       <c r="I13">
         <v>3618290.0</v>
       </c>
       <c r="J13">
         <v>3156830.0</v>
       </c>
       <c r="K13">
         <v>3116310.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>19481810.0</v>
       </c>
       <c r="C15">
         <v>-4615370.0</v>
       </c>
       <c r="D15">
         <v>1077830.0</v>
       </c>
       <c r="E15">
         <v>374840.0</v>
       </c>
       <c r="F15">
         <v>-16841130.0</v>
       </c>
       <c r="G15">
         <v>-18061150.0</v>
       </c>
       <c r="H15">
         <v>-11562660.0</v>
       </c>
       <c r="I15">
         <v>-5571360.0</v>
       </c>
       <c r="J15">
         <v>-5231530.0</v>
       </c>
       <c r="K15">
         <v>12004730.0</v>
       </c>
       <c r="L15">
         <v>2000000.0</v>
       </c>
       <c r="M15">
         <v>-1000000.0</v>
       </c>
       <c r="N15">
         <v>25000000.0</v>
       </c>
       <c r="O15">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>19481810.0</v>
       </c>
       <c r="C16">
         <v>-4615370.0</v>
       </c>
       <c r="D16">
         <v>1077830.0</v>
       </c>
       <c r="E16">
         <v>374843.0</v>
       </c>
       <c r="F16">
         <v>-16841131.0</v>
       </c>
       <c r="G16">
         <v>-18061147.0</v>
       </c>
       <c r="H16">
         <v>-11562662.0</v>
       </c>
       <c r="I16">
         <v>-5571360.0</v>
       </c>
       <c r="J16">
         <v>-5231530.0</v>
       </c>
       <c r="K16">
         <v>12004730.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>19482000.0</v>
       </c>
       <c r="C17">
         <v>-4615365.0</v>
       </c>
       <c r="D17">
         <v>1077828.0</v>
       </c>
       <c r="E17">
         <v>374843.0</v>
       </c>
       <c r="F17">
         <v>-16841131.0</v>
       </c>
       <c r="G17">
         <v>-18061147.0</v>
       </c>
       <c r="H17">
         <v>-11562662.0</v>
       </c>
       <c r="I17">
         <v>-5571358.0</v>
       </c>
       <c r="J17">
         <v>-5231533.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-543000.0</v>
       </c>
       <c r="C18">
         <v>-508342.0</v>
       </c>
       <c r="D18">
         <v>-939448.0</v>
       </c>
       <c r="E18">
         <v>-1314908.0</v>
       </c>
       <c r="F18">
         <v>-1686757.0</v>
       </c>
       <c r="G18">
         <v>-1810040.0</v>
       </c>
       <c r="H18">
         <v>-2437183.0</v>
       </c>
       <c r="I18">
         <v>-3618289.0</v>
       </c>
       <c r="J18">
         <v>-3156830.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>20210110.0</v>
       </c>
       <c r="C21">
         <v>-4103430.0</v>
       </c>
       <c r="D21">
         <v>2093910.0</v>
       </c>
       <c r="E21">
         <v>1820440.0</v>
       </c>
       <c r="F21">
         <v>-15129380.0</v>
       </c>
       <c r="G21">
         <v>-16251100.0</v>
       </c>
       <c r="H21">
         <v>-9125480.0</v>
       </c>
       <c r="I21">
         <v>-2903370.0</v>
       </c>
       <c r="J21">
         <v>-2154520.0</v>
       </c>
       <c r="K21">
         <v>16068340.0</v>
       </c>
       <c r="L21">
         <v>15000000.0</v>
       </c>
       <c r="M21">
         <v>-1000000.0</v>
       </c>
       <c r="N21">
         <v>8000000.0</v>
       </c>
       <c r="O21">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>1085670.0</v>
       </c>
       <c r="F23">
         <v>147554.0</v>
       </c>
       <c r="G23">
         <v>71113.0</v>
       </c>
       <c r="H23">
         <v>896548.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>2247000.0</v>
       </c>
       <c r="C25">
         <v>3538253.0</v>
       </c>
       <c r="D25">
         <v>3154654.0</v>
       </c>
       <c r="E25">
         <v>3237367.0</v>
       </c>
       <c r="F25">
         <v>3193412.0</v>
       </c>
       <c r="G25">
         <v>2775833.0</v>
       </c>
       <c r="H25">
         <v>1797270.0</v>
       </c>
       <c r="I25">
         <v>3663258.0</v>
       </c>
       <c r="J25">
         <v>3629371.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>15125440.0</v>
       </c>
       <c r="C28">
         <v>28408890.0</v>
       </c>
       <c r="D28">
         <v>22752960.0</v>
       </c>
       <c r="E28">
         <v>30915830.0</v>
       </c>
       <c r="F28">
         <v>22917880.0</v>
       </c>
       <c r="G28">
         <v>21193530.0</v>
       </c>
       <c r="H28">
         <v>30485850.0</v>
       </c>
       <c r="I28">
         <v>40236880.0</v>
       </c>
       <c r="J28">
         <v>36056590.0</v>
       </c>
       <c r="K28">
         <v>39211020.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>185260.0</v>
       </c>
       <c r="C29">
         <v>3590.0</v>
       </c>
       <c r="D29">
         <v>76630.0</v>
       </c>
       <c r="E29">
         <v>130680.0</v>
       </c>
       <c r="F29">
         <v>25000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>-950300.0</v>
       </c>
       <c r="J29">
         <v>-79820.0</v>
       </c>
       <c r="K29">
         <v>947290.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>39215210.0</v>
       </c>
       <c r="C30">
         <v>108076270.0</v>
       </c>
       <c r="D30">
         <v>130586450.0</v>
       </c>
       <c r="E30">
         <v>146803592.0</v>
       </c>
       <c r="F30">
         <v>98067658.0</v>
       </c>
       <c r="G30">
         <v>90132472.0</v>
       </c>
       <c r="H30">
         <v>108518800.0</v>
       </c>
       <c r="I30">
         <v>166240574.0</v>
       </c>
       <c r="J30">
         <v>179105590.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>207000000.0</v>
       </c>
       <c r="M30">
         <v>156000000.0</v>
       </c>
       <c r="N30">
         <v>201000000.0</v>
       </c>
       <c r="O30">
         <v>136000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>59425320.0</v>
       </c>
       <c r="C32">
         <v>103972840.0</v>
       </c>
       <c r="D32">
         <v>132680360.0</v>
       </c>
       <c r="E32">
         <v>148276590.0</v>
       </c>
       <c r="F32">
         <v>84481480.0</v>
       </c>
       <c r="G32">
         <v>80100610.0</v>
       </c>
       <c r="H32">
         <v>101864720.0</v>
       </c>
       <c r="I32">
         <v>161951670.0</v>
       </c>
@@ -7676,2150 +7787,2212 @@
       <c r="O32">
         <v>138000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>6941000.0</v>
+      </c>
+      <c r="C2">
         <v>9178000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15758790.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4845000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9539000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10705000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13021340.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14005000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21679000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31182000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32950000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>73555000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29092000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31498930.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27879000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30133000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27649000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21182430.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20379000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16077000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17729000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14365800.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7255000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>24011000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23994000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17609740.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>31000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>1047000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5003489.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-1441000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6651274.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2549000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4119000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-156000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-782209.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>2373000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-799000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2789000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7138800.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-238000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-337000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1506000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2608962.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1079000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6807000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1441000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6651274.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2549000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4119000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>3741000.0</v>
+      </c>
+      <c r="C9">
         <v>3904000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11978530.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4341000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>965000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1293000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4276500.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2583000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7745000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9481000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3503000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22672000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4029000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10603000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8798660.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8911000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7573000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5834000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2730050.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3570000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1380000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1434000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>359810.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2046000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>717000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7352000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3363982.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>2653000.0</v>
+      </c>
+      <c r="C10">
         <v>-2870000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24196080.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3993000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2550000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5972000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>972230.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3860000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-775000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-950000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5134000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3979000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1936000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3766000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5892530.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1282000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1447000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2658000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4028130.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2320000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7885000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2583000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7893150.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3414000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5337000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1417000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4079662.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>18000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>130682.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>72000.0</v>
+      </c>
+      <c r="C12">
         <v>89000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>112000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>241000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>83000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>107000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>174000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>138000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>125000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>71000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>213448.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>145000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>310000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>271000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3832440.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290000.0</v>
       </c>
       <c r="R12">
         <v>290000.0</v>
       </c>
       <c r="S12">
+        <v>290000.0</v>
+      </c>
+      <c r="T12">
         <v>1651800.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1162000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2614000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>581000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1572240.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3195000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>482000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1452000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>456183.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
       <c r="AE12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>3154000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4824970.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2274000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>208000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3302000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1301700.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>2111000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5404000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>271000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4918000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>382910.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>258000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>316000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>358000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>400760.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>506000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>364000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>416000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>449040.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>341000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>482000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>538000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
       <c r="P14"/>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
+      <c r="Q14"/>
       <c r="R14">
         <v>0.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="S14">
         <v>0.0</v>
       </c>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>2643000.0</v>
+      </c>
+      <c r="C15">
         <v>-2879000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>24234810.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3809000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2569000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5993000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1038640.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3882000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-798000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-974000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5129000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4051000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1963000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3784000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5761840.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1282000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1447000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2658000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-4053130.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2320000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7885000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2583000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7893150.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3414000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5337000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1417000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-4079662.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AE15">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-2879000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>24234810.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3809000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2569000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-5993000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1038640.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>5129000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4051000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1963000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3784000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5761843.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1282000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1447000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2658000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4053130.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2320000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7885000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2583000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-7893150.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-3414000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5337000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1417000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>2643000.0</v>
+      </c>
+      <c r="C17">
         <v>-2879000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24157000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3809000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2569000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5993000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1778000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3882000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-799000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-974000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5388828.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1436000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1963000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3784000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5761843.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-1282000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1447000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-2658000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4053131.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2320000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7885000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2583000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-7893147.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3414000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-5337000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1417000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4079662.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-72000.0</v>
+      </c>
+      <c r="C18">
         <v>-89000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-112000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-241000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-83000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-107000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-174000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-138000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-125000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-71000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-213448.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-145000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-310000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-271000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-382908.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-258000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-316000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-358000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-400757.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-506000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-364000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-416000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-449040.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-341000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-482000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-538000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-456183.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>682000.0</v>
+      </c>
+      <c r="C21">
         <v>284000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>19371110.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6267000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2758000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2670000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-329470.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4012000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>222000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>283000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3023000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1425000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2207000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1152000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6275440.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1024000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1131000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3627380.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1814000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7521000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2167000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7444100.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3073000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-4855000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-879000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3010078.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>7000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>1085670.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
-        <v>569000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="C25">
         <v>569000.0</v>
       </c>
       <c r="D25">
+        <v>569000.0</v>
+      </c>
+      <c r="E25">
         <v>422000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>428000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>828000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1074253.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>841000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>867000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>756000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>856654.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>765000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>827000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>706000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>863367.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>794000.0</v>
       </c>
       <c r="R25">
         <v>794000.0</v>
       </c>
       <c r="S25">
+        <v>794000.0</v>
+      </c>
+      <c r="T25">
         <v>1018412.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>735000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>714000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>726000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>792833.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>524000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>736000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>2528000.0</v>
+      </c>
+      <c r="C28">
         <v>3648000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5410980.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2963000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3959000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4062000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4881880.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7182000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7753000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9369000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1399000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22530000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6569000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9556000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6295880.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8630000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9147000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8258000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9351680.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4439000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5306000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5315000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7744660.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2975000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5845000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6993000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8238849.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>10000.0</v>
+      </c>
+      <c r="C29">
         <v>9000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-38740.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>184000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-66410.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="J29">
         <v>24000.0</v>
       </c>
       <c r="K29">
+        <v>24000.0</v>
+      </c>
+      <c r="L29">
         <v>5000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>72000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>27000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>130680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="Y29"/>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
       <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>10000000.0</v>
+      </c>
+      <c r="C30">
         <v>12798000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8366210.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2919000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13262000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14668000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17313000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29202000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40380000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32147493.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28668000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28769000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38648000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35107592.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>36509000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39280000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>35907000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>28822658.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24818000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21383000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>23044000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19059472.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10230000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29856000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30987000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>23983800.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>38000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>52000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>61000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>63000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>10682000.0</v>
+      </c>
+      <c r="C32">
         <v>13082000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27737320.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9186000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10504000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11998000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>17297840.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16588000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>29424000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>40663000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>36453000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>96227000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>26229000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>39695000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>40297590.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>36790000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37706000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>33483000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>23912480.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>23949000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>17457000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>19163000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>14725610.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>9301000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>24728000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>31346000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>20973722.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>37000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>59000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>63000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>71000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9874,969 +10047,969 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>-511000.0</v>
       </c>
       <c r="C2">
         <v>1646639.0</v>
       </c>
       <c r="D2">
         <v>1982146.0</v>
       </c>
       <c r="E2">
         <v>5362051.0</v>
       </c>
       <c r="F2">
         <v>1127861.0</v>
       </c>
       <c r="G2">
         <v>-1884680.0</v>
       </c>
       <c r="H2">
         <v>4463613.0</v>
       </c>
       <c r="I2">
         <v>2913896.0</v>
       </c>
       <c r="J2">
         <v>-4126930.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>799320</v>
       </c>
       <c r="C3">
         <v>1538750</v>
       </c>
       <c r="D3">
         <v>2266000</v>
       </c>
       <c r="E3">
         <v>3361246</v>
       </c>
       <c r="F3">
         <v>419575</v>
       </c>
       <c r="G3">
         <v>1572835</v>
       </c>
       <c r="H3">
         <v>2013809</v>
       </c>
       <c r="I3">
         <v>1103420</v>
       </c>
       <c r="J3">
         <v>4213400</v>
       </c>
       <c r="K3">
         <v>3181130</v>
       </c>
       <c r="L3">
         <v>1000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>2000000</v>
       </c>
       <c r="O3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>1486040.0</v>
       </c>
       <c r="C6">
         <v>-2357790.0</v>
       </c>
       <c r="D6">
         <v>-336000.0</v>
       </c>
       <c r="E6">
         <v>-3379905.0</v>
       </c>
       <c r="F6">
         <v>4234190.0</v>
       </c>
       <c r="G6">
         <v>3012541.0</v>
       </c>
       <c r="H6">
         <v>-6348293.0</v>
       </c>
       <c r="I6">
         <v>1549720.0</v>
       </c>
       <c r="J6">
         <v>7040830.0</v>
       </c>
       <c r="K6">
         <v>-16369640.0</v>
       </c>
       <c r="L6">
         <v>11000000.0</v>
       </c>
       <c r="M6">
         <v>-7000000.0</v>
       </c>
       <c r="N6">
         <v>-2000000.0</v>
       </c>
       <c r="O6">
         <v>-7000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>773310.0</v>
       </c>
       <c r="C7">
         <v>-4169550.0</v>
       </c>
       <c r="D7">
         <v>7967000.0</v>
       </c>
       <c r="E7">
         <v>5282310.0</v>
       </c>
       <c r="F7">
         <v>13937340.0</v>
       </c>
       <c r="G7">
         <v>12153240.0</v>
       </c>
       <c r="H7">
         <v>30937330.0</v>
       </c>
       <c r="I7">
         <v>-6752430.0</v>
       </c>
       <c r="J7">
         <v>221830.0</v>
       </c>
       <c r="K7">
         <v>-29283100.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-2136344.0</v>
       </c>
       <c r="F9">
         <v>-154968.0</v>
       </c>
       <c r="G9">
         <v>10805037.0</v>
       </c>
       <c r="H9">
         <v>27887717.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-37000000.0</v>
       </c>
       <c r="M9">
         <v>7000000.0</v>
       </c>
       <c r="N9">
         <v>-20000000.0</v>
       </c>
       <c r="O9">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>11220000.0</v>
       </c>
       <c r="C10">
         <v>-3573817.0</v>
       </c>
       <c r="D10">
         <v>2783158.0</v>
       </c>
       <c r="E10">
         <v>-2153467.0</v>
       </c>
       <c r="F10">
         <v>7336648.0</v>
       </c>
       <c r="G10">
         <v>5705053.0</v>
       </c>
       <c r="H10">
         <v>8034876.0</v>
       </c>
       <c r="I10">
         <v>-8129476.0</v>
       </c>
       <c r="J10">
         <v>-3799208.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>1000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>7000000.0</v>
       </c>
       <c r="O10">
         <v>-19000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>10875054.0</v>
       </c>
       <c r="F11">
         <v>7796885.0</v>
       </c>
       <c r="G11">
         <v>-2404519.0</v>
       </c>
       <c r="H11">
         <v>-3397526.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9180.0</v>
       </c>
       <c r="F12">
         <v>3059195.0</v>
       </c>
       <c r="G12">
         <v>5214494.0</v>
       </c>
       <c r="H12">
         <v>2198816.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>2385670.0</v>
       </c>
       <c r="C14">
         <v>3538250.0</v>
       </c>
       <c r="D14">
         <v>3041000.0</v>
       </c>
       <c r="E14">
         <v>3237367.0</v>
       </c>
       <c r="F14">
         <v>3193412.0</v>
       </c>
       <c r="G14">
         <v>2775833.0</v>
       </c>
       <c r="H14">
         <v>1797270.0</v>
       </c>
       <c r="I14">
         <v>3663260.0</v>
       </c>
       <c r="J14">
         <v>3629370.0</v>
       </c>
       <c r="K14">
         <v>3651710.0</v>
       </c>
       <c r="L14">
         <v>4000000.0</v>
       </c>
       <c r="M14">
         <v>4000000.0</v>
       </c>
       <c r="N14">
         <v>4000000.0</v>
       </c>
       <c r="O14">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>976000.0</v>
       </c>
       <c r="C16">
         <v>-711147.0</v>
       </c>
       <c r="D16">
         <v>1646639.0</v>
       </c>
       <c r="E16">
         <v>1982146.0</v>
       </c>
       <c r="F16">
         <v>5362051.0</v>
       </c>
       <c r="G16">
         <v>1127861.0</v>
       </c>
       <c r="H16">
         <v>-1884680.0</v>
       </c>
       <c r="I16">
         <v>4463613.0</v>
       </c>
       <c r="J16">
         <v>2913896.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>-1473000.0</v>
       </c>
       <c r="C18">
         <v>-5345317.0</v>
       </c>
       <c r="D18">
         <v>14175041.0</v>
       </c>
       <c r="E18">
         <v>5364719.0</v>
       </c>
       <c r="F18">
         <v>3970466.0</v>
       </c>
       <c r="G18">
         <v>2461916.0</v>
       </c>
       <c r="H18">
         <v>22944682.0</v>
       </c>
       <c r="I18">
         <v>-6673148.0</v>
       </c>
       <c r="J18">
         <v>-243880.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>8816000.0</v>
       </c>
       <c r="C19">
         <v>-1693349.0</v>
       </c>
       <c r="D19">
         <v>-1575847.0</v>
       </c>
       <c r="E19">
         <v>-4339375.0</v>
       </c>
       <c r="F19">
         <v>2417591.0</v>
       </c>
       <c r="G19">
         <v>256375.0</v>
       </c>
       <c r="H19">
         <v>-806510.0</v>
       </c>
       <c r="I19">
         <v>1151257.0</v>
       </c>
       <c r="J19">
         <v>-3257135.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-6062000.0</v>
       </c>
       <c r="C21">
         <v>5343000.0</v>
       </c>
       <c r="D21">
         <v>-13482495.0</v>
       </c>
       <c r="E21">
         <v>-9247163.0</v>
       </c>
       <c r="F21">
         <v>-2573442.0</v>
       </c>
       <c r="G21">
         <v>-1278585.0</v>
       </c>
       <c r="H21">
         <v>-30500274.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>19667080.0</v>
       </c>
       <c r="C22">
         <v>-4611770.0</v>
       </c>
       <c r="D22">
         <v>1077828.0</v>
       </c>
       <c r="E22">
         <v>374843.0</v>
       </c>
       <c r="F22">
         <v>-16841131.0</v>
       </c>
       <c r="G22">
         <v>-18061147.0</v>
       </c>
       <c r="H22">
         <v>-11562662.0</v>
       </c>
       <c r="I22">
         <v>-6521650.0</v>
       </c>
       <c r="J22">
         <v>-5311350.0</v>
       </c>
       <c r="K22">
         <v>12952030.0</v>
       </c>
       <c r="L22">
         <v>2000000.0</v>
       </c>
       <c r="M22">
         <v>-1000000.0</v>
       </c>
       <c r="N22">
         <v>25000000.0</v>
       </c>
       <c r="O22">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>-542350.0</v>
       </c>
       <c r="C23">
         <v>-486050.0</v>
       </c>
       <c r="D23">
         <v>-938820.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>940000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>1000000.0</v>
       </c>
       <c r="M23">
         <v>1000000.0</v>
       </c>
       <c r="N23">
         <v>1000000.0</v>
       </c>
       <c r="O23">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>1512250.0</v>
       </c>
       <c r="C24">
         <v>-154600.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>-978129.0</v>
       </c>
       <c r="F24">
         <v>49166.0</v>
       </c>
       <c r="G24">
         <v>1829210.0</v>
       </c>
       <c r="H24">
         <v>736241.0</v>
       </c>
       <c r="I24">
         <v>2254680.0</v>
       </c>
       <c r="J24">
         <v>956260.0</v>
       </c>
       <c r="K24">
         <v>954100.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>528000.0</v>
       </c>
       <c r="C25">
         <v>498747.0</v>
       </c>
       <c r="D25">
         <v>938819.0</v>
       </c>
       <c r="E25">
         <v>1128404.0</v>
       </c>
       <c r="F25">
         <v>1321556.0</v>
       </c>
       <c r="G25">
         <v>596571.0</v>
       </c>
       <c r="H25">
         <v>2322484.0</v>
       </c>
       <c r="I25">
         <v>3342451.0</v>
       </c>
       <c r="J25">
         <v>2808396.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>-7179340.0</v>
       </c>
       <c r="C28">
         <v>3142130.0</v>
       </c>
       <c r="D28">
         <v>-13675000.0</v>
       </c>
       <c r="E28">
         <v>-9247163.0</v>
       </c>
       <c r="F28">
         <v>-2573442.0</v>
       </c>
       <c r="G28">
         <v>-1278585.0</v>
       </c>
       <c r="H28">
         <v>-30500274.0</v>
       </c>
       <c r="I28">
         <v>5968180.0</v>
       </c>
       <c r="J28">
         <v>6328450.0</v>
       </c>
       <c r="K28">
         <v>-1191210.0</v>
       </c>
       <c r="L28">
         <v>-1000000.0</v>
       </c>
       <c r="M28">
         <v>-7000000.0</v>
       </c>
       <c r="N28">
         <v>-2000000.0</v>
       </c>
       <c r="O28">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>7952460.0</v>
       </c>
       <c r="C29">
         <v>-3806570.0</v>
       </c>
       <c r="D29">
         <v>15605000.0</v>
       </c>
       <c r="E29">
         <v>10206633.0</v>
       </c>
       <c r="F29">
         <v>4390041.0</v>
       </c>
       <c r="G29">
         <v>4034751.0</v>
       </c>
       <c r="H29">
         <v>24958491.0</v>
       </c>
       <c r="I29">
         <v>-5569720.0</v>
       </c>
       <c r="J29">
         <v>3969520.0</v>
       </c>
       <c r="K29">
         <v>-12951400.0</v>
       </c>
       <c r="L29">
         <v>12000000.0</v>
       </c>
       <c r="M29">
         <v>1000000.0</v>
       </c>
       <c r="N29">
         <v>2000000.0</v>
       </c>
       <c r="O29">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>712930.0</v>
       </c>
       <c r="C30">
         <v>-1693350.0</v>
       </c>
       <c r="D30">
         <v>-2266000.0</v>
       </c>
       <c r="E30">
         <v>-4339375.0</v>
       </c>
       <c r="F30">
         <v>2417591.0</v>
       </c>
       <c r="G30">
         <v>256375.0</v>
       </c>
       <c r="H30">
         <v>-806510.0</v>
       </c>
       <c r="I30">
         <v>1151260.0</v>
       </c>
@@ -10854,2020 +11027,2078 @@
       <c r="O30">
         <v>-3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>3005000.0</v>
+      </c>
+      <c r="C2">
         <v>976000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>439000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>902000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>677000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1784000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1971000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2536000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1784000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>232000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1647000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>-2052000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>-1204000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1982146.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-1446000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-3478000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-2071000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5362051.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-1057000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-2646000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-1738000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1128000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6782000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>745000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2679000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-1885000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>595000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>799320</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5322000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5262000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1538750</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>743000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>692000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1939000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2266000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2826000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2584000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2128000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1946246</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1415000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>371000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1619000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>419580</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>489000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>532000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1619000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1572840</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1017000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1014000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>54000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>225809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AC3">
         <v>1000000</v>
       </c>
       <c r="AD3">
         <v>1000000</v>
       </c>
       <c r="AE3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-2065000.0</v>
+      </c>
+      <c r="C6">
         <v>2029000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1486040.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1532000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1634000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1107000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2357790.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-565000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>752000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1552000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-336000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-335000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7414000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6566000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3428095.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6808000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8840000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4234000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4234190.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2185000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3774000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4234000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3012540.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8667000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2630000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4564000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3223293.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-2499000.0</v>
+      </c>
+      <c r="C7">
         <v>-5397000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>773310.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1732000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9015000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3652000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4169550.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3394000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-673000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7967000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3003000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2343000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1088000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5282310.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3132000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2103000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>27485000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13937340.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10278000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1402000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>27485000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>12153240.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12901000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7301000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3287000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>-101000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4118656.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AD9">
         <v>-3000000.0</v>
       </c>
       <c r="AE9">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AF9">
         <v>-25000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-3186000.0</v>
+      </c>
+      <c r="C10">
         <v>174000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5513000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1099000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2617000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4189000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1730183.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3356000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3359000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1411000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4454158.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6298000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7768000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-201000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-695467.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1429000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>178000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-207000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3443648.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1842000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>84000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1967000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1308053.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2276000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3098000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3575000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5679124.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AD10">
         <v>-3000000.0</v>
       </c>
       <c r="AE10">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AF10">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>-462000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-954946.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>4888000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2420820.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>559000.0</v>
+      </c>
+      <c r="C14">
         <v>569000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2385670.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1678000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1256000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>828000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3538250.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>841000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>867000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>756000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3041000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2298000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1533000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>706000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>863367.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2374000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1588000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3114000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3193410.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2175000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1440000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3114000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2775830.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1983000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1459000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>723000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2841270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>1000000.0</v>
       </c>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>940000.0</v>
+      </c>
+      <c r="C16">
         <v>3005000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>976000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>439000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>902000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>677000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-711147.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1971000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2536000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1784000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1646639.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1647000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2052000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1204000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1982146.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1446000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3478000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2071000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5362051.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1057000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2646000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1738000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1127861.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6782000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>745000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2679000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>204000.0</v>
+      </c>
+      <c r="C18">
         <v>-5077000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>263000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1253000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2974000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3457000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3730683.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4127000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3291000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1658000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9999041.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8341000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3083000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1082000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3245719.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3174000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4021000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5076000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>53466.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8922000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-76000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4929000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5932084.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5424000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1185000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>-1683000.0</v>
+      </c>
+      <c r="C19">
         <v>1436000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>3460000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>8985000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2038000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1591000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1022349.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-762000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-450000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>541000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>232153.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>3391000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>447000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5646000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>357625.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4249000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1927000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1479000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>11211591.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3939000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1441000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3414000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1088375.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>608000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1154000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-286000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>626490.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-445000.0</v>
+      </c>
+      <c r="C21">
         <v>-1188000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-839000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2308000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1523000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1392000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2853000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-1966000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3602163.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>2643000.0</v>
+      </c>
+      <c r="C22">
         <v>-2870000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19667080.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4529000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8522000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5972000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4611770.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3882000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-798000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-974000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5388828.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1436000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1963000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3784000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5761843.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-5387000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4105000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-16811000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-16816130.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-12788000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10468000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-16811000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-18061150.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-10168000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6754000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1417000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4079662.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AE22">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-542350.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-486050.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>940000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
+      <c r="AD23"/>
       <c r="AE23">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>8436000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1512250.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5356000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1693000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3671000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-154600.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1018000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2615000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-3518000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2303871.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-3282000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-77000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-3367000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2837170.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8305000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-4323000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-3367000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1829210.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>185000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-426000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-232000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>72000.0</v>
+      </c>
+      <c r="C25">
         <v>89000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>97000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>240000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>84000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>107000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>172747.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>123000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>130000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>73000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>212819.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>145000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>310000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>271000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>225404.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>253000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>309000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>341000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>54556.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>502000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>358000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>407000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-631429.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>299000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>441000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-1331000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7179340.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5152000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2844000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1321000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3142130.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-13675000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5529000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-634000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1966000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3602163.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5645000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-7708000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1468000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2573440.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2203000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5554000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1468000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1278590.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>88000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>86000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>641000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>2000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-167000.0</v>
+      </c>
+      <c r="C29">
         <v>-4481000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7952460.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1736000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4850000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1805000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3806570.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3384000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2599000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>281000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15605000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7002000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1581000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1046000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6672633.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3534000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-684000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7752000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4390040.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4406000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4473000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7752000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4034750.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9411000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3984000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4209000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>779491.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>7841000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>712930.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5356000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3629000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1591000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1693350.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-2266000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1808000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5199000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5646000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>357625.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4697000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-448000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4986000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2417590.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8794000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4855000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4986000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>256380.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-832000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1440000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-286000.0</v>
       </c>
-      <c r="AA30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB30"/>
       <c r="AC30">
         <v>-1000000.0</v>
       </c>
       <c r="AD30">
         <v>-1000000.0</v>
       </c>
       <c r="AE30">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>