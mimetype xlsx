--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -249,50 +252,56 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
@@ -403,53 +412,50 @@
     <t>preferredStockAndOtherAdjustments</t>
   </si>
   <si>
     <t>reconciledDepreciation</t>
   </si>
   <si>
     <t>researchDevelopment</t>
   </si>
   <si>
     <t>sellingAndMarketingExpenses</t>
   </si>
   <si>
     <t>sellingGeneralAdministrative</t>
   </si>
   <si>
     <t>taxProvision</t>
   </si>
   <si>
     <t>totalOperatingExpenses</t>
   </si>
   <si>
     <t>totalOtherIncomeExpenseNet</t>
   </si>
   <si>
     <t>totalRevenue</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025-12-31</t>
   </si>
   <si>
     <t>beginPeriodCashFlow</t>
   </si>
   <si>
     <t>capitalExpenditures</t>
   </si>
   <si>
     <t>cashAndCashEquivalentsChanges</t>
   </si>
   <si>
     <t>cashFlowsOtherOperating</t>
   </si>
   <si>
     <t>changeInCash</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>changeReceivables</t>
   </si>
   <si>
     <t>changeToAccountReceivables</t>
   </si>
@@ -857,11241 +863,12036 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>15</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>14947000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8417000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2614000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1792203.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5150006.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6119851.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6548464.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6378324.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9130125.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4000000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>1000000.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
+      <c r="C7"/>
       <c r="D7">
+        <v>0.0</v>
+      </c>
+      <c r="E7">
         <v>86192.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7">
+        <v>0.0</v>
+      </c>
+      <c r="H7">
         <v>200070.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
+        <v>0.0</v>
+      </c>
+      <c r="J7">
         <v>64044.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>72881.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>21</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>107825000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>99919000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>70734025.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>41640651.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>45291145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44655645.0</v>
       </c>
       <c r="H8">
         <v>44655645.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>44655645.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>1028000.0</v>
+      </c>
+      <c r="C10">
         <v>466000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1206950.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17801760.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6277100.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18951800.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11421250.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12206960.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3660000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>657640.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25000000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11">
+        <v>0.0</v>
+      </c>
+      <c r="C11">
         <v>172000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3977000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...2 lines deleted...]
-      <c r="K11"/>
+      <c r="J11"/>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>1028000.0</v>
+      </c>
+      <c r="C12">
         <v>638000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1206950.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17801760.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6277100.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18951800.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11421250.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12206960.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3660000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>657640.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>107825000.0</v>
       </c>
       <c r="C13">
+        <v>107825000.0</v>
+      </c>
+      <c r="D13">
         <v>104638850.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>70734000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>41640651.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>45291145.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>44655645.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>44655650.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>44656000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>37919380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="L13">
         <v>38000000.0</v>
       </c>
       <c r="M13">
-        <v>51000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="N13">
         <v>51000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>51000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>567714270.0</v>
       </c>
       <c r="C14">
+        <v>567714270.0</v>
+      </c>
+      <c r="D14">
         <v>496809070.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>342886870.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>213706070.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>168116220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166845220.0</v>
       </c>
       <c r="H14">
         <v>166845220.0</v>
       </c>
       <c r="I14">
-        <v>151677520.0</v>
+        <v>166845220.0</v>
       </c>
       <c r="J14">
         <v>151677520.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>151677520.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>24268000.0</v>
+      </c>
+      <c r="C22">
         <v>36734000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20099880.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>42406000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>28177253.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17251923.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33150215.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38945230.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>46353000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27279410.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23000000.0</v>
       </c>
-      <c r="L22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M22"/>
       <c r="N22">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>115939000.0</v>
+      </c>
+      <c r="C23">
         <v>130922000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>119354750.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>126164070.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>122422670.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>90066890.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>101465780.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>103908460.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>97918000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>95014540.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>2542000.0</v>
+      </c>
+      <c r="C24">
         <v>2691000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2914450.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3192670.0</v>
       </c>
-      <c r="E24">
-[...5 lines deleted...]
-      </c>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24"/>
       <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
         <v>3932020.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>31453780.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>16000000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>2542000.0</v>
+      </c>
+      <c r="C25">
         <v>2691000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2914450.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3192670.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
         <v>3932020.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>55000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>31517830.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>41</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>2439000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>125000.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>12415768.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12136517.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11747951.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>42</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>84505000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>114660000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>97074132.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>80737693.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>60258832.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72258703.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>73733776.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>59169369.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>134000.0</v>
+      </c>
+      <c r="C30">
         <v>839000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9548530.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8635057.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7298985.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5400762.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23628082.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18536450.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4553000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7273640.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="N30">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>94373000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>80737693.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>59880920.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>54687831.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>45</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>9223000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>92447000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>74583713.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61084588.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>34082642.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29114694.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>28610457.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22926177.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B33">
+        <v>46</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33">
         <v>77339000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>28882000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>29051547.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>28275947.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>33229954.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>31877045.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>32324567.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>26795171.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>28316712.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B35">
+        <v>48</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35">
         <v>5180000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9634000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9667185.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8622842.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7053764.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6303908.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10510999.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5959772.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>37330758.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>49</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>38376000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>40371000.0</v>
+      </c>
+      <c r="C38">
         <v>38376000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>40370850.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>24135000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>27653614.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>33106138.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>31536700.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>25018821.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5698131.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13343862.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6266150.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>46353128.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27279409.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2000000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>21883000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>30449379.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17689697.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15861174.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>1000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>5382000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>8622842.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>7053764.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>6303908.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>7795000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6660935.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>17247428.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>17913783.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>58</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>4470000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4696000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5645978.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1105200.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>458113.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>820919.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B46">
+        <v>59</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46">
         <v>4470000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4696000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4865753.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>622333.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>123816.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>340345.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>4386000.0</v>
+      </c>
+      <c r="C47">
         <v>4470000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>4631730.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4835000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>622333.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>123816.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>340345.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>166600.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>237000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>224420.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-45187000.0</v>
+      </c>
+      <c r="C48">
         <v>-26225000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-19779450.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>15844000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>32436107.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2657653.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-7881597.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5768380.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-894000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>7678470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="L48">
         <v>-11000000.0</v>
       </c>
       <c r="M48">
+        <v>-11000000.0</v>
+      </c>
+      <c r="N48">
         <v>-31000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-35000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>63</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>214000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>88000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>201455.0</v>
       </c>
-      <c r="E50">
-[...3 lines deleted...]
-      <c r="G50">
+      <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50">
         <v>17570872.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>19377728.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>15407793.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1096218.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>16000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>1000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>21749690.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>55000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>31517830.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>17570870.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17817670.0</v>
       </c>
-      <c r="I52">
-[...1 lines deleted...]
-      </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>16000000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>1000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>66</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>172000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>806000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>12000000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>3000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>115939000.0</v>
+      </c>
+      <c r="C55">
         <v>130922000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>119354750.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>126164070.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>122422670.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>90066890.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>101465780.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>103908460.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>97918000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>95014540.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>74000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>52000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>33000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>41729000.0</v>
+      </c>
+      <c r="C56">
         <v>53583000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>45291130.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>100192000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>94146727.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>56836936.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>69588738.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>71583890.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>71123000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>66697830.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>48000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="N56">
         <v>12000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:14">
+      <c r="O56">
+        <v>12000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>48488000.0</v>
+      </c>
+      <c r="C57">
         <v>44360000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>29309730.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>24497000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>33062139.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23132206.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>40474044.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>42973430.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>48196000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12085940.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>53301000.0</v>
+      </c>
+      <c r="C58">
         <v>49322000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>34495340.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>32484070.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>41684980.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>30185970.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>46777950.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>53484430.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>54156000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>49416690.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>26000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>12000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>62638000.0</v>
+      </c>
+      <c r="C60">
         <v>81600000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>84859410.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>93680000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>80737690.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>59880920.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>54687830.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>50424030.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>43762000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>45597850.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:28">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>16177000.0</v>
+      </c>
+      <c r="C2">
+        <v>13289000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>13749000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>14947000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>20321000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>15541000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>13991000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>8822000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>8776000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>7793000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>2748000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>2614000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>4281000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>4332000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>5162000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>1792203.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>7187000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>6682000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>8448000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>5150006.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>11401000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>8970000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>10335000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>6119851.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>6372000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>5000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>4000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>3000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>15</v>
-[...30 lines deleted...]
-      <c r="A4" t="s">
         <v>16</v>
-      </c>
-[...4399 lines deleted...]
-        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>98</v>
-[...3073 lines deleted...]
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
-      <c r="C6">
-[...16 lines deleted...]
-      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
-[...49 lines deleted...]
-      </c>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...9 lines deleted...]
-    <row r="7" spans="1:30">
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...16 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
-        <v>-4605000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K7">
-        <v>-4578000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L7">
-        <v>-1915000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M7">
-        <v>-590870.0</v>
+        <v>0.0</v>
       </c>
       <c r="N7">
-        <v>3373000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>86192.0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
       <c r="R7">
-        <v>-25141000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S7">
-        <v>-21739000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="T7">
-        <v>-10844000.0</v>
+        <v>307000.0</v>
       </c>
       <c r="U7">
-        <v>18889310.0</v>
+        <v>350000.0</v>
       </c>
       <c r="V7">
-        <v>18298000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W7">
-        <v>8487000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="X7">
-        <v>10681000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="Y7">
-        <v>-104560.0</v>
-      </c>
+        <v>151000.0</v>
+      </c>
+      <c r="Z7">
+        <v>200070.0</v>
+      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>107825000.0</v>
+      </c>
+      <c r="C8">
+        <v>107825000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>107825000.0</v>
+      </c>
+      <c r="F8">
+        <v>107825000.0</v>
+      </c>
+      <c r="G8">
+        <v>107332000.0</v>
+      </c>
+      <c r="H8">
+        <v>105930000.0</v>
+      </c>
+      <c r="I8">
+        <v>105930000.0</v>
+      </c>
+      <c r="J8">
+        <v>99683000.0</v>
+      </c>
+      <c r="K8">
+        <v>76176000.0</v>
+      </c>
+      <c r="L8">
+        <v>76176000.0</v>
+      </c>
+      <c r="M8">
+        <v>76176000.0</v>
+      </c>
+      <c r="N8">
+        <v>70734025.0</v>
+      </c>
+      <c r="O8">
+        <v>50060000.0</v>
+      </c>
+      <c r="P8">
+        <v>50060000.0</v>
+      </c>
+      <c r="Q8">
+        <v>41641000.0</v>
+      </c>
+      <c r="R8">
+        <v>41640651.0</v>
+      </c>
+      <c r="S8">
+        <v>39324000.0</v>
+      </c>
+      <c r="T8">
+        <v>39000000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10">
+        <v>169000.0</v>
+      </c>
+      <c r="C10">
+        <v>444000.0</v>
+      </c>
+      <c r="D10">
+        <v>1028000.0</v>
+      </c>
+      <c r="E10">
+        <v>726000.0</v>
+      </c>
+      <c r="F10">
+        <v>466000.0</v>
+      </c>
+      <c r="G10">
+        <v>549000.0</v>
+      </c>
+      <c r="H10">
+        <v>868000.0</v>
+      </c>
+      <c r="I10">
+        <v>956000.0</v>
+      </c>
+      <c r="J10">
+        <v>1550000.0</v>
+      </c>
+      <c r="K10">
+        <v>1609000.0</v>
+      </c>
+      <c r="L10">
+        <v>8897000.0</v>
+      </c>
+      <c r="M10">
+        <v>13574000.0</v>
+      </c>
+      <c r="N10">
+        <v>17801760.0</v>
+      </c>
+      <c r="O10">
+        <v>7975000.0</v>
+      </c>
+      <c r="P10">
+        <v>10380000.0</v>
+      </c>
+      <c r="Q10">
+        <v>28490000.0</v>
+      </c>
+      <c r="R10">
+        <v>6277100.0</v>
+      </c>
+      <c r="S10">
+        <v>6613000.0</v>
+      </c>
+      <c r="T10">
+        <v>9052000.0</v>
+      </c>
+      <c r="U10">
+        <v>3850000.0</v>
+      </c>
+      <c r="V10">
+        <v>3850000.0</v>
+      </c>
+      <c r="W10">
+        <v>7122000.0</v>
+      </c>
+      <c r="X10">
+        <v>3758000.0</v>
+      </c>
+      <c r="Y10">
+        <v>3755000.0</v>
+      </c>
+      <c r="Z10">
+        <v>5155104.0</v>
+      </c>
+      <c r="AA10">
+        <v>7851000.0</v>
+      </c>
+      <c r="AB10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>18000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>0.0</v>
+      </c>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>172000.0</v>
+      </c>
+      <c r="G11">
+        <v>172000.0</v>
+      </c>
+      <c r="H11">
+        <v>172000.0</v>
+      </c>
+      <c r="I11">
+        <v>172000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>3977000.0</v>
+      </c>
+      <c r="M11">
+        <v>3977000.0</v>
+      </c>
+      <c r="N11">
+        <v>3977000.0</v>
+      </c>
+      <c r="O11">
+        <v>3830000.0</v>
+      </c>
+      <c r="P11">
+        <v>3830000.0</v>
+      </c>
+      <c r="Q11">
+        <v>3850000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11">
+        <v>3850000.0</v>
+      </c>
+      <c r="T11">
+        <v>3850000.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
+        <v>1028000.0</v>
+      </c>
+      <c r="E12">
+        <v>726000.0</v>
+      </c>
+      <c r="F12">
+        <v>638000.0</v>
+      </c>
+      <c r="G12">
+        <v>721000.0</v>
+      </c>
+      <c r="H12">
+        <v>1040000.0</v>
+      </c>
+      <c r="I12">
+        <v>1128000.0</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>12874000.0</v>
+      </c>
+      <c r="M12">
+        <v>17551000.0</v>
+      </c>
+      <c r="N12">
+        <v>17801760.0</v>
+      </c>
+      <c r="O12">
+        <v>11805000.0</v>
+      </c>
+      <c r="P12">
+        <v>14210000.0</v>
+      </c>
+      <c r="Q12">
+        <v>32340000.0</v>
+      </c>
+      <c r="R12">
+        <v>6277100.0</v>
+      </c>
+      <c r="S12">
+        <v>10463000.0</v>
+      </c>
+      <c r="T12">
+        <v>12902000.0</v>
+      </c>
+      <c r="U12">
+        <v>17806000.0</v>
+      </c>
+      <c r="V12">
+        <v>18951800.0</v>
+      </c>
+      <c r="W12">
+        <v>17551000.0</v>
+      </c>
+      <c r="X12">
+        <v>8633000.0</v>
+      </c>
+      <c r="Y12">
+        <v>14396000.0</v>
+      </c>
+      <c r="Z12">
+        <v>11421250.0</v>
+      </c>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>107825000.0</v>
+      </c>
+      <c r="E13">
+        <v>107825000.0</v>
+      </c>
+      <c r="F13">
+        <v>107825000.0</v>
+      </c>
+      <c r="G13">
+        <v>107332000.0</v>
+      </c>
+      <c r="H13">
+        <v>105930000.0</v>
+      </c>
+      <c r="I13">
+        <v>105930000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>76176000.0</v>
+      </c>
+      <c r="M13">
+        <v>76176000.0</v>
+      </c>
+      <c r="N13">
+        <v>70734000.0</v>
+      </c>
+      <c r="O13">
+        <v>50060000.0</v>
+      </c>
+      <c r="P13">
+        <v>50060000.0</v>
+      </c>
+      <c r="Q13">
+        <v>41641000.0</v>
+      </c>
+      <c r="R13">
+        <v>41640650.0</v>
+      </c>
+      <c r="S13">
+        <v>39324000.0</v>
+      </c>
+      <c r="T13">
+        <v>39000000.0</v>
+      </c>
+      <c r="U13">
+        <v>54173000.0</v>
+      </c>
+      <c r="V13">
+        <v>45291150.0</v>
+      </c>
+      <c r="W13">
+        <v>44707000.0</v>
+      </c>
+      <c r="X13">
+        <v>44656000.0</v>
+      </c>
+      <c r="Y13">
+        <v>44656000.0</v>
+      </c>
+      <c r="Z13">
+        <v>44655650.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13">
+        <v>38000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>38000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>38000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>38000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14">
+        <v>567714269.0</v>
+      </c>
+      <c r="C14">
+        <v>567714269.0</v>
+      </c>
+      <c r="D14">
+        <v>567714270.0</v>
+      </c>
+      <c r="E14">
+        <v>567714270.0</v>
+      </c>
+      <c r="F14">
+        <v>567714270.0</v>
+      </c>
+      <c r="G14">
+        <v>516104000.0</v>
+      </c>
+      <c r="H14">
+        <v>516103970.0</v>
+      </c>
+      <c r="I14">
+        <v>516103970.0</v>
+      </c>
+      <c r="J14">
+        <v>493997569.0</v>
+      </c>
+      <c r="K14">
+        <v>360514069.0</v>
+      </c>
+      <c r="L14">
+        <v>360514070.0</v>
+      </c>
+      <c r="M14">
+        <v>360514070.0</v>
+      </c>
+      <c r="N14">
+        <v>342886870.0</v>
+      </c>
+      <c r="O14">
+        <v>240955170.0</v>
+      </c>
+      <c r="P14">
+        <v>240955170.0</v>
+      </c>
+      <c r="Q14">
+        <v>213706070.0</v>
+      </c>
+      <c r="R14">
+        <v>213706070.0</v>
+      </c>
+      <c r="S14">
+        <v>209072620.0</v>
+      </c>
+      <c r="T14">
+        <v>207872620.0</v>
+      </c>
+      <c r="U14">
+        <v>191227220.0</v>
+      </c>
+      <c r="V14">
+        <v>201872619.0</v>
+      </c>
+      <c r="W14">
+        <v>166948219.0</v>
+      </c>
+      <c r="X14">
+        <v>166845000.0</v>
+      </c>
+      <c r="Y14">
+        <v>166845000.0</v>
+      </c>
+      <c r="Z14">
+        <v>166845219.0</v>
+      </c>
+      <c r="AA14">
+        <v>238181800.0</v>
+      </c>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>416666700.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20">
+        <v>0.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22">
+        <v>20480000.0</v>
+      </c>
+      <c r="C22">
+        <v>23989000.0</v>
+      </c>
+      <c r="D22">
+        <v>24268000.0</v>
+      </c>
+      <c r="E22">
+        <v>30611000.0</v>
+      </c>
+      <c r="F22">
+        <v>36734000.0</v>
+      </c>
+      <c r="G22">
+        <v>46231000.0</v>
+      </c>
+      <c r="H22">
+        <v>46362000.0</v>
+      </c>
+      <c r="I22">
+        <v>21709000.0</v>
+      </c>
+      <c r="J22">
+        <v>29884000.0</v>
+      </c>
+      <c r="K22">
+        <v>33060000.0</v>
+      </c>
+      <c r="L22">
+        <v>31131000.0</v>
+      </c>
+      <c r="M22">
+        <v>37294000.0</v>
+      </c>
+      <c r="N22">
+        <v>42406000.0</v>
+      </c>
+      <c r="O22">
+        <v>41164000.0</v>
+      </c>
+      <c r="P22">
+        <v>36877000.0</v>
+      </c>
+      <c r="Q22">
+        <v>34757000.0</v>
+      </c>
+      <c r="R22">
+        <v>28177250.0</v>
+      </c>
+      <c r="S22">
+        <v>32465000.0</v>
+      </c>
+      <c r="T22">
+        <v>39708000.0</v>
+      </c>
+      <c r="U22">
+        <v>26004000.0</v>
+      </c>
+      <c r="V22">
+        <v>17629840.0</v>
+      </c>
+      <c r="W22">
+        <v>27676000.0</v>
+      </c>
+      <c r="X22">
+        <v>31286000.0</v>
+      </c>
+      <c r="Y22">
+        <v>39105000.0</v>
+      </c>
+      <c r="Z22">
+        <v>33150220.0</v>
+      </c>
+      <c r="AA22">
+        <v>39004000.0</v>
+      </c>
+      <c r="AB22">
+        <v>24000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>23000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>23000000.0</v>
+      </c>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>115939000.0</v>
+      </c>
+      <c r="E23">
+        <v>125814000.0</v>
+      </c>
+      <c r="F23">
+        <v>130922000.0</v>
+      </c>
+      <c r="G23">
+        <v>141374000.0</v>
+      </c>
+      <c r="H23">
+        <v>136368000.0</v>
+      </c>
+      <c r="I23">
+        <v>123684000.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
+        <v>127117000.0</v>
+      </c>
+      <c r="M23">
+        <v>125096000.0</v>
+      </c>
+      <c r="N23">
+        <v>126164070.0</v>
+      </c>
+      <c r="O23">
+        <v>119237000.0</v>
+      </c>
+      <c r="P23">
+        <v>116588000.0</v>
+      </c>
+      <c r="Q23">
+        <v>116090000.0</v>
+      </c>
+      <c r="R23">
+        <v>122422670.0</v>
+      </c>
+      <c r="S23">
+        <v>112336000.0</v>
+      </c>
+      <c r="T23">
+        <v>103999000.0</v>
+      </c>
+      <c r="U23">
+        <v>98441000.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24">
+        <v>2462000.0</v>
+      </c>
+      <c r="C24">
+        <v>2497000.0</v>
+      </c>
+      <c r="D24">
+        <v>2542000.0</v>
+      </c>
+      <c r="E24">
+        <v>2566000.0</v>
+      </c>
+      <c r="F24">
+        <v>2691000.0</v>
+      </c>
+      <c r="G24">
+        <v>2723000.0</v>
+      </c>
+      <c r="H24">
+        <v>2690000.0</v>
+      </c>
+      <c r="I24">
+        <v>2821000.0</v>
+      </c>
+      <c r="J24">
+        <v>2889000.0</v>
+      </c>
+      <c r="K24">
+        <v>3164000.0</v>
+      </c>
+      <c r="L24">
+        <v>3101000.0</v>
+      </c>
+      <c r="M24">
+        <v>3265000.0</v>
+      </c>
+      <c r="N24">
+        <v>3192670.0</v>
+      </c>
+      <c r="O24">
+        <v>3424000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
+        <v>0.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>0.0</v>
+      </c>
+      <c r="AA24">
+        <v>22281000.0</v>
+      </c>
+      <c r="AB24">
+        <v>16000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>16000000.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>2542000.0</v>
+      </c>
+      <c r="E25">
+        <v>2566000.0</v>
+      </c>
+      <c r="F25">
+        <v>2691000.0</v>
+      </c>
+      <c r="G25">
+        <v>2723000.0</v>
+      </c>
+      <c r="H25">
+        <v>2690000.0</v>
+      </c>
+      <c r="I25">
+        <v>2821000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>3101000.0</v>
+      </c>
+      <c r="M25">
+        <v>3265000.0</v>
+      </c>
+      <c r="N25">
+        <v>3192670.0</v>
+      </c>
+      <c r="O25">
+        <v>3424000.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>256000.0</v>
+      </c>
+      <c r="T25">
+        <v>113000.0</v>
+      </c>
+      <c r="U25">
+        <v>142000.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28">
+        <v>2530000.0</v>
+      </c>
+      <c r="C28">
+        <v>2290000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28">
+        <v>2079000.0</v>
+      </c>
+      <c r="F28">
+        <v>2439000.0</v>
+      </c>
+      <c r="G28">
+        <v>2388000.0</v>
+      </c>
+      <c r="H28">
+        <v>2036000.0</v>
+      </c>
+      <c r="I28">
+        <v>2079000.0</v>
+      </c>
+      <c r="J28">
+        <v>1553000.0</v>
+      </c>
+      <c r="K28">
+        <v>1635000.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28">
+        <v>2009000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29">
+        <v>64261000.0</v>
+      </c>
+      <c r="C29">
+        <v>64696000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>82237000.0</v>
+      </c>
+      <c r="F29">
+        <v>84505000.0</v>
+      </c>
+      <c r="G29">
+        <v>85288000.0</v>
+      </c>
+      <c r="H29">
+        <v>84512000.0</v>
+      </c>
+      <c r="I29">
+        <v>86740000.0</v>
+      </c>
+      <c r="J29">
+        <v>112313000.0</v>
+      </c>
+      <c r="K29">
+        <v>94071000.0</v>
+      </c>
+      <c r="L29">
+        <v>96733000.0</v>
+      </c>
+      <c r="M29">
+        <v>98771000.0</v>
+      </c>
+      <c r="N29">
+        <v>97074132.0</v>
+      </c>
+      <c r="O29">
+        <v>87245000.0</v>
+      </c>
+      <c r="P29">
+        <v>85937000.0</v>
+      </c>
+      <c r="Q29">
+        <v>80894000.0</v>
+      </c>
+      <c r="R29">
+        <v>80737693.0</v>
+      </c>
+      <c r="S29">
+        <v>77555000.0</v>
+      </c>
+      <c r="T29">
+        <v>76108000.0</v>
+      </c>
+      <c r="U29">
+        <v>69463000.0</v>
+      </c>
+      <c r="V29">
+        <v>60258832.0</v>
+      </c>
+      <c r="W29">
+        <v>59306000.0</v>
+      </c>
+      <c r="X29">
+        <v>60521000.0</v>
+      </c>
+      <c r="Y29">
+        <v>64044000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30">
+        <v>4050000.0</v>
+      </c>
+      <c r="C30">
+        <v>6587000.0</v>
+      </c>
+      <c r="D30">
+        <v>134000.0</v>
+      </c>
+      <c r="E30">
+        <v>1876000.0</v>
+      </c>
+      <c r="F30">
+        <v>839000.0</v>
+      </c>
+      <c r="G30">
+        <v>5508000.0</v>
+      </c>
+      <c r="H30">
+        <v>290000.0</v>
+      </c>
+      <c r="I30">
+        <v>9904000.0</v>
+      </c>
+      <c r="J30">
+        <v>17114000.0</v>
+      </c>
+      <c r="K30">
+        <v>10447000.0</v>
+      </c>
+      <c r="L30">
+        <v>54165000.0</v>
+      </c>
+      <c r="M30">
+        <v>9332000.0</v>
+      </c>
+      <c r="N30">
+        <v>39983000.0</v>
+      </c>
+      <c r="O30">
+        <v>33701000.0</v>
+      </c>
+      <c r="P30">
+        <v>13291000.0</v>
+      </c>
+      <c r="Q30">
+        <v>13498000.0</v>
+      </c>
+      <c r="R30">
+        <v>52714220.0</v>
+      </c>
+      <c r="S30">
+        <v>19349000.0</v>
+      </c>
+      <c r="T30">
+        <v>10880000.0</v>
+      </c>
+      <c r="U30">
+        <v>11302000.0</v>
+      </c>
+      <c r="V30">
+        <v>18382200.0</v>
+      </c>
+      <c r="W30">
+        <v>10615000.0</v>
+      </c>
+      <c r="X30">
+        <v>14188000.0</v>
+      </c>
+      <c r="Y30">
+        <v>5778000.0</v>
+      </c>
+      <c r="Z30">
+        <v>22201950.0</v>
+      </c>
+      <c r="AA30">
+        <v>2486000.0</v>
+      </c>
+      <c r="AB30">
+        <v>22000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>8000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>18000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>93363000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
+        <v>94373000.0</v>
+      </c>
+      <c r="O31">
+        <v>83821000.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32">
+        <v>-1182000.0</v>
+      </c>
+      <c r="C32">
+        <v>-695000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>5873000.0</v>
+      </c>
+      <c r="F32">
+        <v>9223000.0</v>
+      </c>
+      <c r="G32">
+        <v>11734000.0</v>
+      </c>
+      <c r="H32">
+        <v>10703000.0</v>
+      </c>
+      <c r="I32">
+        <v>12357000.0</v>
+      </c>
+      <c r="J32">
+        <v>89968000.0</v>
+      </c>
+      <c r="K32">
+        <v>71845000.0</v>
+      </c>
+      <c r="L32">
+        <v>74280000.0</v>
+      </c>
+      <c r="M32">
+        <v>76351000.0</v>
+      </c>
+      <c r="N32">
+        <v>74583713.0</v>
+      </c>
+      <c r="O32">
+        <v>63301000.0</v>
+      </c>
+      <c r="P32">
+        <v>66162000.0</v>
+      </c>
+      <c r="Q32">
+        <v>61099000.0</v>
+      </c>
+      <c r="R32">
+        <v>61084588.0</v>
+      </c>
+      <c r="S32">
+        <v>40322000.0</v>
+      </c>
+      <c r="T32">
+        <v>48982000.0</v>
+      </c>
+      <c r="U32">
+        <v>43060000.0</v>
+      </c>
+      <c r="V32">
+        <v>34082642.0</v>
+      </c>
+      <c r="W32">
+        <v>33908000.0</v>
+      </c>
+      <c r="X32">
+        <v>31243000.0</v>
+      </c>
+      <c r="Y32">
+        <v>31228000.0</v>
+      </c>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33">
+        <v>67189000.0</v>
+      </c>
+      <c r="C33">
+        <v>67226000.0</v>
+      </c>
+      <c r="D33"/>
+      <c r="E33">
+        <v>78396000.0</v>
+      </c>
+      <c r="F33">
+        <v>77339000.0</v>
+      </c>
+      <c r="G33">
+        <v>75611000.0</v>
+      </c>
+      <c r="H33">
+        <v>75866000.0</v>
+      </c>
+      <c r="I33">
+        <v>76013000.0</v>
+      </c>
+      <c r="J33">
+        <v>28888000.0</v>
+      </c>
+      <c r="K33">
+        <v>28909000.0</v>
+      </c>
+      <c r="L33">
+        <v>28947000.0</v>
+      </c>
+      <c r="M33">
+        <v>28982000.0</v>
+      </c>
+      <c r="N33">
+        <v>29051547.0</v>
+      </c>
+      <c r="O33">
+        <v>32567000.0</v>
+      </c>
+      <c r="P33">
+        <v>28398000.0</v>
+      </c>
+      <c r="Q33">
+        <v>28418000.0</v>
+      </c>
+      <c r="R33">
+        <v>28275947.0</v>
+      </c>
+      <c r="S33">
+        <v>43793000.0</v>
+      </c>
+      <c r="T33">
+        <v>33543000.0</v>
+      </c>
+      <c r="U33">
+        <v>33599000.0</v>
+      </c>
+      <c r="V33">
+        <v>33229954.0</v>
+      </c>
+      <c r="W33">
+        <v>31702000.0</v>
+      </c>
+      <c r="X33">
+        <v>31759000.0</v>
+      </c>
+      <c r="Y33">
+        <v>31822000.0</v>
+      </c>
+      <c r="Z33">
+        <v>31877045.0</v>
+      </c>
+      <c r="AA33">
+        <v>32295000.0</v>
+      </c>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34">
+        <v>-427000.0</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35">
+        <v>4862000.0</v>
+      </c>
+      <c r="C35">
+        <v>4986000.0</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35">
+        <v>5055000.0</v>
+      </c>
+      <c r="F35">
+        <v>5180000.0</v>
+      </c>
+      <c r="G35">
+        <v>5212000.0</v>
+      </c>
+      <c r="H35">
+        <v>5179000.0</v>
+      </c>
+      <c r="I35">
+        <v>4883000.0</v>
+      </c>
+      <c r="J35">
+        <v>9364000.0</v>
+      </c>
+      <c r="K35">
+        <v>9639000.0</v>
+      </c>
+      <c r="L35">
+        <v>9576000.0</v>
+      </c>
+      <c r="M35">
+        <v>9740000.0</v>
+      </c>
+      <c r="N35">
+        <v>9667185.0</v>
+      </c>
+      <c r="O35">
+        <v>12047000.0</v>
+      </c>
+      <c r="P35">
+        <v>8623000.0</v>
+      </c>
+      <c r="Q35">
+        <v>8623000.0</v>
+      </c>
+      <c r="R35">
+        <v>8622842.0</v>
+      </c>
+      <c r="S35">
+        <v>6560000.0</v>
+      </c>
+      <c r="T35">
+        <v>6417000.0</v>
+      </c>
+      <c r="U35">
+        <v>7196000.0</v>
+      </c>
+      <c r="V35">
+        <v>7053764.0</v>
+      </c>
+      <c r="W35">
+        <v>6304000.0</v>
+      </c>
+      <c r="X35">
+        <v>6304000.0</v>
+      </c>
+      <c r="Y35">
+        <v>6304000.0</v>
+      </c>
+      <c r="Z35">
+        <v>6303908.0</v>
+      </c>
+      <c r="AA35">
+        <v>28860000.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36">
+        <v>40371000.0</v>
+      </c>
+      <c r="C36">
+        <v>40371000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
+        <v>40371000.0</v>
+      </c>
+      <c r="F36">
+        <v>38376000.0</v>
+      </c>
+      <c r="G36">
+        <v>38376000.0</v>
+      </c>
+      <c r="H36">
+        <v>38376000.0</v>
+      </c>
+      <c r="I36">
+        <v>40371000.0</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>40371000.0</v>
+      </c>
+      <c r="E38">
+        <v>40371000.0</v>
+      </c>
+      <c r="F38">
+        <v>38376000.0</v>
+      </c>
+      <c r="G38">
+        <v>38376000.0</v>
+      </c>
+      <c r="H38">
+        <v>38376000.0</v>
+      </c>
+      <c r="I38">
+        <v>40798000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>24186000.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
+        <v>24135000.0</v>
+      </c>
+      <c r="O38">
+        <v>27654000.0</v>
+      </c>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39">
+        <v>3977000.0</v>
+      </c>
+      <c r="M39"/>
+      <c r="N39">
+        <v>25018821.0</v>
+      </c>
+      <c r="O39">
+        <v>3830000.0</v>
+      </c>
+      <c r="P39"/>
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39">
+        <v>1000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1000.0</v>
+      </c>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>2000000.0</v>
+      </c>
+      <c r="AD39"/>
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
+        <v>15828000.0</v>
+      </c>
+      <c r="M40"/>
+      <c r="N40">
+        <v>21883000.0</v>
+      </c>
+      <c r="O40">
+        <v>19088000.0</v>
+      </c>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40">
+        <v>47000.0</v>
+      </c>
+      <c r="AB40">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>16000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>6475000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41">
+        <v>5382000.0</v>
+      </c>
+      <c r="O41">
+        <v>8623000.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42">
+        <v>5703000.0</v>
+      </c>
+      <c r="M42"/>
+      <c r="N42">
+        <v>7795000.0</v>
+      </c>
+      <c r="O42">
+        <v>4697000.0</v>
+      </c>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42"/>
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45">
+        <v>4310000.0</v>
+      </c>
+      <c r="C45">
+        <v>4346000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>4428000.0</v>
+      </c>
+      <c r="F45">
+        <v>4470000.0</v>
+      </c>
+      <c r="G45">
+        <v>4535000.0</v>
+      </c>
+      <c r="H45">
+        <v>4561000.0</v>
+      </c>
+      <c r="I45">
+        <v>4593000.0</v>
+      </c>
+      <c r="J45">
+        <v>4702000.0</v>
+      </c>
+      <c r="K45">
+        <v>4723000.0</v>
+      </c>
+      <c r="L45">
+        <v>4761000.0</v>
+      </c>
+      <c r="M45">
+        <v>4796000.0</v>
+      </c>
+      <c r="N45">
+        <v>5645978.0</v>
+      </c>
+      <c r="O45">
+        <v>4913000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46">
+        <v>4310000.0</v>
+      </c>
+      <c r="C46">
+        <v>4346000.0</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46">
+        <v>4428000.0</v>
+      </c>
+      <c r="F46">
+        <v>4470000.0</v>
+      </c>
+      <c r="G46">
+        <v>4535000.0</v>
+      </c>
+      <c r="H46">
+        <v>4561000.0</v>
+      </c>
+      <c r="I46">
+        <v>4593000.0</v>
+      </c>
+      <c r="J46">
+        <v>4702000.0</v>
+      </c>
+      <c r="K46">
+        <v>4723000.0</v>
+      </c>
+      <c r="L46">
+        <v>4761000.0</v>
+      </c>
+      <c r="M46">
+        <v>4796000.0</v>
+      </c>
+      <c r="N46">
+        <v>4865753.0</v>
+      </c>
+      <c r="O46">
+        <v>4913000.0</v>
+      </c>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>4386000.0</v>
+      </c>
+      <c r="E47">
+        <v>4428000.0</v>
+      </c>
+      <c r="F47">
+        <v>4470000.0</v>
+      </c>
+      <c r="G47">
+        <v>4535000.0</v>
+      </c>
+      <c r="H47">
+        <v>4561000.0</v>
+      </c>
+      <c r="I47">
+        <v>4593000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>4761000.0</v>
+      </c>
+      <c r="M47">
+        <v>4796000.0</v>
+      </c>
+      <c r="N47">
+        <v>4835000.0</v>
+      </c>
+      <c r="O47">
+        <v>4913000.0</v>
+      </c>
+      <c r="P47">
+        <v>744000.0</v>
+      </c>
+      <c r="Q47">
+        <v>764000.0</v>
+      </c>
+      <c r="R47">
+        <v>622330.0</v>
+      </c>
+      <c r="S47">
+        <v>687000.0</v>
+      </c>
+      <c r="T47">
+        <v>437000.0</v>
+      </c>
+      <c r="U47">
+        <v>493000.0</v>
+      </c>
+      <c r="V47">
+        <v>123820.0</v>
+      </c>
+      <c r="W47">
+        <v>165000.0</v>
+      </c>
+      <c r="X47">
+        <v>222000.0</v>
+      </c>
+      <c r="Y47">
+        <v>280000.0</v>
+      </c>
+      <c r="Z47">
+        <v>340350.0</v>
+      </c>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48">
+        <v>-45187000.0</v>
+      </c>
+      <c r="E48">
+        <v>-28393000.0</v>
+      </c>
+      <c r="F48">
+        <v>-26225000.0</v>
+      </c>
+      <c r="G48">
+        <v>-24981000.0</v>
+      </c>
+      <c r="H48">
+        <v>-24322000.0</v>
+      </c>
+      <c r="I48">
+        <v>-22225000.0</v>
+      </c>
+      <c r="J48"/>
+      <c r="K48"/>
+      <c r="L48">
+        <v>11484000.0</v>
+      </c>
+      <c r="M48">
+        <v>19129000.0</v>
+      </c>
+      <c r="N48">
+        <v>15844000.0</v>
+      </c>
+      <c r="O48">
+        <v>29064000.0</v>
+      </c>
+      <c r="P48">
+        <v>35877000.0</v>
+      </c>
+      <c r="Q48">
+        <v>39253000.0</v>
+      </c>
+      <c r="R48">
+        <v>39097040.0</v>
+      </c>
+      <c r="S48">
+        <v>38231000.0</v>
+      </c>
+      <c r="T48">
+        <v>37108000.0</v>
+      </c>
+      <c r="U48">
+        <v>15290000.0</v>
+      </c>
+      <c r="V48">
+        <v>14967690.0</v>
+      </c>
+      <c r="W48">
+        <v>14599000.0</v>
+      </c>
+      <c r="X48">
+        <v>12042000.0</v>
+      </c>
+      <c r="Y48">
+        <v>12090000.0</v>
+      </c>
+      <c r="Z48">
+        <v>10032190.0</v>
+      </c>
+      <c r="AA48"/>
+      <c r="AB48">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-11000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50">
+        <v>237000.0</v>
+      </c>
+      <c r="C50">
+        <v>237000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>239000.0</v>
+      </c>
+      <c r="F50">
+        <v>214000.0</v>
+      </c>
+      <c r="G50">
+        <v>214000.0</v>
+      </c>
+      <c r="H50">
+        <v>214000.0</v>
+      </c>
+      <c r="I50">
+        <v>214000.0</v>
+      </c>
+      <c r="J50">
+        <v>214000.0</v>
+      </c>
+      <c r="K50">
+        <v>80000.0</v>
+      </c>
+      <c r="L50">
+        <v>269000.0</v>
+      </c>
+      <c r="M50">
+        <v>201000.0</v>
+      </c>
+      <c r="N50">
+        <v>201455.0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
+        <v>0.0</v>
+      </c>
+      <c r="X50">
+        <v>3823000.0</v>
+      </c>
+      <c r="Y50">
+        <v>7298000.0</v>
+      </c>
+      <c r="Z50">
+        <v>17570872.0</v>
+      </c>
+      <c r="AA50">
+        <v>0.0</v>
+      </c>
+      <c r="AB50">
+        <v>16000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>16000000.0</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51">
+        <v>256000.0</v>
+      </c>
+      <c r="T51">
+        <v>113000.0</v>
+      </c>
+      <c r="U51">
+        <v>142000.0</v>
+      </c>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>0.0</v>
+      </c>
+      <c r="M52">
+        <v>0.0</v>
+      </c>
+      <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
+        <v>0.0</v>
+      </c>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52">
+        <v>3823000.0</v>
+      </c>
+      <c r="Y52">
+        <v>7298000.0</v>
+      </c>
+      <c r="Z52">
+        <v>17570870.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52">
+        <v>16000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>16000000.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
+        <v>172000.0</v>
+      </c>
+      <c r="G53">
+        <v>172000.0</v>
+      </c>
+      <c r="H53">
+        <v>172000.0</v>
+      </c>
+      <c r="I53">
+        <v>172000.0</v>
+      </c>
+      <c r="J53">
+        <v>841000.0</v>
+      </c>
+      <c r="K53">
+        <v>3977000.0</v>
+      </c>
+      <c r="L53">
+        <v>3977000.0</v>
+      </c>
+      <c r="M53">
+        <v>3977000.0</v>
+      </c>
+      <c r="N53"/>
+      <c r="O53">
+        <v>3830000.0</v>
+      </c>
+      <c r="P53">
+        <v>3830000.0</v>
+      </c>
+      <c r="Q53">
+        <v>3850000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53">
+        <v>3850000.0</v>
+      </c>
+      <c r="T53">
+        <v>3850000.0</v>
+      </c>
+      <c r="U53">
+        <v>3850000.0</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53">
+        <v>7122000.0</v>
+      </c>
+      <c r="X53">
+        <v>3758000.0</v>
+      </c>
+      <c r="Y53">
+        <v>3755000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
+        <v>12000000.0</v>
+      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55">
+        <v>106421000.0</v>
+      </c>
+      <c r="C55">
+        <v>105617000.0</v>
+      </c>
+      <c r="D55">
+        <v>115939000.0</v>
+      </c>
+      <c r="E55">
+        <v>125814000.0</v>
+      </c>
+      <c r="F55">
+        <v>130922000.0</v>
+      </c>
+      <c r="G55">
+        <v>141374000.0</v>
+      </c>
+      <c r="H55">
+        <v>136368000.0</v>
+      </c>
+      <c r="I55">
+        <v>123684000.0</v>
+      </c>
+      <c r="J55">
+        <v>139658000.0</v>
+      </c>
+      <c r="K55">
+        <v>119988000.0</v>
+      </c>
+      <c r="L55">
+        <v>127117000.0</v>
+      </c>
+      <c r="M55">
+        <v>125096000.0</v>
+      </c>
+      <c r="N55">
+        <v>126164070.0</v>
+      </c>
+      <c r="O55">
+        <v>119237000.0</v>
+      </c>
+      <c r="P55">
+        <v>116588000.0</v>
+      </c>
+      <c r="Q55">
+        <v>116090000.0</v>
+      </c>
+      <c r="R55">
+        <v>122422670.0</v>
+      </c>
+      <c r="S55">
+        <v>112336000.0</v>
+      </c>
+      <c r="T55">
+        <v>103999000.0</v>
+      </c>
+      <c r="U55">
+        <v>98441000.0</v>
+      </c>
+      <c r="V55">
+        <v>90444800.0</v>
+      </c>
+      <c r="W55">
+        <v>89703000.0</v>
+      </c>
+      <c r="X55">
+        <v>88332000.0</v>
+      </c>
+      <c r="Y55">
+        <v>92988000.0</v>
+      </c>
+      <c r="Z55">
+        <v>101465780.0</v>
+      </c>
+      <c r="AA55">
+        <v>99529000.0</v>
+      </c>
+      <c r="AB55">
+        <v>75000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>74000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>68000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>51000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B56">
+        <v>39232000.0</v>
+      </c>
+      <c r="C56">
+        <v>38391000.0</v>
+      </c>
+      <c r="D56">
+        <v>41729000.0</v>
+      </c>
+      <c r="E56">
+        <v>47418000.0</v>
+      </c>
+      <c r="F56">
+        <v>53583000.0</v>
+      </c>
+      <c r="G56">
+        <v>65763000.0</v>
+      </c>
+      <c r="H56">
+        <v>60502000.0</v>
+      </c>
+      <c r="I56">
+        <v>47244000.0</v>
+      </c>
+      <c r="J56">
+        <v>110770000.0</v>
+      </c>
+      <c r="K56">
+        <v>91079000.0</v>
+      </c>
+      <c r="L56">
+        <v>98170000.0</v>
+      </c>
+      <c r="M56">
+        <v>96114000.0</v>
+      </c>
+      <c r="N56">
+        <v>100192000.0</v>
+      </c>
+      <c r="O56">
+        <v>86670000.0</v>
+      </c>
+      <c r="P56">
+        <v>88190000.0</v>
+      </c>
+      <c r="Q56">
+        <v>87672000.0</v>
+      </c>
+      <c r="R56">
+        <v>94146730.0</v>
+      </c>
+      <c r="S56">
+        <v>68543000.0</v>
+      </c>
+      <c r="T56">
+        <v>70456000.0</v>
+      </c>
+      <c r="U56">
+        <v>64842000.0</v>
+      </c>
+      <c r="V56">
+        <v>57214850.0</v>
+      </c>
+      <c r="W56">
+        <v>58001000.0</v>
+      </c>
+      <c r="X56">
+        <v>56573000.0</v>
+      </c>
+      <c r="Y56">
+        <v>61166000.0</v>
+      </c>
+      <c r="Z56">
+        <v>69588740.0</v>
+      </c>
+      <c r="AA56">
+        <v>67234000.0</v>
+      </c>
+      <c r="AB56">
+        <v>49000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>48000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>45000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>28000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" t="s">
+        <v>70</v>
+      </c>
+      <c r="B57">
+        <v>40414000.0</v>
+      </c>
+      <c r="C57">
+        <v>39086000.0</v>
+      </c>
+      <c r="D57">
+        <v>48488000.0</v>
+      </c>
+      <c r="E57">
+        <v>41545000.0</v>
+      </c>
+      <c r="F57">
+        <v>44360000.0</v>
+      </c>
+      <c r="G57">
+        <v>54029000.0</v>
+      </c>
+      <c r="H57">
+        <v>49799000.0</v>
+      </c>
+      <c r="I57">
+        <v>34887000.0</v>
+      </c>
+      <c r="J57">
+        <v>20802000.0</v>
+      </c>
+      <c r="K57">
+        <v>19234000.0</v>
+      </c>
+      <c r="L57">
+        <v>23890000.0</v>
+      </c>
+      <c r="M57">
+        <v>19763000.0</v>
+      </c>
+      <c r="N57">
+        <v>24497000.0</v>
+      </c>
+      <c r="O57">
+        <v>23369000.0</v>
+      </c>
+      <c r="P57">
+        <v>22028000.0</v>
+      </c>
+      <c r="Q57">
+        <v>26573000.0</v>
+      </c>
+      <c r="R57">
+        <v>33062140.0</v>
+      </c>
+      <c r="S57">
+        <v>28221000.0</v>
+      </c>
+      <c r="T57">
+        <v>21474000.0</v>
+      </c>
+      <c r="U57">
+        <v>21782000.0</v>
+      </c>
+      <c r="V57">
+        <v>23132210.0</v>
+      </c>
+      <c r="W57">
+        <v>24093000.0</v>
+      </c>
+      <c r="X57">
+        <v>25330000.0</v>
+      </c>
+      <c r="Y57">
+        <v>29938000.0</v>
+      </c>
+      <c r="Z57">
+        <v>40474040.0</v>
+      </c>
+      <c r="AA57">
+        <v>18641000.0</v>
+      </c>
+      <c r="AB57">
+        <v>7000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>5000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>19000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B58">
+        <v>45276000.0</v>
+      </c>
+      <c r="C58">
+        <v>44072000.0</v>
+      </c>
+      <c r="D58">
+        <v>53301000.0</v>
+      </c>
+      <c r="E58">
+        <v>46382000.0</v>
+      </c>
+      <c r="F58">
+        <v>49322000.0</v>
+      </c>
+      <c r="G58">
+        <v>59023000.0</v>
+      </c>
+      <c r="H58">
+        <v>54760000.0</v>
+      </c>
+      <c r="I58">
+        <v>39979000.0</v>
+      </c>
+      <c r="J58">
+        <v>30166000.0</v>
+      </c>
+      <c r="K58">
+        <v>28873000.0</v>
+      </c>
+      <c r="L58">
+        <v>33754000.0</v>
+      </c>
+      <c r="M58">
+        <v>29791000.0</v>
+      </c>
+      <c r="N58">
+        <v>32484070.0</v>
+      </c>
+      <c r="O58">
+        <v>35416000.0</v>
+      </c>
+      <c r="P58">
+        <v>30651000.0</v>
+      </c>
+      <c r="Q58">
+        <v>35196000.0</v>
+      </c>
+      <c r="R58">
+        <v>41684980.0</v>
+      </c>
+      <c r="S58">
+        <v>34781000.0</v>
+      </c>
+      <c r="T58">
+        <v>27891000.0</v>
+      </c>
+      <c r="U58">
+        <v>28978000.0</v>
+      </c>
+      <c r="V58">
+        <v>30185970.0</v>
+      </c>
+      <c r="W58">
+        <v>30397000.0</v>
+      </c>
+      <c r="X58">
+        <v>31634000.0</v>
+      </c>
+      <c r="Y58">
+        <v>36242000.0</v>
+      </c>
+      <c r="Z58">
+        <v>46777950.0</v>
+      </c>
+      <c r="AA58">
+        <v>47501000.0</v>
+      </c>
+      <c r="AB58">
+        <v>27000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>26000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>24000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>6000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60">
+        <v>61562000.0</v>
+      </c>
+      <c r="C60">
+        <v>61962000.0</v>
+      </c>
+      <c r="D60">
+        <v>62638000.0</v>
+      </c>
+      <c r="E60">
+        <v>79432000.0</v>
+      </c>
+      <c r="F60">
+        <v>81600000.0</v>
+      </c>
+      <c r="G60">
+        <v>82351000.0</v>
+      </c>
+      <c r="H60">
+        <v>81608000.0</v>
+      </c>
+      <c r="I60">
+        <v>83705000.0</v>
+      </c>
+      <c r="J60">
+        <v>109210000.0</v>
+      </c>
+      <c r="K60">
+        <v>90827000.0</v>
+      </c>
+      <c r="L60">
+        <v>93363000.0</v>
+      </c>
+      <c r="M60">
+        <v>95305000.0</v>
+      </c>
+      <c r="N60">
+        <v>93680000.0</v>
+      </c>
+      <c r="O60">
+        <v>83821000.0</v>
+      </c>
+      <c r="P60">
+        <v>85937000.0</v>
+      </c>
+      <c r="Q60">
+        <v>80894000.0</v>
+      </c>
+      <c r="R60">
+        <v>80737690.0</v>
+      </c>
+      <c r="S60">
+        <v>77555000.0</v>
+      </c>
+      <c r="T60">
+        <v>76108000.0</v>
+      </c>
+      <c r="U60">
+        <v>69463000.0</v>
+      </c>
+      <c r="V60">
+        <v>60258830.0</v>
+      </c>
+      <c r="W60">
+        <v>59306000.0</v>
+      </c>
+      <c r="X60">
+        <v>56698000.0</v>
+      </c>
+      <c r="Y60">
+        <v>56746000.0</v>
+      </c>
+      <c r="Z60">
+        <v>54687830.0</v>
+      </c>
+      <c r="AA60">
+        <v>52028000.0</v>
+      </c>
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60"/>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" t="s">
+        <v>75</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2">
+        <v>12410000.0</v>
+      </c>
+      <c r="C2">
+        <v>6552000.0</v>
+      </c>
+      <c r="D2">
+        <v>18318200.0</v>
+      </c>
+      <c r="E2">
+        <v>8621870.0</v>
+      </c>
+      <c r="F2">
+        <v>39534320.0</v>
+      </c>
+      <c r="G2">
+        <v>49405770.0</v>
+      </c>
+      <c r="H2">
+        <v>32055680.0</v>
+      </c>
+      <c r="I2">
+        <v>25816560.0</v>
+      </c>
+      <c r="J2">
+        <v>49065000.0</v>
+      </c>
+      <c r="K2">
+        <v>16771100.0</v>
+      </c>
+      <c r="L2">
+        <v>9000000.0</v>
+      </c>
+      <c r="M2">
+        <v>0.0</v>
+      </c>
+      <c r="N2">
+        <v>3000000.0</v>
+      </c>
+      <c r="O2">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-1000000.0</v>
+      </c>
+      <c r="N4">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O4">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-18234000.0</v>
+      </c>
+      <c r="F5">
+        <v>11189148.0</v>
+      </c>
+      <c r="G5">
+        <v>7770266.0</v>
+      </c>
+      <c r="H5">
+        <v>4643990.0</v>
+      </c>
+      <c r="I5">
+        <v>2777273.0</v>
+      </c>
+      <c r="J5">
+        <v>-1353181.0</v>
+      </c>
+      <c r="K5">
+        <v>-2991695.0</v>
+      </c>
+      <c r="L5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="M5">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6">
+        <v>-19214193.0</v>
+      </c>
+      <c r="F6">
+        <v>4799860.0</v>
+      </c>
+      <c r="G6">
+        <v>8017053.0</v>
+      </c>
+      <c r="H6">
+        <v>4909749.0</v>
+      </c>
+      <c r="I6">
+        <v>2777273.0</v>
+      </c>
+      <c r="J6">
+        <v>-1353181.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B9">
+        <v>-4249000.0</v>
+      </c>
+      <c r="C9">
+        <v>840000.0</v>
+      </c>
+      <c r="D9">
+        <v>1087150.0</v>
+      </c>
+      <c r="E9">
+        <v>-470900.0</v>
+      </c>
+      <c r="F9">
+        <v>20405630.0</v>
+      </c>
+      <c r="G9">
+        <v>9339040.0</v>
+      </c>
+      <c r="H9">
+        <v>8288290.0</v>
+      </c>
+      <c r="I9">
+        <v>6626370.0</v>
+      </c>
+      <c r="J9">
+        <v>13222000.0</v>
+      </c>
+      <c r="K9">
+        <v>1464590.0</v>
+      </c>
+      <c r="L9">
+        <v>2000000.0</v>
+      </c>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
+        <v>1000000.0</v>
+      </c>
+      <c r="O9">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10">
+        <v>-20798000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6352000.0</v>
+      </c>
+      <c r="D10">
+        <v>-52043030.0</v>
+      </c>
+      <c r="E10">
+        <v>-19468280.0</v>
+      </c>
+      <c r="F10">
+        <v>4537180.0</v>
+      </c>
+      <c r="G10">
+        <v>7409730.0</v>
+      </c>
+      <c r="H10">
+        <v>4632980.0</v>
+      </c>
+      <c r="I10">
+        <v>2280080.0</v>
+      </c>
+      <c r="J10">
+        <v>-1542000.0</v>
+      </c>
+      <c r="K10">
+        <v>-3023780.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-1870000.0</v>
+      </c>
+      <c r="F11">
+        <v>2386282.0</v>
+      </c>
+      <c r="G11">
+        <v>2164480.0</v>
+      </c>
+      <c r="H11">
+        <v>298171.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>4000000.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>135000.0</v>
+      </c>
+      <c r="D12">
+        <v>41391.0</v>
+      </c>
+      <c r="E12">
+        <v>5280.0</v>
+      </c>
+      <c r="F12">
+        <v>4244730.0</v>
+      </c>
+      <c r="G12">
+        <v>3930.0</v>
+      </c>
+      <c r="H12">
+        <v>11006.0</v>
+      </c>
+      <c r="I12">
+        <v>2020.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13">
+        <v>77000.0</v>
+      </c>
+      <c r="C13">
+        <v>133000.0</v>
+      </c>
+      <c r="D13">
+        <v>296570.0</v>
+      </c>
+      <c r="E13">
+        <v>56610.0</v>
+      </c>
+      <c r="F13">
+        <v>7240.0</v>
+      </c>
+      <c r="G13">
+        <v>360530.0</v>
+      </c>
+      <c r="H13">
+        <v>11010.0</v>
+      </c>
+      <c r="I13">
+        <v>443740.0</v>
+      </c>
+      <c r="J13">
+        <v>253000.0</v>
+      </c>
+      <c r="K13">
+        <v>1240.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>1644.0</v>
+      </c>
+      <c r="E14">
+        <v>1644.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15">
+        <v>-22317000.0</v>
+      </c>
+      <c r="C15">
+        <v>-6352000.0</v>
+      </c>
+      <c r="D15">
+        <v>-47354620.0</v>
+      </c>
+      <c r="E15">
+        <v>-17270620.0</v>
+      </c>
+      <c r="F15">
+        <v>2150900.0</v>
+      </c>
+      <c r="G15">
+        <v>5245250.0</v>
+      </c>
+      <c r="H15">
+        <v>4334810.0</v>
+      </c>
+      <c r="I15">
+        <v>775170.0</v>
+      </c>
+      <c r="J15">
+        <v>-3546000.0</v>
+      </c>
+      <c r="K15">
+        <v>-3405870.0</v>
+      </c>
+      <c r="L15">
+        <v>-1000000.0</v>
+      </c>
+      <c r="M15">
+        <v>-2000000.0</v>
+      </c>
+      <c r="N15">
+        <v>5000000.0</v>
+      </c>
+      <c r="O15">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16">
+        <v>-22317000.0</v>
+      </c>
+      <c r="C16">
+        <v>-6352000.0</v>
+      </c>
+      <c r="D16">
+        <v>-47354620.0</v>
+      </c>
+      <c r="E16">
+        <v>-16592000.0</v>
+      </c>
+      <c r="F16">
+        <v>2150901.0</v>
+      </c>
+      <c r="G16">
+        <v>5245253.0</v>
+      </c>
+      <c r="H16">
+        <v>4334813.0</v>
+      </c>
+      <c r="I16">
+        <v>775170.0</v>
+      </c>
+      <c r="J16">
+        <v>-3546000.0</v>
+      </c>
+      <c r="K16">
+        <v>-3405870.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-6352000.0</v>
+      </c>
+      <c r="D17">
+        <v>-23699259.0</v>
+      </c>
+      <c r="E17">
+        <v>-17272259.0</v>
+      </c>
+      <c r="F17">
+        <v>2150901.0</v>
+      </c>
+      <c r="G17">
+        <v>5601856.0</v>
+      </c>
+      <c r="H17">
+        <v>4334813.0</v>
+      </c>
+      <c r="I17">
+        <v>775170.0</v>
+      </c>
+      <c r="J17">
+        <v>-3476787.0</v>
+      </c>
+      <c r="K17">
+        <v>-3405866.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-133000.0</v>
+      </c>
+      <c r="D18">
+        <v>71391.0</v>
+      </c>
+      <c r="E18">
+        <v>-56609.0</v>
+      </c>
+      <c r="F18">
+        <v>-7239.0</v>
+      </c>
+      <c r="G18">
+        <v>-3930.0</v>
+      </c>
+      <c r="H18">
+        <v>-11006.0</v>
+      </c>
+      <c r="I18">
+        <v>-443741.0</v>
+      </c>
+      <c r="J18">
+        <v>-4614.0</v>
+      </c>
+      <c r="K18">
+        <v>-1244.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21">
+        <v>-20875000.0</v>
+      </c>
+      <c r="C21">
+        <v>-6219000.0</v>
+      </c>
+      <c r="D21">
+        <v>-51746460.0</v>
+      </c>
+      <c r="E21">
+        <v>-19411670.0</v>
+      </c>
+      <c r="F21">
+        <v>4544420.0</v>
+      </c>
+      <c r="G21">
+        <v>7770270.0</v>
+      </c>
+      <c r="H21">
+        <v>4643990.0</v>
+      </c>
+      <c r="I21">
+        <v>2723830.0</v>
+      </c>
+      <c r="J21">
+        <v>-1289000.0</v>
+      </c>
+      <c r="K21">
+        <v>-3022540.0</v>
+      </c>
+      <c r="L21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
+        <v>7660000.0</v>
+      </c>
+      <c r="F23">
+        <v>619918.0</v>
+      </c>
+      <c r="G23">
+        <v>2398541.0</v>
+      </c>
+      <c r="H23">
+        <v>693337.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>167000.0</v>
+      </c>
+      <c r="D25">
+        <v>34475.0</v>
+      </c>
+      <c r="E25">
+        <v>197475.0</v>
+      </c>
+      <c r="F25">
+        <v>255438.0</v>
+      </c>
+      <c r="G25">
+        <v>246787.0</v>
+      </c>
+      <c r="H25">
+        <v>265759.0</v>
+      </c>
+      <c r="I25">
+        <v>53452.0</v>
+      </c>
+      <c r="J25">
+        <v>62686.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28">
+        <v>8969000.0</v>
+      </c>
+      <c r="C28">
+        <v>6259000.0</v>
+      </c>
+      <c r="D28">
+        <v>53874360.0</v>
+      </c>
+      <c r="E28">
+        <v>19280720.0</v>
+      </c>
+      <c r="F28">
+        <v>12236390.0</v>
+      </c>
+      <c r="G28">
+        <v>3967320.0</v>
+      </c>
+      <c r="H28">
+        <v>4337630.0</v>
+      </c>
+      <c r="I28">
+        <v>5194490.0</v>
+      </c>
+      <c r="J28">
+        <v>15992000.0</v>
+      </c>
+      <c r="K28">
+        <v>5291030.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29">
+        <v>1519000.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>-4182340.0</v>
+      </c>
+      <c r="E29">
+        <v>-2196020.0</v>
+      </c>
+      <c r="F29">
+        <v>2386280.0</v>
+      </c>
+      <c r="G29">
+        <v>2164480.0</v>
+      </c>
+      <c r="H29">
+        <v>298170.0</v>
+      </c>
+      <c r="I29">
+        <v>1504910.0</v>
+      </c>
+      <c r="J29">
+        <v>2004000.0</v>
+      </c>
+      <c r="K29">
+        <v>382090.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30">
+        <v>29036000.0</v>
+      </c>
+      <c r="C30">
+        <v>13611000.0</v>
+      </c>
+      <c r="D30">
+        <v>71151810.0</v>
+      </c>
+      <c r="E30">
+        <v>27567920.0</v>
+      </c>
+      <c r="F30">
+        <v>51150798.0</v>
+      </c>
+      <c r="G30">
+        <v>53373084.0</v>
+      </c>
+      <c r="H30">
+        <v>36393317.0</v>
+      </c>
+      <c r="I30">
+        <v>31011050.0</v>
+      </c>
+      <c r="J30">
+        <v>65387529.0</v>
+      </c>
+      <c r="K30">
+        <v>22062134.0</v>
+      </c>
+      <c r="L30">
+        <v>13000000.0</v>
+      </c>
+      <c r="M30">
+        <v>3000000.0</v>
+      </c>
+      <c r="N30">
+        <v>6000000.0</v>
+      </c>
+      <c r="O30">
+        <v>12000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32">
+        <v>8161000.0</v>
+      </c>
+      <c r="C32">
+        <v>7392000.0</v>
+      </c>
+      <c r="D32">
+        <v>19405350.0</v>
+      </c>
+      <c r="E32">
+        <v>8150970.0</v>
+      </c>
+      <c r="F32">
+        <v>59939950.0</v>
+      </c>
+      <c r="G32">
+        <v>58744810.0</v>
+      </c>
+      <c r="H32">
+        <v>40343970.0</v>
+      </c>
+      <c r="I32">
+        <v>32442930.0</v>
+      </c>
+      <c r="J32">
+        <v>62287000.0</v>
+      </c>
+      <c r="K32">
+        <v>18235690.0</v>
+      </c>
+      <c r="L32">
+        <v>11000000.0</v>
+      </c>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
+        <v>4000000.0</v>
+      </c>
+      <c r="O32">
+        <v>10000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
+        <v>85</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
+        <v>91</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2">
+        <v>2501000.0</v>
+      </c>
+      <c r="C2">
+        <v>562000.0</v>
+      </c>
+      <c r="D2">
+        <v>5247000.0</v>
+      </c>
+      <c r="E2">
+        <v>611000.0</v>
+      </c>
+      <c r="F2">
+        <v>1255000.0</v>
+      </c>
+      <c r="G2">
+        <v>4808000.0</v>
+      </c>
+      <c r="H2">
+        <v>255000.0</v>
+      </c>
+      <c r="I2">
+        <v>234000.0</v>
+      </c>
+      <c r="J2">
+        <v>794000.0</v>
+      </c>
+      <c r="K2">
+        <v>1001000.0</v>
+      </c>
+      <c r="L2">
+        <v>6572000.0</v>
+      </c>
+      <c r="M2">
+        <v>1104000.0</v>
+      </c>
+      <c r="N2">
+        <v>8621870.0</v>
+      </c>
+      <c r="O2">
+        <v>111000.0</v>
+      </c>
+      <c r="P2">
+        <v>3795000.0</v>
+      </c>
+      <c r="Q2">
+        <v>4989000.0</v>
+      </c>
+      <c r="R2">
+        <v>12141320.0</v>
+      </c>
+      <c r="S2">
+        <v>10064000.0</v>
+      </c>
+      <c r="T2">
+        <v>7504000.0</v>
+      </c>
+      <c r="U2">
+        <v>9825000.0</v>
+      </c>
+      <c r="V2">
+        <v>9633770.0</v>
+      </c>
+      <c r="W2">
+        <v>19433000.0</v>
+      </c>
+      <c r="X2">
+        <v>4507000.0</v>
+      </c>
+      <c r="Y2">
+        <v>15832000.0</v>
+      </c>
+      <c r="Z2">
+        <v>14236680.0</v>
+      </c>
+      <c r="AA2">
+        <v>5846000.0</v>
+      </c>
+      <c r="AB2">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5">
+        <v>-1858000.0</v>
+      </c>
+      <c r="M5">
+        <v>-1821000.0</v>
+      </c>
+      <c r="N5">
+        <v>-12922000.0</v>
+      </c>
+      <c r="O5">
+        <v>-2029000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
+        <v>2990000.0</v>
+      </c>
+      <c r="X5">
+        <v>150000.0</v>
+      </c>
+      <c r="Y5">
+        <v>2445000.0</v>
+      </c>
+      <c r="Z5">
+        <v>2855749.0</v>
+      </c>
+      <c r="AA5">
+        <v>734000.0</v>
+      </c>
+      <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6">
+        <v>-1823000.0</v>
+      </c>
+      <c r="M6">
+        <v>-1359000.0</v>
+      </c>
+      <c r="N6">
+        <v>-14099668.0</v>
+      </c>
+      <c r="O6">
+        <v>-1999000.0</v>
+      </c>
+      <c r="P6">
+        <v>-3154000.0</v>
+      </c>
+      <c r="Q6">
+        <v>164000.0</v>
+      </c>
+      <c r="R6">
+        <v>2239860.0</v>
+      </c>
+      <c r="S6">
+        <v>1068000.0</v>
+      </c>
+      <c r="T6">
+        <v>859000.0</v>
+      </c>
+      <c r="U6">
+        <v>633000.0</v>
+      </c>
+      <c r="V6">
+        <v>2432053.0</v>
+      </c>
+      <c r="W6">
+        <v>2990000.0</v>
+      </c>
+      <c r="X6">
+        <v>150000.0</v>
+      </c>
+      <c r="Y6">
+        <v>2445000.0</v>
+      </c>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B9">
+        <v>286000.0</v>
+      </c>
+      <c r="C9">
+        <v>51000.0</v>
+      </c>
+      <c r="D9">
+        <v>-5225000.0</v>
+      </c>
+      <c r="E9">
+        <v>136000.0</v>
+      </c>
+      <c r="F9">
+        <v>176000.0</v>
+      </c>
+      <c r="G9">
+        <v>569000.0</v>
+      </c>
+      <c r="H9">
+        <v>27000.0</v>
+      </c>
+      <c r="I9">
+        <v>68000.0</v>
+      </c>
+      <c r="J9">
+        <v>57000.0</v>
+      </c>
+      <c r="K9">
+        <v>40000.0</v>
+      </c>
+      <c r="L9">
+        <v>307000.0</v>
+      </c>
+      <c r="M9">
+        <v>46000.0</v>
+      </c>
+      <c r="N9">
+        <v>-470900.0</v>
+      </c>
+      <c r="O9">
+        <v>1000.0</v>
+      </c>
+      <c r="P9">
+        <v>-1156000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2233000.0</v>
+      </c>
+      <c r="R9">
+        <v>14640630.0</v>
+      </c>
+      <c r="S9">
+        <v>2121000.0</v>
+      </c>
+      <c r="T9">
+        <v>1656000.0</v>
+      </c>
+      <c r="U9">
+        <v>1988000.0</v>
+      </c>
+      <c r="V9">
+        <v>1326040.0</v>
+      </c>
+      <c r="W9">
+        <v>3877000.0</v>
+      </c>
+      <c r="X9">
+        <v>755000.0</v>
+      </c>
+      <c r="Y9">
+        <v>3381000.0</v>
+      </c>
+      <c r="Z9">
+        <v>4184290.0</v>
+      </c>
+      <c r="AA9">
+        <v>1262000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10">
+        <v>-299000.0</v>
+      </c>
+      <c r="C10">
+        <v>-930000.0</v>
+      </c>
+      <c r="D10">
+        <v>-13685000.0</v>
+      </c>
+      <c r="E10">
+        <v>-761000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1231000.0</v>
+      </c>
+      <c r="G10">
+        <v>-656000.0</v>
+      </c>
+      <c r="H10">
+        <v>-2349000.0</v>
+      </c>
+      <c r="I10">
+        <v>-2116000.0</v>
+      </c>
+      <c r="J10">
+        <v>-2014000.0</v>
+      </c>
+      <c r="K10">
+        <v>-8232000.0</v>
+      </c>
+      <c r="L10">
+        <v>-1850000.0</v>
+      </c>
+      <c r="M10">
+        <v>-1831000.0</v>
+      </c>
+      <c r="N10">
+        <v>-19468280.0</v>
+      </c>
+      <c r="O10">
+        <v>-2200000.0</v>
+      </c>
+      <c r="P10">
+        <v>-3403000.0</v>
+      </c>
+      <c r="Q10">
+        <v>117000.0</v>
+      </c>
+      <c r="R10">
+        <v>2178180.0</v>
+      </c>
+      <c r="S10">
+        <v>1002000.0</v>
+      </c>
+      <c r="T10">
+        <v>791000.0</v>
+      </c>
+      <c r="U10">
+        <v>566000.0</v>
+      </c>
+      <c r="V10">
+        <v>2373340.0</v>
+      </c>
+      <c r="W10">
+        <v>2927000.0</v>
+      </c>
+      <c r="X10">
+        <v>89000.0</v>
+      </c>
+      <c r="Y10">
+        <v>2377000.0</v>
+      </c>
+      <c r="Z10">
+        <v>2632980.0</v>
+      </c>
+      <c r="AA10">
+        <v>716000.0</v>
+      </c>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>-1870000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12">
+        <v>60000.0</v>
+      </c>
+      <c r="C12">
+        <v>30000.0</v>
+      </c>
+      <c r="D12">
+        <v>64000.0</v>
+      </c>
+      <c r="E12">
+        <v>0.0</v>
+      </c>
+      <c r="F12">
+        <v>33000.0</v>
+      </c>
+      <c r="G12">
+        <v>78000.0</v>
+      </c>
+      <c r="H12">
+        <v>12000.0</v>
+      </c>
+      <c r="I12">
+        <v>12000.0</v>
+      </c>
+      <c r="J12">
+        <v>36000.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>27000.0</v>
+      </c>
+      <c r="M12">
+        <v>209000.0</v>
+      </c>
+      <c r="N12">
+        <v>5280.0</v>
+      </c>
+      <c r="O12">
+        <v>173000.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>1000.0</v>
+      </c>
+      <c r="R12">
+        <v>761.0</v>
+      </c>
+      <c r="S12">
+        <v>2000.0</v>
+      </c>
+      <c r="T12">
+        <v>3000.0</v>
+      </c>
+      <c r="U12">
+        <v>3000.0</v>
+      </c>
+      <c r="V12">
+        <v>70.0</v>
+      </c>
+      <c r="W12">
+        <v>1000.0</v>
+      </c>
+      <c r="X12">
+        <v>1000.0</v>
+      </c>
+      <c r="Y12">
+        <v>2000.0</v>
+      </c>
+      <c r="Z12">
+        <v>3006.0</v>
+      </c>
+      <c r="AA12">
+        <v>2000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13">
+        <v>0.0</v>
+      </c>
+      <c r="C13">
+        <v>200000.0</v>
+      </c>
+      <c r="D13">
+        <v>199000.0</v>
+      </c>
+      <c r="E13">
+        <v>11000.0</v>
+      </c>
+      <c r="F13">
+        <v>32000.0</v>
+      </c>
+      <c r="G13">
+        <v>78000.0</v>
+      </c>
+      <c r="H13">
+        <v>11000.0</v>
+      </c>
+      <c r="I13">
+        <v>12000.0</v>
+      </c>
+      <c r="J13">
+        <v>9000.0</v>
+      </c>
+      <c r="K13">
+        <v>19000.0</v>
+      </c>
+      <c r="L13">
+        <v>8000.0</v>
+      </c>
+      <c r="M13">
+        <v>10000.0</v>
+      </c>
+      <c r="N13">
+        <v>56610.0</v>
+      </c>
+      <c r="O13">
+        <v>171000.0</v>
+      </c>
+      <c r="P13">
+        <v>61000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1000.0</v>
+      </c>
+      <c r="R13">
+        <v>16930.0</v>
+      </c>
+      <c r="S13">
+        <v>40000.0</v>
+      </c>
+      <c r="T13">
+        <v>72000.0</v>
+      </c>
+      <c r="U13">
+        <v>3000.0</v>
+      </c>
+      <c r="V13">
+        <v>20580.0</v>
+      </c>
+      <c r="W13">
+        <v>24000.0</v>
+      </c>
+      <c r="X13">
+        <v>29000.0</v>
+      </c>
+      <c r="Y13">
+        <v>50000.0</v>
+      </c>
+      <c r="Z13">
+        <v>77010.0</v>
+      </c>
+      <c r="AA13">
+        <v>41000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
+        <v>1644.0</v>
+      </c>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
+        <v>0.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15">
+        <v>-299000.0</v>
+      </c>
+      <c r="C15">
+        <v>-930000.0</v>
+      </c>
+      <c r="D15">
+        <v>-15204000.0</v>
+      </c>
+      <c r="E15">
+        <v>-761000.0</v>
+      </c>
+      <c r="F15">
+        <v>-1231000.0</v>
+      </c>
+      <c r="G15">
+        <v>-656000.0</v>
+      </c>
+      <c r="H15">
+        <v>-2349000.0</v>
+      </c>
+      <c r="I15">
+        <v>-2116000.0</v>
+      </c>
+      <c r="J15">
+        <v>-2014000.0</v>
+      </c>
+      <c r="K15">
+        <v>-8232000.0</v>
+      </c>
+      <c r="L15">
+        <v>-1850000.0</v>
+      </c>
+      <c r="M15">
+        <v>-1831000.0</v>
+      </c>
+      <c r="N15">
+        <v>-17270620.0</v>
+      </c>
+      <c r="O15">
+        <v>-2200000.0</v>
+      </c>
+      <c r="P15">
+        <v>-3403000.0</v>
+      </c>
+      <c r="Q15">
+        <v>117000.0</v>
+      </c>
+      <c r="R15">
+        <v>13900.0</v>
+      </c>
+      <c r="S15">
+        <v>1123000.0</v>
+      </c>
+      <c r="T15">
+        <v>649000.0</v>
+      </c>
+      <c r="U15">
+        <v>365000.0</v>
+      </c>
+      <c r="V15">
+        <v>991860.0</v>
+      </c>
+      <c r="W15">
+        <v>2592000.0</v>
+      </c>
+      <c r="X15">
+        <v>71000.0</v>
+      </c>
+      <c r="Y15">
+        <v>1947000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2699810.0</v>
+      </c>
+      <c r="AA15">
+        <v>524000.0</v>
+      </c>
+      <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-15204000.0</v>
+      </c>
+      <c r="E16">
+        <v>-761000.0</v>
+      </c>
+      <c r="F16">
+        <v>-1231000.0</v>
+      </c>
+      <c r="G16">
+        <v>-656000.0</v>
+      </c>
+      <c r="H16">
+        <v>-2349000.0</v>
+      </c>
+      <c r="I16">
+        <v>-2116000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-1850000.0</v>
+      </c>
+      <c r="M16">
+        <v>-1850000.0</v>
+      </c>
+      <c r="N16">
+        <v>-11107000.0</v>
+      </c>
+      <c r="O16">
+        <v>-2200000.0</v>
+      </c>
+      <c r="P16">
+        <v>-3403000.0</v>
+      </c>
+      <c r="Q16">
+        <v>117000.0</v>
+      </c>
+      <c r="R16">
+        <v>13900.0</v>
+      </c>
+      <c r="S16">
+        <v>1123000.0</v>
+      </c>
+      <c r="T16">
+        <v>649000.0</v>
+      </c>
+      <c r="U16">
+        <v>365000.0</v>
+      </c>
+      <c r="V16">
+        <v>991860.0</v>
+      </c>
+      <c r="W16">
+        <v>2592000.0</v>
+      </c>
+      <c r="X16">
+        <v>71000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1947000.0</v>
+      </c>
+      <c r="Z16">
+        <v>2699810.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17">
+        <v>-299000.0</v>
+      </c>
+      <c r="C17">
+        <v>-930000.0</v>
+      </c>
+      <c r="D17">
+        <v>-15204000.0</v>
+      </c>
+      <c r="E17">
+        <v>-761000.0</v>
+      </c>
+      <c r="F17">
+        <v>-1231000.0</v>
+      </c>
+      <c r="G17">
+        <v>-656000.0</v>
+      </c>
+      <c r="H17">
+        <v>-2349000.0</v>
+      </c>
+      <c r="I17">
+        <v>-2116000.0</v>
+      </c>
+      <c r="J17">
+        <v>-2014000.0</v>
+      </c>
+      <c r="K17">
+        <v>-8232000.0</v>
+      </c>
+      <c r="L17">
+        <v>-1850000.0</v>
+      </c>
+      <c r="M17">
+        <v>-1831000.0</v>
+      </c>
+      <c r="N17">
+        <v>-11786259.0</v>
+      </c>
+      <c r="O17">
+        <v>-2200000.0</v>
+      </c>
+      <c r="P17">
+        <v>-3403000.0</v>
+      </c>
+      <c r="Q17">
+        <v>117000.0</v>
+      </c>
+      <c r="R17">
+        <v>13901.0</v>
+      </c>
+      <c r="S17">
+        <v>1123000.0</v>
+      </c>
+      <c r="T17">
+        <v>649000.0</v>
+      </c>
+      <c r="U17">
+        <v>365000.0</v>
+      </c>
+      <c r="V17">
+        <v>991856.0</v>
+      </c>
+      <c r="W17">
+        <v>2592000.0</v>
+      </c>
+      <c r="X17">
+        <v>71000.0</v>
+      </c>
+      <c r="Y17">
+        <v>1947000.0</v>
+      </c>
+      <c r="Z17">
+        <v>2699813.0</v>
+      </c>
+      <c r="AA17">
+        <v>524000.0</v>
+      </c>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18">
+        <v>-60000.0</v>
+      </c>
+      <c r="C18">
+        <v>170000.0</v>
+      </c>
+      <c r="D18">
+        <v>199000.0</v>
+      </c>
+      <c r="E18">
+        <v>11000.0</v>
+      </c>
+      <c r="F18">
+        <v>-32000.0</v>
+      </c>
+      <c r="G18">
+        <v>-78000.0</v>
+      </c>
+      <c r="H18">
+        <v>-11000.0</v>
+      </c>
+      <c r="I18">
+        <v>-12000.0</v>
+      </c>
+      <c r="J18">
+        <v>-27000.0</v>
+      </c>
+      <c r="K18">
+        <v>19000.0</v>
+      </c>
+      <c r="L18">
+        <v>8000.0</v>
+      </c>
+      <c r="M18">
+        <v>-209000.0</v>
+      </c>
+      <c r="N18">
+        <v>54391.0</v>
+      </c>
+      <c r="O18">
+        <v>-171000.0</v>
+      </c>
+      <c r="P18">
+        <v>61000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-1000.0</v>
+      </c>
+      <c r="R18">
+        <v>-116239.0</v>
+      </c>
+      <c r="S18">
+        <v>40000.0</v>
+      </c>
+      <c r="T18">
+        <v>72000.0</v>
+      </c>
+      <c r="U18">
+        <v>-3000.0</v>
+      </c>
+      <c r="V18">
+        <v>-106930.0</v>
+      </c>
+      <c r="W18">
+        <v>24000.0</v>
+      </c>
+      <c r="X18">
+        <v>29000.0</v>
+      </c>
+      <c r="Y18">
+        <v>50000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-77006.0</v>
+      </c>
+      <c r="AA18">
+        <v>39000.0</v>
+      </c>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21">
+        <v>-239000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1408000.0</v>
+      </c>
+      <c r="D21">
+        <v>-13884000.0</v>
+      </c>
+      <c r="E21">
+        <v>-772000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1199000.0</v>
+      </c>
+      <c r="G21">
+        <v>-578000.0</v>
+      </c>
+      <c r="H21">
+        <v>-2338000.0</v>
+      </c>
+      <c r="I21">
+        <v>-2104000.0</v>
+      </c>
+      <c r="J21">
+        <v>-1987000.0</v>
+      </c>
+      <c r="K21">
+        <v>-8251000.0</v>
+      </c>
+      <c r="L21">
+        <v>-1858000.0</v>
+      </c>
+      <c r="M21">
+        <v>-1821000.0</v>
+      </c>
+      <c r="N21">
+        <v>-19411670.0</v>
+      </c>
+      <c r="O21">
+        <v>-2029000.0</v>
+      </c>
+      <c r="P21">
+        <v>-3464000.0</v>
+      </c>
+      <c r="Q21">
+        <v>118000.0</v>
+      </c>
+      <c r="R21">
+        <v>2161260.0</v>
+      </c>
+      <c r="S21">
+        <v>962000.0</v>
+      </c>
+      <c r="T21">
+        <v>719000.0</v>
+      </c>
+      <c r="U21">
+        <v>569000.0</v>
+      </c>
+      <c r="V21">
+        <v>2352760.0</v>
+      </c>
+      <c r="W21">
+        <v>2903000.0</v>
+      </c>
+      <c r="X21">
+        <v>60000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2327000.0</v>
+      </c>
+      <c r="Z21">
+        <v>2709990.0</v>
+      </c>
+      <c r="AA21">
+        <v>354000.0</v>
+      </c>
+      <c r="AB21"/>
+      <c r="AC21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
+        <v>1000.0</v>
+      </c>
+      <c r="M23">
+        <v>2000.0</v>
+      </c>
+      <c r="N23">
+        <v>9798000.0</v>
+      </c>
+      <c r="O23">
+        <v>2000.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25">
+        <v>37000.0</v>
+      </c>
+      <c r="C25">
+        <v>41000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25">
+        <v>65000.0</v>
+      </c>
+      <c r="G25">
+        <v>26000.0</v>
+      </c>
+      <c r="H25">
+        <v>33000.0</v>
+      </c>
+      <c r="I25">
+        <v>43000.0</v>
+      </c>
+      <c r="J25">
+        <v>-74000.0</v>
+      </c>
+      <c r="K25">
+        <v>44000.0</v>
+      </c>
+      <c r="L25">
+        <v>-147000.0</v>
+      </c>
+      <c r="M25">
+        <v>263000.0</v>
+      </c>
+      <c r="N25">
+        <v>-125525.0</v>
+      </c>
+      <c r="O25">
+        <v>28000.0</v>
+      </c>
+      <c r="P25">
+        <v>249000.0</v>
+      </c>
+      <c r="Q25">
+        <v>46000.0</v>
+      </c>
+      <c r="R25">
+        <v>62438.0</v>
+      </c>
+      <c r="S25">
+        <v>64000.0</v>
+      </c>
+      <c r="T25">
+        <v>65000.0</v>
+      </c>
+      <c r="U25">
+        <v>64000.0</v>
+      </c>
+      <c r="V25">
+        <v>58787.0</v>
+      </c>
+      <c r="W25">
+        <v>62000.0</v>
+      </c>
+      <c r="X25">
+        <v>60000.0</v>
+      </c>
+      <c r="Y25">
+        <v>66000.0</v>
+      </c>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28">
+        <v>675000.0</v>
+      </c>
+      <c r="C28">
+        <v>1459000.0</v>
+      </c>
+      <c r="D28">
+        <v>1679000.0</v>
+      </c>
+      <c r="E28">
+        <v>1031000.0</v>
+      </c>
+      <c r="F28">
+        <v>1376000.0</v>
+      </c>
+      <c r="G28">
+        <v>1401000.0</v>
+      </c>
+      <c r="H28">
+        <v>1310000.0</v>
+      </c>
+      <c r="I28">
+        <v>2172000.0</v>
+      </c>
+      <c r="J28">
+        <v>2045000.0</v>
+      </c>
+      <c r="K28">
+        <v>8293000.0</v>
+      </c>
+      <c r="L28">
+        <v>2166000.0</v>
+      </c>
+      <c r="M28">
+        <v>1869000.0</v>
+      </c>
+      <c r="N28">
+        <v>19280720.0</v>
+      </c>
+      <c r="O28">
+        <v>2032000.0</v>
+      </c>
+      <c r="P28">
+        <v>2305000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2134000.0</v>
+      </c>
+      <c r="R28">
+        <v>12789120.0</v>
+      </c>
+      <c r="S28">
+        <v>1285000.0</v>
+      </c>
+      <c r="T28">
+        <v>981000.0</v>
+      </c>
+      <c r="U28">
+        <v>1426000.0</v>
+      </c>
+      <c r="V28">
+        <v>1012320.0</v>
+      </c>
+      <c r="W28">
+        <v>939000.0</v>
+      </c>
+      <c r="X28">
+        <v>754000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1262000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1601630.0</v>
+      </c>
+      <c r="AA28">
+        <v>907000.0</v>
+      </c>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>1519000.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
+        <v>-2196020.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>2164280.0</v>
+      </c>
+      <c r="S29">
+        <v>-121000.0</v>
+      </c>
+      <c r="T29">
+        <v>142000.0</v>
+      </c>
+      <c r="U29">
+        <v>201000.0</v>
+      </c>
+      <c r="V29">
+        <v>1381480.0</v>
+      </c>
+      <c r="W29">
+        <v>335000.0</v>
+      </c>
+      <c r="X29">
+        <v>18000.0</v>
+      </c>
+      <c r="Y29">
+        <v>430000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-66830.0</v>
+      </c>
+      <c r="AA29">
+        <v>192000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30">
+        <v>3026000.0</v>
+      </c>
+      <c r="C30">
+        <v>2021000.0</v>
+      </c>
+      <c r="D30">
+        <v>13906000.0</v>
+      </c>
+      <c r="E30">
+        <v>1519000.0</v>
+      </c>
+      <c r="F30">
+        <v>2630000.0</v>
+      </c>
+      <c r="G30">
+        <v>5955000.0</v>
+      </c>
+      <c r="H30">
+        <v>2620000.0</v>
+      </c>
+      <c r="I30">
+        <v>2406000.0</v>
+      </c>
+      <c r="J30">
+        <v>2838000.0</v>
+      </c>
+      <c r="K30">
+        <v>9292000.0</v>
+      </c>
+      <c r="L30">
+        <v>8737000.0</v>
+      </c>
+      <c r="M30">
+        <v>2772000.0</v>
+      </c>
+      <c r="N30">
+        <v>12219920.0</v>
+      </c>
+      <c r="O30">
+        <v>2141000.0</v>
+      </c>
+      <c r="P30">
+        <v>6103000.0</v>
+      </c>
+      <c r="Q30">
+        <v>7104000.0</v>
+      </c>
+      <c r="R30">
+        <v>20242798.0</v>
+      </c>
+      <c r="S30">
+        <v>11223000.0</v>
+      </c>
+      <c r="T30">
+        <v>8441000.0</v>
+      </c>
+      <c r="U30">
+        <v>11244000.0</v>
+      </c>
+      <c r="V30">
+        <v>10878084.0</v>
+      </c>
+      <c r="W30">
+        <v>20407000.0</v>
+      </c>
+      <c r="X30">
+        <v>5202000.0</v>
+      </c>
+      <c r="Y30">
+        <v>16886000.0</v>
+      </c>
+      <c r="Z30">
+        <v>15839317.0</v>
+      </c>
+      <c r="AA30">
+        <v>6754000.0</v>
+      </c>
+      <c r="AB30">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>7000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32">
+        <v>2787000.0</v>
+      </c>
+      <c r="C32">
+        <v>613000.0</v>
+      </c>
+      <c r="D32">
+        <v>22000.0</v>
+      </c>
+      <c r="E32">
+        <v>747000.0</v>
+      </c>
+      <c r="F32">
+        <v>1431000.0</v>
+      </c>
+      <c r="G32">
+        <v>5377000.0</v>
+      </c>
+      <c r="H32">
+        <v>282000.0</v>
+      </c>
+      <c r="I32">
+        <v>302000.0</v>
+      </c>
+      <c r="J32">
+        <v>851000.0</v>
+      </c>
+      <c r="K32">
+        <v>1041000.0</v>
+      </c>
+      <c r="L32">
+        <v>6879000.0</v>
+      </c>
+      <c r="M32">
+        <v>1150000.0</v>
+      </c>
+      <c r="N32">
+        <v>8150970.0</v>
+      </c>
+      <c r="O32">
+        <v>112000.0</v>
+      </c>
+      <c r="P32">
+        <v>2639000.0</v>
+      </c>
+      <c r="Q32">
+        <v>7222000.0</v>
+      </c>
+      <c r="R32">
+        <v>26781950.0</v>
+      </c>
+      <c r="S32">
+        <v>12185000.0</v>
+      </c>
+      <c r="T32">
+        <v>9160000.0</v>
+      </c>
+      <c r="U32">
+        <v>11813000.0</v>
+      </c>
+      <c r="V32">
+        <v>10959810.0</v>
+      </c>
+      <c r="W32">
+        <v>23310000.0</v>
+      </c>
+      <c r="X32">
+        <v>5262000.0</v>
+      </c>
+      <c r="Y32">
+        <v>19213000.0</v>
+      </c>
+      <c r="Z32">
+        <v>18420970.0</v>
+      </c>
+      <c r="AA32">
+        <v>7108000.0</v>
+      </c>
+      <c r="AB32">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>6000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>2000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>468000.0</v>
+      </c>
+      <c r="C2">
+        <v>1019000.0</v>
+      </c>
+      <c r="D2">
+        <v>7975000.0</v>
+      </c>
+      <c r="E2">
+        <v>2447102.0</v>
+      </c>
+      <c r="F2">
+        <v>15121802.0</v>
+      </c>
+      <c r="G2">
+        <v>-1853827.0</v>
+      </c>
+      <c r="H2">
+        <v>12206957.0</v>
+      </c>
+      <c r="I2">
+        <v>3659842.0</v>
+      </c>
+      <c r="J2">
+        <v>657641.0</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>4000</v>
+      </c>
+      <c r="C3">
+        <v>4000</v>
+      </c>
+      <c r="D3">
+        <v>44710</v>
+      </c>
+      <c r="E3">
+        <v>4637000</v>
+      </c>
+      <c r="F3">
+        <v>552139</v>
+      </c>
+      <c r="G3">
+        <v>30258</v>
+      </c>
+      <c r="H3">
+        <v>48256</v>
+      </c>
+      <c r="I3">
+        <v>44070</v>
+      </c>
+      <c r="J3">
+        <v>75000</v>
+      </c>
+      <c r="K3">
+        <v>108720</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>-7000.0</v>
+      </c>
+      <c r="C6">
+        <v>-551000.0</v>
+      </c>
+      <c r="D6">
+        <v>-12790330.0</v>
+      </c>
+      <c r="E6">
+        <v>11372000.0</v>
+      </c>
+      <c r="F6">
+        <v>-12674700.0</v>
+      </c>
+      <c r="G6">
+        <v>3700548.0</v>
+      </c>
+      <c r="H6">
+        <v>-785703.0</v>
+      </c>
+      <c r="I6">
+        <v>8547120.0</v>
+      </c>
+      <c r="J6">
+        <v>3102000.0</v>
+      </c>
+      <c r="K6">
+        <v>-1150490.0</v>
+      </c>
+      <c r="L6">
+        <v>-23000000.0</v>
+      </c>
+      <c r="M6">
+        <v>25000000.0</v>
+      </c>
+      <c r="N6">
+        <v>25000000.0</v>
+      </c>
+      <c r="O6">
+        <v>25000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
         <v>135</v>
+      </c>
+      <c r="B7">
+        <v>19193000.0</v>
+      </c>
+      <c r="C7">
+        <v>2625000.0</v>
+      </c>
+      <c r="D7">
+        <v>-22879630.0</v>
+      </c>
+      <c r="E7">
+        <v>-590870.0</v>
+      </c>
+      <c r="F7">
+        <v>-43361740.0</v>
+      </c>
+      <c r="G7">
+        <v>18889310.0</v>
+      </c>
+      <c r="H7">
+        <v>-104560.0</v>
+      </c>
+      <c r="I7">
+        <v>-2081270.0</v>
+      </c>
+      <c r="J7">
+        <v>17129000.0</v>
+      </c>
+      <c r="K7">
+        <v>-16578970.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>39624000.0</v>
+      </c>
+      <c r="F9">
+        <v>-34332018.0</v>
+      </c>
+      <c r="G9">
+        <v>3819752.0</v>
+      </c>
+      <c r="H9">
+        <v>-3665506.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>-30000000.0</v>
+      </c>
+      <c r="M9">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-3000000.0</v>
+      </c>
+      <c r="O9">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
+        <v>1017000.0</v>
+      </c>
+      <c r="D10">
+        <v>-3954866.0</v>
+      </c>
+      <c r="E10">
+        <v>-7993000.0</v>
+      </c>
+      <c r="F10">
+        <v>-10925330.0</v>
+      </c>
+      <c r="G10">
+        <v>15876983.0</v>
+      </c>
+      <c r="H10">
+        <v>5795018.0</v>
+      </c>
+      <c r="I10">
+        <v>7149173.0</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-5188000.0</v>
+      </c>
+      <c r="F11">
+        <v>-3357801.0</v>
+      </c>
+      <c r="G11">
+        <v>-969845.0</v>
+      </c>
+      <c r="H11">
+        <v>-428613.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>1242000.0</v>
+      </c>
+      <c r="F12">
+        <v>9951478.0</v>
+      </c>
+      <c r="G12">
+        <v>2653741.0</v>
+      </c>
+      <c r="H12">
+        <v>-338421.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-27053000.0</v>
+      </c>
+      <c r="F13">
+        <v>7517817.0</v>
+      </c>
+      <c r="G13">
+        <v>1195726.0</v>
+      </c>
+      <c r="H13">
+        <v>-1289200.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>-10000000.0</v>
+      </c>
+      <c r="M13">
+        <v>4000000.0</v>
+      </c>
+      <c r="N13">
+        <v>4000000.0</v>
+      </c>
+      <c r="O13">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>249000.0</v>
+      </c>
+      <c r="C14">
+        <v>167000.0</v>
+      </c>
+      <c r="D14">
+        <v>278740.0</v>
+      </c>
+      <c r="E14">
+        <v>419000.0</v>
+      </c>
+      <c r="F14">
+        <v>255438.0</v>
+      </c>
+      <c r="G14">
+        <v>246787.0</v>
+      </c>
+      <c r="H14">
+        <v>265759.0</v>
+      </c>
+      <c r="I14">
+        <v>53450.0</v>
+      </c>
+      <c r="J14">
+        <v>63000.0</v>
+      </c>
+      <c r="K14">
+        <v>30840.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>468000.0</v>
+      </c>
+      <c r="D16">
+        <v>297662.0</v>
+      </c>
+      <c r="E16">
+        <v>13824974.0</v>
+      </c>
+      <c r="F16">
+        <v>2447102.0</v>
+      </c>
+      <c r="G16">
+        <v>15121802.0</v>
+      </c>
+      <c r="H16">
+        <v>11421254.0</v>
+      </c>
+      <c r="I16">
+        <v>12206957.0</v>
+      </c>
+      <c r="J16">
+        <v>3659842.0</v>
+      </c>
+      <c r="K16">
+        <v>657641.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-3199000.0</v>
+      </c>
+      <c r="D18">
+        <v>-24439521.0</v>
+      </c>
+      <c r="E18">
+        <v>-15638521.0</v>
+      </c>
+      <c r="F18">
+        <v>-29291654.0</v>
+      </c>
+      <c r="G18">
+        <v>26748597.0</v>
+      </c>
+      <c r="H18">
+        <v>4625594.0</v>
+      </c>
+      <c r="I18">
+        <v>665577.0</v>
+      </c>
+      <c r="J18">
+        <v>17453852.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-4000.0</v>
+      </c>
+      <c r="D19">
+        <v>-4476251.0</v>
+      </c>
+      <c r="E19">
+        <v>-9078251.0</v>
+      </c>
+      <c r="F19">
+        <v>-552139.0</v>
+      </c>
+      <c r="G19">
+        <v>-30258.0</v>
+      </c>
+      <c r="H19">
+        <v>-48256.0</v>
+      </c>
+      <c r="I19">
+        <v>29930.0</v>
+      </c>
+      <c r="J19">
+        <v>-75288.0</v>
+      </c>
+      <c r="K19">
+        <v>-108715.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>2954000.0</v>
+      </c>
+      <c r="D20">
+        <v>21944316.0</v>
+      </c>
+      <c r="E20">
+        <v>26979316.0</v>
+      </c>
+      <c r="F20">
+        <v>16125591.0</v>
+      </c>
+      <c r="G20">
+        <v>406720.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>-213000.0</v>
+      </c>
+      <c r="D21">
+        <v>-262000.0</v>
+      </c>
+      <c r="E21">
+        <v>3507000.0</v>
+      </c>
+      <c r="F21">
+        <v>-190761.0</v>
+      </c>
+      <c r="G21">
+        <v>-17770942.0</v>
+      </c>
+      <c r="H21">
+        <v>-5931873.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22">
+        <v>-20798000.0</v>
+      </c>
+      <c r="C22">
+        <v>-6352000.0</v>
+      </c>
+      <c r="D22">
+        <v>-52043030.0</v>
+      </c>
+      <c r="E22">
+        <v>-17270615.0</v>
+      </c>
+      <c r="F22">
+        <v>2150901.0</v>
+      </c>
+      <c r="G22">
+        <v>5601856.0</v>
+      </c>
+      <c r="H22">
+        <v>4334813.0</v>
+      </c>
+      <c r="I22">
+        <v>2280080.0</v>
+      </c>
+      <c r="J22">
+        <v>-1542000.0</v>
+      </c>
+      <c r="K22">
+        <v>-3023780.0</v>
+      </c>
+      <c r="L22">
+        <v>-1000000.0</v>
+      </c>
+      <c r="M22">
+        <v>-2000000.0</v>
+      </c>
+      <c r="N22">
+        <v>5000000.0</v>
+      </c>
+      <c r="O22">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>150</v>
+      </c>
+      <c r="B23">
+        <v>172000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>3607200.0</v>
+      </c>
+      <c r="E23">
+        <v>-127000.0</v>
+      </c>
+      <c r="F23">
+        <v>-210086.0</v>
+      </c>
+      <c r="G23">
+        <v>-3830000.0</v>
+      </c>
+      <c r="H23">
+        <v>-3830000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
+        <v>-22000.0</v>
+      </c>
+      <c r="K23">
+        <v>2057770.0</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
+        <v>-4718470.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>74000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>133000.0</v>
+      </c>
+      <c r="D25">
+        <v>-143639.0</v>
+      </c>
+      <c r="E25">
+        <v>-208639.0</v>
+      </c>
+      <c r="F25">
+        <v>-125925.0</v>
+      </c>
+      <c r="G25">
+        <v>-123580.0</v>
+      </c>
+      <c r="H25">
+        <v>-122146.0</v>
+      </c>
+      <c r="I25">
+        <v>165993.0</v>
+      </c>
+      <c r="J25">
+        <v>-55427.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26">
+        <v>2954000.0</v>
+      </c>
+      <c r="C26">
+        <v>2954000.0</v>
+      </c>
+      <c r="D26">
+        <v>25517940.0</v>
+      </c>
+      <c r="E26">
+        <v>26979320.0</v>
+      </c>
+      <c r="F26">
+        <v>16125590.0</v>
+      </c>
+      <c r="G26">
+        <v>406720.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>3944000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>232000.0</v>
+      </c>
+      <c r="D27">
+        <v>7778094.0</v>
+      </c>
+      <c r="E27">
+        <v>2057094.0</v>
+      </c>
+      <c r="F27">
+        <v>2114058.0</v>
+      </c>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28">
+        <v>2789000.0</v>
+      </c>
+      <c r="C28">
+        <v>2741000.0</v>
+      </c>
+      <c r="D28">
+        <v>28763170.0</v>
+      </c>
+      <c r="E28">
+        <v>30359000.0</v>
+      </c>
+      <c r="F28">
+        <v>15724744.0</v>
+      </c>
+      <c r="G28">
+        <v>-21194222.0</v>
+      </c>
+      <c r="H28">
+        <v>-5931873.0</v>
+      </c>
+      <c r="I28">
+        <v>7837910.0</v>
+      </c>
+      <c r="J28">
+        <v>-13214000.0</v>
+      </c>
+      <c r="K28">
+        <v>18855650.0</v>
+      </c>
+      <c r="L28">
+        <v>14000000.0</v>
+      </c>
+      <c r="M28">
+        <v>24000000.0</v>
+      </c>
+      <c r="N28">
+        <v>24000000.0</v>
+      </c>
+      <c r="O28">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>156</v>
+      </c>
+      <c r="B29">
+        <v>-1112000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3195000.0</v>
+      </c>
+      <c r="D29">
+        <v>-43004510.0</v>
+      </c>
+      <c r="E29">
+        <v>-15541000.0</v>
+      </c>
+      <c r="F29">
+        <v>-28739515.0</v>
+      </c>
+      <c r="G29">
+        <v>28068397.0</v>
+      </c>
+      <c r="H29">
+        <v>4673850.0</v>
+      </c>
+      <c r="I29">
+        <v>709650.0</v>
+      </c>
+      <c r="J29">
+        <v>18679000.0</v>
+      </c>
+      <c r="K29">
+        <v>-19846970.0</v>
+      </c>
+      <c r="L29">
+        <v>-37000000.0</v>
+      </c>
+      <c r="M29">
+        <v>-2000000.0</v>
+      </c>
+      <c r="N29">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O29">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>157</v>
+      </c>
+      <c r="B30">
+        <v>-4000.0</v>
+      </c>
+      <c r="C30">
+        <v>-4000.0</v>
+      </c>
+      <c r="D30">
+        <v>-44710.0</v>
+      </c>
+      <c r="E30">
+        <v>-4637000.0</v>
+      </c>
+      <c r="F30">
+        <v>-552139.0</v>
+      </c>
+      <c r="G30">
+        <v>-30258.0</v>
+      </c>
+      <c r="H30">
+        <v>-48256.0</v>
+      </c>
+      <c r="I30">
+        <v>29930.0</v>
+      </c>
+      <c r="J30">
+        <v>-75000.0</v>
+      </c>
+      <c r="K30">
+        <v>-108720.0</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30">
+        <v>3000000.0</v>
+      </c>
+      <c r="N30">
+        <v>3000000.0</v>
+      </c>
+      <c r="O30">
+        <v>3000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>444000.0</v>
+      </c>
+      <c r="C2">
+        <v>945000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
+        <v>468000.0</v>
+      </c>
+      <c r="F2">
+        <v>550000.0</v>
+      </c>
+      <c r="G2">
+        <v>869000.0</v>
+      </c>
+      <c r="H2">
+        <v>1384000.0</v>
+      </c>
+      <c r="I2">
+        <v>1020000.0</v>
+      </c>
+      <c r="J2">
+        <v>13825000.0</v>
+      </c>
+      <c r="K2">
+        <v>1607000.0</v>
+      </c>
+      <c r="L2">
+        <v>8896000.0</v>
+      </c>
+      <c r="M2">
+        <v>13572000.0</v>
+      </c>
+      <c r="N2">
+        <v>13825000.0</v>
+      </c>
+      <c r="O2">
+        <v>7975000.0</v>
+      </c>
+      <c r="P2">
+        <v>10380000.0</v>
+      </c>
+      <c r="Q2">
+        <v>28489000.0</v>
+      </c>
+      <c r="R2">
+        <v>2452000.0</v>
+      </c>
+      <c r="S2">
+        <v>6633000.0</v>
+      </c>
+      <c r="T2">
+        <v>9068000.0</v>
+      </c>
+      <c r="U2">
+        <v>17803000.0</v>
+      </c>
+      <c r="V2">
+        <v>18971000.0</v>
+      </c>
+      <c r="W2">
+        <v>17548000.0</v>
+      </c>
+      <c r="X2">
+        <v>8633000.0</v>
+      </c>
+      <c r="Y2">
+        <v>14395000.0</v>
+      </c>
+      <c r="Z2">
+        <v>10833000.0</v>
+      </c>
+      <c r="AA2">
+        <v>7851000.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>4000</v>
+      </c>
+      <c r="E3">
+        <v>4000</v>
+      </c>
+      <c r="F3">
+        <v>4000</v>
+      </c>
+      <c r="G3">
+        <v>4000</v>
+      </c>
+      <c r="H3">
+        <v>4000</v>
+      </c>
+      <c r="I3">
+        <v>4000</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>4000</v>
+      </c>
+      <c r="M3">
+        <v>12000</v>
+      </c>
+      <c r="N3">
+        <v>12000</v>
+      </c>
+      <c r="O3">
+        <v>19000</v>
+      </c>
+      <c r="P3">
+        <v>4199000</v>
+      </c>
+      <c r="Q3">
+        <v>419000</v>
+      </c>
+      <c r="R3">
+        <v>413000</v>
+      </c>
+      <c r="S3">
+        <v>552140</v>
+      </c>
+      <c r="T3">
+        <v>339000</v>
+      </c>
+      <c r="U3">
+        <v>25000</v>
+      </c>
+      <c r="V3">
+        <v>15000</v>
+      </c>
+      <c r="W3">
+        <v>30260</v>
+      </c>
+      <c r="X3">
+        <v>13000</v>
+      </c>
+      <c r="Y3">
+        <v>8000</v>
+      </c>
+      <c r="Z3">
+        <v>7000</v>
+      </c>
+      <c r="AA3">
+        <v>48260</v>
+      </c>
+      <c r="AB3">
+        <v>3000</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>-174000.0</v>
+      </c>
+      <c r="C6">
+        <v>-585000.0</v>
+      </c>
+      <c r="D6">
+        <v>-7000.0</v>
+      </c>
+      <c r="E6">
+        <v>-309000.0</v>
+      </c>
+      <c r="F6">
+        <v>-551000.0</v>
+      </c>
+      <c r="G6">
+        <v>-469000.0</v>
+      </c>
+      <c r="H6">
+        <v>-150000.0</v>
+      </c>
+      <c r="I6">
+        <v>364000.0</v>
+      </c>
+      <c r="J6">
+        <v>-12281000.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6">
+        <v>-7264000.0</v>
+      </c>
+      <c r="M6">
+        <v>-4676000.0</v>
+      </c>
+      <c r="N6">
+        <v>-4676000.0</v>
+      </c>
+      <c r="O6">
+        <v>5849000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2405000.0</v>
+      </c>
+      <c r="Q6">
+        <v>7928000.0</v>
+      </c>
+      <c r="R6">
+        <v>26037000.0</v>
+      </c>
+      <c r="S6">
+        <v>-12674700.0</v>
+      </c>
+      <c r="T6">
+        <v>-8489000.0</v>
+      </c>
+      <c r="U6">
+        <v>-6073000.0</v>
+      </c>
+      <c r="V6">
+        <v>-1168000.0</v>
+      </c>
+      <c r="W6">
+        <v>3700550.0</v>
+      </c>
+      <c r="X6">
+        <v>6715000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-2200000.0</v>
+      </c>
+      <c r="Z6">
+        <v>3562000.0</v>
+      </c>
+      <c r="AA6">
+        <v>10900680.0</v>
+      </c>
+      <c r="AB6">
+        <v>6680000.0</v>
+      </c>
+      <c r="AC6"/>
+      <c r="AD6">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7">
+        <v>212000.0</v>
+      </c>
+      <c r="C7">
+        <v>-62000.0</v>
+      </c>
+      <c r="D7">
+        <v>19193000.0</v>
+      </c>
+      <c r="E7">
+        <v>3512000.0</v>
+      </c>
+      <c r="F7">
+        <v>2625000.0</v>
+      </c>
+      <c r="G7">
+        <v>2022000.0</v>
+      </c>
+      <c r="H7">
+        <v>3221000.0</v>
+      </c>
+      <c r="I7">
+        <v>1551000.0</v>
+      </c>
+      <c r="J7">
+        <v>-30519000.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7">
+        <v>-4605000.0</v>
+      </c>
+      <c r="M7">
+        <v>-4578000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1915000.0</v>
+      </c>
+      <c r="O7">
+        <v>-590870.0</v>
+      </c>
+      <c r="P7">
+        <v>3373000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2913000.0</v>
+      </c>
+      <c r="R7">
+        <v>26186000.0</v>
+      </c>
+      <c r="S7">
+        <v>-43361740.0</v>
+      </c>
+      <c r="T7">
+        <v>-25141000.0</v>
+      </c>
+      <c r="U7">
+        <v>-21739000.0</v>
+      </c>
+      <c r="V7">
+        <v>-10844000.0</v>
+      </c>
+      <c r="W7">
+        <v>18889310.0</v>
+      </c>
+      <c r="X7">
+        <v>18298000.0</v>
+      </c>
+      <c r="Y7">
+        <v>8487000.0</v>
+      </c>
+      <c r="Z7">
+        <v>10681000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-104560.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>3191000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3191000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>747000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4585000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9">
         <v>6000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-30000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="D10">
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>3401000.0</v>
+      </c>
+      <c r="C10">
+        <v>-572000.0</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10">
         <v>342000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1761000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2542000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-106000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-6604000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-2067000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5355000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5355000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1242000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4287000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>210000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2674000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6062330.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7245000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-13706000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1598000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>9802380.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-39485000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7823000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>37380000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5640018.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>326000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>509000.0</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-1675000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-42000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-87000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-87000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3381000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-361000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-929000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-929000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-3870000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>563000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="AD13">
         <v>-10000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-10000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>37000.0</v>
+      </c>
       <c r="C14">
+        <v>41000.0</v>
+      </c>
+      <c r="D14">
+        <v>249000.0</v>
+      </c>
+      <c r="E14">
         <v>208000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>167000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>102000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>76000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>43000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-74000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="K14"/>
+      <c r="L14">
         <v>44000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-147000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-147000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>96000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>28000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>295000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>46000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>255440.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>193000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>129000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>64000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>246790.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>188000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>126000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>66000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>265760.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>16000.0</v>
       </c>
-      <c r="AA14"/>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>144</v>
+      </c>
+      <c r="B16">
+        <v>169000.0</v>
+      </c>
+      <c r="C16">
+        <v>444000.0</v>
+      </c>
       <c r="D16">
+        <v>945000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16">
         <v>468000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>550000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>869000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1384000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1550000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>13825000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1607000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8896000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>13572000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>13824974.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7975000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10380000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>28489000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2452000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6633000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>9068000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>17803000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15121802.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>17548000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8633000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14395000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11421254.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7851000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      <c r="D18">
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>-139000.0</v>
+      </c>
+      <c r="C18">
+        <v>-489000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18">
         <v>-530000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1752000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-403000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-514000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-42139000.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-7138000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4680000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3473000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9148521.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-5913000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-26494000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>25917000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-6553654.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2690000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10121000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9927000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2672597.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>12771000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2118000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>13423000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
-[...4 lines deleted...]
-      </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
         <v>-4000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>237000.0</v>
       </c>
-      <c r="I19"/>
-      <c r="J19">
+      <c r="K19"/>
+      <c r="L19">
         <v>-4000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-12000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-9078000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4460251.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-4199000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-6000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-413000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-213139.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-314000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-10000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-15000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-17258.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-5000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-7000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-31256.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      <c r="D20">
+        <v>148</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
         <v>493000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1403000.0</v>
       </c>
-      <c r="F20">
-[...2 lines deleted...]
-      <c r="G20">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>1058000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>26892000.0</v>
       </c>
-      <c r="I20"/>
-[...3 lines deleted...]
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>-23595000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>3384000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>18560316.0</v>
       </c>
-      <c r="N20">
-[...2 lines deleted...]
-      <c r="O20">
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>8419000.0</v>
       </c>
-      <c r="P20">
-[...2 lines deleted...]
-      <c r="Q20">
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>1690591.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>326000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>5258000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      <c r="D21">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>-35000.0</v>
+      </c>
+      <c r="C21">
+        <v>-96000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>-32000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>33000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-131000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-83000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-407000.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>96000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>96000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>63000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3424000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B22">
-        <v>-15204000.0</v>
+        <v>-299000.0</v>
       </c>
       <c r="C22">
+        <v>-930000.0</v>
+      </c>
+      <c r="D22">
+        <v>-20798000.0</v>
+      </c>
+      <c r="E22">
         <v>-7113000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-6352000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-5121000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-4465000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2116000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2014000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1420000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-8232000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1850000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1831000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-11784615.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2200000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3286000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>117000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4537180.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2359000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1357000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>566000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7766340.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5393000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2466000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2377000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4632980.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>524000.0</v>
       </c>
-      <c r="AA22">
-[...4 lines deleted...]
-      </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
+        <v>0.0</v>
+      </c>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>172000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23"/>
+      <c r="E23">
+        <v>172000.0</v>
+      </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>-127000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-127000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23">
         <v>-210090.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23">
         <v>-3830000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>-4718470.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      <c r="D25">
+        <v>152</v>
+      </c>
+      <c r="B25">
+        <v>60000.0</v>
+      </c>
+      <c r="C25">
+        <v>-170000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25">
         <v>33000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>77000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>12000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>81000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="K25"/>
+      <c r="L25">
         <v>-19000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-8000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-126639.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-61000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-19000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-315925.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-40000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-72000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>302000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-333580.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-24000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-78000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>312000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>2954000.0</v>
       </c>
       <c r="E26">
+        <v>2954000.0</v>
+      </c>
+      <c r="F26">
+        <v>2954000.0</v>
+      </c>
+      <c r="G26">
         <v>2461000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1058000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1058000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>3384000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3384000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>26979320.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>8419000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>8419000.0</v>
       </c>
-      <c r="P26">
-[...2 lines deleted...]
-      <c r="Q26">
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>16125590.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>14435000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>14109000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>8851000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>406720.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>33000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
-[...11 lines deleted...]
-      <c r="H27">
+        <v>154</v>
+      </c>
+      <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
+        <v>0.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>3977000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>2057000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2057094.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
+        <v>2789000.0</v>
+      </c>
+      <c r="E28">
         <v>2813000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2741000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2280000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>844000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>975000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>96000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>96000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>18496000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3424000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8439000.0</v>
       </c>
-      <c r="P28">
-[...2 lines deleted...]
-      <c r="Q28">
+      <c r="R28">
+        <v>0.0</v>
+      </c>
+      <c r="S28">
         <v>15724740.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>14272000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13998000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8782000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-21194220.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-17336000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-13496000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-9971000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-5931870.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AD28">
         <v>14000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>14000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>14000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>156</v>
+      </c>
+      <c r="B29">
+        <v>-139000.0</v>
+      </c>
       <c r="C29">
+        <v>-489000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1112000.0</v>
+      </c>
+      <c r="E29">
         <v>-3028000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3195000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2665000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-913000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-510000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-42139000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="K29"/>
+      <c r="L29">
         <v>-7134000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4668000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4668000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-13669000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1714000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-158000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>26330000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-28739520.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-22399000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-20023000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-9912000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>26778860.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>24089000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11313000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13430000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4673850.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9222000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-16000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-13000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
+      <c r="C30"/>
       <c r="D30">
         <v>-4000.0</v>
       </c>
       <c r="E30">
         <v>-4000.0</v>
       </c>
       <c r="F30">
         <v>-4000.0</v>
       </c>
       <c r="G30">
         <v>-4000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30"/>
+      <c r="H30">
+        <v>-4000.0</v>
+      </c>
+      <c r="I30">
+        <v>-4000.0</v>
+      </c>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-12000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-12000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-19000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-4199000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-419000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-413000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-552140.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-339000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-25000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-15000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-30260.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-13000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-7000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-48260.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>