--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
@@ -2838,426 +2844,448 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>29469000.0</v>
+      </c>
+      <c r="C2">
+        <v>33665000.0</v>
+      </c>
+      <c r="D2">
         <v>33261000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>28721000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27664000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25747000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>21955000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1330000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>21519000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>22694000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>29644000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25236000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>35165000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>41502000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>43199000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2613000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>22709000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>26334000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>29860000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4096000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>29201000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35570000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>25956000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4017000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27498000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>27432000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>26024000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="AC2">
         <v>30000000.0</v>
       </c>
       <c r="AD2">
+        <v>27000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>30000000.0</v>
+      </c>
+      <c r="AF2">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7">
         <v>7266000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>4549000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7">
         <v>5230000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7">
         <v>4726000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7">
         <v>8223000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>43678000.0</v>
       </c>
       <c r="C8">
         <v>43678000.0</v>
       </c>
       <c r="D8">
         <v>43678000.0</v>
       </c>
       <c r="E8">
         <v>43678000.0</v>
       </c>
       <c r="F8">
         <v>43678000.0</v>
       </c>
       <c r="G8">
         <v>43678000.0</v>
       </c>
       <c r="H8">
         <v>43678000.0</v>
       </c>
       <c r="I8">
@@ -3274,3204 +3302,3404 @@
       </c>
       <c r="M8">
         <v>43678000.0</v>
       </c>
       <c r="N8">
         <v>43678000.0</v>
       </c>
       <c r="O8">
         <v>43678000.0</v>
       </c>
       <c r="P8">
         <v>43678000.0</v>
       </c>
       <c r="Q8">
         <v>43678000.0</v>
       </c>
       <c r="R8">
         <v>43678000.0</v>
       </c>
       <c r="S8">
         <v>43678000.0</v>
       </c>
       <c r="T8">
         <v>43678000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>43678000.0</v>
+      </c>
+      <c r="V8">
+        <v>43678000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>202816000.0</v>
+      </c>
+      <c r="C10">
+        <v>194978000.0</v>
+      </c>
+      <c r="D10">
         <v>200770000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>210121000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>211832000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>214993000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>211899000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>232461000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>230368000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>218978000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>219929000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>223928000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>168651000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>172553000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>167161000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>164732000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>222085000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>217000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>206175000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>215368000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>208579000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>212796000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>217371000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>230103000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>30385000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>219606000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>32861000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>108000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>106000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>106000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>94000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>24</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
+        <v>194978000.0</v>
+      </c>
+      <c r="D11">
         <v>200770000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>210121000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>211832000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>214993000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>211899000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>223928000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>168651000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>172553000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>167161000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>176853000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>222085000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>217000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>206175000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>215368000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>207010000.0</v>
+      </c>
+      <c r="D12">
         <v>211671000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>220770000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>222641000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>226899000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>225215000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>234695000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>183069000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>188691000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>181251000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>189262000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>235273000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>230515000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>224366000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>229550000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>221913000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>225898000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>226837000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>238975000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>233136000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>229974000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>43678000.0</v>
       </c>
       <c r="D13">
         <v>43678000.0</v>
       </c>
       <c r="E13">
         <v>43678000.0</v>
       </c>
       <c r="F13">
         <v>43678000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>43678000.0</v>
+      </c>
+      <c r="H13">
+        <v>43678000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>43678000.0</v>
       </c>
       <c r="N13">
         <v>43678000.0</v>
       </c>
       <c r="O13">
         <v>43678000.0</v>
       </c>
       <c r="P13">
         <v>43678000.0</v>
       </c>
       <c r="Q13">
         <v>43678000.0</v>
       </c>
       <c r="R13">
         <v>43678000.0</v>
       </c>
       <c r="S13">
         <v>43678000.0</v>
       </c>
       <c r="T13">
         <v>43678000.0</v>
       </c>
       <c r="U13">
         <v>43678000.0</v>
       </c>
       <c r="V13">
         <v>43678000.0</v>
       </c>
       <c r="W13">
         <v>43678000.0</v>
       </c>
       <c r="X13">
         <v>43678000.0</v>
       </c>
       <c r="Y13">
         <v>43678000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>43678000.0</v>
+      </c>
       <c r="AA13">
+        <v>43678000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>43000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="AD13">
         <v>44000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>44000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>44000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>43014500.0</v>
       </c>
       <c r="C14">
         <v>43014500.0</v>
       </c>
       <c r="D14">
         <v>43014500.0</v>
       </c>
       <c r="E14">
         <v>43014500.0</v>
       </c>
       <c r="F14">
         <v>43014500.0</v>
       </c>
       <c r="G14">
-        <v>43015000.0</v>
+        <v>43014500.0</v>
       </c>
       <c r="H14">
-        <v>43015000.0</v>
+        <v>43014500.0</v>
       </c>
       <c r="I14">
         <v>43015000.0</v>
       </c>
       <c r="J14">
         <v>43015000.0</v>
       </c>
       <c r="K14">
-        <v>43014500.0</v>
+        <v>43015000.0</v>
       </c>
       <c r="L14">
-        <v>43014500.0</v>
+        <v>43015000.0</v>
       </c>
       <c r="M14">
         <v>43014500.0</v>
       </c>
       <c r="N14">
         <v>43014500.0</v>
       </c>
       <c r="O14">
         <v>43014500.0</v>
       </c>
       <c r="P14">
         <v>43014500.0</v>
       </c>
       <c r="Q14">
         <v>43014500.0</v>
       </c>
       <c r="R14">
         <v>43014500.0</v>
       </c>
       <c r="S14">
         <v>43014500.0</v>
       </c>
       <c r="T14">
         <v>43014500.0</v>
       </c>
       <c r="U14">
-        <v>43015000.0</v>
+        <v>43014500.0</v>
       </c>
       <c r="V14">
-        <v>43015000.0</v>
+        <v>43014500.0</v>
       </c>
       <c r="W14">
         <v>43015000.0</v>
       </c>
       <c r="X14">
         <v>43015000.0</v>
       </c>
       <c r="Y14">
         <v>43015000.0</v>
       </c>
       <c r="Z14">
+        <v>43015000.0</v>
+      </c>
+      <c r="AA14">
+        <v>43015000.0</v>
+      </c>
+      <c r="AB14">
         <v>43000900.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>45428700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>43024000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>42666700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>41152300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>1939000.0</v>
+      </c>
+      <c r="C22">
+        <v>2166000.0</v>
+      </c>
+      <c r="D22">
         <v>2231000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1985000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2142000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1767000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1863000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1584000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1700000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1677000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1962000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1488000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2039000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1733000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1975000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1867000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2994000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4506000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>6774000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>7844000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7054000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>8423000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6283000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6055000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6975000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6628000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6781000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>11000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>11000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>416503000.0</v>
+      </c>
+      <c r="D23">
         <v>418120000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>415192000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>420648000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>431415000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>441297000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>485051000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>440654000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>452698000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>438863000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>425642000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>406035000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>411534000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>419753000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>415928000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>413625000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>10056000.0</v>
+      </c>
+      <c r="D24">
         <v>9812000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>6757000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>12599000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>18953000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>25864000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>29368000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>56450000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>20939000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>24942000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>12573000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>15394000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3590000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3981000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>5138000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>6375000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>5970000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>7009000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3692000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4487000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>5952000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>9932000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>15000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>22000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>29000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>10056000.0</v>
+      </c>
+      <c r="D25">
         <v>9812000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6757000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>12599000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>18953000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>25864000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>56450000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>20939000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>24942000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>12573000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>15394000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3590000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3981000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5138000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6375000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5970000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7009000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3692000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>342901000.0</v>
+      </c>
+      <c r="C29">
+        <v>340871000.0</v>
+      </c>
+      <c r="D29">
         <v>338229000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>339169000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>339081000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>340975000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>343968000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>418671000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>355357000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>354865000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>356747000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>443907000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>355376000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>355653000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>360066000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>384412000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>365295000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>367388000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>370473000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>372470000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>363790000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>362201000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>357333000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>373616000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>360893000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>361419000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>47531000.0</v>
+      </c>
+      <c r="C30">
+        <v>49516000.0</v>
+      </c>
+      <c r="D30">
         <v>46730000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>43663000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>43937000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>39651000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>46920000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>40446000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>51031000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>46695000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>54942000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>59260000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>52691000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>57906000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>51126000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>48253000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>49916000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>51537000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>56631000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>46801000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>51113000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>58511000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>50731000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>34351000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>49742000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>52281000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>64382000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>70000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>69000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>67000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>354745000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>355653000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>360066000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>219762000.0</v>
+      </c>
+      <c r="C32">
+        <v>210313000.0</v>
+      </c>
+      <c r="D32">
         <v>210474000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>217069000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>216147000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>215532000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>222233000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>228869000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>243072000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>232794000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>232015000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>234700000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>196595000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>191833000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>181263000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>212362000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>269096000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>262387000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>257116000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>250276000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>245770000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>247322000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>245668000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>234610000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>232240000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>228003000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>142514000.0</v>
+      </c>
+      <c r="C33">
+        <v>150017000.0</v>
+      </c>
+      <c r="D33">
         <v>147846000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>140068000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>145489000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>155213000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>159301000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>170625000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>168229000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>179041000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>187402000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>185304000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>190597000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>200211000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>201296000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>175330000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>108591000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>116817000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>125457000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>126393000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>128655000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>126757000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>120637000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>131641000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>139798000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>151445000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>162351000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>19375000.0</v>
+      </c>
+      <c r="C35">
+        <v>19459000.0</v>
+      </c>
+      <c r="D35">
         <v>20091000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>17968000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>22555000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>29770000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>37566000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>46817000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>55944000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>56970000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>62670000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>65259000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>31816000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>36391000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>22493000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>25334000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>12392000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>11816000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>12100000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>13265000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>10635000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>11878000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>8972000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>9977000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>11145000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>18029000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>21063000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>5860000.0</v>
+      </c>
+      <c r="D38">
         <v>5928000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>5943000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>5948000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>6018000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>6018000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>5730000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>5485000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>5327000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>5315000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>4410000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>3904000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>3489000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3471000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3398000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>3809000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>3477000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>3580000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3513000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>4104000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>3478000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
+        <v>441000.0</v>
+      </c>
+      <c r="D39">
         <v>1779000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1762000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>304000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>0.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>0.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>3000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>8809000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>11449000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>9920000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
+        <v>8949000.0</v>
+      </c>
+      <c r="D42">
         <v>9895000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>10101000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>10156000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>11162000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>11165000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>13958000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>12618000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>13949000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>15061000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>13573000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>13488000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>13242000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>12737000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>13185000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>12018000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>11323000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>10205000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>9910000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>10488000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>7996000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45">
         <v>1069140000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45">
         <v>1046137000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>135975000.0</v>
+      </c>
+      <c r="C46">
+        <v>143554000.0</v>
+      </c>
+      <c r="D46">
         <v>141558000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>133767000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>138920000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>148568000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>152660000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>163915000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>161514000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>172359000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>181165000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>179574000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>185008000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>194884000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>195981000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>143554000.0</v>
+      </c>
+      <c r="D47">
         <v>141558000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>133767000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>138920000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>148568000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>152660000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>179574000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>185008000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>194884000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>195981000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>170553000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>104021000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>112664000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>121325000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>122331000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>124303000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>122737000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>116514000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>127461000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>135694000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>147967000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>282584000.0</v>
+      </c>
+      <c r="C48">
+        <v>288244000.0</v>
+      </c>
+      <c r="D48">
         <v>284656000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>285390000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>285247000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>286135000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>289125000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>290010000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>291208000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>291097000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>293396000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>297109000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>299080000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>298026000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>301327000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>305107000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>308129000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>310468000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>314058000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>306541000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>308094000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>307200000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>303450000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>302686000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>306727000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>309745000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>303591000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>220000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>217000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>211000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>203000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50">
         <v>36626000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50">
         <v>34377000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50">
         <v>8586000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50">
         <v>5037000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50">
         <v>17342000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>48000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>58000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>64000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>5138000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>6375000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>5970000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>7009000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3692000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4487000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5952000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>9932000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52">
         <v>48000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>58000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>64000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>8771000.0</v>
+      </c>
+      <c r="C53">
+        <v>12032000.0</v>
+      </c>
+      <c r="D53">
         <v>10901000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>10649000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>10809000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>11906000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>13316000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>14318000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>13347000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>15351000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>14127000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>10767000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>14418000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>16138000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>14090000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>12409000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>13188000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>13515000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>18191000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>14182000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>13334000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>13102000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>9466000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>154281000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>202751000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>10368000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>183219000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC53">
         <v>4000000.0</v>
       </c>
-      <c r="AD53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:30">
+      <c r="AD53">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>4000000.0</v>
+      </c>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>411770000.0</v>
+      </c>
+      <c r="C55">
+        <v>416503000.0</v>
+      </c>
+      <c r="D55">
         <v>418120000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>415192000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>420648000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>431415000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>441297000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>469000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>472027000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>470619000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>488583000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>485051000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>440654000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>452698000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>438863000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>425642000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>406035000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>411534000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>419753000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>415928000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>413625000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>423767000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>408633000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>414494000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>432789000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>444425000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>453608000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>363000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>364000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>371000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>367000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>269256000.0</v>
+      </c>
+      <c r="C56">
+        <v>266486000.0</v>
+      </c>
+      <c r="D56">
         <v>270274000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>275124000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>275159000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>276202000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>281996000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>298375000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>303798000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>291578000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>301181000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>299747000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>250057000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>252487000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>237567000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>250312000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>297444000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>294717000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>294296000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>289535000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>284970000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>297010000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>287996000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>282853000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>292991000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>292980000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>291257000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>198000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>194000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>192000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>179000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>49494000.0</v>
+      </c>
+      <c r="C57">
+        <v>56173000.0</v>
+      </c>
+      <c r="D57">
         <v>59800000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>58055000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>59012000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>60670000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>59763000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>69506000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>60726000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>58784000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>69166000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>65047000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>53462000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>60654000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>56304000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>37950000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>28348000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>32330000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>37180000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>39259000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>39200000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>49688000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>42328000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>48243000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>60751000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>64977000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>69285000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>64000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>63000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>67000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>68869000.0</v>
+      </c>
+      <c r="C58">
+        <v>75632000.0</v>
+      </c>
+      <c r="D58">
         <v>79891000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>76023000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>81567000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>90440000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>97329000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>116323000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>116670000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>115754000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>131836000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>130306000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>85278000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>97045000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>78797000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>63284000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>40740000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>44146000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>49280000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>52524000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>49835000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>61566000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>51300000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>58220000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>71896000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>83006000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>90348000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>83000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>89000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>98000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>106000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>342901000.0</v>
+      </c>
+      <c r="C60">
+        <v>340871000.0</v>
+      </c>
+      <c r="D60">
         <v>338229000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>339169000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>339081000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>340975000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>343968000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>352677000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>355357000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>354865000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>356747000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>354745000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>355376000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>355653000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>360066000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>362358000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>365295000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>367388000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>370473000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>363404000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>363790000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>362201000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>357333000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>356274000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>360893000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>361419000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>363260000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6524,977 +6752,977 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>99894000.0</v>
       </c>
       <c r="C2">
         <v>114184000.0</v>
       </c>
       <c r="D2">
         <v>114658000.0</v>
       </c>
       <c r="E2">
         <v>120831000.0</v>
       </c>
       <c r="F2">
         <v>130863000.0</v>
       </c>
       <c r="G2">
         <v>116546000.0</v>
       </c>
       <c r="H2">
         <v>146097000.0</v>
       </c>
       <c r="I2">
         <v>144474000.0</v>
       </c>
       <c r="J2">
         <v>146452000.0</v>
       </c>
       <c r="K2">
         <v>129809000.0</v>
       </c>
       <c r="L2">
         <v>30000000.0</v>
       </c>
       <c r="M2">
         <v>40000000.0</v>
       </c>
       <c r="N2">
         <v>52000000.0</v>
       </c>
       <c r="O2">
         <v>55000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-3219000.0</v>
       </c>
       <c r="E5">
         <v>469000.0</v>
       </c>
       <c r="F5">
         <v>1916000.0</v>
       </c>
       <c r="G5">
         <v>-1651000.0</v>
       </c>
       <c r="H5">
         <v>88491000.0</v>
       </c>
       <c r="I5">
         <v>126146000.0</v>
       </c>
       <c r="J5">
         <v>116945000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>28000000.0</v>
       </c>
       <c r="M5">
         <v>22000000.0</v>
       </c>
       <c r="N5">
         <v>14000000.0</v>
       </c>
       <c r="O5">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>56327000.0</v>
       </c>
       <c r="F6">
         <v>69654000.0</v>
       </c>
       <c r="G6">
         <v>70777000.0</v>
       </c>
       <c r="H6">
         <v>88491000.0</v>
       </c>
       <c r="I6">
         <v>126146000.0</v>
       </c>
       <c r="J6">
         <v>116945000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>110652000.0</v>
       </c>
       <c r="C9">
         <v>128841000.0</v>
       </c>
       <c r="D9">
         <v>113625000.0</v>
       </c>
       <c r="E9">
         <v>125905000.0</v>
       </c>
       <c r="F9">
         <v>117394000.0</v>
       </c>
       <c r="G9">
         <v>124430000.0</v>
       </c>
       <c r="H9">
         <v>161278000.0</v>
       </c>
       <c r="I9">
         <v>205303000.0</v>
       </c>
       <c r="J9">
         <v>191536000.0</v>
       </c>
       <c r="K9">
         <v>155925000.0</v>
       </c>
       <c r="L9">
         <v>241000000.0</v>
       </c>
       <c r="M9">
         <v>221000000.0</v>
       </c>
       <c r="N9">
         <v>203000000.0</v>
       </c>
       <c r="O9">
         <v>192000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-7468000.0</v>
       </c>
       <c r="C10">
         <v>3299000.0</v>
       </c>
       <c r="D10">
         <v>-2218000.0</v>
       </c>
       <c r="E10">
         <v>4232000.0</v>
       </c>
       <c r="F10">
         <v>11025000.0</v>
       </c>
       <c r="G10">
         <v>5679000.0</v>
       </c>
       <c r="H10">
         <v>9508000.0</v>
       </c>
       <c r="I10">
         <v>43686000.0</v>
       </c>
       <c r="J10">
         <v>47843000.0</v>
       </c>
       <c r="K10">
         <v>36239000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>912000.0</v>
       </c>
       <c r="E11">
         <v>2566000.0</v>
       </c>
       <c r="F11">
         <v>3690000.0</v>
       </c>
       <c r="G11">
         <v>5583000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>3000000.0</v>
       </c>
       <c r="M11">
         <v>3000000.0</v>
       </c>
       <c r="N11">
         <v>5000000.0</v>
       </c>
       <c r="O11">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>2735000.0</v>
       </c>
       <c r="C12">
         <v>4239000.0</v>
       </c>
       <c r="D12">
         <v>2070000.0</v>
       </c>
       <c r="E12">
         <v>638000.0</v>
       </c>
       <c r="F12">
         <v>881000.0</v>
       </c>
       <c r="G12">
         <v>2371000.0</v>
       </c>
       <c r="H12">
         <v>4089000.0</v>
       </c>
       <c r="I12">
         <v>164000.0</v>
       </c>
       <c r="J12">
         <v>206000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>4542000.0</v>
       </c>
       <c r="C13">
         <v>3189000.0</v>
       </c>
       <c r="D13">
         <v>2587000.0</v>
       </c>
       <c r="E13">
         <v>3627000.0</v>
       </c>
       <c r="F13">
         <v>3418000.0</v>
       </c>
       <c r="G13">
         <v>4039000.0</v>
       </c>
       <c r="H13">
         <v>2009000.0</v>
       </c>
       <c r="I13">
         <v>3749000.0</v>
       </c>
       <c r="J13">
         <v>2505000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-8185000.0</v>
       </c>
       <c r="C15">
         <v>188000.0</v>
       </c>
       <c r="D15">
         <v>-3130000.0</v>
       </c>
       <c r="E15">
         <v>1666000.0</v>
       </c>
       <c r="F15">
         <v>7335000.0</v>
       </c>
       <c r="G15">
         <v>96000.0</v>
       </c>
       <c r="H15">
         <v>6276000.0</v>
       </c>
       <c r="I15">
         <v>39338000.0</v>
       </c>
       <c r="J15">
         <v>43994000.0</v>
       </c>
       <c r="K15">
         <v>30683000.0</v>
       </c>
       <c r="L15">
         <v>17000000.0</v>
       </c>
       <c r="M15">
         <v>11000000.0</v>
       </c>
       <c r="N15">
         <v>5000000.0</v>
       </c>
       <c r="O15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>-8185000.0</v>
       </c>
       <c r="C16">
         <v>188000.0</v>
       </c>
       <c r="D16">
         <v>-3130000.0</v>
       </c>
       <c r="E16">
         <v>1666000.0</v>
       </c>
       <c r="F16">
         <v>7335000.0</v>
       </c>
       <c r="G16">
         <v>96000.0</v>
       </c>
       <c r="H16">
         <v>6276000.0</v>
       </c>
       <c r="I16">
         <v>39338000.0</v>
       </c>
       <c r="J16">
         <v>43994000.0</v>
       </c>
       <c r="K16">
         <v>30683000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>-8185000.0</v>
       </c>
       <c r="C17">
         <v>188000.0</v>
       </c>
       <c r="D17">
         <v>-3130000.0</v>
       </c>
       <c r="E17">
         <v>1666000.0</v>
       </c>
       <c r="F17">
         <v>7335000.0</v>
       </c>
       <c r="G17">
         <v>96000.0</v>
       </c>
       <c r="H17">
         <v>6276000.0</v>
       </c>
       <c r="I17">
         <v>39338000.0</v>
       </c>
       <c r="J17">
         <v>43994000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>3995000.0</v>
       </c>
       <c r="C18">
         <v>2628000.0</v>
       </c>
       <c r="D18">
         <v>2086000.0</v>
       </c>
       <c r="E18">
         <v>3100000.0</v>
       </c>
       <c r="F18">
         <v>3128000.0</v>
       </c>
       <c r="G18">
         <v>3787000.0</v>
       </c>
       <c r="H18">
         <v>1837000.0</v>
       </c>
       <c r="I18">
         <v>-350000.0</v>
       </c>
       <c r="J18">
         <v>65000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>-11856000.0</v>
       </c>
       <c r="C21">
         <v>289000.0</v>
       </c>
       <c r="D21">
         <v>-4805000.0</v>
       </c>
       <c r="E21">
         <v>605000.0</v>
       </c>
       <c r="F21">
         <v>7607000.0</v>
       </c>
       <c r="G21">
         <v>1640000.0</v>
       </c>
       <c r="H21">
         <v>7499000.0</v>
       </c>
       <c r="I21">
         <v>43686000.0</v>
       </c>
       <c r="J21">
         <v>47843000.0</v>
       </c>
       <c r="K21">
         <v>36239000.0</v>
       </c>
       <c r="L21">
         <v>28000000.0</v>
       </c>
       <c r="M21">
         <v>22000000.0</v>
       </c>
       <c r="N21">
         <v>14000000.0</v>
       </c>
       <c r="O21">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>84247000.0</v>
       </c>
       <c r="E23">
         <v>53101000.0</v>
       </c>
       <c r="F23">
         <v>46594000.0</v>
       </c>
       <c r="G23">
         <v>50487000.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>45404000.0</v>
       </c>
       <c r="C25">
         <v>47973000.0</v>
       </c>
       <c r="D25">
         <v>39649000.0</v>
       </c>
       <c r="E25">
         <v>51457000.0</v>
       </c>
       <c r="F25">
         <v>57748000.0</v>
       </c>
       <c r="G25">
         <v>62727000.0</v>
       </c>
       <c r="H25">
         <v>74894000.0</v>
       </c>
       <c r="I25">
         <v>78361000.0</v>
       </c>
       <c r="J25">
         <v>66704000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>717000.0</v>
       </c>
       <c r="C29">
         <v>3111000.0</v>
       </c>
       <c r="D29">
         <v>912000.0</v>
       </c>
       <c r="E29">
         <v>2566000.0</v>
       </c>
       <c r="F29">
         <v>3690000.0</v>
       </c>
       <c r="G29">
         <v>5583000.0</v>
       </c>
       <c r="H29">
         <v>3232000.0</v>
       </c>
       <c r="I29">
         <v>4348000.0</v>
       </c>
       <c r="J29">
         <v>3849000.0</v>
       </c>
       <c r="K29">
         <v>5556000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>222402000.0</v>
       </c>
       <c r="C30">
         <v>242736000.0</v>
       </c>
       <c r="D30">
         <v>154307000.0</v>
       </c>
       <c r="E30">
         <v>172288000.0</v>
       </c>
       <c r="F30">
         <v>188611000.0</v>
       </c>
       <c r="G30">
         <v>179273000.0</v>
       </c>
       <c r="H30">
         <v>220991000.0</v>
       </c>
       <c r="I30">
         <v>222835000.0</v>
       </c>
       <c r="J30">
         <v>290351000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>244000000.0</v>
       </c>
       <c r="M30">
         <v>239000000.0</v>
       </c>
       <c r="N30">
         <v>241000000.0</v>
       </c>
       <c r="O30">
         <v>234000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>210546000.0</v>
       </c>
       <c r="C32">
         <v>243025000.0</v>
       </c>
       <c r="D32">
         <v>228283000.0</v>
       </c>
       <c r="E32">
         <v>246736000.0</v>
       </c>
       <c r="F32">
         <v>248257000.0</v>
       </c>
       <c r="G32">
         <v>240976000.0</v>
       </c>
       <c r="H32">
         <v>307375000.0</v>
       </c>
       <c r="I32">
         <v>349777000.0</v>
       </c>
@@ -7516,2022 +7744,2144 @@
       <c r="O32">
         <v>247000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>5047000.0</v>
+      </c>
+      <c r="C2">
+        <v>26316000.0</v>
+      </c>
+      <c r="D2">
         <v>25327000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>23425000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24554000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25308000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26607000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4997000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4883000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4565000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5181000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>27622000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>29237000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>28616000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>29183000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>27271000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>29561000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>31375000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>32624000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>30658000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>33064000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35355000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>31788000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>25055000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27199000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>31538000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6224000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AD2">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>8000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>2083000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>289000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4173000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>22117000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15924000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>13429000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>13389000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>19959000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>24000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>10000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>10000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>9000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>9116000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>9540000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8252000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8795000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>10406000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>13824000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>23302000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>14863000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>16752000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>22117000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15924000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>13429000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>13389000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>19959000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>48272000.0</v>
+      </c>
+      <c r="C9">
+        <v>28585000.0</v>
+      </c>
+      <c r="D9">
         <v>27722000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>30102000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>28251000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>26085000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>26214000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>51521000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>56325000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>57203000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>58350000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>34070000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>28601000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>27373000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>23581000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>28392000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>28629000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>32925000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>35959000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>27391000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>28076000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>32602000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>29323000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>21203000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>27042000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>36550000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>66165000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>65000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="AD9">
         <v>63000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>62000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>63000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>2417000.0</v>
+      </c>
+      <c r="C10">
+        <v>4144000.0</v>
+      </c>
+      <c r="D10">
         <v>2512000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>942000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-335000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3077000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-4998000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-174000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1165000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>558000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1750000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1507000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1297000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-735000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1693000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2594000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1949000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>125000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>8650000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>6000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1910000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>7655000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1454000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1605000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2098000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3238000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>6144000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>1191000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>-15000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-153000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
-[...4 lines deleted...]
-      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
       <c r="AC11">
         <v>2000000.0</v>
       </c>
       <c r="AD11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF11">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>351000.0</v>
+      </c>
+      <c r="C12">
+        <v>387000.0</v>
+      </c>
+      <c r="D12">
         <v>406000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>637000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>575000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>720000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>803000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1146000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>955000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1057000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1081000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>809000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>477000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>470000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>314000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>303000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>102000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>105000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>128000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>261000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>207000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>152000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>262000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>461000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>473000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>646000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>791000.0</v>
       </c>
-      <c r="AA12"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC12"/>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>1355000.0</v>
+      </c>
+      <c r="C13">
+        <v>1143000.0</v>
+      </c>
+      <c r="D13">
         <v>1196000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1158000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1175000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1072000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>983000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1770000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1681000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1692000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1724000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>432000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>693000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>764000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>528000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>727000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>882000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>978000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>883000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>761000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>694000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>873000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>983000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1023000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1184000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>937000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1567000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>1209000.0</v>
+      </c>
+      <c r="C15">
+        <v>3588000.0</v>
+      </c>
+      <c r="D15">
         <v>1847000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>221000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-888000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-2990000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-4528000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-977000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>111000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>138000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>916000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>316000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1186000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-720000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1540000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2503000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2339000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1009000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>7517000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-654000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>894000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>6331000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>764000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3280000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3018000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1866000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>4528000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AC15">
         <v>8000000.0</v>
       </c>
       <c r="AD15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>8000000.0</v>
+      </c>
+      <c r="AF15">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>3588000.0</v>
+      </c>
+      <c r="D16">
         <v>1847000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>221000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-888000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-2990000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-4528000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>316000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>316000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-720000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1540000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2503000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2339000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1009000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7517000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-654000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>894000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6331000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>764000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-3280000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3018000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1866000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>1209000.0</v>
+      </c>
+      <c r="C17">
+        <v>3588000.0</v>
+      </c>
+      <c r="D17">
         <v>1847000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>221000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-888000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-2990000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-4528000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-977000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>111000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>138000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>916000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>316000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1186000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-720000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1540000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2503000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2339000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1009000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>7517000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-654000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>894000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>6331000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>764000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-3280000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3018000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1866000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>4528000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>1004000.0</v>
+      </c>
+      <c r="C18">
+        <v>1006000.0</v>
+      </c>
+      <c r="D18">
         <v>1150000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1041000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1075000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>932000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>947000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>624000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>726000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>635000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>643000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>361000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>592000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>670000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>463000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>600000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>839000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>818000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>843000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>682000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>677000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>845000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>923000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>983000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1150000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>878000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>776000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>15451000.0</v>
+      </c>
+      <c r="C21">
+        <v>3001000.0</v>
+      </c>
+      <c r="D21">
         <v>1316000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-216000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1510000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4149000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5981000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>18036000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>20361000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>21121000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>21350000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1075000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1990000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1499000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2221000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3321000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2831000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-853000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7767000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-755000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1216000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>6782000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>471000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2628000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3282000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2301000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>22570000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>10000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>10000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>9000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>22951000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>22951000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>20108000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>18891000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>12015000.0</v>
+      </c>
+      <c r="C25">
+        <v>12210000.0</v>
+      </c>
+      <c r="D25">
         <v>12203000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>11595000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>11242000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11232000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11335000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11603000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>12181000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>12272000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>11917000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>10277000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9936000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9805000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9631000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11086000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>12253000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>13594000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>14524000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>14596000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>14635000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>14309000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14208000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>14573000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>15014000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>16075000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>1208000.0</v>
+      </c>
+      <c r="C29">
+        <v>556000.0</v>
+      </c>
+      <c r="D29">
         <v>665000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>721000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>553000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-87000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-470000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>803000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1054000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>420000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>834000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1191000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-111000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-15000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-153000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-91000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>390000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1134000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1133000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>660000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1016000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1324000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>690000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1675000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>920000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1372000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1616000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>37868000.0</v>
+      </c>
+      <c r="C30">
+        <v>51900000.0</v>
+      </c>
+      <c r="D30">
         <v>51733000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>53743000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>54315000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>36540000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>37942000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>38482000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>40847000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>40647000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>42181000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>37899000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>39173000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>38421000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>38814000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>38357000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>41814000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>44969000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>47148000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>45254000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>47699000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>49665000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>45996000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>39628000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>42213000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>47613000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>49819000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="AC30">
         <v>62000000.0</v>
       </c>
       <c r="AD30">
+        <v>62000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>62000000.0</v>
+      </c>
+      <c r="AF30">
         <v>63000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>53319000.0</v>
+      </c>
+      <c r="C32">
+        <v>54901000.0</v>
+      </c>
+      <c r="D32">
         <v>53049000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>53527000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>52805000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>51393000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>52821000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>56518000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>61208000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>61768000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>63531000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>61692000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>57838000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>55989000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>52764000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>55663000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>58190000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>64300000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>68583000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>58049000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>61140000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>67957000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>61111000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>46258000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>54241000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>68088000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>72389000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>72000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>71000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>71000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>72000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9586,981 +9936,981 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>74461000.0</v>
       </c>
       <c r="C2">
         <v>99428000.0</v>
       </c>
       <c r="D2">
         <v>82353000.0</v>
       </c>
       <c r="E2">
         <v>65568000.0</v>
       </c>
       <c r="F2">
         <v>84694000.0</v>
       </c>
       <c r="G2">
         <v>76379000.0</v>
       </c>
       <c r="H2">
         <v>74716000.0</v>
       </c>
       <c r="I2">
         <v>81441000.0</v>
       </c>
       <c r="J2">
         <v>111748000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>17414000</v>
       </c>
       <c r="C3">
         <v>15400000</v>
       </c>
       <c r="D3">
         <v>44813000</v>
       </c>
       <c r="E3">
         <v>94883000</v>
       </c>
       <c r="F3">
         <v>43775000</v>
       </c>
       <c r="G3">
         <v>12415000</v>
       </c>
       <c r="H3">
         <v>25835000</v>
       </c>
       <c r="I3">
         <v>41516000</v>
       </c>
       <c r="J3">
         <v>107140000</v>
       </c>
       <c r="K3">
         <v>29622000</v>
       </c>
       <c r="L3">
         <v>79000000</v>
       </c>
       <c r="M3">
         <v>71000000</v>
       </c>
       <c r="N3">
         <v>33000000</v>
       </c>
       <c r="O3">
         <v>24000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-1840000.0</v>
       </c>
       <c r="C6">
         <v>-24967000.0</v>
       </c>
       <c r="D6">
         <v>17075000.0</v>
       </c>
       <c r="E6">
         <v>16785000.0</v>
       </c>
       <c r="F6">
         <v>-19126000.0</v>
       </c>
       <c r="G6">
         <v>8315000.0</v>
       </c>
       <c r="H6">
         <v>1663000.0</v>
       </c>
       <c r="I6">
         <v>-6725000.0</v>
       </c>
       <c r="J6">
         <v>-30307000.0</v>
       </c>
       <c r="K6">
         <v>17824000.0</v>
       </c>
       <c r="L6">
         <v>-45000000.0</v>
       </c>
       <c r="M6">
         <v>-45000000.0</v>
       </c>
       <c r="N6">
         <v>25000000.0</v>
       </c>
       <c r="O6">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>-2628000.0</v>
       </c>
       <c r="C7">
         <v>8395000.0</v>
       </c>
       <c r="D7">
         <v>-4972000.0</v>
       </c>
       <c r="E7">
         <v>-5828000.0</v>
       </c>
       <c r="F7">
         <v>-17302000.0</v>
       </c>
       <c r="G7">
         <v>27663000.0</v>
       </c>
       <c r="H7">
         <v>6280000.0</v>
       </c>
       <c r="I7">
         <v>-43228000.0</v>
       </c>
       <c r="J7">
         <v>-12001000.0</v>
       </c>
       <c r="K7">
         <v>-4078000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>-401000.0</v>
       </c>
       <c r="C10">
         <v>-19000.0</v>
       </c>
       <c r="D10">
         <v>1126000.0</v>
       </c>
       <c r="E10">
         <v>4598000.0</v>
       </c>
       <c r="F10">
         <v>-1923000.0</v>
       </c>
       <c r="G10">
         <v>-110000.0</v>
       </c>
       <c r="H10">
         <v>1682000.0</v>
       </c>
       <c r="I10">
         <v>-2181000.0</v>
       </c>
       <c r="J10">
         <v>1480000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>1000000.0</v>
       </c>
       <c r="M10">
         <v>4000000.0</v>
       </c>
       <c r="N10">
         <v>4000000.0</v>
       </c>
       <c r="O10">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-2187000.0</v>
       </c>
       <c r="E11">
         <v>-6350000.0</v>
       </c>
       <c r="F11">
         <v>-230000.0</v>
       </c>
       <c r="G11">
         <v>-2312000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-3765000.0</v>
       </c>
       <c r="E12">
         <v>-5887000.0</v>
       </c>
       <c r="F12">
         <v>-14790000.0</v>
       </c>
       <c r="G12">
         <v>-4813000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-5446000.0</v>
       </c>
       <c r="E13">
         <v>-1654000.0</v>
       </c>
       <c r="F13">
         <v>-11060000.0</v>
       </c>
       <c r="G13">
         <v>30931000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-5000000.0</v>
       </c>
       <c r="M13">
         <v>-6000000.0</v>
       </c>
       <c r="N13">
         <v>6000000.0</v>
       </c>
       <c r="O13">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>45404000.0</v>
       </c>
       <c r="C14">
         <v>47973000.0</v>
       </c>
       <c r="D14">
         <v>39649000.0</v>
       </c>
       <c r="E14">
         <v>51457000.0</v>
       </c>
       <c r="F14">
         <v>57748000.0</v>
       </c>
       <c r="G14">
         <v>62727000.0</v>
       </c>
       <c r="H14">
         <v>74894000.0</v>
       </c>
       <c r="I14">
         <v>78361000.0</v>
       </c>
       <c r="J14">
         <v>66704000.0</v>
       </c>
       <c r="K14">
         <v>55214000.0</v>
       </c>
       <c r="L14">
         <v>58000000.0</v>
       </c>
       <c r="M14">
         <v>54000000.0</v>
       </c>
       <c r="N14">
         <v>55000000.0</v>
       </c>
       <c r="O14">
         <v>56000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>3226000.0</v>
       </c>
       <c r="C15">
         <v>2581000.0</v>
       </c>
       <c r="D15">
         <v>3226000.0</v>
       </c>
       <c r="E15">
         <v>3871000.0</v>
       </c>
       <c r="F15">
         <v>3226000.0</v>
       </c>
       <c r="G15">
         <v>3871000.0</v>
       </c>
       <c r="H15">
         <v>7958000.0</v>
       </c>
       <c r="I15">
         <v>5377000.0</v>
       </c>
       <c r="J15">
         <v>3226000.0</v>
       </c>
       <c r="K15">
         <v>1290000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>72621000.0</v>
       </c>
       <c r="C16">
         <v>74461000.0</v>
       </c>
       <c r="D16">
         <v>99428000.0</v>
       </c>
       <c r="E16">
         <v>82353000.0</v>
       </c>
       <c r="F16">
         <v>65568000.0</v>
       </c>
       <c r="G16">
         <v>84694000.0</v>
       </c>
       <c r="H16">
         <v>76379000.0</v>
       </c>
       <c r="I16">
         <v>74716000.0</v>
       </c>
       <c r="J16">
         <v>81441000.0</v>
       </c>
       <c r="K16">
         <v>111748000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>16345000.0</v>
       </c>
       <c r="C18">
         <v>35953000.0</v>
       </c>
       <c r="D18">
         <v>-18566000.0</v>
       </c>
       <c r="E18">
         <v>-51053000.0</v>
       </c>
       <c r="F18">
         <v>-6695000.0</v>
       </c>
       <c r="G18">
         <v>74104000.0</v>
       </c>
       <c r="H18">
         <v>62262000.0</v>
       </c>
       <c r="I18">
         <v>36431000.0</v>
       </c>
       <c r="J18">
         <v>-5966000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>5585000.0</v>
       </c>
       <c r="C19">
         <v>-46572000.0</v>
       </c>
       <c r="D19">
         <v>3460000.0</v>
       </c>
       <c r="E19">
         <v>3218000.0</v>
       </c>
       <c r="F19">
         <v>-1981000.0</v>
       </c>
       <c r="G19">
         <v>-4026000.0</v>
       </c>
       <c r="H19">
         <v>-42120000.0</v>
       </c>
       <c r="I19">
         <v>-98582000.0</v>
       </c>
       <c r="J19">
         <v>-153112000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-34659000.0</v>
       </c>
       <c r="C21">
         <v>-23168000.0</v>
       </c>
       <c r="D21">
         <v>63195000.0</v>
       </c>
       <c r="E21">
         <v>10209000.0</v>
       </c>
       <c r="F21">
         <v>-12427000.0</v>
       </c>
       <c r="G21">
         <v>-46338000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-7468000.0</v>
       </c>
       <c r="C22">
         <v>3299000.0</v>
       </c>
       <c r="D22">
         <v>-3130000.0</v>
       </c>
       <c r="E22">
         <v>1666000.0</v>
       </c>
       <c r="F22">
         <v>7335000.0</v>
       </c>
       <c r="G22">
         <v>96000.0</v>
       </c>
       <c r="H22">
         <v>9508000.0</v>
       </c>
       <c r="I22">
         <v>43686000.0</v>
       </c>
       <c r="J22">
         <v>47843000.0</v>
       </c>
       <c r="K22">
         <v>36239000.0</v>
       </c>
       <c r="L22">
         <v>17000000.0</v>
       </c>
       <c r="M22">
         <v>11000000.0</v>
       </c>
       <c r="N22">
         <v>5000000.0</v>
       </c>
       <c r="O22">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>1000000.0</v>
       </c>
       <c r="M23">
         <v>1000000.0</v>
       </c>
       <c r="N23">
         <v>2000000.0</v>
       </c>
       <c r="O23">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>22999000.0</v>
       </c>
       <c r="C24">
         <v>-31172000.0</v>
       </c>
       <c r="D24">
         <v>-29669000.0</v>
       </c>
       <c r="E24">
         <v>55670000.0</v>
       </c>
       <c r="F24">
         <v>-4207000.0</v>
       </c>
       <c r="G24">
         <v>-21614000.0</v>
       </c>
       <c r="H24">
         <v>-16285000.0</v>
       </c>
       <c r="I24">
         <v>-57066000.0</v>
       </c>
       <c r="J24">
         <v>-45972000.0</v>
       </c>
       <c r="K24">
         <v>-343000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>-3995000.0</v>
       </c>
       <c r="C25">
         <v>-2807000.0</v>
       </c>
       <c r="D25">
         <v>-2086000.0</v>
       </c>
       <c r="E25">
         <v>-3257000.0</v>
       </c>
       <c r="F25">
         <v>-3128000.0</v>
       </c>
       <c r="G25">
         <v>-3787000.0</v>
       </c>
       <c r="H25">
         <v>-1837000.0</v>
       </c>
       <c r="I25">
         <v>350000.0</v>
       </c>
       <c r="J25">
         <v>-65000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-40400000.0</v>
       </c>
       <c r="C28">
         <v>-29553000.0</v>
       </c>
       <c r="D28">
         <v>59969000.0</v>
       </c>
       <c r="E28">
         <v>6338000.0</v>
       </c>
       <c r="F28">
         <v>-15653000.0</v>
       </c>
       <c r="G28">
         <v>-50209000.0</v>
       </c>
       <c r="H28">
         <v>-44410000.0</v>
       </c>
       <c r="I28">
         <v>15347000.0</v>
       </c>
       <c r="J28">
         <v>21681000.0</v>
       </c>
       <c r="K28">
         <v>-39329000.0</v>
       </c>
       <c r="L28">
         <v>-51000000.0</v>
       </c>
       <c r="M28">
         <v>4000000.0</v>
       </c>
       <c r="N28">
         <v>-1000000.0</v>
       </c>
       <c r="O28">
         <v>-30000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>33759000.0</v>
       </c>
       <c r="C29">
         <v>51353000.0</v>
       </c>
       <c r="D29">
         <v>26247000.0</v>
       </c>
       <c r="E29">
         <v>43830000.0</v>
       </c>
       <c r="F29">
         <v>37080000.0</v>
       </c>
       <c r="G29">
         <v>86519000.0</v>
       </c>
       <c r="H29">
         <v>88097000.0</v>
       </c>
       <c r="I29">
         <v>77947000.0</v>
       </c>
       <c r="J29">
         <v>101174000.0</v>
       </c>
       <c r="K29">
         <v>88184000.0</v>
       </c>
       <c r="L29">
         <v>77000000.0</v>
       </c>
       <c r="M29">
         <v>66000000.0</v>
       </c>
       <c r="N29">
         <v>56000000.0</v>
       </c>
       <c r="O29">
         <v>67000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>5585000.0</v>
       </c>
       <c r="C30">
         <v>-46572000.0</v>
       </c>
       <c r="D30">
         <v>-68483000.0</v>
       </c>
       <c r="E30">
         <v>-33504000.0</v>
       </c>
       <c r="F30">
         <v>-42024000.0</v>
       </c>
       <c r="G30">
         <v>-28167000.0</v>
       </c>
       <c r="H30">
         <v>-42120000.0</v>
       </c>
       <c r="I30">
         <v>-98582000.0</v>
       </c>
@@ -10582,2010 +10932,2136 @@
       <c r="O30">
         <v>-22000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>78978000.0</v>
+      </c>
+      <c r="C2">
+        <v>78770000.0</v>
+      </c>
+      <c r="D2">
         <v>72621000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>72832000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>74993000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>64899000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>74461000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>82868000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>92478000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>95429000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>99428000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>92651000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>91053000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>98161000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>82353000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>72585000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>71500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>56375000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>65568000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>64824000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>68057000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>64656000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>84694000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>99847000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>95277000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>89163000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>76379000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>6383000</v>
+      </c>
+      <c r="C3">
+        <v>33135000</v>
+      </c>
+      <c r="D3">
         <v>19122000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>17414000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11996000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>9737000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9925000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4936000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>304000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>9109000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1051000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>15517000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>15517000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9444000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>15319000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>94883000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>19652000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>17323000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>7827000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>43775000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>33946000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>18868000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2128000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>12415000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>7353000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5431000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3026000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>9000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9000000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>7179000.0</v>
+      </c>
+      <c r="C6">
+        <v>6357000.0</v>
+      </c>
+      <c r="D6">
         <v>6149000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1840000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1629000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>532000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9562000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7590000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9614000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3249000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4319000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6777000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>6777000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-7108000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>15808000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>16785000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7017000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5932000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-9193000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-19126000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-19870000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-16637000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-20038000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8315000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>23468000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>18898000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>12941000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>12000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-33000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>457000.0</v>
+      </c>
+      <c r="C7">
+        <v>5132000.0</v>
+      </c>
+      <c r="D7">
         <v>-1187000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2628000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1403000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>272000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3722000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>8845000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2648000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>6125000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-3576000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-4972000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6262000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4095000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1301000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-5828000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-9199000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-10723000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-15732000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-17302000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-22854000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-24243000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-16810000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>27663000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>21093000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>15147000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>227000.0</v>
+      </c>
+      <c r="C10">
+        <v>65000.0</v>
+      </c>
+      <c r="D10">
         <v>-246000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>157000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-375000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>96000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-279000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>193000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-23000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>285000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-474000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>551000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>551000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>203000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>630000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-58000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1341000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2264000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1051000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-855000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1335000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2161000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-242000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-514000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-350000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>143000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>611000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>361000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>885000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-4124000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2256000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2256000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-2894000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-2398000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-678000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-678000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-6231000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4687000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD13">
         <v>-5000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-5000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>12015000.0</v>
+      </c>
+      <c r="C14">
+        <v>24413000.0</v>
+      </c>
+      <c r="D14">
         <v>12203000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>45404000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>33809000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>22567000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>11335000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>11603000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>12181000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>12272000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>11917000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>10277000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>10277000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9805000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9631000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>51457000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>40371000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>28118000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14524000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>57748000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>43152000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>28517000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>14208000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>62727000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>48154000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>33140000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>17065000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>13000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>13000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>14000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
         <v>2581000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>3226000.0</v>
+        <v>2581000.0</v>
       </c>
       <c r="E15">
         <v>3226000.0</v>
       </c>
       <c r="F15">
         <v>3226000.0</v>
       </c>
       <c r="G15">
+        <v>3226000.0</v>
+      </c>
+      <c r="H15">
+        <v>3226000.0</v>
+      </c>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>3226000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3226000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>645000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>645000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3871000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3871000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1290000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1290000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3226000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3226000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>645000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>645000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3871000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3871000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1290000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1290000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>86816000.0</v>
+      </c>
+      <c r="C16">
+        <v>78978000.0</v>
+      </c>
+      <c r="D16">
         <v>78770000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>72621000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>72832000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>74993000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>64899000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>74461000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>82868000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>92478000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>95429000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>99428000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>92651000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>91053000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>98161000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>82353000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>72585000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>71500000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>56375000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>65568000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>64824000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>68057000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>64656000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>84694000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>99847000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>95277000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>89163000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>76379000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>5625000.0</v>
+      </c>
+      <c r="C18">
+        <v>3884000.0</v>
+      </c>
+      <c r="D18">
         <v>-8438000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>5309000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>5563000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>12531000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7058000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>10896000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>8446000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>9380000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>7231000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2434000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>697000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8396000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-8433000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-64385000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>8894000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>10268000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5830000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>8279000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1744000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-8965000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4265000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>8651000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>16471000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>26548000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>1777000.0</v>
+      </c>
+      <c r="C19">
+        <v>5656000.0</v>
+      </c>
+      <c r="D19">
         <v>-2194000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-3195000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>355000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>7682000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>743000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-13451000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-17626000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-11940000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3555000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>3513000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>3513000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-414000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1755000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-17613000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6331000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2359000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-7201000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-15292000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-10399000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-6407000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-9926000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-19556000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-487000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-10255000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>2131000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-6375000.0</v>
+      </c>
+      <c r="C21">
+        <v>-8448000.0</v>
+      </c>
+      <c r="D21">
         <v>1059000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-7300000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-9130000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-9112000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-9117000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>54501000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>54501000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>15164000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1586000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>1209000.0</v>
+      </c>
+      <c r="C22">
+        <v>6656000.0</v>
+      </c>
+      <c r="D22">
         <v>2512000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-7468000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-8410000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-8075000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-4998000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-977000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>111000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>138000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>916000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>316000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1186000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-720000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1540000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4232000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6826000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>8775000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>8650000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>11025000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>11019000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9109000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1454000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5679000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7284000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>9382000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4528000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AC22">
         <v>8000000.0</v>
       </c>
       <c r="AD22">
+        <v>7000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>8000000.0</v>
+      </c>
+      <c r="AF22">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>22966000.0</v>
+      </c>
+      <c r="D24">
         <v>16928000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>22999000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>20776000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>18162000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>10668000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-48429000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-48429000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-12341000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>25500000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>61379000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3761000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>7763000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>626000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1751000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>7214000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2535000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-7798000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-15752000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1258000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-2693000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-1004000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1006000.0</v>
+      </c>
+      <c r="D25">
         <v>-1150000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1041000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1075000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-932000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-947000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-624000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-726000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-635000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-643000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-361000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-592000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-670000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-463000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-757000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-839000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-818000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-843000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-682000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-677000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-846000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-923000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-983000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1150000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-878000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-11262000.0</v>
+      </c>
+      <c r="D28">
         <v>-2183000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-40400000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-32454000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-22717000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-12960000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>54501000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>54501000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15164000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2231000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6338000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-10233000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-6287000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3853000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-15653000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-12899000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-6513000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-8098000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-50209000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-41260000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-26758000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>-10000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-11000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-9000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-45000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>12008000.0</v>
+      </c>
+      <c r="C29">
+        <v>28581000.0</v>
+      </c>
+      <c r="D29">
         <v>10684000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>33759000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>23032000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>15210000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2867000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>15832000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8750000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18489000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8282000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>13083000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>13083000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1048000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6886000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>43830000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>32984000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>21761000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1997000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>37080000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>18972000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5638000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2137000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>86519000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>72806000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>54413000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>25460000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>23000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>15000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>22000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-10169000.0</v>
+      </c>
+      <c r="D30">
         <v>-2194000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5585000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8780000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8425000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>743000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-60433000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-60433000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-22198000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10964000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-33504000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-15891000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-9560000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-7201000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-42024000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-26732000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-16333000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-9926000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-28167000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-8611000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-8124000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-9000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-2000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-2000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-9000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>