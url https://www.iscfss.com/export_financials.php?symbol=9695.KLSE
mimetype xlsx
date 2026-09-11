--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
   <si>
     <t>2017-03-31</t>
@@ -249,51 +252,51 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
-    <t>2026-03-31</t>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -866,12719 +869,13178 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>33574000.0</v>
+      </c>
+      <c r="C2">
         <v>22581000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16122000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29190000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14117000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23018000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20179000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24731000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15658000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30499000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="M2">
         <v>29000000.0</v>
       </c>
       <c r="N2">
+        <v>29000000.0</v>
+      </c>
+      <c r="O2">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>4598000.0</v>
+      </c>
+      <c r="C7">
         <v>5947000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8252000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7730000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6815000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>4245000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2911000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1824000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1536000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>174930000.0</v>
       </c>
       <c r="C8">
         <v>174930000.0</v>
       </c>
       <c r="D8">
         <v>174930000.0</v>
       </c>
       <c r="E8">
+        <v>174930000.0</v>
+      </c>
+      <c r="F8">
         <v>134345000.0</v>
       </c>
-      <c r="F8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>87961000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>87961000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4621000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>4250000.0</v>
+      </c>
+      <c r="C10">
         <v>4290000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6709000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16115000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>42718000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>39197000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3905000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4818000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4858000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1336000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1862000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>4290000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6709000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>16115000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>42718000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>39197000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3905000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4818000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4858000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1336000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>6482000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11643000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21015000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43386000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5991000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9469000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16739000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9655000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15013000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>173061000.0</v>
       </c>
       <c r="D13">
         <v>173061000.0</v>
       </c>
       <c r="E13">
+        <v>173061000.0</v>
+      </c>
+      <c r="F13">
         <v>134345000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>137007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87961000.0</v>
       </c>
       <c r="H13">
         <v>87961000.0</v>
       </c>
       <c r="I13">
-        <v>69961000.0</v>
+        <v>87961000.0</v>
       </c>
       <c r="J13">
         <v>69961000.0</v>
       </c>
       <c r="K13">
+        <v>69961000.0</v>
+      </c>
+      <c r="L13">
         <v>65340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="M13">
         <v>70000000.0</v>
       </c>
       <c r="N13">
         <v>70000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>70000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>439622000.0</v>
+        <v>439621600.0</v>
       </c>
       <c r="C14">
         <v>439622000.0</v>
       </c>
       <c r="D14">
         <v>439622000.0</v>
       </c>
       <c r="E14">
-        <v>399656000.0</v>
+        <v>439622000.0</v>
       </c>
       <c r="F14">
         <v>399656000.0</v>
       </c>
       <c r="G14">
-        <v>350700000.0</v>
+        <v>399656000.0</v>
       </c>
       <c r="H14">
         <v>350700000.0</v>
       </c>
       <c r="I14">
-        <v>326700000.0</v>
+        <v>350700000.0</v>
       </c>
       <c r="J14">
         <v>326700000.0</v>
       </c>
       <c r="K14">
         <v>326700000.0</v>
       </c>
-      <c r="L14"/>
+      <c r="L14">
+        <v>326700000.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>646000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>667000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>627000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>149000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>1223000.0</v>
       </c>
       <c r="D20">
         <v>1223000.0</v>
       </c>
       <c r="E20">
+        <v>1223000.0</v>
+      </c>
+      <c r="F20">
         <v>18023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17922000.0</v>
       </c>
       <c r="G20">
         <v>17922000.0</v>
       </c>
       <c r="H20">
         <v>17922000.0</v>
       </c>
-      <c r="I20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I20">
+        <v>17922000.0</v>
+      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>1223000.0</v>
       </c>
       <c r="L20">
-        <v>1000000.0</v>
+        <v>1223000.0</v>
       </c>
       <c r="M20">
         <v>1000000.0</v>
       </c>
       <c r="N20">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>1223000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>319000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>398000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17922000.0</v>
       </c>
       <c r="G21">
         <v>17922000.0</v>
       </c>
       <c r="H21">
         <v>17922000.0</v>
       </c>
       <c r="I21">
+        <v>17922000.0</v>
+      </c>
+      <c r="J21">
         <v>1223000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>7345000.0</v>
+      </c>
+      <c r="C22">
         <v>10680000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10803000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25009000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>23330000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9272000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6681000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4523000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1636000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>830000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1441000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>471317000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>498527000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>520363000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>521882000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>499632000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>422751000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>423036000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>419054000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>821544000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>851958000.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>24241000.0</v>
+      </c>
+      <c r="C24">
         <v>36840000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>50200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>58805000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>66966000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>91782000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>85517000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>81450000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>89868000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>87765000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>90972000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>80000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>69000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>40784000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>56211000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>64204000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>71300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>94752000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>88559000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>83589000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>89868000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>88754000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>92189000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>35198000.0</v>
+      </c>
+      <c r="C28">
         <v>46862000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>74204000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>67586000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>49217000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>100486000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>95798000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>98964000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>301512000.0</v>
+      </c>
+      <c r="C29">
         <v>319353000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>347714000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>363560000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>365752000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>292034000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>294592000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>473549000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>32602000.0</v>
+      </c>
+      <c r="C30">
         <v>44041000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58577000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>50824000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30238000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29556000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10208000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6037000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5736000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4573000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5117000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>278238000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>255309000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>225942000.0</v>
       </c>
-      <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>-6889000.0</v>
+      </c>
+      <c r="C32">
         <v>14651000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>19455000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46613000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6732000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>-25255000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-29593000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-13386000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>403656000.0</v>
+      </c>
+      <c r="C33">
         <v>401591000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>411652000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>413804000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>408163000.0</v>
       </c>
-      <c r="F33"/>
-      <c r="G33">
+      <c r="G33"/>
+      <c r="H33">
         <v>391008000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>398558000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>730607000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>802664000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>91694000.0</v>
+      </c>
+      <c r="C35">
         <v>105636000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>121295000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>129171000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>136983000.0</v>
       </c>
-      <c r="F35"/>
-      <c r="G35">
+      <c r="G35"/>
+      <c r="H35">
         <v>134696000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>128539000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>219519000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>231160000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>49</v>
+      </c>
+      <c r="B36">
+        <v>2900000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>184590000.0</v>
       </c>
-      <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>519587000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>665993000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>48995000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>49026000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>52519000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>52975000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>56336000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>50295000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>52222000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>52814000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>53407000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>53999000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>2727000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>900000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6835000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5721000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6711000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1906000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1356000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2856000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2115000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2184000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>8042000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4677000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2259000.0</v>
       </c>
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40">
         <v>20000000.0</v>
       </c>
       <c r="M40">
+        <v>20000000.0</v>
+      </c>
+      <c r="N40">
         <v>67000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>85000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>64967000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>65683000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>51305000.0</v>
       </c>
-      <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>-3000.0</v>
       </c>
-      <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>34274000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>36936000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>321407000.0</v>
+      </c>
+      <c r="C45">
         <v>448570000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>447015000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>462515000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>297280000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>385250000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>321407000.0</v>
+      </c>
+      <c r="C46">
         <v>304282000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>313289000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>317734000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>166580000.0</v>
       </c>
-      <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>286362000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>338326000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>347956000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>346472000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>336680000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>342299000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>322517000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>328140000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>336821000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>747616000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>770686000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>89014000.0</v>
+      </c>
+      <c r="C48">
         <v>95143000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>93740000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>106798000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>139472000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>72583000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>99682000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>106015000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>120831000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>36394000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>44679000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>56000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>60000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>15207000.0</v>
+      </c>
+      <c r="C50">
         <v>14312000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>30713000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>24896000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>24969000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>18874000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>19166000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>15189000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>10253000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>102000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="N50">
         <v>79000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50">
+        <v>79000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>96387000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>90551000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>85582000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>90991000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>88754000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>92189000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>18675000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14490000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2874000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1635000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1992000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1993000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
+        <v>0.0</v>
+      </c>
+      <c r="M52">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="N52">
         <v>79000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52">
+        <v>79000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>1437000.0</v>
+      </c>
+      <c r="C53">
         <v>2192000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4934000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4900000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2582000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4189000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2086000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4651000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>11881000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8319000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>13151000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>17000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>45000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>450283000.0</v>
+      </c>
+      <c r="C55">
         <v>471317000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>498527000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>520363000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>521882000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>499632000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>422751000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>423036000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>419054000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>821544000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>851958000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>889000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>886000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>342000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>46627000.0</v>
+      </c>
+      <c r="C56">
         <v>69726000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>86875000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>109750000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>113719000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>84519000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>31743000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>24478000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>28095000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>18880000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>25619000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>49000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>81000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>106000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>53516000.0</v>
+      </c>
+      <c r="C57">
         <v>55075000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>67420000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64442000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>56047000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>59017000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>56998000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>54071000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>38936000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>46617000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>55216000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>63000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>109000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>129000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>145210000.0</v>
+      </c>
+      <c r="C58">
         <v>201247000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>229857000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>238635000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>248065000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>253126000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>235108000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>229060000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>228262000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>419322000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>440442000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>301000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>331000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>224000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>263933000.0</v>
+      </c>
+      <c r="C60">
         <v>270070000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>268670000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>281728000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>273817000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>246506000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>187643000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>193976000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>190792000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>402222000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>411516000.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>33574000.0</v>
+      </c>
+      <c r="C2">
         <v>35285000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36058000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38998000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22581000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29093000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26596000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31259000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16122000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27747000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23971000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27118000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29190000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31251000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28456000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22090000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14117000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21486000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21978000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23721000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>23888000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28270000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31672000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20179000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>36048000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>33568000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>25000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>33000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>4598000.0</v>
+      </c>
+      <c r="C7">
         <v>6309000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6907000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6514000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5947000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7042000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7638000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8213000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8252000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7499000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8151000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8232000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7730000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7776000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6826000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5635000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6815000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4585000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4860000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4021000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>5321000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9382000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10223000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4245000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4296000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4464000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>174930000.0</v>
       </c>
       <c r="C8">
         <v>174930000.0</v>
       </c>
       <c r="D8">
         <v>174930000.0</v>
       </c>
       <c r="E8">
         <v>174930000.0</v>
       </c>
       <c r="F8">
         <v>174930000.0</v>
       </c>
       <c r="G8">
         <v>174930000.0</v>
       </c>
       <c r="H8">
         <v>174930000.0</v>
       </c>
       <c r="I8">
         <v>174930000.0</v>
       </c>
       <c r="J8">
         <v>174930000.0</v>
       </c>
       <c r="K8">
         <v>174930000.0</v>
       </c>
       <c r="L8">
         <v>174930000.0</v>
       </c>
       <c r="M8">
         <v>174930000.0</v>
       </c>
       <c r="N8">
+        <v>174930000.0</v>
+      </c>
+      <c r="O8">
         <v>173061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134345000.0</v>
       </c>
       <c r="P8">
         <v>134345000.0</v>
       </c>
       <c r="Q8">
         <v>134345000.0</v>
       </c>
       <c r="R8">
         <v>134345000.0</v>
       </c>
       <c r="S8">
         <v>134345000.0</v>
       </c>
       <c r="T8">
         <v>134345000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>134345000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>4250000.0</v>
+      </c>
+      <c r="C10">
         <v>2396000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8632000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8789000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4290000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5989000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9055000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6792000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6709000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6912000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9043000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12732000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16115000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>27674000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11330000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29190000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>42718000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35661000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21030000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>38894000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>39197000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>38980000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15076000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>22966000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6663000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3905000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2019000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4170000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6401000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4818000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>8632000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8789000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4290000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5989000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9055000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6792000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>16115000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>27674000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11330000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>29190000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>42718000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>35661000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21030000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>38894000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>39197000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>10824000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10981000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6482000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8181000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11689000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9629000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>21015000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>31498000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15148000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32366000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>45300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41935000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>57365000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>49332000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>43386000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>43169000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20086000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25456000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9153000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5991000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4607000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6256000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8987000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9469000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>173061000.0</v>
       </c>
       <c r="E13">
         <v>173061000.0</v>
       </c>
       <c r="F13">
         <v>173061000.0</v>
       </c>
       <c r="G13">
         <v>173061000.0</v>
       </c>
       <c r="H13">
         <v>173061000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>173061000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>173061000.0</v>
       </c>
       <c r="O13">
-        <v>134345000.0</v>
+        <v>173061000.0</v>
       </c>
       <c r="P13">
         <v>134345000.0</v>
       </c>
       <c r="Q13">
         <v>134345000.0</v>
       </c>
       <c r="R13">
         <v>134345000.0</v>
       </c>
       <c r="S13">
         <v>134345000.0</v>
       </c>
       <c r="T13">
         <v>134345000.0</v>
       </c>
       <c r="U13">
         <v>134345000.0</v>
       </c>
       <c r="V13">
+        <v>134345000.0</v>
+      </c>
+      <c r="W13">
         <v>137007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101252000.0</v>
       </c>
       <c r="X13">
         <v>101252000.0</v>
       </c>
       <c r="Y13">
-        <v>87961000.0</v>
+        <v>101252000.0</v>
       </c>
       <c r="Z13">
         <v>87961000.0</v>
       </c>
       <c r="AA13">
         <v>87961000.0</v>
       </c>
       <c r="AB13">
         <v>87961000.0</v>
       </c>
       <c r="AC13">
         <v>87961000.0</v>
       </c>
       <c r="AD13">
         <v>87961000.0</v>
       </c>
       <c r="AE13">
-        <v>70000000.0</v>
+        <v>87961000.0</v>
       </c>
       <c r="AF13">
         <v>70000000.0</v>
       </c>
       <c r="AG13">
         <v>70000000.0</v>
       </c>
       <c r="AH13">
         <v>70000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>70000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>439621600.0</v>
       </c>
       <c r="C14">
-        <v>439622000.0</v>
+        <v>439621600.0</v>
       </c>
       <c r="D14">
         <v>439622000.0</v>
       </c>
       <c r="E14">
         <v>439622000.0</v>
       </c>
       <c r="F14">
         <v>439622000.0</v>
       </c>
       <c r="G14">
         <v>439622000.0</v>
       </c>
       <c r="H14">
         <v>439622000.0</v>
       </c>
       <c r="I14">
-        <v>439621600.0</v>
+        <v>439622000.0</v>
       </c>
       <c r="J14">
         <v>439621600.0</v>
       </c>
       <c r="K14">
         <v>439621600.0</v>
       </c>
       <c r="L14">
         <v>439621600.0</v>
       </c>
       <c r="M14">
+        <v>439621600.0</v>
+      </c>
+      <c r="N14">
         <v>439622000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>439621600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399656000.0</v>
       </c>
       <c r="P14">
         <v>399656000.0</v>
       </c>
       <c r="Q14">
         <v>399656000.0</v>
       </c>
       <c r="R14">
         <v>399656000.0</v>
       </c>
       <c r="S14">
         <v>399656000.0</v>
       </c>
       <c r="T14">
         <v>399656000.0</v>
       </c>
       <c r="U14">
         <v>399656000.0</v>
       </c>
       <c r="V14">
+        <v>399656000.0</v>
+      </c>
+      <c r="W14">
         <v>399624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363200000.0</v>
       </c>
       <c r="X14">
         <v>363200000.0</v>
       </c>
       <c r="Y14">
-        <v>350700000.0</v>
+        <v>363200000.0</v>
       </c>
       <c r="Z14">
         <v>350700000.0</v>
       </c>
       <c r="AA14">
         <v>350700000.0</v>
       </c>
       <c r="AB14">
+        <v>350700000.0</v>
+      </c>
+      <c r="AC14">
         <v>353214300.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>349852900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>353668100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>303030300.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>333333300.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>337078700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>646000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>671000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>670000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>669000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>1223000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>1223000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1223000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>17922000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>1000000.0</v>
       </c>
       <c r="AG20">
         <v>1000000.0</v>
       </c>
       <c r="AH20">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>1223000.0</v>
       </c>
       <c r="E21">
         <v>1223000.0</v>
       </c>
       <c r="F21">
+        <v>1223000.0</v>
+      </c>
+      <c r="G21">
         <v>1482000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1503000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1522000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3589000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>1621000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18442000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18461000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>18482000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17974000.0</v>
       </c>
       <c r="S21">
         <v>17974000.0</v>
       </c>
       <c r="T21">
-        <v>17922000.0</v>
+        <v>17974000.0</v>
       </c>
       <c r="U21">
         <v>17922000.0</v>
       </c>
       <c r="V21">
         <v>17922000.0</v>
       </c>
       <c r="W21">
         <v>17922000.0</v>
       </c>
       <c r="X21">
         <v>17922000.0</v>
       </c>
       <c r="Y21">
         <v>17922000.0</v>
       </c>
       <c r="Z21">
         <v>17922000.0</v>
       </c>
       <c r="AA21">
         <v>17922000.0</v>
       </c>
       <c r="AB21">
         <v>17922000.0</v>
       </c>
       <c r="AC21">
         <v>17922000.0</v>
       </c>
       <c r="AD21">
         <v>17922000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>17922000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>7345000.0</v>
+      </c>
+      <c r="C22">
         <v>9071000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8498000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7801000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10680000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8969000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8465000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7163000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10803000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20060000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27868000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27796000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25009000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>32806000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29918000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18671000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>23330000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23690000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>24598000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31916000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17568000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9272000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2756000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7069000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5371000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6681000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7423000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9911000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6221000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4523000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AG22">
         <v>4000000.0</v>
       </c>
       <c r="AH22">
+        <v>4000000.0</v>
+      </c>
+      <c r="AI22">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>475932000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>477645000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>471317000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>480247000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>487904000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>489299000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>520363000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>562983000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>525532000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>523896000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>521882000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>527733000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>541083000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>533315000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>499632000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>501076000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>24241000.0</v>
+      </c>
+      <c r="C24">
         <v>26856000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>30214000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>33510000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>36840000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>39881000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>44144000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>47203000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>50200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>50771000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>53538000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>56310000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>58805000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>59731000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>63938000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>67497000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>66966000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>69398000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>80885000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>86371000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>91782000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>97308000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>96538000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>100753000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>104063000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>85517000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>72283000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>73938000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>79117000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>81450000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>91000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="AH24">
         <v>80000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24">
+        <v>80000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>34763000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>37720000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>40784000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>44768000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>49450000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>52999000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>64204000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>64690000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>68146000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>70750000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>71300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>71992000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>83821000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>89103000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>94752000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>100339000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>99381000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>103863000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>88559000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>75324000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>77203000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>81032000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>83589000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>35198000.0</v>
+      </c>
+      <c r="C28">
         <v>37946000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>35008000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>39144000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>46862000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48795000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>51136000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>58182000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>74204000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>75436000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>78121000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>75799000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>67586000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>53877000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>71396000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>60157000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>49217000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>68367000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>111157000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>102511000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>106406000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>105955000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>119945000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>301512000.0</v>
+      </c>
+      <c r="C29">
         <v>311665000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>318425000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>319410000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>319353000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>322450000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>330067000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>332280000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>347714000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>358153000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>366980000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>369867000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>363560000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>393179000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>360185000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>365157000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>365752000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>378259000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>394061000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>395899000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>326538000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>332700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>316444000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>292034000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>32602000.0</v>
+      </c>
+      <c r="C30">
         <v>42280000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50352000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51976000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44041000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51328000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>51118000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54046000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>53199000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>58071000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>59954000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>60847000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>61791000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>61830000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70130000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>63921000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40375000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>47265000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45135000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34031000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20104000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28207000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15514000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16641000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20168000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16577000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12683000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9558000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7852000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>278238000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>258998000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>257328000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>-6889000.0</v>
+      </c>
+      <c r="C32">
         <v>10949000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17949000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>16219000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>14651000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15843000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18585000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17675000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19455000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>30346000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>39809000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>42359000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>46613000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>65821000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>58736000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>61173000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6732000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>55160000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>50458000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>38428000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>-16035000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-15753000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-29587000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-25255000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>403656000.0</v>
+      </c>
+      <c r="C33">
         <v>399895000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>401135000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>401342000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>401591000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>404313000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>409211000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>410639000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>411652000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>413747000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>414072000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>416073000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>413804000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>430796000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>408251000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>406525000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>408163000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>409286000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>410141000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>412299000.0</v>
       </c>
-      <c r="U33"/>
       <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>417827000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>418139000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>417588000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>391008000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>398408000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>398884000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>91694000.0</v>
+      </c>
+      <c r="C35">
         <v>95995000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>99621000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>102598000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>105636000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>109727000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>114348000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>118056000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>121295000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>120490000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>123716000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>126663000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>129171000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>129605000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>133387000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>136005000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>136983000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>134743000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>144209000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>145599000.0</v>
       </c>
-      <c r="U35"/>
       <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>150362000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>153222000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>154134000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>134696000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>122030000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>122754000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>2900000.0</v>
+      </c>
+      <c r="C36">
         <v>2741000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2630000.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>184590000.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>51625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48995000.0</v>
       </c>
       <c r="E38">
         <v>48995000.0</v>
       </c>
       <c r="F38">
         <v>48995000.0</v>
       </c>
       <c r="G38">
-        <v>49026000.0</v>
+        <v>48995000.0</v>
       </c>
       <c r="H38">
         <v>49026000.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>49026000.0</v>
+      </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>53829000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>49015000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>52090000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>52028000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>50020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50213000.0</v>
       </c>
       <c r="S38">
         <v>50213000.0</v>
       </c>
       <c r="T38">
         <v>50213000.0</v>
       </c>
       <c r="U38">
         <v>50213000.0</v>
       </c>
       <c r="V38">
-        <v>50295000.0</v>
+        <v>50213000.0</v>
       </c>
       <c r="W38">
         <v>50295000.0</v>
       </c>
       <c r="X38">
         <v>50295000.0</v>
       </c>
       <c r="Y38">
         <v>50295000.0</v>
       </c>
       <c r="Z38">
         <v>50295000.0</v>
       </c>
       <c r="AA38">
-        <v>50000000.0</v>
+        <v>50295000.0</v>
       </c>
       <c r="AB38">
         <v>50000000.0</v>
       </c>
       <c r="AC38">
         <v>50000000.0</v>
       </c>
       <c r="AD38">
+        <v>50000000.0</v>
+      </c>
+      <c r="AE38">
         <v>52222000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>2742000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3420000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2727000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3248000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2330000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2719000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>6835000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1689000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5903000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5589000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3139000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4241000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2836000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4678000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3416000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2522000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1432000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2628000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2332000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1906000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2158000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2247000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1407000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF39">
         <v>2000000.0</v>
       </c>
       <c r="AG39">
         <v>2000000.0</v>
       </c>
       <c r="AH39">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>8042000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>8683000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>9876000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6179000.0</v>
       </c>
-      <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AG40">
         <v>21000000.0</v>
       </c>
       <c r="AH40">
         <v>21000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40">
+        <v>21000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>64967000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>65241000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>65255000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>55000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-186000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-3000.0</v>
       </c>
-      <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>34274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33645000.0</v>
       </c>
       <c r="X42">
         <v>33645000.0</v>
       </c>
       <c r="Y42">
-        <v>36936000.0</v>
+        <v>33645000.0</v>
       </c>
       <c r="Z42">
         <v>36936000.0</v>
       </c>
-      <c r="AA42"/>
+      <c r="AA42">
+        <v>36936000.0</v>
+      </c>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>321407000.0</v>
+      </c>
+      <c r="C45">
         <v>331726000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>333203000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>333947000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>448570000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>337535000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>341542000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>343547000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>447015000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>346463000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>346369000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>346868000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>462515000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>336726000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>337700000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>336015000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>321407000.0</v>
+      </c>
+      <c r="C46">
         <v>331726000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>333203000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>333947000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>304282000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>337535000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>341542000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>343547000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>313289000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>346463000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>346369000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>346868000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>317734000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>336726000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>337700000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>336015000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>337188000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>337820000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>338326000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>341246000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>345158000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>347069000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>346472000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>339565000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>337700000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>336015000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>339361000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>340825000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>341680000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>343890000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>345079000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>348066000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>349336000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>349648000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>349097000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>322517000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>330212000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>330688000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>329318000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>328140000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>89014000.0</v>
+      </c>
+      <c r="C48">
         <v>98267000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>101669000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>98602000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>95143000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>94605000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>96815000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>94245000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>93740000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>102744000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>106755000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>108275000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>106798000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>138567000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>143114000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>141465000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>139472000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>139886000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>127529000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>120149000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>112161000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>106857000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>103804000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>102527000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>101875000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>62746000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>105281000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>104626000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>103636000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>106015000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>45000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>49000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>50000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>15207000.0</v>
+      </c>
+      <c r="C50">
         <v>13486000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>13426000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14423000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>14312000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>14903000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>16047000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>17771000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>30713000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>31577000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>33626000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>32221000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>24896000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>21820000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>18788000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>21850000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>24969000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>34630000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>51302000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>55034000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>24944000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>28168000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>22545000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>18874000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>19127000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>21804000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>102000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>101000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>91000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>90000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>89103000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>96387000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>107984000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>99381000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>130979000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>106827000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>90551000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>77303000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>177000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>0.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1622000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2341000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3704000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5643000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>14490000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9712000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8696000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5767000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2874000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6392000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>28947000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1635000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>7645000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>27116000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1987000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1992000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1979000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>102000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>101000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>91000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>90000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
         <v>1437000.0</v>
       </c>
       <c r="C53">
-        <v>2192000.0</v>
+        <v>1437000.0</v>
       </c>
       <c r="D53">
         <v>2192000.0</v>
       </c>
       <c r="E53">
         <v>2192000.0</v>
       </c>
       <c r="F53">
         <v>2192000.0</v>
       </c>
       <c r="G53">
+        <v>2192000.0</v>
+      </c>
+      <c r="H53">
         <v>2634000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2837000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>5443000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5422000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>5411000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4900000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>3824000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3818000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3176000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2582000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>6274000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>36335000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>10438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4189000.0</v>
       </c>
       <c r="V53">
         <v>4189000.0</v>
       </c>
       <c r="W53">
+        <v>4189000.0</v>
+      </c>
+      <c r="X53">
         <v>5010000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2490000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>13000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AH53">
         <v>18000000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53">
+        <v>18000000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>450283000.0</v>
+      </c>
+      <c r="C55">
         <v>467722000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>475932000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>477645000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>471317000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>480247000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>487904000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>489299000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>498527000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>514109000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>524960000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>529274000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>520363000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>562983000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>525532000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>523896000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>521882000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>527733000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>541083000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>533315000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>499632000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>501076000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>458631000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>470759000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>455340000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>422751000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>426164000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>426035000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>423162000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>423036000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>852000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>877000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>879000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>882000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>46627000.0</v>
+      </c>
+      <c r="C56">
         <v>67827000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>74797000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>76303000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>69726000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75934000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>78693000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>78660000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>86875000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>100362000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>110888000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>113201000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>109750000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>132187000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>117281000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>117371000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>113719000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>118447000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>130942000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>121016000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>86144000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>84519000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>40804000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>52620000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>37752000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>31743000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>27756000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>27151000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>25648000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>24478000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>26000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>35000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>37000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>53516000.0</v>
+      </c>
+      <c r="C57">
         <v>56878000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>56848000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>60084000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>55075000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>60091000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>60108000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>60985000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>67420000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>70016000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>71079000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>70842000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>64442000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>66366000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>58545000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>56198000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>56047000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>63287000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>80484000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>82588000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>57788000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>59017000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>56839000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>68373000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>67339000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>56998000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>65278000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>65363000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>60668000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>54071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="AF57">
         <v>55000000.0</v>
       </c>
       <c r="AG57">
+        <v>55000000.0</v>
+      </c>
+      <c r="AH57">
         <v>64000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>61000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>145210000.0</v>
+      </c>
+      <c r="C58">
         <v>152873000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>199278000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>204299000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>201247000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>210712000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>216159000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>220124000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>188715000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>190506000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>194795000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>197505000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>238635000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>251355000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>248073000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>248086000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>248065000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>253502000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>279209000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>278821000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>253126000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>257212000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>253575000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>266980000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>265504000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>235108000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>232922000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>188117000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>231565000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>229060000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>295000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>302000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>301000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>299000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>263933000.0</v>
+      </c>
+      <c r="C60">
         <v>273192000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>276654000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>273346000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>270070000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>269535000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>271745000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>269175000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>268670000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>277674000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>281685000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>283205000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>281728000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>311628000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>277459000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>275810000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>273817000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>274231000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>261874000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>254494000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>246506000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>243864000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>205056000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>203779000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>189836000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>187643000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>193242000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>192587000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>191597000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>193976000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>73657000.0</v>
+      </c>
+      <c r="C2">
         <v>75010000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>105521000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>102920000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>115351000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>90791000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71752000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>72917000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50318000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>71764000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48004000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-11675000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>56945000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>22610000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11523000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5581000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>29304000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>16283000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-23000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>33000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>69150000.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>11523000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5581000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29304000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>28291000.0</v>
+      </c>
+      <c r="C9">
         <v>28314000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9367000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15360000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>68702000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>44081000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16715000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9722000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>26320000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-378000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-13590000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-687000.0</v>
+      </c>
+      <c r="C10">
         <v>5915000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-17186000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-37577000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49905000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23682000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8471000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24761000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11955000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-11691000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-20614000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>924000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14943000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5168000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-1000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>7574000.0</v>
+      </c>
+      <c r="C12">
         <v>78000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>68000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>125000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>250000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>5000.0</v>
+      </c>
+      <c r="C13">
         <v>4614000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5732000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5354000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6015000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6558000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6300000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6305000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5843000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3428000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2552000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-604000.0</v>
+      </c>
+      <c r="C14">
         <v>706000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8376000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5820000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7651000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-759000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3036000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6681000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1322000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-6129000.0</v>
+      </c>
+      <c r="C15">
         <v>1403000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-13058000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-32681000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>27311000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12479000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6333000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-14816000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6718000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8285000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-12578000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1403000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-13058000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-32681000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27311000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9837000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6333000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-14816000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6718000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-8285000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-12578000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-5525000.0</v>
+      </c>
+      <c r="C17">
         <v>697000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-21434000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-38501000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>34962000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2573000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-9369000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-21497000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5238000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-11487000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-7569000.0</v>
+      </c>
+      <c r="C18">
         <v>-3926000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5167000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5112000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5765000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4835000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6410000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6325000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5843000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4330000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>13705000.0</v>
+      </c>
+      <c r="C21">
         <v>10529000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11454000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-32223000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55920000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>30402000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2035000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-18436000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17798000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6977000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-16778000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>33000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>2365000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4965000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6085000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>666000.0</v>
+      </c>
+      <c r="C25">
         <v>14801000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14847000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15826000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13230000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>13558000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12580000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28314000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>14926000.0</v>
+      </c>
+      <c r="C28">
         <v>17037000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21083000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26113000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16722000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15626000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13260000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8882000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8353000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6657000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5720000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>4838000.0</v>
+      </c>
+      <c r="C29">
         <v>5218000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4248000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>924000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14943000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7009000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>898000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3264000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2672000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-204000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1209000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>88243000.0</v>
+      </c>
+      <c r="C30">
         <v>92795000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>126342000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>150628000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>128383000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>94978000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>90528000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>81631000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>75897000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="L30">
         <v>58000000.0</v>
       </c>
       <c r="M30">
         <v>58000000.0</v>
       </c>
       <c r="N30">
+        <v>58000000.0</v>
+      </c>
+      <c r="O30">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>101948000.0</v>
+      </c>
+      <c r="C32">
         <v>103324000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>114888000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>118280000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>184053000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>134872000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>88467000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>63195000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>76638000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>71386000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>34414000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>60000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>91000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>77000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>18115000.0</v>
+      </c>
+      <c r="C2">
         <v>18170000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17936000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19450000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16403000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19143000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21186000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18278000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28906000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27947000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23402000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25266000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28960000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23082000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23881000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25793000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23648000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19833000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36364000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31181000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19807000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15462000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17898000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25065000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14945000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18652000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17240000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18563000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16457000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23957000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-18372000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>5509000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6942000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>5954000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8639000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4994000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7097000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4208000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4168000.0</v>
       </c>
-      <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-7000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AH5">
         <v>-6000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5">
+        <v>-6000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>-5808000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5676000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6594000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6312000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>17810000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15730000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16980000.0</v>
       </c>
-      <c r="U6"/>
       <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>5954000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8639000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4994000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7097000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>7062000.0</v>
+      </c>
+      <c r="C9">
         <v>1082000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9911000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10222000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8041000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1657000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11212000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7405000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2292000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1698000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6884000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6473000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-7135000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1970000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9770000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11959000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21187000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12277000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>20897000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18665000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11268000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3462000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9753000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10223000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6989000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2885000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6624000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6788000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1258000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-11002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AF9">
         <v>-3000000.0</v>
       </c>
       <c r="AG9">
-        <v>-4000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="AH9">
         <v>-4000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9">
+        <v>-4000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-8678000.0</v>
+      </c>
+      <c r="C10">
         <v>-3825000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4869000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7039000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>877000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2916000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5705000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2248000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-11108000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7852000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-122000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1896000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-39219000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7318000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3718000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5243000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4837000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16053000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14007000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15008000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5541000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2888000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3839000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7392000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4023000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8657000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2093000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2007000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3915000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14376000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1535000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1810000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2402000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH11">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>5249000.0</v>
+      </c>
+      <c r="C12">
         <v>694000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1038000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>630000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>797000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1076000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1029000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1103000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1158000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1096000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1624000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1357000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1471000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1176000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1528000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1062000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1475000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1357000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1437000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1745000.0</v>
       </c>
-      <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>1755000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>966000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>560000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>26000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1582000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1657000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>1000000.0</v>
       </c>
       <c r="AG12">
         <v>1000000.0</v>
       </c>
       <c r="AH12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>1000.0</v>
+      </c>
+      <c r="C13">
         <v>2000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1075000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>691000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>875000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1148000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1310000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1204000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>19000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>22000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1580000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1169000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1507000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>973000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1382000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1273000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1374000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1735000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1730000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1707000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1754000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>964000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>559000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1584000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1576000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>517000.0</v>
+      </c>
+      <c r="C14">
         <v>1152000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1192000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1081000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>458000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>809000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-619000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>59000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4787000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2551000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>83000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>954000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5777000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1150000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-259000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-848000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1064000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-966000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-2594000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-3026000.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>-990000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-1354000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-9162000.0</v>
+      </c>
+      <c r="C15">
         <v>-3402000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3067000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3459000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>538000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2210000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2570000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>505000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9004000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-4011000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1521000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1477000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-31907000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4416000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1649000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1993000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-414000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12359000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7379000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7988000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2642000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2424000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1276000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3944000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2193000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-5599000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>655000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>989000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2379000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-8099000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-5000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>3067000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3459000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>538000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2210000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2570000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>505000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-31909000.0</v>
       </c>
       <c r="O16">
+        <v>-31909000.0</v>
+      </c>
+      <c r="P16">
         <v>1649000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1993000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-414000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12359000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7379000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7988000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2642000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2424000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1276000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3944000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2193000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-5599000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>655000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>989000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2379000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-8099000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-9679000.0</v>
+      </c>
+      <c r="C17">
         <v>-4554000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4259000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4540000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>80000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3019000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3189000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>446000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-13791000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6562000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1604000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>523000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-37684000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-5566000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1908000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2841000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>650000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>13325000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>9973000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11014000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>2266000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5298000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2809000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7799000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>938000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1066000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-5248000.0</v>
+      </c>
+      <c r="C18">
         <v>-692000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1038000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-591000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-548000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1055000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1016000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1098000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1139000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1074000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1612000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1342000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1463000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1169000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1507000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-973000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1382000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1273000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1374000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1735000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-1754000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-964000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-559000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1558000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1576000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1652000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>3255000.0</v>
+      </c>
+      <c r="C21">
         <v>-3133000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5944000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7730000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1752000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1768000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7015000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3452000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6749000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6150000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3057000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1438000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-37639000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-6149000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5225000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6216000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6219000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>17326000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15381000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16743000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7271000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4595000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5593000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8356000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4582000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7073000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3669000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3659000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2291000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-12833000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-7000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AH21">
         <v>-6000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>-6000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>1633000.0</v>
       </c>
       <c r="O23">
+        <v>1633000.0</v>
+      </c>
+      <c r="P23">
         <v>228000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>299000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>108000.0</v>
+      </c>
+      <c r="C25">
         <v>280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="D25">
         <v>139000.0</v>
       </c>
       <c r="E25">
+        <v>139000.0</v>
+      </c>
+      <c r="F25">
         <v>282000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>289000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>288000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>273000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>52000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>427000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>414000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>404000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>334000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>430000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>289000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>286000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>227000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>360000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>281000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>411000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>4025000.0</v>
+      </c>
+      <c r="C28">
         <v>4463000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3828000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3515000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7367000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4618000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3749000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3926000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5366000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4798000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4135000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4755000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>30986000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7599000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4059000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5027000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9122000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4699000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4157000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3234000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3383000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3235000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3455000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2873000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2918000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2898000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3084000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3190000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4090000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>602000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>1001000.0</v>
+      </c>
+      <c r="C29">
         <v>729000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>610000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2499000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>797000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>103000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2516000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1802000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2683000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1290000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1482000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1373000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1535000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1752000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1810000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2402000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4187000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2728000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4034000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3994000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1841000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>287000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1573000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2094000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1214000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-858000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1155000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>941000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-341000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2746000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>21922000.0</v>
+      </c>
+      <c r="C30">
         <v>22385000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21903000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21942000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22692000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22568000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25383000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22231000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33363000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>32399000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27229000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30301000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59464000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>31201000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28426000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>31536000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38616000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14784000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41880000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33103000.0</v>
       </c>
-      <c r="U30"/>
       <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>22058000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26932000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17352000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>28636000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20195000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21692000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>16000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AH30">
         <v>15000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30">
+        <v>15000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>25177000.0</v>
+      </c>
+      <c r="C32">
         <v>19252000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27847000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29672000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>24444000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>20800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>32398000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25683000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26614000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>26249000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>30286000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>31739000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>21825000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>25052000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>33651000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>37752000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>44835000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>32110000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>57261000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>49846000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31075000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>18924000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>27651000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>35288000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>21934000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>21537000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>23864000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>25351000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>17715000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>12955000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>9000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>8000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>9000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>2668000.0</v>
+      </c>
+      <c r="C2">
         <v>1794000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16110000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41987000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38197000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1913000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5390000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14119000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9655000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15013000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>7480000</v>
+      </c>
+      <c r="C3">
         <v>6330000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11896000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24285000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8045000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29109000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9173000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5489000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7197000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13340000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16515000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>23000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>28000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-673000.0</v>
+      </c>
+      <c r="C6">
         <v>874000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14316000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-25877000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3790000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>37067000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3477000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8729000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4464000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5358000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7059000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-29000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-18000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>3879000.0</v>
+      </c>
+      <c r="C7">
         <v>12886000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3574000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-20495000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-40395000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-15174000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-12723000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7419000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8797000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8738000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5654000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>-22755000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2848800.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>3000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>140</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-548000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13590000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4980000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5762000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8709600.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2158000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>746000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-806000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>611000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>1000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-11374000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>0.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>17964000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40447000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11374000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>2015000.0</v>
       </c>
       <c r="F13">
+        <v>2015000.0</v>
+      </c>
+      <c r="G13">
         <v>-22769000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-6000000.0</v>
       </c>
       <c r="N13">
         <v>-6000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>-6000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>144</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>2494000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14768000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16384000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13230000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13018000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13558000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11987000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10272000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22655000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18666000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>1995000.0</v>
+      </c>
+      <c r="C16">
         <v>2668000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1794000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16110000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>41987000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38197000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1913000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5390000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14119000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9655000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15013000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>16786000.0</v>
+      </c>
+      <c r="C18">
         <v>30479000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>477000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-33913000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32248000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8151000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4935000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2601000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12094000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>149</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-3683000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-10839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13228000.0</v>
       </c>
       <c r="E19">
         <v>-13228000.0</v>
       </c>
       <c r="F19">
         <v>-13228000.0</v>
       </c>
       <c r="G19">
+        <v>-13228000.0</v>
+      </c>
+      <c r="H19">
         <v>-8832000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22673000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6938000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12883000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>38716000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>18000000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-12709000.0</v>
+      </c>
+      <c r="C21">
         <v>-25475000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8063000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25924000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-25244000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15979000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-6129000.0</v>
+      </c>
+      <c r="C22">
         <v>5915000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17186000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-32681000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27311000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10286000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-8471000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-24761000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11955000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-11691000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-20614000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>20000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>152</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-4597000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4587000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3273000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5770000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7683000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1146000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6438000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-12198000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5891000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-107000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="N23">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>2647000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1057000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2707000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2107000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>341000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-17184000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>259000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>457000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7308000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>24702000.0</v>
+      </c>
+      <c r="C25">
         <v>3832000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4426000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6245000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10031000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5543000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6234000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7374000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4878000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>38716000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>46384000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-32252000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-15850000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10085000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-31014000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>54680000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1117000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5854000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7889000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14848000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-21000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>24266000.0</v>
+      </c>
+      <c r="C29">
         <v>36809000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12373000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3682000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41097000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11460000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4238000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8090000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19291000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22373000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="M29">
         <v>13000000.0</v>
       </c>
       <c r="N29">
+        <v>13000000.0</v>
+      </c>
+      <c r="O29">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-3683000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10839000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-39644000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6293000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-29073000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8832000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22673000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6938000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12883000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9207000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-29000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-26000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>2396000.0</v>
+      </c>
+      <c r="C2">
         <v>8455000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7383000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2668000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3648000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5882000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2559000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1794000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4983000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8956000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10890000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16110000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27671000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11304000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28911000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>41987000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35661000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21030000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>38894000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>38197000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>15076000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21914000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4676000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1913000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>542000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2177000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>2471000</v>
+      </c>
+      <c r="C3">
         <v>1950000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3059000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>754000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6330000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5202000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3724000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2028000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2598000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3374000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3331000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2593000</v>
-      </c>
-[...1 lines deleted...]
-        <v>15399000</v>
       </c>
       <c r="N3">
         <v>15399000</v>
       </c>
       <c r="O3">
+        <v>15399000</v>
+      </c>
+      <c r="P3">
         <v>3721000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2519000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8849000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5576000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2776000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1695000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>30789000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>29109000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>27545000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24876000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>22954000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9173000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7217000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2818000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2105000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5489000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4000000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-401000.0</v>
+      </c>
+      <c r="C6">
         <v>-6059000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5787000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4715000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>874000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1854000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4088000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>765000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3189000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3973000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1934000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11561000.0</v>
       </c>
       <c r="N6">
         <v>-11561000.0</v>
       </c>
       <c r="O6">
+        <v>-11561000.0</v>
+      </c>
+      <c r="P6">
         <v>-17607000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13076000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3790000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3842000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-17507000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>697000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>36284000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>37067000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13163000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>20001000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2763000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3477000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4848000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2731000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-482000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8729000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>6414000.0</v>
+      </c>
+      <c r="C7">
         <v>-2454000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>282000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1123000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12886000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12143000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10679000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10097000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5367000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10147000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3912000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-6329000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-20495000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-48052000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-30705000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15867000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-40395000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-41409000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-37998000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-34037000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-15174000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-23530000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2427000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3649000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2183000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-12723000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-5162000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>14998000.0</v>
       </c>
       <c r="O12">
+        <v>14998000.0</v>
+      </c>
+      <c r="P12">
         <v>-1163000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5143000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>46125000.0</v>
       </c>
       <c r="O13">
+        <v>46125000.0</v>
+      </c>
+      <c r="P13">
         <v>-10032000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-16154000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>-5000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-3000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14">
         <v>3785000.0</v>
       </c>
       <c r="O14">
+        <v>3785000.0</v>
+      </c>
+      <c r="P14">
         <v>4317000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4058000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AG14">
         <v>5000000.0</v>
       </c>
       <c r="AH14">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>1995000.0</v>
+      </c>
+      <c r="C16">
         <v>2396000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8455000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7383000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2668000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3648000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5882000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2559000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1794000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4983000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8956000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10890000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16110000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27671000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11304000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>28911000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>41987000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35661000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21030000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>38894000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>38197000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>15076000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21914000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4676000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1913000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>542000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2177000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>4434000.0</v>
+      </c>
+      <c r="C18">
         <v>-2530000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5176000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9706000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5558000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>168000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8554000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16199000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1616000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4390000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-536000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5117000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4292000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21776000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8950000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7479000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>18262000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>30105000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17543000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16831000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>8217000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7447000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-17487000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6328000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-3398000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2073000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2138000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-220000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3491000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3298000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25228000.0</v>
       </c>
       <c r="N19">
         <v>-25228000.0</v>
       </c>
       <c r="O19">
         <v>-25228000.0</v>
       </c>
       <c r="P19">
         <v>-25228000.0</v>
       </c>
       <c r="Q19">
+        <v>-25228000.0</v>
+      </c>
+      <c r="R19">
         <v>-772000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1008000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1143000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1685000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-2648000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1910000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-22953000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1802000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2283000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2811000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-3268000.0</v>
+      </c>
+      <c r="C21">
         <v>-3206000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3148000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3087000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1556000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4658000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3807000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-15454000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4397000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-13820000.0</v>
       </c>
       <c r="O21">
+        <v>-13820000.0</v>
+      </c>
+      <c r="P21">
         <v>-7534000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4036000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-9162000.0</v>
+      </c>
+      <c r="C22">
         <v>-3402000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11907000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7039000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5915000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5038000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7954000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2248000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9004000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4011000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1521000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1477000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-31907000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4416000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1649000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1993000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>49905000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>45068000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29016000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15008000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23682000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>18141000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15254000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11415000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4023000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8471000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>186000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>989000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3915000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-24761000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-5000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-945000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4597000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2041000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1550000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-809000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>-626000.0</v>
       </c>
       <c r="O23">
+        <v>-626000.0</v>
+      </c>
+      <c r="P23">
         <v>-63000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1625000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5938000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6123000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2714000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8243000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-10832000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-9017000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5965000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1953000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1008000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1146000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3612000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5161000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5858000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-6438000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-699000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2647000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4917000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1366000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1808000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>-1465000.0</v>
       </c>
       <c r="O24">
-        <v>-1136000.0</v>
+        <v>-1465000.0</v>
       </c>
       <c r="P24">
         <v>-1136000.0</v>
       </c>
       <c r="Q24">
+        <v>-1136000.0</v>
+      </c>
+      <c r="R24">
         <v>2556000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>55000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-32198000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2516000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>36000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>34000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>341000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>337000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>176000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>169000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-17184000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>13892000.0</v>
+      </c>
+      <c r="C25">
         <v>5195000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3417000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2198000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-8618000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3005000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3669000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5776000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-11491000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5970000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7502000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2445000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-10846000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5535000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5892000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5664000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5872000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-460000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8577000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3893000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>5825000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3443000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3627000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-7352000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>38716000.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>38716000.0</v>
+      </c>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>46384000.0</v>
       </c>
       <c r="W26">
-        <v>10000000.0</v>
+        <v>46384000.0</v>
       </c>
       <c r="X26">
         <v>10000000.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>10000000.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>18000000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-8396000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4691000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-32252000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-27984000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22031000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17241000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-13880000.0</v>
       </c>
       <c r="O28">
+        <v>-13880000.0</v>
+      </c>
+      <c r="P28">
         <v>-7597000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5661000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-31014000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-17883000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13979000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17518000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38696000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>54680000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14952000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>30028000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20249000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1117000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-6578000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-259000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4530000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5854000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>6905000.0</v>
+      </c>
+      <c r="C29">
         <v>-580000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17941000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10460000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>36809000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30123000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28477000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18227000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4214000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7764000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2795000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33001000.0</v>
       </c>
       <c r="N29">
         <v>33001000.0</v>
       </c>
       <c r="O29">
+        <v>33001000.0</v>
+      </c>
+      <c r="P29">
         <v>-5229000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4960000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>41097000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19562000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3488000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15136000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30893000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11460000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25722000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14836000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5467000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4238000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8610000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4869000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3076000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8090000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-4000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-3758000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1054000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3683000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-285000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2358000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-220000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>-30682000.0</v>
       </c>
       <c r="O30">
+        <v>-30682000.0</v>
+      </c>
+      <c r="P30">
         <v>-4781000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2455000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6293000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5521000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-34974000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1685000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-33305000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-29073000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-27511000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-24863000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-22953000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8832000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6880000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4747000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1936000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-22673000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>