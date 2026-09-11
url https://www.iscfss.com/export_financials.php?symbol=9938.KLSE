--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
@@ -2759,3860 +2762,3962 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
-      <c r="AH1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>8365000.0</v>
+      </c>
+      <c r="C2">
         <v>4165000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7206000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7626000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10404000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5375000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6910000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5779412.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3818000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2794000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6736000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9465743.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9237000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16221000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9598000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12543787.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10177000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7797000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9184000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6993043.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5279000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4754000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6830000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13323785.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7745000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6660000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3434000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7806638.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9140000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8888000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>0.0</v>
+      </c>
+      <c r="C7">
         <v>290000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>40000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>417000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>398000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="I7"/>
+      <c r="I7">
+        <v>0.0</v>
+      </c>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>48000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>0.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>638000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-224000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>37000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>0.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>23000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>31877.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>40000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>49000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>57000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>65170.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>73000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>81000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>89000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>96903.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>104000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>97717000.0</v>
       </c>
       <c r="C8">
         <v>97717000.0</v>
       </c>
       <c r="D8">
         <v>97717000.0</v>
       </c>
       <c r="E8">
         <v>97717000.0</v>
       </c>
       <c r="F8">
         <v>97717000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
+        <v>97717000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
         <v>97716929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97717000.0</v>
       </c>
       <c r="J8">
         <v>97717000.0</v>
       </c>
       <c r="K8">
         <v>97717000.0</v>
       </c>
       <c r="L8">
+        <v>97717000.0</v>
+      </c>
+      <c r="M8">
         <v>97716929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97717000.0</v>
       </c>
       <c r="N8">
         <v>97717000.0</v>
       </c>
       <c r="O8">
         <v>97717000.0</v>
       </c>
       <c r="P8">
+        <v>97717000.0</v>
+      </c>
+      <c r="Q8">
         <v>97716929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97717000.0</v>
       </c>
       <c r="R8">
         <v>97717000.0</v>
       </c>
       <c r="S8">
         <v>97717000.0</v>
       </c>
       <c r="T8">
+        <v>97717000.0</v>
+      </c>
+      <c r="U8">
         <v>97716929.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>97717000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>59623000.0</v>
+      </c>
+      <c r="C10">
         <v>57044000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>57874000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47145290.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59560000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56863000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52805000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52265140.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>54336000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>52179000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>49325000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>45968000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>46497000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45437000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>44585000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43239650.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>42660000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>44697000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49721000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>53580250.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>50619000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>48960000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>48999000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>50790120.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>49680000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>51181000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>51148000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>44519887.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>44185000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41180000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>33000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>28000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>30000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>54327790.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>59560000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56863000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52805000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>52265140.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>45968000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46497000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>45437000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>44585000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43239650.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>42660000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>44697000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>49721000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>53580250.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>50619000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>48960000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48999000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>50790120.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>49680000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>51181000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>51148000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>97716930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97717000.0</v>
       </c>
       <c r="F13">
         <v>97717000.0</v>
       </c>
       <c r="G13">
         <v>97717000.0</v>
       </c>
       <c r="H13">
+        <v>97717000.0</v>
+      </c>
+      <c r="I13">
         <v>97716930.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>97717000.0</v>
       </c>
       <c r="N13">
         <v>97717000.0</v>
       </c>
       <c r="O13">
         <v>97717000.0</v>
       </c>
       <c r="P13">
+        <v>97717000.0</v>
+      </c>
+      <c r="Q13">
         <v>97716929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97717000.0</v>
       </c>
       <c r="R13">
         <v>97717000.0</v>
       </c>
       <c r="S13">
         <v>97717000.0</v>
       </c>
       <c r="T13">
+        <v>97717000.0</v>
+      </c>
+      <c r="U13">
         <v>97716930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97717000.0</v>
       </c>
       <c r="V13">
         <v>97717000.0</v>
       </c>
       <c r="W13">
         <v>97717000.0</v>
       </c>
       <c r="X13">
+        <v>97717000.0</v>
+      </c>
+      <c r="Y13">
         <v>97716930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97717000.0</v>
       </c>
       <c r="Z13">
         <v>97717000.0</v>
       </c>
       <c r="AA13">
         <v>97717000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AB13">
+        <v>97717000.0</v>
+      </c>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>98000000.0</v>
       </c>
       <c r="AG13">
         <v>98000000.0</v>
       </c>
       <c r="AH13">
+        <v>98000000.0</v>
+      </c>
+      <c r="AI13">
         <v>97000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>205330394.0</v>
       </c>
       <c r="C14">
         <v>205330394.0</v>
       </c>
       <c r="D14">
-        <v>205330390.0</v>
+        <v>205330394.0</v>
       </c>
       <c r="E14">
         <v>205330390.0</v>
       </c>
       <c r="F14">
         <v>205330390.0</v>
       </c>
       <c r="G14">
         <v>205330390.0</v>
       </c>
       <c r="H14">
         <v>205330390.0</v>
       </c>
       <c r="I14">
-        <v>205330394.0</v>
+        <v>205330390.0</v>
       </c>
       <c r="J14">
         <v>205330394.0</v>
       </c>
       <c r="K14">
         <v>205330394.0</v>
       </c>
       <c r="L14">
-        <v>205330390.0</v>
+        <v>205330394.0</v>
       </c>
       <c r="M14">
         <v>205330390.0</v>
       </c>
       <c r="N14">
         <v>205330390.0</v>
       </c>
       <c r="O14">
         <v>205330390.0</v>
       </c>
       <c r="P14">
         <v>205330390.0</v>
       </c>
       <c r="Q14">
         <v>205330390.0</v>
       </c>
       <c r="R14">
         <v>205330390.0</v>
       </c>
       <c r="S14">
         <v>205330390.0</v>
       </c>
       <c r="T14">
         <v>205330390.0</v>
       </c>
       <c r="U14">
         <v>205330390.0</v>
       </c>
       <c r="V14">
         <v>205330390.0</v>
       </c>
       <c r="W14">
-        <v>205330394.0</v>
+        <v>205330390.0</v>
       </c>
       <c r="X14">
         <v>205330394.0</v>
       </c>
       <c r="Y14">
         <v>205330394.0</v>
       </c>
       <c r="Z14">
         <v>205330394.0</v>
       </c>
       <c r="AA14">
+        <v>205330394.0</v>
+      </c>
+      <c r="AB14">
         <v>201578900.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>239198100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>208666700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>203333300.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>322580600.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>357142900.0</v>
       </c>
-      <c r="AH14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>14504000.0</v>
+      </c>
+      <c r="C22">
         <v>11836000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11421000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10586240.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10779000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9899000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9560000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7335160.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5494000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7844000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11080000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14246000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12339000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15314000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11782000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15166088.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10385000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8274000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8604000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7056130.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4275000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6530000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8463000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11471890.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7374000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8271000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7069000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>11768330.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11428000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10044000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>140183310.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>139426000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>134723000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>134090000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>131927140.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>133631000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>131330000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>130744000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>124979000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>127112550.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>127353000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>123936000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>125069000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>123833090.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>122046000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>121789000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>607000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>638000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
         <v>6000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>23000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>135578000.0</v>
+      </c>
+      <c r="C29">
         <v>132446000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>132385000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>130394000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>128615000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>126627000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>125642000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>123911726.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>121922000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>121261000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>121543000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>121350119.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>118608000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>111933000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>112559000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>111323285.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>115304000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>113561000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>113189000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>113862818.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>113756000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>114316000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>115152000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>116510012.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>117675000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>116965000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>19989000.0</v>
+      </c>
+      <c r="C30">
         <v>18512000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19529000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22514480.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19508000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17385000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20768000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20609190.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15985000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13250000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16115000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17713000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21188000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23645000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21128000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20219083.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20352000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16096000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10833000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11386910.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14515000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12765000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12805000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15908540.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15123000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10034000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7557000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13718456.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13966000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AF30">
         <v>11000000.0</v>
       </c>
       <c r="AG30">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH30">
         <v>10000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>118608000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>111933000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>112559000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>111323285.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>85751000.0</v>
+      </c>
+      <c r="C32">
         <v>82937000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>81803000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>78816000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>79443000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>78320000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>76174000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>73712568.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>72129000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>70479000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>69865000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>67961713.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>70787000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>68175000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>67860000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>65839463.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>63214000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>61255000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>59951000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>64013707.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>64096000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>63467000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>63403000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>63827356.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>64399000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>62802000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>51161000.0</v>
+      </c>
+      <c r="C33">
         <v>51778000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>52070000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>52841000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>49579000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>50576000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>50957000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>51704730.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>52625000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>53386000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>54318000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>55185935.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>51306000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>46348000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>47484000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>48280998.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>53956000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>54869000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>55911000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>51805537.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>52637000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>53534000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>54442000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>55383877.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>56287000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>57190000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>58086000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>58991715.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>56972000.0</v>
       </c>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>508000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>-109000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>-107000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>2000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>957000.0</v>
+      </c>
+      <c r="C35">
         <v>1947000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1111000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1250000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>398000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1947000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1111000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1127581.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2823000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2282000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2261000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1418762.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3488000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2593000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2785000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2800310.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1868000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2565000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2672000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1959465.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2979000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2687000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2695000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2703697.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3013000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3030000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3032000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3038501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2241000.0</v>
       </c>
       <c r="AD35">
         <v>2241000.0</v>
       </c>
-      <c r="AE35"/>
+      <c r="AE35">
+        <v>2241000.0</v>
+      </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>10300000.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>57190000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>58086000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>58991715.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>56972000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>58615000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>163480.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>304000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>73573000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>287000.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>205000.0</v>
       </c>
-      <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>-1000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>1000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
-      <c r="P40">
+      <c r="P40"/>
+      <c r="Q40">
         <v>274625.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2850000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2817000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2785000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2800310.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>-1000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-      <c r="S42">
+      <c r="S42"/>
+      <c r="T42">
         <v>-1000.0</v>
       </c>
-      <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>82743205.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>98480320.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>98542564.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>46348000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>47484000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>98443447.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>37461000.0</v>
+      </c>
+      <c r="C46">
         <v>38078000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>38370000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>39141000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>39279000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>40276000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>40657000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>41404730.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>42325000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>43086000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>44018000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>44885935.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>46306000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>46348000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>47484000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>25110200.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>39279000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>40276000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>40657000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>41404730.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>45404000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>46306000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>46348000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>47484000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>48280998.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>48956000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>49869000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>50911000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>51805540.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>52637000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>53534000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>54442000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>55383880.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>56287000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>57190000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>58086000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>37862000.0</v>
+      </c>
+      <c r="C48">
         <v>34730000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>34669000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>32455530.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>30899000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>28911000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>27926000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>26194800.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>24206000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>23545000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>23827000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>23617000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>20892000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>14217000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>14843000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>13606861.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>17588000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>15845000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>15473000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>16145890.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>16040000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>16600000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>17436000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>18793080.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>19959000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>19248000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>19647000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>20030870.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>17448000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>17761000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="AG48">
         <v>22000000.0</v>
       </c>
       <c r="AH48">
+        <v>22000000.0</v>
+      </c>
+      <c r="AI48">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>6000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>15000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>23000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>31880.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="AA51">
         <v>57000.0</v>
       </c>
-      <c r="AB51"/>
+      <c r="AB51">
+        <v>57000.0</v>
+      </c>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>7182500.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>37935320.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>46855795.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>145277000.0</v>
+      </c>
+      <c r="C55">
         <v>139170000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>141119000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>140183310.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>139426000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>134723000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>134090000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>131927140.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>128572000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>126659000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>130967000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>133631000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>131330000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>130744000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>124979000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>127112550.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>127353000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>123936000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>125069000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>123833090.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>122046000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>121789000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>124709000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>133554920.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>128464000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>126676000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>123859000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>129195663.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>126551000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>126620000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>133000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>129000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>131000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>125000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>94116000.0</v>
+      </c>
+      <c r="C56">
         <v>87392000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>89049000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>87601310.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>89847000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>84147000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>83133000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>80222410.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>75947000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>73273000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>76649000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>77927000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>80024000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>84396000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>77495000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>78831551.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>73397000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>69067000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>69158000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>72027550.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>69409000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>68255000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>70267000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>78171040.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>72177000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>69486000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>65773000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>70203948.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>69579000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>68005000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AG56">
         <v>49000000.0</v>
       </c>
       <c r="AH56">
+        <v>49000000.0</v>
+      </c>
+      <c r="AI56">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>8365000.0</v>
+      </c>
+      <c r="C57">
         <v>4455000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7246000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8660690.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10404000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5827000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6959000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6509840.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3818000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2794000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6784000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9835000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>9237000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>16221000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9635000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>12992088.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10183000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7812000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9207000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8013850.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5313000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4788000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6864000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>14343680.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7778000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6684000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3466000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8412339.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>9146000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8902000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>9322000.0</v>
+      </c>
+      <c r="C58">
         <v>6402000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8357000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10010850.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10811000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8096000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8448000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8015410.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6641000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5076000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9045000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12298000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>12722000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>18811000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12420000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>15789260.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>12049000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10375000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11880000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>9970270.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8290000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7473000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9557000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17044900.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>10789000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9711000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6495000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>11450840.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>11387000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>11143000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>12000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>9000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>135578000.0</v>
+      </c>
+      <c r="C60">
         <v>132446000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>132385000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>130172460.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>128615000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>126627000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>125642000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>123911730.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>121922000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>121261000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>121543000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>121333000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>118608000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>111933000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>112559000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>111323290.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>115304000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>113561000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>113189000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>113862820.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>113756000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>114316000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>115152000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>116510010.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>117675000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>116965000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>117364000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>117747294.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>115164000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>115477000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
-[...1 lines deleted...]
-      </c>
+      <c r="T61"/>
       <c r="U61">
         <v>-1000.0</v>
       </c>
       <c r="V61">
         <v>-1000.0</v>
       </c>
       <c r="W61">
         <v>-1000.0</v>
       </c>
-      <c r="X61"/>
-      <c r="Y61">
+      <c r="X61">
         <v>-1000.0</v>
       </c>
-      <c r="Z61"/>
+      <c r="Y61"/>
+      <c r="Z61">
+        <v>-1000.0</v>
+      </c>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6665,1019 +6770,1019 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>45531850.0</v>
       </c>
       <c r="C2">
         <v>43959860.0</v>
       </c>
       <c r="D2">
         <v>54190610.0</v>
       </c>
       <c r="E2">
         <v>37943420.0</v>
       </c>
       <c r="F2">
         <v>36290990.0</v>
       </c>
       <c r="G2">
         <v>48468990.0</v>
       </c>
       <c r="H2">
         <v>62638130.0</v>
       </c>
       <c r="I2">
         <v>55028770.0</v>
       </c>
       <c r="J2">
         <v>41884990.0</v>
       </c>
       <c r="K2">
         <v>60493140.0</v>
       </c>
       <c r="L2">
         <v>40000000.0</v>
       </c>
       <c r="M2">
         <v>30000000.0</v>
       </c>
       <c r="N2">
         <v>42000000.0</v>
       </c>
       <c r="O2">
         <v>48000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2356108.0</v>
       </c>
       <c r="F5">
         <v>-4201911.0</v>
       </c>
       <c r="G5">
         <v>-2855858.0</v>
       </c>
       <c r="H5">
         <v>1396725.0</v>
       </c>
       <c r="I5">
         <v>2934399.0</v>
       </c>
       <c r="J5">
         <v>3111030.0</v>
       </c>
       <c r="K5">
         <v>6484163.0</v>
       </c>
       <c r="L5">
         <v>2000000.0</v>
       </c>
       <c r="M5">
         <v>1000000.0</v>
       </c>
       <c r="N5">
         <v>6000000.0</v>
       </c>
       <c r="O5">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>1853236.0</v>
       </c>
       <c r="F6">
         <v>241367.0</v>
       </c>
       <c r="G6">
         <v>2090660.0</v>
       </c>
       <c r="H6">
         <v>6406430.0</v>
       </c>
       <c r="I6">
         <v>2934399.0</v>
       </c>
       <c r="J6">
         <v>3111030.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>11038910.0</v>
       </c>
       <c r="C9">
         <v>8520310.0</v>
       </c>
       <c r="D9">
         <v>7667330.0</v>
       </c>
       <c r="E9">
         <v>8552160.0</v>
       </c>
       <c r="F9">
         <v>1208310.0</v>
       </c>
       <c r="G9">
         <v>2335820.0</v>
       </c>
       <c r="H9">
         <v>5252500.0</v>
       </c>
       <c r="I9">
         <v>-747300.0</v>
       </c>
       <c r="J9">
         <v>304900.0</v>
       </c>
       <c r="K9">
         <v>1880570.0</v>
       </c>
       <c r="L9">
         <v>5000000.0</v>
       </c>
       <c r="M9">
         <v>4000000.0</v>
       </c>
       <c r="N9">
         <v>10000000.0</v>
       </c>
       <c r="O9">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>6108360.0</v>
       </c>
       <c r="C10">
         <v>2272330.0</v>
       </c>
       <c r="D10">
         <v>4026340.0</v>
       </c>
       <c r="E10">
         <v>-1695930.0</v>
       </c>
       <c r="F10">
         <v>-3358180.0</v>
       </c>
       <c r="G10">
         <v>-1532880.0</v>
       </c>
       <c r="H10">
         <v>2768890.0</v>
       </c>
       <c r="I10">
         <v>-3801090.0</v>
       </c>
       <c r="J10">
         <v>-3589260.0</v>
       </c>
       <c r="K10">
         <v>-299760.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>843699.0</v>
       </c>
       <c r="F11">
         <v>-710420.0</v>
       </c>
       <c r="G11">
         <v>-295591.0</v>
       </c>
       <c r="H11">
         <v>836024.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>3000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>1000000.0</v>
       </c>
       <c r="O11">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>715.0</v>
       </c>
       <c r="F12">
         <v>2280.0</v>
       </c>
       <c r="G12">
         <v>3836.0</v>
       </c>
       <c r="H12">
         <v>5396.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>1450220.0</v>
       </c>
       <c r="C13">
         <v>1263910.0</v>
       </c>
       <c r="D13">
         <v>1004880.0</v>
       </c>
       <c r="E13">
         <v>660170.0</v>
       </c>
       <c r="F13">
         <v>843730.0</v>
       </c>
       <c r="G13">
         <v>1322980.0</v>
       </c>
       <c r="H13">
         <v>1372160.0</v>
       </c>
       <c r="I13">
         <v>105820.0</v>
       </c>
       <c r="J13">
         <v>83790.0</v>
       </c>
       <c r="K13">
         <v>136520.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
         <v>1000.0</v>
       </c>
       <c r="C14">
         <v>776.0</v>
       </c>
       <c r="D14">
         <v>-381901.0</v>
       </c>
       <c r="E14">
         <v>95.0</v>
       </c>
       <c r="F14">
         <v>563.0</v>
       </c>
       <c r="G14">
         <v>5.0</v>
       </c>
       <c r="H14">
         <v>2471.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>6260740.0</v>
       </c>
       <c r="C15">
         <v>2561610.0</v>
       </c>
       <c r="D15">
         <v>5026830.0</v>
       </c>
       <c r="E15">
         <v>-2539530.0</v>
       </c>
       <c r="F15">
         <v>-2647190.0</v>
       </c>
       <c r="G15">
         <v>-1237280.0</v>
       </c>
       <c r="H15">
         <v>1935340.0</v>
       </c>
       <c r="I15">
         <v>-3402440.0</v>
       </c>
       <c r="J15">
         <v>-2615450.0</v>
       </c>
       <c r="K15">
         <v>1820550.0</v>
       </c>
       <c r="L15">
         <v>1000000.0</v>
       </c>
       <c r="M15">
         <v>2000000.0</v>
       </c>
       <c r="N15">
         <v>7000000.0</v>
       </c>
       <c r="O15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
         <v>6260740.0</v>
       </c>
       <c r="C16">
         <v>2561610.0</v>
       </c>
       <c r="D16">
         <v>5026830.0</v>
       </c>
       <c r="E16">
         <v>-2539533.0</v>
       </c>
       <c r="F16">
         <v>-2647194.0</v>
       </c>
       <c r="G16">
         <v>-1237282.0</v>
       </c>
       <c r="H16">
         <v>1935340.0</v>
       </c>
       <c r="I16">
         <v>-3402440.0</v>
       </c>
       <c r="J16">
         <v>-2615450.0</v>
       </c>
       <c r="K16">
         <v>1820550.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>6485000.0</v>
       </c>
       <c r="C17">
         <v>2560831.0</v>
       </c>
       <c r="D17">
         <v>5408735.0</v>
       </c>
       <c r="E17">
         <v>-2539628.0</v>
       </c>
       <c r="F17">
         <v>-2647757.0</v>
       </c>
       <c r="G17">
         <v>-1237287.0</v>
       </c>
       <c r="H17">
         <v>1932869.0</v>
       </c>
       <c r="I17">
         <v>-3402441.0</v>
       </c>
       <c r="J17">
         <v>-2615454.0</v>
       </c>
       <c r="K17">
         <v>1820546.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>1450000.0</v>
       </c>
       <c r="C18">
         <v>1263906.0</v>
       </c>
       <c r="D18">
         <v>1004877.0</v>
       </c>
       <c r="E18">
         <v>660179.0</v>
       </c>
       <c r="F18">
         <v>843734.0</v>
       </c>
       <c r="G18">
         <v>1322980.0</v>
       </c>
       <c r="H18">
         <v>1372168.0</v>
       </c>
       <c r="I18">
         <v>-105816.0</v>
       </c>
       <c r="J18">
         <v>-83793.0</v>
       </c>
       <c r="K18">
         <v>-136522.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>4658130.0</v>
       </c>
       <c r="C21">
         <v>1008420.0</v>
       </c>
       <c r="D21">
         <v>3021470.0</v>
       </c>
       <c r="E21">
         <v>-2356110.0</v>
       </c>
       <c r="F21">
         <v>-4201910.0</v>
       </c>
       <c r="G21">
         <v>-2855860.0</v>
       </c>
       <c r="H21">
         <v>1396730.0</v>
       </c>
       <c r="I21">
         <v>-3695280.0</v>
       </c>
       <c r="J21">
         <v>-3505470.0</v>
       </c>
       <c r="K21">
         <v>-163230.0</v>
       </c>
       <c r="L21">
         <v>2000000.0</v>
       </c>
       <c r="M21">
         <v>1000000.0</v>
       </c>
       <c r="N21">
         <v>6000000.0</v>
       </c>
       <c r="O21">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>4146451.0</v>
       </c>
       <c r="F23">
         <v>96459.0</v>
       </c>
       <c r="G23">
         <v>3403.0</v>
       </c>
       <c r="H23">
         <v>254583.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>2769000.0</v>
       </c>
       <c r="C25">
         <v>3501127.0</v>
       </c>
       <c r="D25">
         <v>3514506.0</v>
       </c>
       <c r="E25">
         <v>3548450.0</v>
       </c>
       <c r="F25">
         <v>3597264.0</v>
       </c>
       <c r="G25">
         <v>3619702.0</v>
       </c>
       <c r="H25">
         <v>3632141.0</v>
       </c>
       <c r="I25">
         <v>6629676.0</v>
       </c>
       <c r="J25">
         <v>6616495.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>6057290.0</v>
       </c>
       <c r="C28">
         <v>6007030.0</v>
       </c>
       <c r="D28">
         <v>5461000.0</v>
       </c>
       <c r="E28">
         <v>6761810.0</v>
       </c>
       <c r="F28">
         <v>5313770.0</v>
       </c>
       <c r="G28">
         <v>5188280.0</v>
       </c>
       <c r="H28">
         <v>4110360.0</v>
       </c>
       <c r="I28">
         <v>3790050.0</v>
       </c>
       <c r="J28">
         <v>3436430.0</v>
       </c>
       <c r="K28">
         <v>4535940.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>-151630.0</v>
       </c>
       <c r="C29">
         <v>-288510.0</v>
       </c>
       <c r="D29">
         <v>-1382390.0</v>
       </c>
       <c r="E29">
         <v>843700.0</v>
       </c>
       <c r="F29">
         <v>-710420.0</v>
       </c>
       <c r="G29">
         <v>-295590.0</v>
       </c>
       <c r="H29">
         <v>836020.0</v>
       </c>
       <c r="I29">
         <v>-398650.0</v>
       </c>
       <c r="J29">
         <v>-973800.0</v>
       </c>
       <c r="K29">
         <v>-2120300.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>51912630.0</v>
       </c>
       <c r="C30">
         <v>51471750.0</v>
       </c>
       <c r="D30">
         <v>58836470.0</v>
       </c>
       <c r="E30">
         <v>48851685.0</v>
       </c>
       <c r="F30">
         <v>41701214.0</v>
       </c>
       <c r="G30">
         <v>53660665.0</v>
       </c>
       <c r="H30">
         <v>66493900.0</v>
       </c>
       <c r="I30">
         <v>58818821.0</v>
       </c>
       <c r="J30">
         <v>45695359.0</v>
       </c>
       <c r="K30">
         <v>62536941.0</v>
       </c>
       <c r="L30">
         <v>43000000.0</v>
       </c>
       <c r="M30">
         <v>33000000.0</v>
       </c>
       <c r="N30">
         <v>46000000.0</v>
       </c>
       <c r="O30">
         <v>51000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>56570760.0</v>
       </c>
       <c r="C32">
         <v>52480170.0</v>
       </c>
       <c r="D32">
         <v>61857940.0</v>
       </c>
       <c r="E32">
         <v>46495580.0</v>
       </c>
       <c r="F32">
         <v>37499300.0</v>
       </c>
       <c r="G32">
         <v>50804810.0</v>
       </c>
       <c r="H32">
         <v>67890630.0</v>
       </c>
       <c r="I32">
         <v>54281470.0</v>
       </c>
@@ -7699,2258 +7804,2318 @@
       <c r="O32">
         <v>56000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
-      <c r="AH1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>10298000.0</v>
+      </c>
+      <c r="C2">
         <v>9874000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10854000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11476850.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11590000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11069000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11396000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12303860.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10791000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9574000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11291000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12286000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12135000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15202000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14440000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9985420.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9929000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9650000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8379000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7261990.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9439000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9061000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10529000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13163990.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11928000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12639000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10738000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10517127.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17929000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17769000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AG2">
         <v>14000000.0</v>
       </c>
       <c r="AH2">
+        <v>14000000.0</v>
+      </c>
+      <c r="AI2">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-870000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1043000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3295108.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-626000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-543340.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1612000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>499000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>523000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3340289.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1360000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1427000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>1440000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>265000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1840000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1902764.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2478000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1255000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>23000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>873367.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>124000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-130000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-626000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-543340.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1612000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>499000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>3578000.0</v>
+      </c>
+      <c r="C9">
         <v>3369000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4087000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2633910.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4026000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2312000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2067000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4536310.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2142000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>736000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1106000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2636000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2066000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>529000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2564000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2964160.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2516000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2719000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>353000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>489310.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-22000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>545000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>196000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>744820.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1038000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>264000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>289000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3997498.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-12000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1120000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>3037000.0</v>
+      </c>
+      <c r="C10">
         <v>61000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2215000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1401360.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1986000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>988000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1733000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1698330.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>661000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-281000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>194000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1736000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1678000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-625000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1237000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3140930.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1744000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>373000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-672000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-604180.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-562000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-835000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1357000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1460880.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>709000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-398000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-383000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3412893.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-312000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-243000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="O11">
         <v>1000.0</v>
       </c>
       <c r="P11">
+        <v>1000.0</v>
+      </c>
+      <c r="Q11">
         <v>840699.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>3000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>3836.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
         <v>72604.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>24000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
-[...1 lines deleted...]
-      </c>
+      <c r="AG12"/>
       <c r="AH12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>404000.0</v>
+      </c>
+      <c r="C13">
         <v>354000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>329000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>385220.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>382000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>344000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>339000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>338000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>328000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>314000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>283000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>291000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>282000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>245000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>194000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>154180.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>145000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>160000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>201000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>217730.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>211000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>204000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>211000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>265980.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>329000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>363000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>365000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>362564.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>368000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>328000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
         <v>-381901.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
       <c r="Q14"/>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>0.0</v>
       </c>
-      <c r="T14"/>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
       <c r="U14"/>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
+      <c r="V14"/>
       <c r="W14">
         <v>0.0</v>
       </c>
       <c r="X14">
+        <v>0.0</v>
+      </c>
+      <c r="Y14">
         <v>5.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>3036000.0</v>
+      </c>
+      <c r="C15">
         <v>60000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2214000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1556740.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1985000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>987000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1732000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1990610.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>660000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-282000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>193000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2725000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1675000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-626000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1236000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3981530.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1743000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>372000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-673000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>106810.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-560000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-836000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1358000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1160280.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>708000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-400000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-385000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2583340.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-313000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-244000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-2000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2214000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1556740.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1985000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>987000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1732000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1990610.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>2725000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1675000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-626000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1236000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3981533.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1743000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>372000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-673000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>106810.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-560000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-836000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1358000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1160280.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>708000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-383000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>3036000.0</v>
+      </c>
+      <c r="C17">
         <v>60000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2214000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1781000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1985000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>987000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1732000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1757000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>660000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-282000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>193000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3123735.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1675000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-626000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1236000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3981628.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1743000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>372000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-673000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>106243.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-560000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-836000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1358000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1160287.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>708000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-400000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-383000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2580869.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-313000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-244000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>404000.0</v>
+      </c>
+      <c r="C18">
         <v>354000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>329000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>385000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>382000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>344000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>339000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>338000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>328000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>314000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>283000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>283877.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>282000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>245000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>194000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>154179.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>145000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>160000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>201000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>217734.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>211000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>204000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>211000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>265980.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>329000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>363000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>365000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>435168.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>340000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>304000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>1333000.0</v>
+      </c>
+      <c r="C21">
         <v>-293000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1886000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1016130.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1604000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>644000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1394000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1359420.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>625000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-892000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-101000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1445000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1396000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-870000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1043000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3295110.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1599000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>213000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-873000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-821910.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-773000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1039000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1568000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1726860.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>380000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-761000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-748000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2977725.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-652000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF21">
         <v>1000000.0</v>
       </c>
       <c r="AG21">
         <v>1000000.0</v>
       </c>
       <c r="AH21">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>986000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>302000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>326000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5365451.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>686000.0</v>
+      </c>
+      <c r="C25">
         <v>292000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>513000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>642000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>663000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>715000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>749000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>939127.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>761000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>932000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>869000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1538506.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>44000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1135000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>797000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>731450.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>879000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1042000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>896000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>849264.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>897000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>909000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>942000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>913702.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>903000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>897000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>1000.0</v>
       </c>
       <c r="C29">
         <v>1000.0</v>
       </c>
       <c r="D29">
+        <v>1000.0</v>
+      </c>
+      <c r="E29">
         <v>-154630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="F29">
         <v>1000.0</v>
       </c>
       <c r="G29">
         <v>1000.0</v>
       </c>
       <c r="H29">
+        <v>1000.0</v>
+      </c>
+      <c r="I29">
         <v>-291510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="J29">
         <v>1000.0</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29">
+        <v>1000.0</v>
+      </c>
+      <c r="M29">
         <v>-1367000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="O29">
         <v>1000.0</v>
       </c>
       <c r="P29">
+        <v>1000.0</v>
+      </c>
+      <c r="Q29">
         <v>840700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="R29">
         <v>1000.0</v>
       </c>
       <c r="S29">
         <v>1000.0</v>
       </c>
       <c r="T29">
+        <v>1000.0</v>
+      </c>
+      <c r="U29">
         <v>-710420.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="W29">
         <v>1000.0</v>
       </c>
       <c r="X29">
+        <v>1000.0</v>
+      </c>
+      <c r="Y29">
         <v>-300590.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AA29">
         <v>2000.0</v>
       </c>
       <c r="AB29">
+        <v>2000.0</v>
+      </c>
+      <c r="AC29">
         <v>832024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AD29">
         <v>1000.0</v>
       </c>
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>1000.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>12543000.0</v>
+      </c>
+      <c r="C30">
         <v>13536000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13055000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13094630.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14012000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12737000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13689000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14141000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12308000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11202000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12498000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14467306.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12805000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16601000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15961000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16244685.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10846000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12156000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9605000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8573214.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10190000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10645000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12293000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15635665.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12586000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13664000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11775000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11536900.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>18569000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AF30">
         <v>15000000.0</v>
       </c>
       <c r="AG30">
+        <v>15000000.0</v>
+      </c>
+      <c r="AH30">
         <v>16000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>13876000.0</v>
+      </c>
+      <c r="C32">
         <v>13243000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14941000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14110760.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15616000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13381000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13463000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16840170.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12933000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>10310000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12397000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14922000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>14201000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15731000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>17004000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>12949580.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12445000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>12369000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8732000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7751300.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>9417000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>9606000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>10725000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>13908810.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12966000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12903000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>11027000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>14514625.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>17917000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>18889000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>16000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>16000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10005,979 +10170,979 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>52265000.0</v>
       </c>
       <c r="C2">
         <v>45968308.0</v>
       </c>
       <c r="D2">
         <v>5304326.0</v>
       </c>
       <c r="E2">
         <v>6724450.0</v>
       </c>
       <c r="F2">
         <v>50790115.0</v>
       </c>
       <c r="G2">
         <v>44519887.0</v>
       </c>
       <c r="H2">
         <v>39521477.0</v>
       </c>
       <c r="I2">
         <v>39646857.0</v>
       </c>
       <c r="J2">
         <v>36530356.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>26780</v>
       </c>
       <c r="C3">
         <v>20210</v>
       </c>
       <c r="D3">
         <v>121000</v>
       </c>
       <c r="E3">
         <v>24796</v>
       </c>
       <c r="F3">
         <v>18924</v>
       </c>
       <c r="G3">
         <v>11864</v>
       </c>
       <c r="H3">
         <v>706915</v>
       </c>
       <c r="I3">
         <v>1510</v>
       </c>
       <c r="J3">
         <v>28550</v>
       </c>
       <c r="K3">
         <v>31930</v>
       </c>
       <c r="L3">
         <v>19000000</v>
       </c>
       <c r="M3">
         <v>43000000</v>
       </c>
       <c r="N3">
         <v>43000000</v>
       </c>
       <c r="O3">
         <v>43000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>2062660.0</v>
       </c>
       <c r="C6">
         <v>6296830.0</v>
       </c>
       <c r="D6">
         <v>2728000.0</v>
       </c>
       <c r="E6">
         <v>-1420124.0</v>
       </c>
       <c r="F6">
         <v>-1085141.0</v>
       </c>
       <c r="G6">
         <v>4014505.0</v>
       </c>
       <c r="H6">
         <v>4998410.0</v>
       </c>
       <c r="I6">
         <v>-125380.0</v>
       </c>
       <c r="J6">
         <v>3116500.0</v>
       </c>
       <c r="K6">
         <v>6572870.0</v>
       </c>
       <c r="L6">
         <v>-1000000.0</v>
       </c>
       <c r="M6">
         <v>16000000.0</v>
       </c>
       <c r="N6">
         <v>-5000000.0</v>
       </c>
       <c r="O6">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-2299660.0</v>
       </c>
       <c r="C7">
         <v>543300.0</v>
       </c>
       <c r="D7">
         <v>-800000.0</v>
       </c>
       <c r="E7">
         <v>-11746000.0</v>
       </c>
       <c r="F7">
         <v>2615250.0</v>
       </c>
       <c r="G7">
         <v>4037950.0</v>
       </c>
       <c r="H7">
         <v>-559420.0</v>
       </c>
       <c r="I7">
         <v>-1584460.0</v>
       </c>
       <c r="J7">
         <v>-641220.0</v>
       </c>
       <c r="K7">
         <v>423010.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-8428094.0</v>
       </c>
       <c r="F9">
         <v>4547361.0</v>
       </c>
       <c r="G9">
         <v>-2499498.0</v>
       </c>
       <c r="H9">
         <v>371747.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-5000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
       <c r="N9">
         <v>1000000.0</v>
       </c>
       <c r="O9">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>-3466000.0</v>
       </c>
       <c r="C10">
         <v>6910364.0</v>
       </c>
       <c r="D10">
         <v>920565.0</v>
       </c>
       <c r="E10">
         <v>-8109954.0</v>
       </c>
       <c r="F10">
         <v>4415754.0</v>
       </c>
       <c r="G10">
         <v>296442.0</v>
       </c>
       <c r="H10">
         <v>-128096.0</v>
       </c>
       <c r="I10">
         <v>-5287926.0</v>
       </c>
       <c r="J10">
         <v>6620502.0</v>
       </c>
       <c r="K10">
         <v>-4471142.0</v>
       </c>
       <c r="L10">
         <v>-3000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>-2000000.0</v>
       </c>
       <c r="O10">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4797755.0</v>
       </c>
       <c r="F11">
         <v>-6342169.0</v>
       </c>
       <c r="G11">
         <v>6247422.0</v>
       </c>
       <c r="H11">
         <v>-777771.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-615132.0</v>
       </c>
       <c r="F12">
         <v>-1555708.0</v>
       </c>
       <c r="G12">
         <v>-1408684.0</v>
       </c>
       <c r="H12">
         <v>-786905.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13">
         <v>-9000000.0</v>
       </c>
       <c r="O13">
         <v>-9000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>2406110.0</v>
       </c>
       <c r="C14">
         <v>3501130.0</v>
       </c>
       <c r="D14">
         <v>3503000.0</v>
       </c>
       <c r="E14">
         <v>3548450.0</v>
       </c>
       <c r="F14">
         <v>3597264.0</v>
       </c>
       <c r="G14">
         <v>3619702.0</v>
       </c>
       <c r="H14">
         <v>3632141.0</v>
       </c>
       <c r="I14">
         <v>6629680.0</v>
       </c>
       <c r="J14">
         <v>6616500.0</v>
       </c>
       <c r="K14">
         <v>6647400.0</v>
       </c>
       <c r="L14">
         <v>6000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>54328000.0</v>
       </c>
       <c r="C16">
         <v>52265135.0</v>
       </c>
       <c r="D16">
         <v>45968308.0</v>
       </c>
       <c r="E16">
         <v>5304326.0</v>
       </c>
       <c r="F16">
         <v>6724450.0</v>
       </c>
       <c r="G16">
         <v>50790115.0</v>
       </c>
       <c r="H16">
         <v>44519887.0</v>
       </c>
       <c r="I16">
         <v>39521477.0</v>
       </c>
       <c r="J16">
         <v>39646857.0</v>
       </c>
       <c r="K16">
         <v>36530356.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>5046000.0</v>
       </c>
       <c r="C18">
         <v>6695061.0</v>
       </c>
       <c r="D18">
         <v>6905160.0</v>
       </c>
       <c r="E18">
         <v>-11371304.0</v>
       </c>
       <c r="F18">
         <v>1996384.0</v>
       </c>
       <c r="G18">
         <v>5006238.0</v>
       </c>
       <c r="H18">
         <v>3539541.0</v>
       </c>
       <c r="I18">
         <v>-239250.0</v>
       </c>
       <c r="J18">
         <v>2830739.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>-3400000.0</v>
       </c>
       <c r="C19">
         <v>1245700.0</v>
       </c>
       <c r="D19">
         <v>-4415800.0</v>
       </c>
       <c r="E19">
         <v>9569544.0</v>
       </c>
       <c r="F19">
         <v>-3041145.0</v>
       </c>
       <c r="G19">
         <v>-940984.0</v>
       </c>
       <c r="H19">
         <v>-940984.0</v>
       </c>
       <c r="I19">
         <v>-1508.0</v>
       </c>
       <c r="J19">
         <v>11453.0</v>
       </c>
       <c r="K19">
         <v>-31932.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-31877.0</v>
       </c>
       <c r="F21">
         <v>-33293.0</v>
       </c>
       <c r="G21">
         <v>-31733.0</v>
       </c>
       <c r="H21">
         <v>-30172.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>6108360.0</v>
       </c>
       <c r="C22">
         <v>2272330.0</v>
       </c>
       <c r="D22">
         <v>5026834.0</v>
       </c>
       <c r="E22">
         <v>-2539533.0</v>
       </c>
       <c r="F22">
         <v>-2647194.0</v>
       </c>
       <c r="G22">
         <v>-1237282.0</v>
       </c>
       <c r="H22">
         <v>1935340.0</v>
       </c>
       <c r="I22">
         <v>-3801090.0</v>
       </c>
       <c r="J22">
         <v>-3589260.0</v>
       </c>
       <c r="K22">
         <v>-299760.0</v>
       </c>
       <c r="L22">
         <v>1000000.0</v>
       </c>
       <c r="M22">
         <v>2000000.0</v>
       </c>
       <c r="N22">
         <v>7000000.0</v>
       </c>
       <c r="O22">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>0.0</v>
       </c>
       <c r="C23">
         <v>0.0</v>
       </c>
       <c r="D23">
         <v>156650.0</v>
       </c>
       <c r="E23">
         <v>-715.0</v>
       </c>
       <c r="F23">
         <v>-2280.0</v>
       </c>
       <c r="G23">
         <v>-3836.0</v>
       </c>
       <c r="H23">
         <v>-5396.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23">
         <v>90670.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-1949780.0</v>
       </c>
       <c r="C24">
         <v>1265910.0</v>
       </c>
       <c r="D24">
         <v>-5300000.0</v>
       </c>
       <c r="E24">
         <v>11825.0</v>
       </c>
       <c r="F24">
         <v>11888.0</v>
       </c>
       <c r="G24">
         <v>12077.0</v>
       </c>
       <c r="H24">
         <v>1377564.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>40000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-291000.0</v>
       </c>
       <c r="C25">
         <v>-1263906.0</v>
       </c>
       <c r="D25">
         <v>-1004877.0</v>
       </c>
       <c r="E25">
         <v>-660179.0</v>
       </c>
       <c r="F25">
         <v>-843734.0</v>
       </c>
       <c r="G25">
         <v>-1322980.0</v>
       </c>
       <c r="H25">
         <v>-1372168.0</v>
       </c>
       <c r="I25">
         <v>-1160358.0</v>
       </c>
       <c r="J25">
         <v>-1100724.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-70.0</v>
       </c>
       <c r="J26">
         <v>-80.0</v>
       </c>
       <c r="K26">
         <v>-80.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>0.0</v>
       </c>
       <c r="C28">
         <v>0.0</v>
       </c>
       <c r="D28">
         <v>607000.0</v>
       </c>
       <c r="E28">
         <v>-32592.0</v>
       </c>
       <c r="F28">
         <v>-35573.0</v>
       </c>
       <c r="G28">
         <v>-35569.0</v>
       </c>
       <c r="H28">
         <v>-35568.0</v>
       </c>
       <c r="I28">
         <v>-28680.0</v>
       </c>
       <c r="J28">
         <v>-2390.0</v>
       </c>
       <c r="K28">
         <v>90590.0</v>
       </c>
       <c r="L28">
         <v>13000000.0</v>
       </c>
       <c r="M28">
         <v>54000000.0</v>
       </c>
       <c r="N28">
         <v>54000000.0</v>
       </c>
       <c r="O28">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>4039210.0</v>
       </c>
       <c r="C29">
         <v>6715270.0</v>
       </c>
       <c r="D29">
         <v>7542000.0</v>
       </c>
       <c r="E29">
         <v>-11346508.0</v>
       </c>
       <c r="F29">
         <v>2015308.0</v>
       </c>
       <c r="G29">
         <v>5018102.0</v>
       </c>
       <c r="H29">
         <v>4246456.0</v>
       </c>
       <c r="I29">
         <v>-237740.0</v>
       </c>
       <c r="J29">
         <v>2859290.0</v>
       </c>
       <c r="K29">
         <v>6745320.0</v>
       </c>
       <c r="L29">
         <v>4000000.0</v>
       </c>
       <c r="M29">
         <v>4000000.0</v>
       </c>
       <c r="N29">
         <v>-5000000.0</v>
       </c>
       <c r="O29">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-1976550.0</v>
       </c>
       <c r="C30">
         <v>1245700.0</v>
       </c>
       <c r="D30">
         <v>-5421000.0</v>
       </c>
       <c r="E30">
         <v>9556573.0</v>
       </c>
       <c r="F30">
         <v>-3045281.0</v>
       </c>
       <c r="G30">
         <v>-940771.0</v>
       </c>
       <c r="H30">
         <v>670649.0</v>
       </c>
       <c r="I30">
         <v>-1510.0</v>
       </c>
@@ -10999,2148 +11164,2204 @@
       <c r="O30">
         <v>-43000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
-      <c r="AH1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>57099000.0</v>
+      </c>
+      <c r="C2">
         <v>57874000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>54328000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59560000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>56863000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52805000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52265000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>54336000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52179000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>49325000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45968000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>46497000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45437000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44585000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5304326.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>42660000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>44697000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>49721000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6724450.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50619000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>48962000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48999000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>50790000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>49680000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51181000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>51148000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44520000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>69000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26780</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F3">
         <v>1000</v>
       </c>
       <c r="G3">
         <v>1000</v>
       </c>
       <c r="H3">
+        <v>1000</v>
+      </c>
+      <c r="I3">
         <v>20210</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>1000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>121000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="N3">
         <v>1000</v>
       </c>
       <c r="O3">
         <v>1000</v>
       </c>
       <c r="P3">
+        <v>1000</v>
+      </c>
+      <c r="Q3">
         <v>23796</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="R3">
         <v>1000</v>
       </c>
       <c r="S3">
         <v>1000</v>
       </c>
       <c r="T3">
+        <v>1000</v>
+      </c>
+      <c r="U3">
         <v>18920</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
         <v>1000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="Z3">
         <v>1000</v>
       </c>
       <c r="AA3">
         <v>1000</v>
       </c>
       <c r="AB3">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
         <v>1000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16000000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>1723000.0</v>
+      </c>
+      <c r="C6">
         <v>-775000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3546000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2062660.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7295000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4598000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>540000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6296830.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2157000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2854000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3357000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2728000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1060000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>852000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1345000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>9499876.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10920000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8883000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3859000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1085140.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4664000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1659000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1791000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4014510.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4664000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1659000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6627000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>217537.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3005000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2979000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-491000.0</v>
+      </c>
+      <c r="C7">
         <v>-1663000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>965000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2299660.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>56000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1144000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-60000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>543300.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-441000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2593000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2242000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-399000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>397000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-704000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11745770.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-8960000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5147000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1239000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2615250.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-649000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1264000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4037950.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-649000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6359000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>-2037000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-891000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-457094.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>-3000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-2668000.0</v>
+      </c>
+      <c r="C10">
         <v>-415000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-835000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-22000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-880000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-339000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2225000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1841636.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2350000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3236000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3166000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1906435.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2975000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3532000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3384000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4780954.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2111000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>330000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1548000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2781246.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2255000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1933000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3009000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4097558.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>897000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1202000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4699000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-340096.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1384000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AF10">
         <v>-1000000.0</v>
       </c>
       <c r="AG10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH10">
         <v>-3000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-6984000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6619000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3389000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2600755.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-688000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-445000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>171000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>324868.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>686000.0</v>
+      </c>
+      <c r="C14">
         <v>292000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>513000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2406110.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2127000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1464000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>749000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3501130.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>761000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>932000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>869000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3503000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1976000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1135000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>797000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>731450.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2817000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1938000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>896000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3597260.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4946000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3302000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>942000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3619700.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4946000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3302000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>906000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-1313859.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1644000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF14">
         <v>2000000.0</v>
       </c>
       <c r="AG14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH14">
         <v>3000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>59623000.0</v>
+      </c>
+      <c r="C16">
         <v>57099000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>57874000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>54328000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>59560000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56863000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52805000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>52265135.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>54336000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>52179000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>49325000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>45968308.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>46497000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>45437000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>44585000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5304326.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>42660000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44697000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49721000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6724450.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>50619000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>48962000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>48999000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>50790115.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>49680000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>51181000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>51148000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>44520000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>2013000.0</v>
+      </c>
+      <c r="C18">
         <v>-1025000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3506000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1851000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2360000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4046000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>491000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1164939.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1591000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2960000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3309000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4286160.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>198000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1113000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1308000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5586304.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2026000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4909000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1150000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2142384.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1666000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-29000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1783000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-177762.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1493000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>42000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-3399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
         <v>-1000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1246700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
         <v>-1000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4414800.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>0.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>0.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>14569544.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
       <c r="S19">
+        <v>0.0</v>
+      </c>
+      <c r="T19">
         <v>-5001000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3044281.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V19">
         <v>0.0</v>
       </c>
       <c r="W19">
+        <v>0.0</v>
+      </c>
+      <c r="X19">
         <v>-1000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1315952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
+        <v>0.0</v>
+      </c>
+      <c r="AB19">
         <v>-1000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>670649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-261000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>37000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>103123.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>3036000.0</v>
+      </c>
+      <c r="C22">
         <v>60000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2214000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6108360.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4707000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2721000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1733000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2272330.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>660000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-282000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>193000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2741834.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1675000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-626000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1236000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3981533.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1445000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-301000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-673000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3358180.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-644000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-332000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1357000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1532880.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-644000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-332000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-383000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2583340.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-313000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-244000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-2000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>0.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>0.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>-715.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>-2280.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>-3840.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-1949780.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
         <v>1265910.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24">
         <v>11825.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="R24">
         <v>-5000000.0</v>
       </c>
       <c r="S24">
         <v>-5000000.0</v>
       </c>
       <c r="T24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="U24">
         <v>-3026360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="W24">
+        <v>0.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24">
         <v>-928910.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-734000.0</v>
+      </c>
+      <c r="C25">
         <v>-25000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-329000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>37000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-5000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-339000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-935906.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-14000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-31000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-283000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-722877.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-37000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-51000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-194000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-515179.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>15000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>41000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-201000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-632734.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-211000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-993980.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>34000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>40000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>398000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>61000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>0.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>607000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>638000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-261000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>37000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>102408.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-135000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-124000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-9000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-35570.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-23000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-15000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-35570.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-23000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-15000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>-1000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>2082000.0</v>
+      </c>
+      <c r="C29">
         <v>-1025000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3507000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4039210.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6898000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4538000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>492000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6715270.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1591000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2960000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3310000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7542000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2620000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1114000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1308000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-5562508.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5784000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3758000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1151000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2015310.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4687000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1674000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1782000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5018100.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4687000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1674000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6636000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>496456.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2673000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2683000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>3000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-1000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1976550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="F30">
         <v>-1000.0</v>
       </c>
       <c r="G30">
         <v>-1000.0</v>
       </c>
       <c r="H30">
+        <v>-1000.0</v>
+      </c>
+      <c r="I30">
         <v>1245700.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-5421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="N30">
         <v>-1000.0</v>
       </c>
       <c r="O30">
         <v>-1000.0</v>
       </c>
       <c r="P30">
+        <v>-1000.0</v>
+      </c>
+      <c r="Q30">
         <v>14557573.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5001000.0</v>
       </c>
       <c r="R30">
         <v>-5001000.0</v>
       </c>
       <c r="S30">
         <v>-5001000.0</v>
       </c>
       <c r="T30">
+        <v>-5001000.0</v>
+      </c>
+      <c r="U30">
         <v>-3045280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V30">
         <v>0.0</v>
       </c>
       <c r="W30">
+        <v>0.0</v>
+      </c>
+      <c r="X30">
         <v>-1000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-940770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="Z30">
         <v>-1000.0</v>
       </c>
       <c r="AA30">
         <v>-1000.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AB30">
+        <v>-1000.0</v>
+      </c>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-1000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-16000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>