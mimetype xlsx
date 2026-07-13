--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -249,50 +252,53 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
@@ -409,53 +415,50 @@
     <t>preferredStockAndOtherAdjustments</t>
   </si>
   <si>
     <t>reconciledDepreciation</t>
   </si>
   <si>
     <t>researchDevelopment</t>
   </si>
   <si>
     <t>sellingAndMarketingExpenses</t>
   </si>
   <si>
     <t>sellingGeneralAdministrative</t>
   </si>
   <si>
     <t>taxProvision</t>
   </si>
   <si>
     <t>totalOperatingExpenses</t>
   </si>
   <si>
     <t>totalOtherIncomeExpenseNet</t>
   </si>
   <si>
     <t>totalRevenue</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025-12-31</t>
   </si>
   <si>
     <t>beginPeriodCashFlow</t>
   </si>
   <si>
     <t>capitalExpenditures</t>
   </si>
   <si>
     <t>cashAndCashEquivalentsChanges</t>
   </si>
   <si>
     <t>cashFlowsOtherOperating</t>
   </si>
   <si>
     <t>changeInCash</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>changeReceivables</t>
   </si>
   <si>
     <t>changeToAccountReceivables</t>
   </si>
@@ -863,11737 +866,12180 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>40292697.0</v>
+      </c>
+      <c r="C2">
         <v>23230000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14779836.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40178000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19823659.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20003757.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19590710.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9012728.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7219787.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12769814.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>152079.0</v>
+      </c>
+      <c r="C7">
         <v>206000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>319709.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>704281.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>663147.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1106782.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1242219.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>108957.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>398740.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>904830.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>113716680.0</v>
+      </c>
+      <c r="C8">
         <v>113717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113716680.0</v>
       </c>
       <c r="D8">
         <v>113716680.0</v>
       </c>
       <c r="E8">
-        <v>97903444.0</v>
+        <v>113716680.0</v>
       </c>
       <c r="F8">
         <v>97903444.0</v>
       </c>
       <c r="G8">
-        <v>73742421.0</v>
+        <v>97903444.0</v>
       </c>
       <c r="H8">
         <v>73742421.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>73742421.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>12085800.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10614010.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>2664924.0</v>
+      </c>
+      <c r="C10">
         <v>42978000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8338811.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17427480.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8790165.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14628260.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6854390.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10203760.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20480520.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16703680.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3707120.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="N10">
         <v>11000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>8338810.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17427480.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8790170.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14628260.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6854390.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10203760.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>20480520.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16703680.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>9232490.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18364070.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8790170.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14628260.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6854390.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10203760.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20480520.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16703680.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3707120.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18543170.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>113716680.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>113717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97903444.0</v>
       </c>
       <c r="F13">
         <v>97903444.0</v>
       </c>
       <c r="G13">
+        <v>97903444.0</v>
+      </c>
+      <c r="H13">
         <v>73742421.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73742420.0</v>
       </c>
       <c r="I13">
         <v>73742420.0</v>
       </c>
       <c r="J13">
         <v>73742420.0</v>
       </c>
       <c r="K13">
+        <v>73742420.0</v>
+      </c>
+      <c r="L13">
         <v>61656620.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000000.0</v>
       </c>
       <c r="M13">
         <v>67000000.0</v>
       </c>
       <c r="N13">
         <v>67000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>67000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>657670581.0</v>
       </c>
       <c r="C14">
+        <v>657670581.0</v>
+      </c>
+      <c r="D14">
         <v>657670580.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>657670581.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>565689470.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>565687130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404062240.0</v>
       </c>
       <c r="H14">
         <v>404062240.0</v>
       </c>
       <c r="I14">
-        <v>404061830.0</v>
+        <v>404062240.0</v>
       </c>
       <c r="J14">
         <v>404061830.0</v>
       </c>
       <c r="K14">
+        <v>404061830.0</v>
+      </c>
+      <c r="L14">
         <v>352323170.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
+        <v>7037480.0</v>
+      </c>
+      <c r="C20">
         <v>7037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7037480.0</v>
       </c>
       <c r="D20">
         <v>7037480.0</v>
       </c>
       <c r="E20">
         <v>7037480.0</v>
       </c>
       <c r="F20">
         <v>7037480.0</v>
       </c>
       <c r="G20">
         <v>7037480.0</v>
       </c>
       <c r="H20">
         <v>7037480.0</v>
       </c>
       <c r="I20">
-        <v>7889130.0</v>
+        <v>7037480.0</v>
       </c>
       <c r="J20">
         <v>7889130.0</v>
       </c>
       <c r="K20">
         <v>7889130.0</v>
       </c>
       <c r="L20">
-        <v>9000000.0</v>
+        <v>7889130.0</v>
       </c>
       <c r="M20">
         <v>9000000.0</v>
       </c>
       <c r="N20">
+        <v>9000000.0</v>
+      </c>
+      <c r="O20">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:14">
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>30003664.0</v>
+      </c>
+      <c r="C22">
         <v>39185000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>49679470.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>58046000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>58316937.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>52116219.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>47949242.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>48412670.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>49370880.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>57707850.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>51387550.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>63000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>59000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>155826330.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>178504660.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>201447320.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>195519140.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>182702850.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>177824420.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>179239000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>196825220.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>179294570.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>5731000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6388970.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8178974.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9272110.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10515770.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11587850.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3382290.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3997550.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>505560.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>1000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>6616990.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8656910.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9662190.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11289740.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12523020.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3382290.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4017660.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>382140.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>505560.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>266800.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>41</v>
+      </c>
+      <c r="B28">
+        <v>8506108.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>16509828.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14338111.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19014006.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14256047.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>35354697.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26159623.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9066725.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>106568894.0</v>
+      </c>
+      <c r="C29">
         <v>125453000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>121209486.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>135327840.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>157518546.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>156288731.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>144100238.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>150035837.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>155969196.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>163449667.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>48230894.0</v>
+      </c>
+      <c r="C30">
         <v>25484000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22788370.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28669726.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34408795.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33363772.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28603055.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31741940.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26589210.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36456150.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>28552640.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>96524000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>122676895.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>120366944.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>94853671.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>75534020.0</v>
+      </c>
+      <c r="C32">
         <v>64121000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>53626756.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>43337500.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>47848955.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>48126328.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>21658595.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>48024150.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>60630413.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>73589726.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>21443218.0</v>
+      </c>
+      <c r="C33">
         <v>44915000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>50814661.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>90992063.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>93019501.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>92075717.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>94280981.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>70575370.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>72933485.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>72509167.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>1579376.0</v>
+      </c>
+      <c r="C35">
         <v>7340000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8080570.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10134098.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11154081.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>12797621.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14048425.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4927065.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>7141945.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3632880.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>19565850.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>3848074.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>671225.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>110908.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>0.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>466560.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>31656220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="M39">
         <v>4000000.0</v>
       </c>
       <c r="N39">
+        <v>4000000.0</v>
+      </c>
+      <c r="O39">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>53</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>3189000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3536175.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>821000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13703902.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7901602.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8140068.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>1000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1477000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1491888.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1507883.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1525409.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>-4779410.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-1569000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-3667102.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4936494.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-3379879.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-727540.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1670780.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-771310.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-3243160.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5177710.0</v>
       </c>
-      <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>27317397.0</v>
+      </c>
+      <c r="C45">
         <v>37878000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>78829864.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>135094395.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>135151244.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>129785700.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>128758933.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>14405738.0</v>
+      </c>
+      <c r="C46">
         <v>37878000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>38582756.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>78449011.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>85982021.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>85038237.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>86489501.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>38582760.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>63275000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>85982021.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>85038237.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>86489501.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>62151890.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>63023800.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>62478040.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>48946160.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>59982800.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-5581131.0</v>
+      </c>
+      <c r="C48">
         <v>-3315000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-12576420.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-8587000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>35478033.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>34437474.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>31528609.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>40657580.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>54350310.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>69494900.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>67353200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="M48">
         <v>60000000.0</v>
       </c>
       <c r="N48">
+        <v>60000000.0</v>
+      </c>
+      <c r="O48">
         <v>58000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>11171032.0</v>
+      </c>
+      <c r="C50">
         <v>18026000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>18459673.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>23586617.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>18532065.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>18368534.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>30621238.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>32981094.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>25549693.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>20983654.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>9000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>24000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>27000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>28471450.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>42057750.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>35741580.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>28976700.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>21365790.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>505560.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>16945210.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>22412390.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>17291940.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>17181710.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>29534730.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>32359290.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>24959040.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20983650.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>0.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>24000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>27000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>893680.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>936589.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>900000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>6000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5000000.0</v>
       </c>
-      <c r="N53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>153335548.0</v>
+      </c>
+      <c r="C55">
         <v>153529000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>155826330.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>178504661.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>201447320.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>195519140.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>182702850.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>177824420.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>179239000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>196825220.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>179294570.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>180000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>178000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>184000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>131892330.0</v>
+      </c>
+      <c r="C56">
         <v>108614000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>105011670.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>108146000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>108427817.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>103443423.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>88421871.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>107249050.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>106772070.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>124316050.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>120349750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000000.0</v>
       </c>
       <c r="M56">
         <v>111000000.0</v>
       </c>
       <c r="N56">
+        <v>111000000.0</v>
+      </c>
+      <c r="O56">
         <v>113000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>56358310.0</v>
+      </c>
+      <c r="C57">
         <v>44493000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>51384920.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64763000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>60578862.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>55317095.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>66763276.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>59224900.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45675100.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>50726330.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>36125180.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>40000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>42000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>57937686.0</v>
+      </c>
+      <c r="C58">
         <v>51833000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>59465490.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>74942412.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>71732940.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>68114720.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>80811700.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>64151970.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>52817040.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>54359210.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>41442110.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>48000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>49000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>95397862.0</v>
+      </c>
+      <c r="C60">
         <v>101696000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>96360850.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>103562249.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>129714380.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>127404420.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>101891150.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>113672460.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>126421950.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>142466010.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>137852460.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>132254410.0</v>
       </c>
-      <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
-[...4851 lines deleted...]
-  <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>129</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
-[...26 lines deleted...]
-      <c r="AA2"/>
+        <v>15</v>
+      </c>
+      <c r="B2">
+        <v>36616000.0</v>
+      </c>
+      <c r="C2">
+        <v>21063000.0</v>
+      </c>
+      <c r="D2">
+        <v>23230000.0</v>
+      </c>
+      <c r="E2">
+        <v>23593000.0</v>
+      </c>
+      <c r="F2">
+        <v>26025000.0</v>
+      </c>
+      <c r="G2">
+        <v>27082000.0</v>
+      </c>
+      <c r="H2">
+        <v>14779836.0</v>
+      </c>
+      <c r="I2">
+        <v>37373000.0</v>
+      </c>
+      <c r="J2">
+        <v>33638000.0</v>
+      </c>
+      <c r="K2">
+        <v>28724000.0</v>
+      </c>
+      <c r="L2">
+        <v>40178000.0</v>
+      </c>
+      <c r="M2">
+        <v>36870000.0</v>
+      </c>
+      <c r="N2">
+        <v>35569000.0</v>
+      </c>
+      <c r="O2">
+        <v>28776000.0</v>
+      </c>
+      <c r="P2">
+        <v>19823659.0</v>
+      </c>
+      <c r="Q2">
+        <v>34896000.0</v>
+      </c>
+      <c r="R2">
+        <v>30667000.0</v>
+      </c>
+      <c r="S2">
+        <v>29417000.0</v>
+      </c>
+      <c r="T2">
+        <v>20003757.0</v>
+      </c>
+      <c r="U2">
+        <v>32357000.0</v>
+      </c>
+      <c r="V2">
+        <v>33750000.0</v>
+      </c>
+      <c r="W2">
+        <v>35257000.0</v>
+      </c>
+      <c r="X2">
+        <v>19590710.0</v>
+      </c>
+      <c r="Y2">
+        <v>26589000.0</v>
+      </c>
+      <c r="Z2">
+        <v>29511000.0</v>
+      </c>
+      <c r="AA2">
+        <v>26323000.0</v>
+      </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2">
-        <v>0.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="AE2">
-        <v>0.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="AF2">
-        <v>1000000.0</v>
+        <v>22000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
-[...10 lines deleted...]
-      </c>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
-[...16 lines deleted...]
-      </c>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...7 lines deleted...]
-      </c>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
-[...37 lines deleted...]
-      </c>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>127000.0</v>
+      </c>
+      <c r="C7">
+        <v>179000.0</v>
+      </c>
+      <c r="D7">
+        <v>206000.0</v>
+      </c>
+      <c r="E7">
+        <v>234000.0</v>
+      </c>
+      <c r="F7">
+        <v>265000.0</v>
+      </c>
+      <c r="G7">
+        <v>281000.0</v>
+      </c>
+      <c r="H7">
+        <v>319709.0</v>
+      </c>
+      <c r="I7">
+        <v>388000.0</v>
+      </c>
+      <c r="J7">
+        <v>410000.0</v>
+      </c>
+      <c r="K7">
+        <v>659000.0</v>
+      </c>
+      <c r="L7">
+        <v>704281.0</v>
+      </c>
+      <c r="M7">
+        <v>745000.0</v>
+      </c>
+      <c r="N7">
+        <v>514000.0</v>
+      </c>
+      <c r="O7">
+        <v>595000.0</v>
+      </c>
+      <c r="P7">
+        <v>663147.0</v>
+      </c>
+      <c r="Q7">
+        <v>1030000.0</v>
+      </c>
+      <c r="R7">
+        <v>1122000.0</v>
+      </c>
+      <c r="S7">
+        <v>1216000.0</v>
+      </c>
+      <c r="T7">
+        <v>1106782.0</v>
+      </c>
+      <c r="U7">
+        <v>1005000.0</v>
+      </c>
+      <c r="V7">
+        <v>1083000.0</v>
+      </c>
+      <c r="W7">
+        <v>1098000.0</v>
+      </c>
+      <c r="X7">
+        <v>1242219.0</v>
+      </c>
+      <c r="Y7">
+        <v>0.0</v>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7">
+        <v>8000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>113717000.0</v>
+      </c>
+      <c r="C8">
+        <v>113717000.0</v>
+      </c>
+      <c r="D8">
+        <v>113717000.0</v>
+      </c>
+      <c r="E8">
+        <v>113717000.0</v>
+      </c>
+      <c r="F8">
+        <v>113717000.0</v>
+      </c>
+      <c r="G8">
+        <v>113717000.0</v>
+      </c>
+      <c r="H8">
+        <v>113716680.0</v>
+      </c>
+      <c r="I8">
+        <v>113717000.0</v>
+      </c>
+      <c r="J8">
+        <v>113717000.0</v>
+      </c>
+      <c r="K8">
+        <v>113717000.0</v>
+      </c>
+      <c r="L8">
+        <v>113716680.0</v>
+      </c>
+      <c r="M8">
+        <v>113717000.0</v>
+      </c>
+      <c r="N8">
+        <v>113712000.0</v>
+      </c>
+      <c r="O8">
+        <v>113737000.0</v>
+      </c>
+      <c r="P8">
+        <v>97903444.0</v>
+      </c>
+      <c r="Q8">
+        <v>97903000.0</v>
+      </c>
+      <c r="R8">
+        <v>97903000.0</v>
+      </c>
+      <c r="S8">
+        <v>97903000.0</v>
+      </c>
+      <c r="T8">
+        <v>97903444.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10">
+        <v>41631000.0</v>
+      </c>
+      <c r="C10">
+        <v>42517000.0</v>
+      </c>
+      <c r="D10">
+        <v>42978000.0</v>
+      </c>
+      <c r="E10">
+        <v>42959000.0</v>
+      </c>
+      <c r="F10">
+        <v>41430000.0</v>
+      </c>
+      <c r="G10">
+        <v>45112000.0</v>
+      </c>
+      <c r="H10">
+        <v>8338811.0</v>
+      </c>
+      <c r="I10">
+        <v>13351000.0</v>
+      </c>
+      <c r="J10">
+        <v>13444000.0</v>
+      </c>
+      <c r="K10">
+        <v>14788000.0</v>
+      </c>
+      <c r="L10">
+        <v>17427480.0</v>
+      </c>
+      <c r="M10">
+        <v>21269000.0</v>
+      </c>
+      <c r="N10">
+        <v>18948000.0</v>
+      </c>
+      <c r="O10">
+        <v>18701000.0</v>
+      </c>
+      <c r="P10">
+        <v>8790165.0</v>
+      </c>
+      <c r="Q10">
+        <v>7020000.0</v>
+      </c>
+      <c r="R10">
+        <v>9632000.0</v>
+      </c>
+      <c r="S10">
+        <v>10501000.0</v>
+      </c>
+      <c r="T10">
+        <v>14628260.0</v>
+      </c>
+      <c r="U10">
+        <v>13365000.0</v>
+      </c>
+      <c r="V10">
+        <v>14070000.0</v>
+      </c>
+      <c r="W10">
+        <v>7892000.0</v>
+      </c>
+      <c r="X10">
+        <v>6854390.0</v>
+      </c>
+      <c r="Y10">
+        <v>5350000.0</v>
+      </c>
+      <c r="Z10">
+        <v>6331000.0</v>
+      </c>
+      <c r="AA10">
+        <v>11207000.0</v>
+      </c>
+      <c r="AB10">
+        <v>10203760.0</v>
+      </c>
+      <c r="AC10">
+        <v>15758000.0</v>
+      </c>
+      <c r="AD10">
+        <v>15000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>17000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>17000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>42517000.0</v>
+      </c>
+      <c r="D11">
+        <v>42978000.0</v>
+      </c>
+      <c r="E11">
+        <v>42959000.0</v>
+      </c>
+      <c r="F11">
+        <v>41430000.0</v>
+      </c>
+      <c r="G11">
+        <v>45112000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>21269000.0</v>
+      </c>
+      <c r="N11">
+        <v>18948000.0</v>
+      </c>
+      <c r="O11">
+        <v>18701000.0</v>
+      </c>
+      <c r="P11">
+        <v>8790170.0</v>
+      </c>
+      <c r="Q11">
+        <v>7020000.0</v>
+      </c>
+      <c r="R11">
+        <v>9632000.0</v>
+      </c>
+      <c r="S11">
+        <v>10501000.0</v>
+      </c>
+      <c r="T11">
+        <v>14628260.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>42517000.0</v>
+      </c>
+      <c r="D12">
+        <v>42978000.0</v>
+      </c>
+      <c r="E12">
+        <v>42959000.0</v>
+      </c>
+      <c r="F12">
+        <v>41430000.0</v>
+      </c>
+      <c r="G12">
+        <v>45112000.0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>21269000.0</v>
+      </c>
+      <c r="N12">
+        <v>18948000.0</v>
+      </c>
+      <c r="O12">
+        <v>18701000.0</v>
+      </c>
+      <c r="P12">
+        <v>8790170.0</v>
+      </c>
+      <c r="Q12">
+        <v>7020000.0</v>
+      </c>
+      <c r="R12">
+        <v>9632000.0</v>
+      </c>
+      <c r="S12">
+        <v>10501000.0</v>
+      </c>
+      <c r="T12">
+        <v>14628260.0</v>
+      </c>
+      <c r="U12">
+        <v>13365000.0</v>
+      </c>
+      <c r="V12">
+        <v>14070000.0</v>
+      </c>
+      <c r="W12">
+        <v>7892000.0</v>
+      </c>
+      <c r="X12">
+        <v>6854390.0</v>
+      </c>
+      <c r="Y12">
+        <v>5350000.0</v>
+      </c>
+      <c r="Z12">
+        <v>6331000.0</v>
+      </c>
+      <c r="AA12">
+        <v>11207000.0</v>
+      </c>
+      <c r="AB12">
+        <v>10203760.0</v>
+      </c>
+      <c r="AC12">
+        <v>15758000.0</v>
+      </c>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>113717000.0</v>
+      </c>
+      <c r="D13">
+        <v>113717000.0</v>
+      </c>
+      <c r="E13">
+        <v>113717000.0</v>
+      </c>
+      <c r="F13">
+        <v>113717000.0</v>
+      </c>
+      <c r="G13">
+        <v>113717000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>113717000.0</v>
+      </c>
+      <c r="M13">
+        <v>113717000.0</v>
+      </c>
+      <c r="N13">
+        <v>113712000.0</v>
+      </c>
+      <c r="O13">
+        <v>113737000.0</v>
+      </c>
+      <c r="P13">
+        <v>97903440.0</v>
+      </c>
+      <c r="Q13">
+        <v>97903000.0</v>
+      </c>
+      <c r="R13">
+        <v>97903000.0</v>
+      </c>
+      <c r="S13">
+        <v>97903000.0</v>
+      </c>
+      <c r="T13">
+        <v>97903440.0</v>
+      </c>
+      <c r="U13">
+        <v>98405000.0</v>
+      </c>
+      <c r="V13">
+        <v>98405000.0</v>
+      </c>
+      <c r="W13">
+        <v>73742000.0</v>
+      </c>
+      <c r="X13">
+        <v>73742420.0</v>
+      </c>
+      <c r="Y13">
+        <v>73742000.0</v>
+      </c>
+      <c r="Z13">
+        <v>73742000.0</v>
+      </c>
+      <c r="AA13">
+        <v>73742000.0</v>
+      </c>
+      <c r="AB13">
+        <v>73742420.0</v>
+      </c>
+      <c r="AC13">
+        <v>73742000.0</v>
+      </c>
+      <c r="AD13">
+        <v>62000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>74000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>74000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14">
+        <v>657670581.0</v>
+      </c>
+      <c r="C14">
+        <v>657670580.0</v>
+      </c>
+      <c r="D14">
+        <v>657670580.0</v>
+      </c>
+      <c r="E14">
+        <v>657670580.0</v>
+      </c>
+      <c r="F14">
+        <v>657670580.0</v>
+      </c>
+      <c r="G14">
+        <v>657670580.0</v>
+      </c>
+      <c r="H14">
+        <v>657670581.0</v>
+      </c>
+      <c r="I14">
+        <v>657670581.0</v>
+      </c>
+      <c r="J14">
+        <v>657670581.0</v>
+      </c>
+      <c r="K14">
+        <v>657670581.0</v>
+      </c>
+      <c r="L14">
+        <v>657670581.0</v>
+      </c>
+      <c r="M14">
+        <v>657670580.0</v>
+      </c>
+      <c r="N14">
+        <v>657670580.0</v>
+      </c>
+      <c r="O14">
+        <v>657670580.0</v>
+      </c>
+      <c r="P14">
+        <v>565689470.0</v>
+      </c>
+      <c r="Q14">
+        <v>565689470.0</v>
+      </c>
+      <c r="R14">
+        <v>565687130.0</v>
+      </c>
+      <c r="S14">
+        <v>565687130.0</v>
+      </c>
+      <c r="T14">
+        <v>565687130.0</v>
+      </c>
+      <c r="U14">
+        <v>382960000.0</v>
+      </c>
+      <c r="V14">
+        <v>493252936.0</v>
+      </c>
+      <c r="W14">
+        <v>352323420.0</v>
+      </c>
+      <c r="X14">
+        <v>352323420.0</v>
+      </c>
+      <c r="Y14">
+        <v>352323420.0</v>
+      </c>
+      <c r="Z14">
+        <v>352323420.0</v>
+      </c>
+      <c r="AA14">
+        <v>247209300.0</v>
+      </c>
+      <c r="AB14">
+        <v>268132200.0</v>
+      </c>
+      <c r="AC14">
+        <v>246564900.0</v>
+      </c>
+      <c r="AD14">
+        <v>235294100.0</v>
+      </c>
+      <c r="AE14">
+        <v>238095200.0</v>
+      </c>
+      <c r="AF14">
+        <v>312500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20">
+        <v>7037000.0</v>
+      </c>
+      <c r="C20">
+        <v>7037000.0</v>
+      </c>
+      <c r="D20">
+        <v>7037000.0</v>
+      </c>
+      <c r="E20">
+        <v>7037000.0</v>
+      </c>
+      <c r="F20">
+        <v>7037000.0</v>
+      </c>
+      <c r="G20">
+        <v>7037000.0</v>
+      </c>
+      <c r="H20">
+        <v>7037480.0</v>
+      </c>
+      <c r="I20">
+        <v>7037000.0</v>
+      </c>
+      <c r="J20">
+        <v>7037000.0</v>
+      </c>
+      <c r="K20">
+        <v>7037000.0</v>
+      </c>
+      <c r="L20">
+        <v>7037480.0</v>
+      </c>
+      <c r="M20">
+        <v>7037000.0</v>
+      </c>
+      <c r="N20">
+        <v>7037000.0</v>
+      </c>
+      <c r="O20">
+        <v>7037000.0</v>
+      </c>
+      <c r="P20">
+        <v>7037480.0</v>
+      </c>
+      <c r="Q20">
+        <v>7037000.0</v>
+      </c>
+      <c r="R20">
+        <v>7037000.0</v>
+      </c>
+      <c r="S20">
+        <v>7037000.0</v>
+      </c>
+      <c r="T20">
+        <v>7037480.0</v>
+      </c>
+      <c r="U20">
+        <v>7037000.0</v>
+      </c>
+      <c r="V20">
+        <v>7037000.0</v>
+      </c>
+      <c r="W20">
+        <v>7037000.0</v>
+      </c>
+      <c r="X20">
+        <v>7037480.0</v>
+      </c>
+      <c r="Y20">
+        <v>7037000.0</v>
+      </c>
+      <c r="Z20">
+        <v>7037000.0</v>
+      </c>
+      <c r="AA20">
+        <v>7037000.0</v>
+      </c>
+      <c r="AB20">
+        <v>7037480.0</v>
+      </c>
+      <c r="AC20">
+        <v>7889000.0</v>
+      </c>
+      <c r="AD20">
+        <v>9000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22">
+        <v>24446000.0</v>
+      </c>
+      <c r="C22">
+        <v>39963000.0</v>
+      </c>
+      <c r="D22">
+        <v>39185000.0</v>
+      </c>
+      <c r="E22">
+        <v>39738000.0</v>
+      </c>
+      <c r="F22">
+        <v>45704000.0</v>
+      </c>
+      <c r="G22">
+        <v>42652000.0</v>
+      </c>
+      <c r="H22">
+        <v>49679470.0</v>
+      </c>
+      <c r="I22">
+        <v>52234000.0</v>
+      </c>
+      <c r="J22">
+        <v>54618000.0</v>
+      </c>
+      <c r="K22">
+        <v>51538000.0</v>
+      </c>
+      <c r="L22">
+        <v>58046000.0</v>
+      </c>
+      <c r="M22">
+        <v>64042000.0</v>
+      </c>
+      <c r="N22">
+        <v>64340000.0</v>
+      </c>
+      <c r="O22">
+        <v>56102000.0</v>
+      </c>
+      <c r="P22">
+        <v>58316940.0</v>
+      </c>
+      <c r="Q22">
+        <v>56486000.0</v>
+      </c>
+      <c r="R22">
+        <v>49583000.0</v>
+      </c>
+      <c r="S22">
+        <v>48356000.0</v>
+      </c>
+      <c r="T22">
+        <v>52116220.0</v>
+      </c>
+      <c r="U22">
+        <v>49481000.0</v>
+      </c>
+      <c r="V22">
+        <v>52338000.0</v>
+      </c>
+      <c r="W22">
+        <v>46078000.0</v>
+      </c>
+      <c r="X22">
+        <v>47949240.0</v>
+      </c>
+      <c r="Y22">
+        <v>46147000.0</v>
+      </c>
+      <c r="Z22">
+        <v>49958000.0</v>
+      </c>
+      <c r="AA22">
+        <v>43358000.0</v>
+      </c>
+      <c r="AB22">
+        <v>48412670.0</v>
+      </c>
+      <c r="AC22">
+        <v>48549000.0</v>
+      </c>
+      <c r="AD22">
+        <v>56000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>62000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>64000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>151959000.0</v>
+      </c>
+      <c r="D23">
+        <v>153529000.0</v>
+      </c>
+      <c r="E23">
+        <v>158007000.0</v>
+      </c>
+      <c r="F23">
+        <v>162174000.0</v>
+      </c>
+      <c r="G23">
+        <v>166863000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
+        <v>211549000.0</v>
+      </c>
+      <c r="N23">
+        <v>211834000.0</v>
+      </c>
+      <c r="O23">
+        <v>208195000.0</v>
+      </c>
+      <c r="P23">
+        <v>201447320.0</v>
+      </c>
+      <c r="Q23">
+        <v>194411000.0</v>
+      </c>
+      <c r="R23">
+        <v>191544000.0</v>
+      </c>
+      <c r="S23">
+        <v>190309000.0</v>
+      </c>
+      <c r="T23">
+        <v>195519140.0</v>
+      </c>
+      <c r="U23">
+        <v>190116000.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>5598000.0</v>
+      </c>
+      <c r="D24">
+        <v>5731000.0</v>
+      </c>
+      <c r="E24">
+        <v>5861000.0</v>
+      </c>
+      <c r="F24">
+        <v>5951000.0</v>
+      </c>
+      <c r="G24">
+        <v>6529000.0</v>
+      </c>
+      <c r="H24">
+        <v>6388966.0</v>
+      </c>
+      <c r="I24">
+        <v>7094000.0</v>
+      </c>
+      <c r="J24">
+        <v>7414000.0</v>
+      </c>
+      <c r="K24">
+        <v>7721000.0</v>
+      </c>
+      <c r="L24">
+        <v>8178974.0</v>
+      </c>
+      <c r="M24">
+        <v>8309000.0</v>
+      </c>
+      <c r="N24">
+        <v>8622000.0</v>
+      </c>
+      <c r="O24">
+        <v>8960000.0</v>
+      </c>
+      <c r="P24">
+        <v>9272110.0</v>
+      </c>
+      <c r="Q24">
+        <v>9551000.0</v>
+      </c>
+      <c r="R24">
+        <v>9877000.0</v>
+      </c>
+      <c r="S24">
+        <v>10170000.0</v>
+      </c>
+      <c r="T24">
+        <v>10515770.0</v>
+      </c>
+      <c r="U24">
+        <v>10722000.0</v>
+      </c>
+      <c r="V24">
+        <v>11061000.0</v>
+      </c>
+      <c r="W24">
+        <v>11588000.0</v>
+      </c>
+      <c r="X24">
+        <v>11587850.0</v>
+      </c>
+      <c r="Y24">
+        <v>11594000.0</v>
+      </c>
+      <c r="Z24">
+        <v>3055000.0</v>
+      </c>
+      <c r="AA24">
+        <v>3199000.0</v>
+      </c>
+      <c r="AB24">
+        <v>3382290.0</v>
+      </c>
+      <c r="AC24">
+        <v>3576000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>5694000.0</v>
+      </c>
+      <c r="D25">
+        <v>5889000.0</v>
+      </c>
+      <c r="E25">
+        <v>6033000.0</v>
+      </c>
+      <c r="F25">
+        <v>6124000.0</v>
+      </c>
+      <c r="G25">
+        <v>6722000.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>8804000.0</v>
+      </c>
+      <c r="N25">
+        <v>8912000.0</v>
+      </c>
+      <c r="O25">
+        <v>9306000.0</v>
+      </c>
+      <c r="P25">
+        <v>9662190.0</v>
+      </c>
+      <c r="Q25">
+        <v>10214000.0</v>
+      </c>
+      <c r="R25">
+        <v>10629000.0</v>
+      </c>
+      <c r="S25">
+        <v>11013000.0</v>
+      </c>
+      <c r="T25">
+        <v>11289740.0</v>
+      </c>
+      <c r="U25">
+        <v>11445000.0</v>
+      </c>
+      <c r="V25">
+        <v>11861000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25">
+        <v>11594000.0</v>
+      </c>
+      <c r="Z25">
+        <v>3055000.0</v>
+      </c>
+      <c r="AA25">
+        <v>3199000.0</v>
+      </c>
+      <c r="AB25">
+        <v>3382290.0</v>
+      </c>
+      <c r="AC25">
+        <v>3576000.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28">
+        <v>16509828.0</v>
+      </c>
+      <c r="I28">
+        <v>12372000.0</v>
+      </c>
+      <c r="J28">
+        <v>14113000.0</v>
+      </c>
+      <c r="K28">
+        <v>16420000.0</v>
+      </c>
+      <c r="L28">
+        <v>14338111.0</v>
+      </c>
+      <c r="M28">
+        <v>11448000.0</v>
+      </c>
+      <c r="N28">
+        <v>14657000.0</v>
+      </c>
+      <c r="O28">
+        <v>12889000.0</v>
+      </c>
+      <c r="P28">
+        <v>19014006.0</v>
+      </c>
+      <c r="Q28">
+        <v>19523000.0</v>
+      </c>
+      <c r="R28">
+        <v>18718000.0</v>
+      </c>
+      <c r="S28">
+        <v>17771000.0</v>
+      </c>
+      <c r="T28">
+        <v>14256047.0</v>
+      </c>
+      <c r="U28">
+        <v>14490000.0</v>
+      </c>
+      <c r="V28">
+        <v>14597000.0</v>
+      </c>
+      <c r="W28">
+        <v>32305000.0</v>
+      </c>
+      <c r="X28">
+        <v>35354697.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29">
+        <v>104639000.0</v>
+      </c>
+      <c r="C29">
+        <v>126086000.0</v>
+      </c>
+      <c r="D29">
+        <v>125453000.0</v>
+      </c>
+      <c r="E29">
+        <v>129388000.0</v>
+      </c>
+      <c r="F29">
+        <v>131000000.0</v>
+      </c>
+      <c r="G29">
+        <v>134606000.0</v>
+      </c>
+      <c r="H29">
+        <v>121209486.0</v>
+      </c>
+      <c r="I29">
+        <v>126017000.0</v>
+      </c>
+      <c r="J29">
+        <v>127916000.0</v>
+      </c>
+      <c r="K29">
+        <v>133320000.0</v>
+      </c>
+      <c r="L29">
+        <v>135327840.0</v>
+      </c>
+      <c r="M29">
+        <v>171902000.0</v>
+      </c>
+      <c r="N29">
+        <v>173358000.0</v>
+      </c>
+      <c r="O29">
+        <v>176253000.0</v>
+      </c>
+      <c r="P29">
+        <v>157518546.0</v>
+      </c>
+      <c r="Q29">
+        <v>155818000.0</v>
+      </c>
+      <c r="R29">
+        <v>156953000.0</v>
+      </c>
+      <c r="S29">
+        <v>157164000.0</v>
+      </c>
+      <c r="T29">
+        <v>156288731.0</v>
+      </c>
+      <c r="U29">
+        <v>154626000.0</v>
+      </c>
+      <c r="V29">
+        <v>154744000.0</v>
+      </c>
+      <c r="W29">
+        <v>140406000.0</v>
+      </c>
+      <c r="X29">
+        <v>144100238.0</v>
+      </c>
+      <c r="Y29">
+        <v>149333000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30">
+        <v>55646000.0</v>
+      </c>
+      <c r="C30">
+        <v>24740000.0</v>
+      </c>
+      <c r="D30">
+        <v>25484000.0</v>
+      </c>
+      <c r="E30">
+        <v>30002000.0</v>
+      </c>
+      <c r="F30">
+        <v>24789000.0</v>
+      </c>
+      <c r="G30">
+        <v>29165000.0</v>
+      </c>
+      <c r="H30">
+        <v>22788365.0</v>
+      </c>
+      <c r="I30">
+        <v>31431000.0</v>
+      </c>
+      <c r="J30">
+        <v>27329000.0</v>
+      </c>
+      <c r="K30">
+        <v>29833000.0</v>
+      </c>
+      <c r="L30">
+        <v>31736000.0</v>
+      </c>
+      <c r="M30">
+        <v>34897000.0</v>
+      </c>
+      <c r="N30">
+        <v>37313000.0</v>
+      </c>
+      <c r="O30">
+        <v>40804000.0</v>
+      </c>
+      <c r="P30">
+        <v>34408800.0</v>
+      </c>
+      <c r="Q30">
+        <v>37230000.0</v>
+      </c>
+      <c r="R30">
+        <v>39129000.0</v>
+      </c>
+      <c r="S30">
+        <v>38734000.0</v>
+      </c>
+      <c r="T30">
+        <v>33363770.0</v>
+      </c>
+      <c r="U30">
+        <v>34829000.0</v>
+      </c>
+      <c r="V30">
+        <v>33813000.0</v>
+      </c>
+      <c r="W30">
+        <v>32758000.0</v>
+      </c>
+      <c r="X30">
+        <v>33436710.0</v>
+      </c>
+      <c r="Y30">
+        <v>44214000.0</v>
+      </c>
+      <c r="Z30">
+        <v>50448000.0</v>
+      </c>
+      <c r="AA30">
+        <v>49868000.0</v>
+      </c>
+      <c r="AB30">
+        <v>31741940.0</v>
+      </c>
+      <c r="AC30">
+        <v>41365000.0</v>
+      </c>
+      <c r="AD30">
+        <v>39000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>43000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>43000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>96524000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
+        <v>132716000.0</v>
+      </c>
+      <c r="O31">
+        <v>137626000.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32">
+        <v>75231000.0</v>
+      </c>
+      <c r="C32">
+        <v>64217000.0</v>
+      </c>
+      <c r="D32">
+        <v>64121000.0</v>
+      </c>
+      <c r="E32">
+        <v>65455000.0</v>
+      </c>
+      <c r="F32">
+        <v>64571000.0</v>
+      </c>
+      <c r="G32">
+        <v>67726000.0</v>
+      </c>
+      <c r="H32">
+        <v>53626756.0</v>
+      </c>
+      <c r="I32">
+        <v>38897000.0</v>
+      </c>
+      <c r="J32">
+        <v>39250000.0</v>
+      </c>
+      <c r="K32">
+        <v>41118000.0</v>
+      </c>
+      <c r="L32">
+        <v>43337500.0</v>
+      </c>
+      <c r="M32">
+        <v>58306000.0</v>
+      </c>
+      <c r="N32">
+        <v>58917000.0</v>
+      </c>
+      <c r="O32">
+        <v>62869000.0</v>
+      </c>
+      <c r="P32">
+        <v>47848955.0</v>
+      </c>
+      <c r="Q32">
+        <v>47468000.0</v>
+      </c>
+      <c r="R32">
+        <v>47727000.0</v>
+      </c>
+      <c r="S32">
+        <v>48883000.0</v>
+      </c>
+      <c r="T32">
+        <v>48126328.0</v>
+      </c>
+      <c r="U32">
+        <v>47290000.0</v>
+      </c>
+      <c r="V32">
+        <v>47765000.0</v>
+      </c>
+      <c r="W32">
+        <v>21959000.0</v>
+      </c>
+      <c r="X32">
+        <v>21658595.0</v>
+      </c>
+      <c r="Y32">
+        <v>36825000.0</v>
+      </c>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
+      <c r="A33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33">
+        <v>21138000.0</v>
+      </c>
+      <c r="C33">
+        <v>44288000.0</v>
+      </c>
+      <c r="D33">
+        <v>44915000.0</v>
+      </c>
+      <c r="E33">
+        <v>44292000.0</v>
+      </c>
+      <c r="F33">
+        <v>49087000.0</v>
+      </c>
+      <c r="G33">
+        <v>48956000.0</v>
+      </c>
+      <c r="H33">
+        <v>50814661.0</v>
+      </c>
+      <c r="I33">
+        <v>70218000.0</v>
+      </c>
+      <c r="J33">
+        <v>70277000.0</v>
+      </c>
+      <c r="K33">
+        <v>70635000.0</v>
+      </c>
+      <c r="L33">
+        <v>90992063.0</v>
+      </c>
+      <c r="M33">
+        <v>91164000.0</v>
+      </c>
+      <c r="N33">
+        <v>91233000.0</v>
+      </c>
+      <c r="O33">
+        <v>92588000.0</v>
+      </c>
+      <c r="P33">
+        <v>93019501.0</v>
+      </c>
+      <c r="Q33">
+        <v>93517000.0</v>
+      </c>
+      <c r="R33">
+        <v>93005000.0</v>
+      </c>
+      <c r="S33">
+        <v>92526000.0</v>
+      </c>
+      <c r="T33">
+        <v>92075717.0</v>
+      </c>
+      <c r="U33">
+        <v>92441000.0</v>
+      </c>
+      <c r="V33">
+        <v>91691000.0</v>
+      </c>
+      <c r="W33">
+        <v>92230000.0</v>
+      </c>
+      <c r="X33">
+        <v>94280981.0</v>
+      </c>
+      <c r="Y33">
+        <v>82063000.0</v>
+      </c>
+      <c r="Z33">
+        <v>69899000.0</v>
+      </c>
+      <c r="AA33">
+        <v>70515000.0</v>
+      </c>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
+      <c r="A34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
+      <c r="A35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35">
+        <v>1504000.0</v>
+      </c>
+      <c r="C35">
+        <v>7142000.0</v>
+      </c>
+      <c r="D35">
+        <v>7340000.0</v>
+      </c>
+      <c r="E35">
+        <v>7487000.0</v>
+      </c>
+      <c r="F35">
+        <v>7581000.0</v>
+      </c>
+      <c r="G35">
+        <v>8182000.0</v>
+      </c>
+      <c r="H35">
+        <v>8080570.0</v>
+      </c>
+      <c r="I35">
+        <v>8821000.0</v>
+      </c>
+      <c r="J35">
+        <v>9168000.0</v>
+      </c>
+      <c r="K35">
+        <v>9641000.0</v>
+      </c>
+      <c r="L35">
+        <v>10134098.0</v>
+      </c>
+      <c r="M35">
+        <v>10285000.0</v>
+      </c>
+      <c r="N35">
+        <v>10397000.0</v>
+      </c>
+      <c r="O35">
+        <v>10794000.0</v>
+      </c>
+      <c r="P35">
+        <v>11154081.0</v>
+      </c>
+      <c r="Q35">
+        <v>11710000.0</v>
+      </c>
+      <c r="R35">
+        <v>12129000.0</v>
+      </c>
+      <c r="S35">
+        <v>12517000.0</v>
+      </c>
+      <c r="T35">
+        <v>12797621.0</v>
+      </c>
+      <c r="U35">
+        <v>12960000.0</v>
+      </c>
+      <c r="V35">
+        <v>13379000.0</v>
+      </c>
+      <c r="W35">
+        <v>13980000.0</v>
+      </c>
+      <c r="X35">
+        <v>14048425.0</v>
+      </c>
+      <c r="Y35">
+        <v>13124000.0</v>
+      </c>
+      <c r="Z35">
+        <v>4590000.0</v>
+      </c>
+      <c r="AA35">
+        <v>4739000.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
+      <c r="A36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
+      <c r="A37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
+      <c r="A39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39">
+        <v>0.0</v>
+      </c>
+      <c r="G39">
+        <v>0.0</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39"/>
+      <c r="P39"/>
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
+      <c r="A40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>3183000.0</v>
+      </c>
+      <c r="D40">
+        <v>3189000.0</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40">
+        <v>3536175.0</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
+        <v>740000.0</v>
+      </c>
+      <c r="M40">
+        <v>551000.0</v>
+      </c>
+      <c r="N40">
+        <v>908000.0</v>
+      </c>
+      <c r="O40">
+        <v>1083000.0</v>
+      </c>
+      <c r="P40">
+        <v>596276.0</v>
+      </c>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40">
+        <v>582488.0</v>
+      </c>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
+      <c r="A41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>1477000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41">
+        <v>1485000.0</v>
+      </c>
+      <c r="O41">
+        <v>1488000.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
+      <c r="A42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>-9646000.0</v>
+      </c>
+      <c r="D42">
+        <v>-8706000.0</v>
+      </c>
+      <c r="E42">
+        <v>-7457000.0</v>
+      </c>
+      <c r="F42">
+        <v>-6292000.0</v>
+      </c>
+      <c r="G42">
+        <v>-6770000.0</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42">
+        <v>-1569000.0</v>
+      </c>
+      <c r="M42">
+        <v>-4371000.0</v>
+      </c>
+      <c r="N42">
+        <v>-5608000.0</v>
+      </c>
+      <c r="O42">
+        <v>-2585000.0</v>
+      </c>
+      <c r="P42">
+        <v>-3667100.0</v>
+      </c>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42">
+        <v>-4936490.0</v>
+      </c>
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42"/>
+      <c r="X42">
+        <v>-3379880.0</v>
+      </c>
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42">
+        <v>-727540.0</v>
+      </c>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
+      <c r="A43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
+      <c r="A44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45">
+        <v>14101000.0</v>
+      </c>
+      <c r="C45">
+        <v>37251000.0</v>
+      </c>
+      <c r="D45">
+        <v>37878000.0</v>
+      </c>
+      <c r="E45">
+        <v>37255000.0</v>
+      </c>
+      <c r="F45">
+        <v>37912000.0</v>
+      </c>
+      <c r="G45">
+        <v>37781000.0</v>
+      </c>
+      <c r="H45">
+        <v>78829864.0</v>
+      </c>
+      <c r="I45">
+        <v>57730000.0</v>
+      </c>
+      <c r="J45">
+        <v>57762000.0</v>
+      </c>
+      <c r="K45">
+        <v>58092000.0</v>
+      </c>
+      <c r="L45">
+        <v>135094395.0</v>
+      </c>
+      <c r="M45">
+        <v>84127000.0</v>
+      </c>
+      <c r="N45">
+        <v>84196000.0</v>
+      </c>
+      <c r="O45">
+        <v>85551000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46">
+        <v>14101000.0</v>
+      </c>
+      <c r="C46">
+        <v>37251000.0</v>
+      </c>
+      <c r="D46">
+        <v>37878000.0</v>
+      </c>
+      <c r="E46">
+        <v>37255000.0</v>
+      </c>
+      <c r="F46">
+        <v>37912000.0</v>
+      </c>
+      <c r="G46">
+        <v>37781000.0</v>
+      </c>
+      <c r="H46">
+        <v>38582756.0</v>
+      </c>
+      <c r="I46">
+        <v>57730000.0</v>
+      </c>
+      <c r="J46">
+        <v>57762000.0</v>
+      </c>
+      <c r="K46">
+        <v>58092000.0</v>
+      </c>
+      <c r="L46">
+        <v>78449011.0</v>
+      </c>
+      <c r="M46">
+        <v>84127000.0</v>
+      </c>
+      <c r="N46">
+        <v>84196000.0</v>
+      </c>
+      <c r="O46">
+        <v>85551000.0</v>
+      </c>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>37251000.0</v>
+      </c>
+      <c r="D47">
+        <v>37878000.0</v>
+      </c>
+      <c r="E47">
+        <v>37255000.0</v>
+      </c>
+      <c r="F47">
+        <v>37912000.0</v>
+      </c>
+      <c r="G47">
+        <v>37781000.0</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>63275000.0</v>
+      </c>
+      <c r="M47">
+        <v>84127000.0</v>
+      </c>
+      <c r="N47">
+        <v>84196000.0</v>
+      </c>
+      <c r="O47">
+        <v>85551000.0</v>
+      </c>
+      <c r="P47">
+        <v>85982020.0</v>
+      </c>
+      <c r="Q47">
+        <v>86480000.0</v>
+      </c>
+      <c r="R47">
+        <v>85968000.0</v>
+      </c>
+      <c r="S47">
+        <v>85489000.0</v>
+      </c>
+      <c r="T47">
+        <v>85038240.0</v>
+      </c>
+      <c r="U47">
+        <v>85404000.0</v>
+      </c>
+      <c r="V47">
+        <v>84654000.0</v>
+      </c>
+      <c r="W47">
+        <v>85193000.0</v>
+      </c>
+      <c r="X47">
+        <v>86489500.0</v>
+      </c>
+      <c r="Y47">
+        <v>74198000.0</v>
+      </c>
+      <c r="Z47">
+        <v>61854000.0</v>
+      </c>
+      <c r="AA47">
+        <v>62470000.0</v>
+      </c>
+      <c r="AB47">
+        <v>62151890.0</v>
+      </c>
+      <c r="AC47">
+        <v>62374000.0</v>
+      </c>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48">
+        <v>-5211000.0</v>
+      </c>
+      <c r="C48">
+        <v>-2708000.0</v>
+      </c>
+      <c r="D48">
+        <v>-3315000.0</v>
+      </c>
+      <c r="E48">
+        <v>-4000000.0</v>
+      </c>
+      <c r="F48">
+        <v>-1348000.0</v>
+      </c>
+      <c r="G48">
+        <v>1553000.0</v>
+      </c>
+      <c r="H48">
+        <v>-12576420.0</v>
+      </c>
+      <c r="I48">
+        <v>-10508000.0</v>
+      </c>
+      <c r="J48">
+        <v>-10016000.0</v>
+      </c>
+      <c r="K48">
+        <v>-9035000.0</v>
+      </c>
+      <c r="L48">
+        <v>-8587000.0</v>
+      </c>
+      <c r="M48">
+        <v>29839000.0</v>
+      </c>
+      <c r="N48">
+        <v>31649000.0</v>
+      </c>
+      <c r="O48">
+        <v>33511000.0</v>
+      </c>
+      <c r="P48">
+        <v>35478030.0</v>
+      </c>
+      <c r="Q48">
+        <v>31372000.0</v>
+      </c>
+      <c r="R48">
+        <v>30700000.0</v>
+      </c>
+      <c r="S48">
+        <v>30989000.0</v>
+      </c>
+      <c r="T48">
+        <v>34437470.0</v>
+      </c>
+      <c r="U48">
+        <v>28366000.0</v>
+      </c>
+      <c r="V48">
+        <v>27672000.0</v>
+      </c>
+      <c r="W48">
+        <v>26467000.0</v>
+      </c>
+      <c r="X48">
+        <v>31528610.0</v>
+      </c>
+      <c r="Y48">
+        <v>32022000.0</v>
+      </c>
+      <c r="Z48">
+        <v>37226000.0</v>
+      </c>
+      <c r="AA48">
+        <v>38744000.0</v>
+      </c>
+      <c r="AB48">
+        <v>40657580.0</v>
+      </c>
+      <c r="AC48">
+        <v>44619000.0</v>
+      </c>
+      <c r="AD48">
+        <v>58000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>64000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>63000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32">
+      <c r="A49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
+      <c r="A50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50">
+        <v>9774000.0</v>
+      </c>
+      <c r="C50">
+        <v>19125000.0</v>
+      </c>
+      <c r="D50">
+        <v>18026000.0</v>
+      </c>
+      <c r="E50">
+        <v>21267000.0</v>
+      </c>
+      <c r="F50">
+        <v>18972000.0</v>
+      </c>
+      <c r="G50">
+        <v>19577000.0</v>
+      </c>
+      <c r="H50">
+        <v>18459673.0</v>
+      </c>
+      <c r="I50">
+        <v>18629000.0</v>
+      </c>
+      <c r="J50">
+        <v>20143000.0</v>
+      </c>
+      <c r="K50">
+        <v>23487000.0</v>
+      </c>
+      <c r="L50">
+        <v>23586617.0</v>
+      </c>
+      <c r="M50">
+        <v>24408000.0</v>
+      </c>
+      <c r="N50">
+        <v>24983000.0</v>
+      </c>
+      <c r="O50">
+        <v>22630000.0</v>
+      </c>
+      <c r="P50">
+        <v>18532065.0</v>
+      </c>
+      <c r="Q50">
+        <v>16992000.0</v>
+      </c>
+      <c r="R50">
+        <v>18473000.0</v>
+      </c>
+      <c r="S50">
+        <v>18102000.0</v>
+      </c>
+      <c r="T50">
+        <v>18368534.0</v>
+      </c>
+      <c r="U50">
+        <v>17133000.0</v>
+      </c>
+      <c r="V50">
+        <v>17606000.0</v>
+      </c>
+      <c r="W50">
+        <v>28588000.0</v>
+      </c>
+      <c r="X50">
+        <v>30621238.0</v>
+      </c>
+      <c r="Y50">
+        <v>31975000.0</v>
+      </c>
+      <c r="Z50">
+        <v>31393000.0</v>
+      </c>
+      <c r="AA50">
+        <v>31546000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
+        <v>15000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>13000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
+      <c r="A51" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51">
+        <v>27902000.0</v>
+      </c>
+      <c r="S51">
+        <v>27915000.0</v>
+      </c>
+      <c r="T51">
+        <v>28471450.0</v>
+      </c>
+      <c r="U51">
+        <v>27449000.0</v>
+      </c>
+      <c r="V51">
+        <v>28352000.0</v>
+      </c>
+      <c r="W51">
+        <v>12459000.0</v>
+      </c>
+      <c r="X51">
+        <v>12523020.0</v>
+      </c>
+      <c r="Y51">
+        <v>42525000.0</v>
+      </c>
+      <c r="Z51">
+        <v>26947000.0</v>
+      </c>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
+      <c r="A52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>18230000.0</v>
+      </c>
+      <c r="D52">
+        <v>17131000.0</v>
+      </c>
+      <c r="E52">
+        <v>20372000.0</v>
+      </c>
+      <c r="F52">
+        <v>18035000.0</v>
+      </c>
+      <c r="G52">
+        <v>18514000.0</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
+        <v>23104000.0</v>
+      </c>
+      <c r="N52">
+        <v>23690000.0</v>
+      </c>
+      <c r="O52">
+        <v>21375000.0</v>
+      </c>
+      <c r="P52">
+        <v>17291940.0</v>
+      </c>
+      <c r="Q52">
+        <v>15769000.0</v>
+      </c>
+      <c r="R52">
+        <v>17273000.0</v>
+      </c>
+      <c r="S52">
+        <v>16902000.0</v>
+      </c>
+      <c r="T52">
+        <v>17181710.0</v>
+      </c>
+      <c r="U52">
+        <v>16004000.0</v>
+      </c>
+      <c r="V52">
+        <v>16491000.0</v>
+      </c>
+      <c r="W52">
+        <v>27646000.0</v>
+      </c>
+      <c r="X52">
+        <v>29534730.0</v>
+      </c>
+      <c r="Y52">
+        <v>30931000.0</v>
+      </c>
+      <c r="Z52">
+        <v>23892000.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52">
+        <v>15000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>13000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32">
+      <c r="A53" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>893677.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>936589.0</v>
+      </c>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
+      <c r="A54" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
+      <c r="A55" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55">
+        <v>142918000.0</v>
+      </c>
+      <c r="C55">
+        <v>151959000.0</v>
+      </c>
+      <c r="D55">
+        <v>153529000.0</v>
+      </c>
+      <c r="E55">
+        <v>158007000.0</v>
+      </c>
+      <c r="F55">
+        <v>162174000.0</v>
+      </c>
+      <c r="G55">
+        <v>166863000.0</v>
+      </c>
+      <c r="H55">
+        <v>155826332.0</v>
+      </c>
+      <c r="I55">
+        <v>167999000.0</v>
+      </c>
+      <c r="J55">
+        <v>166214000.0</v>
+      </c>
+      <c r="K55">
+        <v>167081000.0</v>
+      </c>
+      <c r="L55">
+        <v>178504661.0</v>
+      </c>
+      <c r="M55">
+        <v>211549000.0</v>
+      </c>
+      <c r="N55">
+        <v>211834000.0</v>
+      </c>
+      <c r="O55">
+        <v>208195000.0</v>
+      </c>
+      <c r="P55">
+        <v>201447320.0</v>
+      </c>
+      <c r="Q55">
+        <v>194411000.0</v>
+      </c>
+      <c r="R55">
+        <v>191544000.0</v>
+      </c>
+      <c r="S55">
+        <v>190309000.0</v>
+      </c>
+      <c r="T55">
+        <v>195519140.0</v>
+      </c>
+      <c r="U55">
+        <v>190116000.0</v>
+      </c>
+      <c r="V55">
+        <v>191912000.0</v>
+      </c>
+      <c r="W55">
+        <v>178958000.0</v>
+      </c>
+      <c r="X55">
+        <v>182702850.0</v>
+      </c>
+      <c r="Y55">
+        <v>178229000.0</v>
+      </c>
+      <c r="Z55">
+        <v>177108000.0</v>
+      </c>
+      <c r="AA55">
+        <v>175546000.0</v>
+      </c>
+      <c r="AB55">
+        <v>177824420.0</v>
+      </c>
+      <c r="AC55">
+        <v>179799000.0</v>
+      </c>
+      <c r="AD55">
+        <v>180000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>189000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>192000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32">
+      <c r="A56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B56">
+        <v>121780000.0</v>
+      </c>
+      <c r="C56">
+        <v>107671000.0</v>
+      </c>
+      <c r="D56">
+        <v>108614000.0</v>
+      </c>
+      <c r="E56">
+        <v>113715000.0</v>
+      </c>
+      <c r="F56">
+        <v>113087000.0</v>
+      </c>
+      <c r="G56">
+        <v>117907000.0</v>
+      </c>
+      <c r="H56">
+        <v>105011671.0</v>
+      </c>
+      <c r="I56">
+        <v>97781000.0</v>
+      </c>
+      <c r="J56">
+        <v>95937000.0</v>
+      </c>
+      <c r="K56">
+        <v>96446000.0</v>
+      </c>
+      <c r="L56">
+        <v>108146000.0</v>
+      </c>
+      <c r="M56">
+        <v>120385000.0</v>
+      </c>
+      <c r="N56">
+        <v>120601000.0</v>
+      </c>
+      <c r="O56">
+        <v>115607000.0</v>
+      </c>
+      <c r="P56">
+        <v>108427820.0</v>
+      </c>
+      <c r="Q56">
+        <v>100894000.0</v>
+      </c>
+      <c r="R56">
+        <v>98539000.0</v>
+      </c>
+      <c r="S56">
+        <v>97783000.0</v>
+      </c>
+      <c r="T56">
+        <v>103443420.0</v>
+      </c>
+      <c r="U56">
+        <v>97675000.0</v>
+      </c>
+      <c r="V56">
+        <v>100221000.0</v>
+      </c>
+      <c r="W56">
+        <v>86728000.0</v>
+      </c>
+      <c r="X56">
+        <v>88421870.0</v>
+      </c>
+      <c r="Y56">
+        <v>96166000.0</v>
+      </c>
+      <c r="Z56">
+        <v>107209000.0</v>
+      </c>
+      <c r="AA56">
+        <v>105031000.0</v>
+      </c>
+      <c r="AB56">
+        <v>107249050.0</v>
+      </c>
+      <c r="AC56">
+        <v>108276000.0</v>
+      </c>
+      <c r="AD56">
+        <v>110000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>121000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>124000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32">
+      <c r="A57" t="s">
+        <v>70</v>
+      </c>
+      <c r="B57">
+        <v>46549000.0</v>
+      </c>
+      <c r="C57">
+        <v>43454000.0</v>
+      </c>
+      <c r="D57">
+        <v>44493000.0</v>
+      </c>
+      <c r="E57">
+        <v>48260000.0</v>
+      </c>
+      <c r="F57">
+        <v>48516000.0</v>
+      </c>
+      <c r="G57">
+        <v>50181000.0</v>
+      </c>
+      <c r="H57">
+        <v>51384915.0</v>
+      </c>
+      <c r="I57">
+        <v>58884000.0</v>
+      </c>
+      <c r="J57">
+        <v>56687000.0</v>
+      </c>
+      <c r="K57">
+        <v>55328000.0</v>
+      </c>
+      <c r="L57">
+        <v>64763000.0</v>
+      </c>
+      <c r="M57">
+        <v>62079000.0</v>
+      </c>
+      <c r="N57">
+        <v>61684000.0</v>
+      </c>
+      <c r="O57">
+        <v>52738000.0</v>
+      </c>
+      <c r="P57">
+        <v>60578860.0</v>
+      </c>
+      <c r="Q57">
+        <v>53426000.0</v>
+      </c>
+      <c r="R57">
+        <v>50812000.0</v>
+      </c>
+      <c r="S57">
+        <v>48900000.0</v>
+      </c>
+      <c r="T57">
+        <v>55317100.0</v>
+      </c>
+      <c r="U57">
+        <v>50385000.0</v>
+      </c>
+      <c r="V57">
+        <v>52456000.0</v>
+      </c>
+      <c r="W57">
+        <v>64769000.0</v>
+      </c>
+      <c r="X57">
+        <v>66763280.0</v>
+      </c>
+      <c r="Y57">
+        <v>59341000.0</v>
+      </c>
+      <c r="Z57">
+        <v>61550000.0</v>
+      </c>
+      <c r="AA57">
+        <v>58321000.0</v>
+      </c>
+      <c r="AB57">
+        <v>59224900.0</v>
+      </c>
+      <c r="AC57">
+        <v>54756000.0</v>
+      </c>
+      <c r="AD57">
+        <v>32000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>32000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>35000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
+      <c r="A58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B58">
+        <v>48053000.0</v>
+      </c>
+      <c r="C58">
+        <v>50596000.0</v>
+      </c>
+      <c r="D58">
+        <v>51833000.0</v>
+      </c>
+      <c r="E58">
+        <v>55747000.0</v>
+      </c>
+      <c r="F58">
+        <v>56097000.0</v>
+      </c>
+      <c r="G58">
+        <v>58363000.0</v>
+      </c>
+      <c r="H58">
+        <v>59465485.0</v>
+      </c>
+      <c r="I58">
+        <v>67705000.0</v>
+      </c>
+      <c r="J58">
+        <v>65855000.0</v>
+      </c>
+      <c r="K58">
+        <v>64969000.0</v>
+      </c>
+      <c r="L58">
+        <v>74942412.0</v>
+      </c>
+      <c r="M58">
+        <v>72364000.0</v>
+      </c>
+      <c r="N58">
+        <v>72081000.0</v>
+      </c>
+      <c r="O58">
+        <v>63532000.0</v>
+      </c>
+      <c r="P58">
+        <v>71732940.0</v>
+      </c>
+      <c r="Q58">
+        <v>65136000.0</v>
+      </c>
+      <c r="R58">
+        <v>62941000.0</v>
+      </c>
+      <c r="S58">
+        <v>61417000.0</v>
+      </c>
+      <c r="T58">
+        <v>68114720.0</v>
+      </c>
+      <c r="U58">
+        <v>63345000.0</v>
+      </c>
+      <c r="V58">
+        <v>65835000.0</v>
+      </c>
+      <c r="W58">
+        <v>78749000.0</v>
+      </c>
+      <c r="X58">
+        <v>80811700.0</v>
+      </c>
+      <c r="Y58">
+        <v>72465000.0</v>
+      </c>
+      <c r="Z58">
+        <v>66140000.0</v>
+      </c>
+      <c r="AA58">
+        <v>63060000.0</v>
+      </c>
+      <c r="AB58">
+        <v>64151970.0</v>
+      </c>
+      <c r="AC58">
+        <v>61438000.0</v>
+      </c>
+      <c r="AD58">
+        <v>39000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>39000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>42000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
+      <c r="A59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
+      <c r="A60" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60">
+        <v>94865000.0</v>
+      </c>
+      <c r="C60">
+        <v>101363000.0</v>
+      </c>
+      <c r="D60">
+        <v>101696000.0</v>
+      </c>
+      <c r="E60">
+        <v>102260000.0</v>
+      </c>
+      <c r="F60">
+        <v>106077000.0</v>
+      </c>
+      <c r="G60">
+        <v>108500000.0</v>
+      </c>
+      <c r="H60">
+        <v>96360847.0</v>
+      </c>
+      <c r="I60">
+        <v>100294000.0</v>
+      </c>
+      <c r="J60">
+        <v>100359000.0</v>
+      </c>
+      <c r="K60">
+        <v>102112000.0</v>
+      </c>
+      <c r="L60">
+        <v>103562249.0</v>
+      </c>
+      <c r="M60">
+        <v>139185000.0</v>
+      </c>
+      <c r="N60">
+        <v>139753000.0</v>
+      </c>
+      <c r="O60">
+        <v>144663000.0</v>
+      </c>
+      <c r="P60">
+        <v>129714380.0</v>
+      </c>
+      <c r="Q60">
+        <v>129275000.0</v>
+      </c>
+      <c r="R60">
+        <v>128603000.0</v>
+      </c>
+      <c r="S60">
+        <v>128892000.0</v>
+      </c>
+      <c r="T60">
+        <v>127404420.0</v>
+      </c>
+      <c r="U60">
+        <v>126771000.0</v>
+      </c>
+      <c r="V60">
+        <v>126077000.0</v>
+      </c>
+      <c r="W60">
+        <v>100209000.0</v>
+      </c>
+      <c r="X60">
+        <v>101891150.0</v>
+      </c>
+      <c r="Y60">
+        <v>105764000.0</v>
+      </c>
+      <c r="Z60">
+        <v>110968000.0</v>
+      </c>
+      <c r="AA60">
+        <v>112486000.0</v>
+      </c>
+      <c r="AB60">
+        <v>113672460.0</v>
+      </c>
+      <c r="AC60">
+        <v>118361000.0</v>
+      </c>
+      <c r="AD60"/>
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
+      <c r="A61" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
+      <c r="A62" t="s">
+        <v>75</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2">
+        <v>120303895.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
+        <v>95254140.0</v>
+      </c>
+      <c r="E2">
+        <v>117939614.0</v>
+      </c>
+      <c r="F2">
+        <v>106973330.0</v>
+      </c>
+      <c r="G2">
+        <v>106453890.0</v>
+      </c>
+      <c r="H2">
+        <v>103040230.0</v>
+      </c>
+      <c r="I2">
+        <v>92592890.0</v>
+      </c>
+      <c r="J2">
+        <v>84428910.0</v>
+      </c>
+      <c r="K2">
+        <v>82866620.0</v>
+      </c>
+      <c r="L2">
+        <v>127696500.0</v>
+      </c>
+      <c r="M2">
+        <v>95000000.0</v>
+      </c>
+      <c r="N2">
+        <v>100000000.0</v>
+      </c>
+      <c r="O2">
+        <v>91000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
         <v>103</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-41796000.0</v>
+      </c>
+      <c r="F5">
+        <v>4045921.0</v>
+      </c>
+      <c r="G5">
+        <v>5331385.0</v>
+      </c>
+      <c r="H5">
+        <v>-6098999.0</v>
+      </c>
+      <c r="I5">
+        <v>-8778932.0</v>
+      </c>
+      <c r="J5">
+        <v>-9997352.0</v>
+      </c>
+      <c r="K5">
+        <v>6449446.0</v>
+      </c>
+      <c r="L5">
+        <v>5000000.0</v>
+      </c>
+      <c r="M5">
+        <v>4000000.0</v>
+      </c>
+      <c r="N5">
+        <v>5000000.0</v>
+      </c>
+      <c r="O5">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6">
+        <v>8735684.0</v>
+      </c>
+      <c r="G6">
+        <v>9241727.0</v>
+      </c>
+      <c r="H6">
+        <v>-2769199.0</v>
+      </c>
+      <c r="I6">
+        <v>-8778932.0</v>
+      </c>
+      <c r="J6">
+        <v>-9997352.0</v>
+      </c>
+      <c r="K6">
+        <v>6449446.0</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>-342660.0</v>
+      </c>
+      <c r="L8">
+        <v>-4014480.0</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>107</v>
+      </c>
+      <c r="B9">
+        <v>37176258.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
+        <v>35268150.0</v>
+      </c>
+      <c r="E9">
+        <v>44468476.0</v>
+      </c>
+      <c r="F9">
+        <v>54137700.0</v>
+      </c>
+      <c r="G9">
+        <v>54085370.0</v>
+      </c>
+      <c r="H9">
+        <v>46205020.0</v>
+      </c>
+      <c r="I9">
+        <v>44015970.0</v>
+      </c>
+      <c r="J9">
+        <v>45894990.0</v>
+      </c>
+      <c r="K9">
+        <v>47308370.0</v>
+      </c>
+      <c r="L9">
+        <v>68485520.0</v>
+      </c>
+      <c r="M9">
+        <v>50000000.0</v>
+      </c>
+      <c r="N9">
+        <v>57000000.0</v>
+      </c>
+      <c r="O9">
+        <v>48000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10">
+        <v>5875162.0</v>
+      </c>
+      <c r="C10">
+        <v>9244000.0</v>
+      </c>
+      <c r="D10">
+        <v>-4180860.0</v>
+      </c>
+      <c r="E10">
+        <v>-43413945.0</v>
+      </c>
+      <c r="F10">
+        <v>2934220.0</v>
+      </c>
+      <c r="G10">
+        <v>3912040.0</v>
+      </c>
+      <c r="H10">
+        <v>-8396120.0</v>
+      </c>
+      <c r="I10">
+        <v>-14317130.0</v>
+      </c>
+      <c r="J10">
+        <v>-15094720.0</v>
+      </c>
+      <c r="K10">
+        <v>2492600.0</v>
+      </c>
+      <c r="L10">
+        <v>-17150.0</v>
+      </c>
+      <c r="M10">
+        <v>3560110.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>987000.0</v>
+      </c>
+      <c r="F11">
+        <v>907159.0</v>
+      </c>
+      <c r="G11">
+        <v>1309463.0</v>
+      </c>
+      <c r="H11">
+        <v>1069167.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>2000000.0</v>
+      </c>
+      <c r="M11">
+        <v>3000000.0</v>
+      </c>
+      <c r="N11">
+        <v>2000000.0</v>
+      </c>
+      <c r="O11">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12">
+        <v>918169.0</v>
+      </c>
+      <c r="C12">
+        <v>1370000.0</v>
+      </c>
+      <c r="D12">
+        <v>1706849.0</v>
+      </c>
+      <c r="E12">
+        <v>1616892.0</v>
+      </c>
+      <c r="F12">
+        <v>1171083.0</v>
+      </c>
+      <c r="G12">
+        <v>1530554.0</v>
+      </c>
+      <c r="H12">
+        <v>2050478.0</v>
+      </c>
+      <c r="I12">
+        <v>1905387.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13">
+        <v>2306.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
+        <v>1706850.0</v>
+      </c>
+      <c r="E13">
+        <v>149217.0</v>
+      </c>
+      <c r="F13">
+        <v>1171080.0</v>
+      </c>
+      <c r="G13">
+        <v>1530550.0</v>
+      </c>
+      <c r="H13">
+        <v>2050480.0</v>
+      </c>
+      <c r="I13">
+        <v>1905390.0</v>
+      </c>
+      <c r="J13">
+        <v>1539530.0</v>
+      </c>
+      <c r="K13">
+        <v>1070660.0</v>
+      </c>
+      <c r="L13">
+        <v>1231060.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15">
+        <v>5187496.0</v>
+      </c>
+      <c r="C15">
+        <v>8850000.0</v>
+      </c>
+      <c r="D15">
+        <v>-4167260.0</v>
+      </c>
+      <c r="E15">
+        <v>-44399125.0</v>
+      </c>
+      <c r="F15">
+        <v>2027060.0</v>
+      </c>
+      <c r="G15">
+        <v>2602580.0</v>
+      </c>
+      <c r="H15">
+        <v>-9465290.0</v>
+      </c>
+      <c r="I15">
+        <v>-13297250.0</v>
+      </c>
+      <c r="J15">
+        <v>-15152910.0</v>
+      </c>
+      <c r="K15">
+        <v>3254090.0</v>
+      </c>
+      <c r="L15">
+        <v>-4788100.0</v>
+      </c>
+      <c r="M15">
+        <v>1000000.0</v>
+      </c>
+      <c r="N15">
+        <v>2000000.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-4167260.0</v>
+      </c>
+      <c r="E16">
+        <v>-44399000.0</v>
+      </c>
+      <c r="F16">
+        <v>2027064.0</v>
+      </c>
+      <c r="G16">
+        <v>2602577.0</v>
+      </c>
+      <c r="H16">
+        <v>-9465290.0</v>
+      </c>
+      <c r="I16">
+        <v>-13297250.0</v>
+      </c>
+      <c r="J16">
+        <v>-15152910.0</v>
+      </c>
+      <c r="K16">
+        <v>3254090.0</v>
+      </c>
+      <c r="L16">
+        <v>-4788100.0</v>
+      </c>
+      <c r="M16">
+        <v>772710.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>4669791.0</v>
+      </c>
+      <c r="C17">
+        <v>8850000.0</v>
+      </c>
+      <c r="D17">
+        <v>-4167260.0</v>
+      </c>
+      <c r="E17">
+        <v>-44399125.0</v>
+      </c>
+      <c r="F17">
+        <v>2027064.0</v>
+      </c>
+      <c r="G17">
+        <v>2602577.0</v>
+      </c>
+      <c r="H17">
+        <v>-9465290.0</v>
+      </c>
+      <c r="I17">
+        <v>-13297252.0</v>
+      </c>
+      <c r="J17">
+        <v>-15152912.0</v>
+      </c>
+      <c r="K17">
+        <v>3596746.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>-915863.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
+        <v>-1523677.0</v>
+      </c>
+      <c r="E18">
+        <v>-1616892.0</v>
+      </c>
+      <c r="F18">
+        <v>-1171083.0</v>
+      </c>
+      <c r="G18">
+        <v>-1530554.0</v>
+      </c>
+      <c r="H18">
+        <v>-2050478.0</v>
+      </c>
+      <c r="I18">
+        <v>-1905387.0</v>
+      </c>
+      <c r="J18">
+        <v>-1539532.0</v>
+      </c>
+      <c r="K18">
+        <v>-1070661.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>119</v>
+      </c>
+      <c r="B21">
+        <v>4794180.0</v>
+      </c>
+      <c r="C21">
+        <v>10614000.0</v>
+      </c>
+      <c r="D21">
+        <v>-2474010.0</v>
+      </c>
+      <c r="E21">
+        <v>-17826969.0</v>
+      </c>
+      <c r="F21">
+        <v>4105310.0</v>
+      </c>
+      <c r="G21">
+        <v>5442590.0</v>
+      </c>
+      <c r="H21">
+        <v>-6345640.0</v>
+      </c>
+      <c r="I21">
+        <v>-12411740.0</v>
+      </c>
+      <c r="J21">
+        <v>-13555190.0</v>
+      </c>
+      <c r="K21">
+        <v>3563260.0</v>
+      </c>
+      <c r="L21">
+        <v>1213910.0</v>
+      </c>
+      <c r="M21">
+        <v>4000000.0</v>
+      </c>
+      <c r="N21">
+        <v>5000000.0</v>
+      </c>
+      <c r="O21">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
+        <v>204458000.0</v>
+      </c>
+      <c r="F23">
+        <v>24367593.0</v>
+      </c>
+      <c r="G23">
+        <v>24117479.0</v>
+      </c>
+      <c r="H23">
+        <v>27045673.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>1690009.0</v>
+      </c>
+      <c r="C25">
+        <v>1500000.0</v>
+      </c>
+      <c r="D25">
+        <v>1966664.0</v>
+      </c>
+      <c r="E25">
+        <v>4656957.0</v>
+      </c>
+      <c r="F25">
+        <v>4630378.0</v>
+      </c>
+      <c r="G25">
+        <v>3799128.0</v>
+      </c>
+      <c r="H25">
+        <v>3576446.0</v>
+      </c>
+      <c r="I25">
+        <v>3632809.0</v>
+      </c>
+      <c r="J25">
+        <v>3557834.0</v>
+      </c>
+      <c r="K25">
+        <v>2886181.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>125</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>17062210.0</v>
+      </c>
+      <c r="E28">
+        <v>26694260.0</v>
+      </c>
+      <c r="F28">
+        <v>21093810.0</v>
+      </c>
+      <c r="G28">
+        <v>20652870.0</v>
+      </c>
+      <c r="H28">
+        <v>21944020.0</v>
+      </c>
+      <c r="I28">
+        <v>22755430.0</v>
+      </c>
+      <c r="J28">
+        <v>22059140.0</v>
+      </c>
+      <c r="K28">
+        <v>22227140.0</v>
+      </c>
+      <c r="L28">
+        <v>29102510.0</v>
+      </c>
+      <c r="M28">
+        <v>18515400.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>1205371.0</v>
+      </c>
+      <c r="C29">
+        <v>394000.0</v>
+      </c>
+      <c r="D29">
+        <v>-13600.0</v>
+      </c>
+      <c r="E29">
+        <v>985180.0</v>
+      </c>
+      <c r="F29">
+        <v>907160.0</v>
+      </c>
+      <c r="G29">
+        <v>1309460.0</v>
+      </c>
+      <c r="H29">
+        <v>1069170.0</v>
+      </c>
+      <c r="I29">
+        <v>-1019880.0</v>
+      </c>
+      <c r="J29">
+        <v>58190.0</v>
+      </c>
+      <c r="K29">
+        <v>-1104140.0</v>
+      </c>
+      <c r="L29">
+        <v>756470.0</v>
+      </c>
+      <c r="M29">
+        <v>2787410.0</v>
+      </c>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30">
+        <v>152685973.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
+        <v>132996300.0</v>
+      </c>
+      <c r="E30">
+        <v>180235059.0</v>
+      </c>
+      <c r="F30">
+        <v>157005721.0</v>
+      </c>
+      <c r="G30">
+        <v>155096670.0</v>
+      </c>
+      <c r="H30">
+        <v>155590890.0</v>
+      </c>
+      <c r="I30">
+        <v>149020600.0</v>
+      </c>
+      <c r="J30">
+        <v>143879090.0</v>
+      </c>
+      <c r="K30">
+        <v>126611729.0</v>
+      </c>
+      <c r="L30">
+        <v>161000000.0</v>
+      </c>
+      <c r="M30">
+        <v>141000000.0</v>
+      </c>
+      <c r="N30">
+        <v>152000000.0</v>
+      </c>
+      <c r="O30">
+        <v>136000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32">
+        <v>157480153.0</v>
+      </c>
+      <c r="C32">
+        <v>133616000.0</v>
+      </c>
+      <c r="D32">
+        <v>130522290.0</v>
+      </c>
+      <c r="E32">
+        <v>162408090.0</v>
+      </c>
+      <c r="F32">
+        <v>161111030.0</v>
+      </c>
+      <c r="G32">
+        <v>160539260.0</v>
+      </c>
+      <c r="H32">
+        <v>149245250.0</v>
+      </c>
+      <c r="I32">
+        <v>136608860.0</v>
+      </c>
+      <c r="J32">
+        <v>130323900.0</v>
+      </c>
+      <c r="K32">
+        <v>130174990.0</v>
+      </c>
+      <c r="L32">
+        <v>196182020.0</v>
+      </c>
+      <c r="M32">
+        <v>145000000.0</v>
+      </c>
+      <c r="N32">
+        <v>157000000.0</v>
+      </c>
+      <c r="O32">
+        <v>139000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
+      <c r="A2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
+        <v>0.0</v>
+      </c>
+      <c r="AG2">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-38094000.0</v>
+      </c>
+      <c r="N5">
+        <v>-1259000.0</v>
+      </c>
+      <c r="O5">
+        <v>-935000.0</v>
+      </c>
+      <c r="P5">
+        <v>-1225000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
+        <v>2384000.0</v>
+      </c>
+      <c r="X5">
+        <v>2660000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-2642199.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1145000.0</v>
+      </c>
+      <c r="AA5">
+        <v>338000.0</v>
+      </c>
+      <c r="AB5">
+        <v>680000.0</v>
+      </c>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
+        <v>127000.0</v>
+      </c>
+      <c r="O6">
+        <v>81000.0</v>
+      </c>
+      <c r="P6">
+        <v>-137000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1662684.0</v>
+      </c>
+      <c r="R6">
+        <v>2262000.0</v>
+      </c>
+      <c r="S6">
+        <v>2554000.0</v>
+      </c>
+      <c r="T6">
+        <v>2257000.0</v>
+      </c>
+      <c r="U6">
+        <v>1805722.0</v>
+      </c>
+      <c r="V6">
+        <v>2392000.0</v>
+      </c>
+      <c r="W6">
+        <v>2384000.0</v>
+      </c>
+      <c r="X6">
+        <v>2660000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-2642199.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1145000.0</v>
+      </c>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" t="s">
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>37000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>45000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>518000.0</v>
+      </c>
+      <c r="C10">
         <v>1069000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>821000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>472000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2450000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2904000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14126000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2224860.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-519000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1054000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-383000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-38558945.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1593000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1590000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1672000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>258220.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>753000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1085000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>838000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>465040.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1106000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1030000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1311000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4128120.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2561000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-888000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-819000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8002130.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3235000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>203000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>272000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>295000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF11">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>135000.0</v>
+      </c>
+      <c r="C12">
         <v>176000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>351000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>349000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>367000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>341000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>313000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>390849.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>383000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>452000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>481000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>463892.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>410000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>343000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>291083.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>289000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>269000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>322000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>328554.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>330000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>431000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>441000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>579478.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>512000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>491000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>468000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>351000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>349000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>367000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>341000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>313000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>400000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>410000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>343000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>291080.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>289000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>269000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>322000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>328550.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>330000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>431000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>441000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>579480.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>512000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>491000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>370000.0</v>
+      </c>
+      <c r="C15">
         <v>-4174000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>512000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>274000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2652000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2901000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14129000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2245260.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-492000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-981000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-449000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-38760125.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1810000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1862000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1967000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>58060.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>539000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>828000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>602000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>190580.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>807000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>816000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>789000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4560290.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2760000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1082000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1063000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6998250.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3230000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-6000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>512000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>274000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2652000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2901000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14129000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-38760000.0</v>
       </c>
       <c r="N16">
+        <v>-38760000.0</v>
+      </c>
+      <c r="O16">
         <v>-1862000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1967000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58060.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>539000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>828000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>602000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>190580.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>807000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>816000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>789000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4560290.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2760000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1082000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1063000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6998250.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3230000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>370000.0</v>
+      </c>
+      <c r="C17">
         <v>567000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>512000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>274000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2652000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2901000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14129000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2245260.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-492000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-981000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-449000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-38760125.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1810000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1862000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1967000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>58064.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>539000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>828000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>602000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>190577.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>807000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>816000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>789000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4560290.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2760000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1082000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1063000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>-491000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>653000.0</v>
+      </c>
+      <c r="C21">
         <v>1245000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1172000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>821000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2083000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2563000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14439000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3113835.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-136000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-602000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>98000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-14124969.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1193000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1180000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1329000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>549310.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1042000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1354000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1160000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>793590.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1436000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1461000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1752000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3548640.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2049000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-397000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-351000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-7431740.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2777000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF21">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>75621000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>37342000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>42899000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>48319000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>103000.0</v>
+      </c>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>370000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>402000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>338000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>390000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>204664.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>615000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>597000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>550000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>883957.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1320000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1261000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1192000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1113378.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1220000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1200000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1097000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1012128.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>956000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>923000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>908000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>906446.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>904000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>148000.0</v>
+      </c>
+      <c r="C29">
         <v>502000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>309000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>198000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="G29">
         <v>-3000.0</v>
       </c>
       <c r="H29">
+        <v>-3000.0</v>
+      </c>
+      <c r="I29">
         <v>20400.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-27000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-73000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>66000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>201180.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>217000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>272000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>295000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>200160.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>214000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>257000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>236000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>274460.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>299000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>214000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>522000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>432170.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>199000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>194000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>244000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1003880.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>26588000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28714000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>33517000.0</v>
       </c>
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
-[...1 lines deleted...]
-      </c>
+      <c r="AD30"/>
       <c r="AE30">
         <v>43000000.0</v>
       </c>
       <c r="AF30">
+        <v>43000000.0</v>
+      </c>
+      <c r="AG30">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>20263000.0</v>
+      </c>
+      <c r="C32">
         <v>52166000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27760000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29535000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>31434000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>31414000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>41233000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>28023286.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>35603000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>29593000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>37303000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>37273090.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>36077000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41964000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>47094000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>40902030.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>39499000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>40524000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>40186000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>39590260.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>37988000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>38895000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>44067000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>40927250.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>34030000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>36155000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>38133000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>35850860.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>29572000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>37000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>45000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>42000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>7473059.0</v>
+      </c>
+      <c r="C2">
         <v>7473000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16291889.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7507269.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13756277.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3373430.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9161765.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20242120.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15412633.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12323012.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>2091255</v>
+      </c>
+      <c r="C3">
         <v>1823000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3023940</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1674000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6031339</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2965140</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17547521</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2397070</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5564830</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16244930</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5772630</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-4476087.0</v>
+      </c>
+      <c r="C6">
         <v>33549000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8818830.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8784000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6249008.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10382847.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5788335.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11080360.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4829490.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3089620.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5092850.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-45956684.0</v>
+      </c>
+      <c r="C7">
         <v>-11638000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2302920.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5591118.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5682580.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10605610.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16242490.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8666450.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8846940.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1520140.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-8128200.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>6572000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3446031.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4600840.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13495298.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-7000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-179348.0</v>
+      </c>
+      <c r="C10">
         <v>3905000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5318208.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2266000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4374545.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5671749.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-619332.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>890095.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4213331.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4692155.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2186000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4226312.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2059573.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5578340.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>29827000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1151625.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>107238.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4337262.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>13788.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317479.0</v>
       </c>
       <c r="G13">
         <v>317479.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>317479.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>1690009.0</v>
+      </c>
+      <c r="C14">
         <v>1500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1856550.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4657000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4630378.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3799128.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3576446.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3632810.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3557830.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2886180.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4682740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>3000000.0</v>
       </c>
       <c r="N14">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>986505.0</v>
       </c>
       <c r="F15">
         <v>986505.0</v>
       </c>
       <c r="G15">
         <v>986505.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>986505.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>2664924.0</v>
+      </c>
+      <c r="C16">
         <v>41716000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7473059.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16291889.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7507269.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13756277.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3373430.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9161765.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20242120.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15412633.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12323012.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-43051143.0</v>
+      </c>
+      <c r="C18">
         <v>-13276000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1817630.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5273341.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4105998.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4351734.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-644797.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17464600.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5092475.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12351316.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>45682000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2033316.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1763642.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5101338.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>796590.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>489000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1361572.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5488251.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9736472.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>15813236.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>24161023.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>3775136.0</v>
+      </c>
+      <c r="C21">
         <v>-594000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5957540.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2428000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2116408.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10640511.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6120421.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>5187496.0</v>
+      </c>
+      <c r="C22">
         <v>8850000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4180860.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-44399125.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2027064.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2602577.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-9465290.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-14317130.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-15094720.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2432210.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2403970.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-1795450.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4307970.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>-2558600.0</v>
       </c>
-      <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>990630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-90000.0</v>
       </c>
       <c r="E24">
         <v>-90000.0</v>
       </c>
       <c r="F24">
         <v>-90000.0</v>
       </c>
       <c r="G24">
         <v>-90000.0</v>
       </c>
       <c r="H24">
+        <v>-90000.0</v>
+      </c>
+      <c r="I24">
         <v>1035500.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>76580.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6508450.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>846280.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>502520.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-1050997.0</v>
+      </c>
+      <c r="C25">
         <v>540000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1545609.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1460175.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1103942.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1419345.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1899725.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1497172.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1016273.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>308036.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>15813240.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>24161020.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7076800.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-7854160.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18242000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3102913.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13520512.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6120421.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5348750.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9845380.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9004240.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1652770.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-40959888.0</v>
+      </c>
+      <c r="C29">
         <v>-11453000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1206310.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7795000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1925341.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1386594.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16902724.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15067530.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>472360.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3893610.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2780440.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="N29">
         <v>13000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29">
+        <v>13000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-2033320.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1764000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5101338.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1640900.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16625530.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1361570.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5488250.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9736470.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4926350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="M30">
         <v>-4000000.0</v>
       </c>
       <c r="N30">
+        <v>-4000000.0</v>
+      </c>
+      <c r="O30">
         <v>-5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>129</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>131</v>
+      </c>
+      <c r="B2">
+        <v>2665000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>41716000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41160000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40827000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43473000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7473000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11032000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12450000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12784000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16292000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19590000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17464000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16573000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7507000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7020000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9553000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9680000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13756277.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12133000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13359000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4246000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3373000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3773000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5473000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10197000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>44000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1864000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1823000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>522000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>410000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>162000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>708941</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>557000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>670000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1088000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2093000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>692000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>479000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6031340</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4930000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3233000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1512000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2965140</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2545000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>682000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>329000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>17547520</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14435000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1187000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1068000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2397070</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1970000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="C6">
+        <v>135</v>
+      </c>
+      <c r="B6">
+        <v>39045000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
         <v>34929000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>34243000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33687000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33354000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>36000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3111162.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1424000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-468000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3678000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3291761.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12083000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>891000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9066000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6249010.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6736000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4203000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4076000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10382850.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8760000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9986000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>873000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5788340.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5389000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3689000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1035000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-11080360.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AE6">
         <v>-2000000.0</v>
       </c>
       <c r="AF6">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AG6">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>136</v>
+      </c>
+      <c r="B7">
+        <v>39661000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>-15584000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-12799000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16455000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11271000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9296000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>848798.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2447000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3442000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2188000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10074118.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-6420000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-10690000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8978000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5682580.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6453000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5157000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4367000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10605610.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-9155000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8704000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-261000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16242490.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1307000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2301000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>2150000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-456000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...1 lines deleted...]
-      </c>
+      <c r="AD9"/>
       <c r="AE9">
         <v>-5000000.0</v>
       </c>
       <c r="AF9">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AG9">
         <v>-8000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>139</v>
+      </c>
+      <c r="B10">
+        <v>4759000.0</v>
+      </c>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-359000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3107000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2971000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4128000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1301208.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2417000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3923000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5523000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3317343.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1749000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-11381000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3220000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-914545.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7149000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-959000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4648000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4140749.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3828000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5693000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>334000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2362332.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2312000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5420000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4851000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...1 lines deleted...]
-      </c>
+      <c r="AD10"/>
       <c r="AE10">
         <v>3000000.0</v>
       </c>
       <c r="AF10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG10">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>8357000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-11178000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>-59000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>217000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>143</v>
+      </c>
+      <c r="B14">
+        <v>103000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>1865000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1491000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1121000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>719000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>381000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>204664.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>615000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>597000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>550000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>883957.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3773000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1261000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1192000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4630380.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3517000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2297000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1097000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3799130.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2787000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1831000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>908000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3576450.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2670000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1766000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1031000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3632810.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2620000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15">
         <v>986510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>987000.0</v>
       </c>
       <c r="R15">
         <v>987000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>987000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      <c r="D16">
+        <v>145</v>
+      </c>
+      <c r="B16">
+        <v>41631000.0</v>
+      </c>
+      <c r="C16">
+        <v>2665000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>41716000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>41160000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>40827000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>43473000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7473059.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11032000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12450000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12784000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16291889.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19590000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17464000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16573000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7507269.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7020000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9553000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9680000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13756277.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12133000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13359000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4246000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3373430.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3773000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5473000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10197000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>147</v>
+      </c>
+      <c r="B18">
+        <v>40173000.0</v>
+      </c>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>3217000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5605000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2326000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8562000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2616630.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1749000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2204000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3154000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3182659.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3221000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2226000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9451000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>96002.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-691000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>99000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3610000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>850266.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7008000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1791000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12233203.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10820000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1296000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>4538000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-248000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>42688000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>281684.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-557000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-670000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1088000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>329358.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-922000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-692000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-479000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-551338.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1697000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1701000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1152000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-24581900.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1714000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>24028000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>627000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2272530.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-13248000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-119000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-986000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>-764.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>24000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>15833000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>-1108000.0</v>
+      </c>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-2835000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1009000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-145000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1377000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>2592000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2868000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>370000.0</v>
+      </c>
+      <c r="C22">
         <v>-4174000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10065000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9244000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8772000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11222000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14126000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2245260.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-492000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-981000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-449000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-38760125.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1810000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1862000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1967000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2934220.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2676000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1923000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>838000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3912040.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3447000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2341000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1311000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-8396120.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4268000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1707000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1063000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-14317130.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-6299000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24">
         <v>47505000.0</v>
       </c>
       <c r="E24">
+        <v>47505000.0</v>
+      </c>
+      <c r="F24">
         <v>47500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42850000.0</v>
       </c>
       <c r="G24">
         <v>42850000.0</v>
       </c>
-      <c r="H24"/>
+      <c r="H24">
+        <v>42850000.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24">
         <v>930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="R24">
         <v>380000.0</v>
       </c>
       <c r="S24">
+        <v>380000.0</v>
+      </c>
+      <c r="T24">
         <v>360000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1324240.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>25486000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>25337000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>956000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>921990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="Z24">
         <v>82000.0</v>
       </c>
       <c r="AA24">
         <v>82000.0</v>
       </c>
       <c r="AB24">
+        <v>82000.0</v>
+      </c>
+      <c r="AC24">
         <v>1035500.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1000000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>-92000.0</v>
+      </c>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>58000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>57000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>131000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>294000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>332609.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>347000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>422000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>444000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>397175.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>359000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>368000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>336000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>282942.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>273000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>255000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>293000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>299345.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>299000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>398000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>423000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>510725.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>475000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>15814000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>15809000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>15833000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>24161020.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>1409000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-680000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2176000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1189000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1356000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>20416000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2568000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18701000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3102910.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2931000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1082000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-849000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>13520510.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-11909000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-10527000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1711000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6120420.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7407000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1713000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1408000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5348750.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4199000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-4000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>40217000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>-13061000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-11453000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15971000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10478000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1907689.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2306000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2874000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2066000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2853301.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6363000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1534000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-8972000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1925340.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>728000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-278000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2098000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1386590.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2155000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4033000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2120000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16902720.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1557000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-871000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3429000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-15067530.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-8865000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AF29">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>45641000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45682000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46978000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42440000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>42688000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-2093000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-692000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-479000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5101340.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4550000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2853000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1152000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1640900.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>22941000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>24655000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>627000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-16625530.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-14353000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1105000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-986000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1361570.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-970000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>