--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -1709,102 +1709,106 @@
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>39</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>1256435000.0</v>
+      </c>
       <c r="C20">
         <v>1257965000.0</v>
       </c>
       <c r="D20">
         <v>1135727000.0</v>
       </c>
       <c r="E20">
         <v>1145221000.0</v>
       </c>
       <c r="F20">
         <v>826775000.0</v>
       </c>
       <c r="G20">
         <v>881939000.0</v>
       </c>
       <c r="H20">
         <v>834710000.0</v>
       </c>
       <c r="I20">
         <v>437300000.0</v>
       </c>
       <c r="J20">
         <v>437300000.0</v>
       </c>
       <c r="K20">
         <v>437300000.0</v>
       </c>
       <c r="L20">
         <v>440426000.0</v>
       </c>
       <c r="M20">
         <v>287001000.0</v>
       </c>
       <c r="N20">
         <v>287001000.0</v>
       </c>
       <c r="O20">
         <v>287001000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>40</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>402908000.0</v>
+      </c>
       <c r="C21">
         <v>472735000.0</v>
       </c>
       <c r="D21">
         <v>360303000.0</v>
       </c>
       <c r="E21">
         <v>413389000.0</v>
       </c>
       <c r="F21">
         <v>86318000.0</v>
       </c>
       <c r="G21">
         <v>133459000.0</v>
       </c>
       <c r="H21">
         <v>150631000.0</v>
       </c>
       <c r="I21">
         <v>81458000.0</v>
       </c>
       <c r="J21">
         <v>89845000.0</v>
       </c>
       <c r="K21">
@@ -2198,51 +2202,51 @@
         <v>3995030000.0</v>
       </c>
       <c r="I29">
         <v>3087424000.0</v>
       </c>
       <c r="J29">
         <v>3207216000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>407361000.0</v>
+        <v>313049000.0</v>
       </c>
       <c r="C30">
         <v>299616000.0</v>
       </c>
       <c r="D30">
         <v>304368000.0</v>
       </c>
       <c r="E30">
         <v>330697000.0</v>
       </c>
       <c r="F30">
         <v>260057000.0</v>
       </c>
       <c r="G30">
         <v>271994000.0</v>
       </c>
       <c r="H30">
         <v>328228000.0</v>
       </c>
       <c r="I30">
         <v>208393000.0</v>
       </c>
       <c r="J30">
         <v>198217000.0</v>
       </c>
@@ -2397,51 +2401,53 @@
         <v>1716296000.0</v>
       </c>
       <c r="P33">
         <v>1789823000.0</v>
       </c>
       <c r="Q33">
         <v>1908427000.0</v>
       </c>
       <c r="R33">
         <v>1967284000.0</v>
       </c>
       <c r="S33">
         <v>1717968000.0</v>
       </c>
       <c r="T33">
         <v>2065137000.0</v>
       </c>
       <c r="U33">
         <v>701053000.0</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>180886000.0</v>
+      </c>
       <c r="C34">
         <v>161445000.0</v>
       </c>
       <c r="D34">
         <v>81013000.0</v>
       </c>
       <c r="E34">
         <v>88754000.0</v>
       </c>
       <c r="F34">
         <v>100805000.0</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
@@ -3979,51 +3985,51 @@
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
         <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>17</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:63">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
-        <v>450057000.0</v>
+        <v>172333000.0</v>
       </c>
       <c r="C2">
         <v>401383000.0</v>
       </c>
       <c r="D2">
         <v>157000000.0</v>
       </c>
       <c r="E2">
         <v>468916000.0</v>
       </c>
       <c r="F2">
         <v>148989000.0</v>
       </c>
       <c r="G2">
         <v>354421000.0</v>
       </c>
       <c r="H2">
         <v>320910000.0</v>
       </c>
       <c r="I2">
         <v>195437000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2">
         <v>348179000.0</v>
@@ -4687,57 +4693,57 @@
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>718583000.0</v>
+        <v>635285000.0</v>
       </c>
       <c r="C10">
         <v>513717000.0</v>
       </c>
       <c r="D10">
-        <v>356156000.0</v>
+        <v>362947000.0</v>
       </c>
       <c r="E10">
         <v>475139000.0</v>
       </c>
       <c r="F10">
         <v>449499000.0</v>
       </c>
       <c r="G10">
         <v>423459000.0</v>
       </c>
       <c r="H10">
         <v>335354000.0</v>
       </c>
       <c r="I10">
         <v>526868000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10">
         <v>540745000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>809751000.0</v>
       </c>
       <c r="N10"/>
@@ -5766,51 +5772,53 @@
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
     </row>
     <row r="20" spans="1:63">
       <c r="A20" t="s">
         <v>39</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>1256435000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20">
         <v>1257965000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>1135727000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>1145221000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
         <v>826775000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
@@ -5857,51 +5865,53 @@
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20">
         <v>287001000.0</v>
       </c>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
     </row>
     <row r="21" spans="1:63">
       <c r="A21" t="s">
         <v>40</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>402908000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21">
         <v>472735000.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>360303000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>413389000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21">
         <v>86318000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21">
         <v>1015398000.0</v>
       </c>
@@ -6695,57 +6705,57 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
     </row>
     <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>2753249000.0</v>
+        <v>2836547000.0</v>
       </c>
       <c r="C28">
         <v>2623109000.0</v>
       </c>
       <c r="D28">
-        <v>2880165000.0</v>
+        <v>2873374000.0</v>
       </c>
       <c r="E28">
         <v>3114076000.0</v>
       </c>
       <c r="F28">
         <v>2514691000.0</v>
       </c>
       <c r="G28">
         <v>2347476000.0</v>
       </c>
       <c r="H28">
         <v>2430598000.0</v>
       </c>
       <c r="I28">
         <v>2627476000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28">
         <v>1710290000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28">
         <v>1180648000.0</v>
       </c>
       <c r="N28"/>
@@ -6961,51 +6971,51 @@
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
     </row>
     <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>407361000.0</v>
+        <v>313049000.0</v>
       </c>
       <c r="C30">
         <v>356172000.0</v>
       </c>
       <c r="D30">
         <v>299616000.0</v>
       </c>
       <c r="E30">
         <v>333360000.0</v>
       </c>
       <c r="F30">
         <v>304368000.0</v>
       </c>
       <c r="G30">
         <v>335867000.0</v>
       </c>
       <c r="H30">
         <v>382103000.0</v>
       </c>
       <c r="I30">
         <v>380214000.0</v>
       </c>
       <c r="J30">
         <v>380214000.0</v>
       </c>
@@ -7472,51 +7482,53 @@
         <v>1898669000.0</v>
       </c>
       <c r="BD33">
         <v>1908427000.0</v>
       </c>
       <c r="BE33">
         <v>1938785000.0</v>
       </c>
       <c r="BF33">
         <v>1875564000.0</v>
       </c>
       <c r="BG33">
         <v>1805436000.0</v>
       </c>
       <c r="BH33">
         <v>1967284000.0</v>
       </c>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
     </row>
     <row r="34" spans="1:63">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>180886000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34">
         <v>161445000.0</v>
       </c>
       <c r="E34"/>
       <c r="F34">
         <v>129233000.0</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
         <v>88754000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
@@ -8826,51 +8838,51 @@
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
     </row>
     <row r="45" spans="1:63">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
-        <v>1798960000.0</v>
+        <v>3027212000.0</v>
       </c>
       <c r="C45">
         <v>1800798000.0</v>
       </c>
       <c r="D45">
         <v>2954907000.0</v>
       </c>
       <c r="E45">
         <v>1828242000.0</v>
       </c>
       <c r="F45">
         <v>2613650000.0</v>
       </c>
       <c r="G45">
         <v>1664887000.0</v>
       </c>
       <c r="H45">
         <v>1684619000.0</v>
       </c>
       <c r="I45">
         <v>2599631000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
@@ -11735,54 +11747,54 @@
       </c>
       <c r="P11">
         <v>22615000.0</v>
       </c>
       <c r="Q11">
         <v>5762000.0</v>
       </c>
       <c r="R11">
         <v>-26004000.0</v>
       </c>
       <c r="S11">
         <v>-1293000.0</v>
       </c>
       <c r="T11">
         <v>-1564000.0</v>
       </c>
       <c r="U11">
         <v>-636000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>137</v>
       </c>
       <c r="B12">
-        <v>207314000.0</v>
+        <v>179869000.0</v>
       </c>
       <c r="C12">
-        <v>196246000.0</v>
+        <v>200762000.0</v>
       </c>
       <c r="D12">
         <v>173911000.0</v>
       </c>
       <c r="E12">
         <v>108098000.0</v>
       </c>
       <c r="F12">
         <v>73066000.0</v>
       </c>
       <c r="G12">
         <v>96809000.0</v>
       </c>
       <c r="H12">
         <v>115691000.0</v>
       </c>
       <c r="I12">
         <v>96777000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
@@ -12053,54 +12065,54 @@
         <v>13776000.0</v>
       </c>
       <c r="K17">
         <v>6121000.0</v>
       </c>
       <c r="L17">
         <v>-2137333.0</v>
       </c>
       <c r="M17">
         <v>2175000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>143</v>
       </c>
       <c r="B18">
-        <v>-167147000.0</v>
+        <v>-162673000.0</v>
       </c>
       <c r="C18">
-        <v>-160548000.0</v>
+        <v>-182916000.0</v>
       </c>
       <c r="D18">
         <v>-162585000.0</v>
       </c>
       <c r="E18">
         <v>-113195000.0</v>
       </c>
       <c r="F18">
         <v>-81308000.0</v>
       </c>
       <c r="G18">
         <v>-106973000.0</v>
       </c>
       <c r="H18">
         <v>-121857000.0</v>
       </c>
       <c r="I18">
         <v>-94862000.0</v>
       </c>
       <c r="J18">
         <v>-92524000.0</v>
       </c>
       <c r="K18">
         <v>-93156000.0</v>
       </c>
@@ -17837,51 +17849,51 @@
         <v>2800000.0</v>
       </c>
       <c r="K24">
         <v>704000.0</v>
       </c>
       <c r="L24">
         <v>-18380000.0</v>
       </c>
       <c r="M24">
         <v>704000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>180</v>
       </c>
       <c r="B25">
-        <v>159028000.0</v>
+        <v>154554000.0</v>
       </c>
       <c r="C25">
         <v>183381000.0</v>
       </c>
       <c r="D25">
         <v>136042000.0</v>
       </c>
       <c r="E25">
         <v>106354000.0</v>
       </c>
       <c r="F25">
         <v>157202000.0</v>
       </c>
       <c r="G25">
         <v>24531000.0</v>
       </c>
       <c r="H25">
         <v>-64737000.0</v>
       </c>
       <c r="I25">
         <v>-14435000.0</v>
       </c>
       <c r="J25">
         <v>-12972000.0</v>
       </c>