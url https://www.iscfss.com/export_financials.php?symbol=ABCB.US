--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5819,783 +5822,788 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
-[...1 lines deleted...]
-      </c>
+      <c r="M2"/>
       <c r="N2">
         <v>4600000.0</v>
       </c>
       <c r="O2">
         <v>4600000.0</v>
       </c>
       <c r="P2">
+        <v>4600000.0</v>
+      </c>
+      <c r="Q2">
         <v>19466919000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19588441000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19665553000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18833489000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18257997000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17875873000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16957823000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16063806000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15589818000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13844618000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14027073000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13659594000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9582370000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9800875000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9649313000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9181363000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8761593000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6446165000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6625845000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5895504000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5793397000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5642369000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5575163000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5306098000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5179532000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5230787000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4879290000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4530523000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4511547000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3480231000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3431149000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3373119000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3389035000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3010647000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2999231000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2443421000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2443103000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2489973000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2624663000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2580117000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2544672000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2665360000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2591566000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2628892000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2511363000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2572689000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2535426000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2099002000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2080026000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2088306000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2123116000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1887529000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1976371000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2028684000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2013525000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1806339000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1770861000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1784291000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1757265000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1707855000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1695185000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1712507000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1710163000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1640966000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1446128000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1421106000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1375232000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1073177000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1035863000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>992409000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>986224000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>889532000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>879187000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>891219000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>906524000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>865812000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>897246000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>911709000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>916185000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>892282000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>881650000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>893695000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>931156000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>871561000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>743749000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>688482000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>679885000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>650874000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>656764000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>652878000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>9200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4600000.0</v>
       </c>
-      <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6684,52 +6692,53 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6818,452 +6827,454 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-16508000.0</v>
+      </c>
+      <c r="C5">
         <v>-1476000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>8311999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5171000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6886000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14430000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-30119000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15724000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-38020000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-39959000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-35939000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-60818000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-50618000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-35581000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-46507000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-50734000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-12635000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1841000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>15590000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>21885000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>25024000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>26090000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>33505000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>37252000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>39613000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>39551000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>17995000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>15482000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16462000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1178000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4826000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-16576000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12571000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10823000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1280000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3241000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1421000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1209000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1058000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10449000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>12960000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6411000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3353000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4197000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3072000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6353000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6098000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3974000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4123000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2374000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-294000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-531000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3582000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6274000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6607000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7337000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7805000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6512000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7296000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8687000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>7410000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>5742000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6204000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>8371000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>7834000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>7676000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>7240000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6542000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>6033000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>6956000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>6518000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>666000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-291000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>5093000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1303000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1617000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-4231000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1744000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-2529000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-3575000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-6782000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-3865000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-3151000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2093000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1417000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2597000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-753000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-63000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1992000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>804000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>31000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>74000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1275000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>838000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1193000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1050000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1467000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-425000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>378000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>2648000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1364000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>967000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>90000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1332000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2627000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-2744000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>300000.0</v>
       </c>
-      <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>200000.0</v>
       </c>
-      <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>100000.0</v>
       </c>
-      <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5">
         <v>-500000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-100000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7307,51 +7318,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7376,52 +7389,53 @@
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7510,116 +7524,119 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
+        <v>73265000.0</v>
+      </c>
+      <c r="C8">
         <v>73252000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>72898000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>72900000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>72897000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>72885000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>72699000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>72698000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>72697000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>72683000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>72516000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>72514000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>72515000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>72484000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>72264000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>72247000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>72251000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>72212000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>72017000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>72016000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>72008000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7684,212 +7701,213 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1939865000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1937664000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1932906000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1931088000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1928702000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1924813000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1922964000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1920566000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1917990000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1913285000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1911031000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1909839000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1908721000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1907108000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1904789000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1053500000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1053190000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1051584000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1050752000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1049283000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>559040000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>508404000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>506779000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>505803000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>503543000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>410276000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>409630000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>408549000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>407726000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>337349000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>336599000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>336212000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>335578000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>225015000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>224142000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>223888000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>190513000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>189722000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>165835000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>165484000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>165078000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>164949000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>164182000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>166685000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>166579000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>166639000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>166385000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>166170000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7914,440 +7932,444 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>237431000.0</v>
+      </c>
+      <c r="C10">
         <v>1329299000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>253807000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1043164000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1170270000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1292400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1220377000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1359156000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1362194000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1211252000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1167304000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>241137000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>284552000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>266400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1118132000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>269193000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>345627000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>257316000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>264807000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>239028000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>259729000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>224408000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2097555000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>257275000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>293148000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>255561000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>597685000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>194475000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>151934000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>152172000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>182848000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>170011000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>163097000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>123945000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>139313000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>131071000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>139500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127164000.0</v>
       </c>
       <c r="AM10">
         <v>127164000.0</v>
       </c>
       <c r="AN10">
+        <v>127164000.0</v>
+      </c>
+      <c r="AO10">
         <v>123270000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>116255000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>146863000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>118518000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>114396000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>115413000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>80142000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>78036000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>69421000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>80986000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>71387000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>253019000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>53516000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>50343000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>50487000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>273933000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>57289000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>60126000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>259135000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>266055000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>55761000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>286882000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>88386000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>307043000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>350681000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>294519000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>269793000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>276098000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>158096000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>210116000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>192528000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>166170000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>119007000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>47720000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>63401000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>71826000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>58281000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>50328000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>49640000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>192649000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>54093000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>63894000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>67570000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>74420000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>47548000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>58018000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>94429000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>97670000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>69219000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>46417000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>75780000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>80480000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>53073000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>75309000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>99874000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>123077000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>124465000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>65468000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>103190000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>157475000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>80925000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>50974000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>40891000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>43363000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>28823000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>31122000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>38684000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>80100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>46200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>40800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>40000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>56500000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>49500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>43600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>38500000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>36300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>30400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>27400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>30700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>42900000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>27200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>19600000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>16900000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>23600000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>18500000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>20300000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>16500000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>20100000.0</v>
       </c>
-      <c r="DX10"/>
-      <c r="DY10">
+      <c r="DY10"/>
+      <c r="DZ10">
         <v>16300000.0</v>
       </c>
-      <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8436,1504 +8458,1515 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>237431000.0</v>
+      </c>
+      <c r="C12">
         <v>1329299000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>253807000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3174835000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2366938000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2512074000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2891637000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2800708000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2893241000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2625671000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2570248000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1665218000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1744908000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1763236000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2618192000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1524342000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2306836000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>836520000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>857428000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>923532000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1037896000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1084060000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3080434000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1374711000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1532044000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1608601000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2001088000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1685682000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1425178000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1386607000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1847714000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1332581000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1316800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>972530000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1141521000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>950664000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>958193000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>957929000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1021120000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>961394000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>959901000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>983966000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1168248000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>925781000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>977567000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>690472000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>706664000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>598930000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>616616000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>528100000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>739254000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>365764000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>366511000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>374516000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>620842000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>57289000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>60126000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>259135000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>606022000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>55761000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>286882000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>88386000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>319483000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>358007000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>302271000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>277053000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>283358000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>162537000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>214557000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>198230000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>174797000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>119007000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>47720000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>63401000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>71826000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>58281000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>50328000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>49640000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>192649000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>54093000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>63894000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>67570000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>74420000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>47548000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>58018000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>94429000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>97670000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>69219000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>46417000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>75780000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>80480000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>53073000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>75309000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>99874000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>123077000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>124465000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>65468000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>103190000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>157475000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>80925000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>50974000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>40891000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>43363000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>28823000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>31122000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>38684000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>80100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>46200000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>40800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>40000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>56500000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>49500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>43600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>38500000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>36300000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>30400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>27400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>30700000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>42900000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>27200000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>19600000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>16900000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>23600000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>18500000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>20300000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>16500000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>20100000.0</v>
       </c>
-      <c r="DX12"/>
-      <c r="DY12">
+      <c r="DY12"/>
+      <c r="DZ12">
         <v>16300000.0</v>
       </c>
-      <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
+        <v>73265000.0</v>
+      </c>
+      <c r="C13">
         <v>73252000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>72898000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>72900000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>72897000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>72885000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>72699000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>72698000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>72697000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>72683000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>72516000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>72514000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>72515000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>72484000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>72264000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>72247000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>72251000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>72212000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>72017000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>72016000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>72008000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>71954000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>71754000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>71703000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>71674000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>71652000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>71500000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>71447000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>49099000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>49126000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>49015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49012000.0</v>
       </c>
       <c r="AG13">
         <v>49012000.0</v>
       </c>
       <c r="AH13">
+        <v>49012000.0</v>
+      </c>
+      <c r="AI13">
         <v>39820000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>38735000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>38706000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>38698000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>38603000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>36378000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>36348000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>36303000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>36272000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>33625000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>33610000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>33609000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>33593000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>28159000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>28158000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>28155000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>26536000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>26462000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>25271000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>25258000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>25239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25155000.0</v>
       </c>
       <c r="BD13">
         <v>25155000.0</v>
       </c>
       <c r="BE13">
         <v>25155000.0</v>
       </c>
       <c r="BF13">
+        <v>25155000.0</v>
+      </c>
+      <c r="BG13">
         <v>25150000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>25087000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>25079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25102000.0</v>
       </c>
       <c r="BJ13">
         <v>25102000.0</v>
       </c>
       <c r="BK13">
+        <v>25102000.0</v>
+      </c>
+      <c r="BL13">
         <v>24983000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>24961000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>24851000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>15375000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>15379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14915000.0</v>
       </c>
       <c r="BQ13">
         <v>14915000.0</v>
       </c>
       <c r="BR13">
         <v>14915000.0</v>
       </c>
       <c r="BS13">
+        <v>14915000.0</v>
+      </c>
+      <c r="BT13">
         <v>15073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14895000.0</v>
       </c>
       <c r="BU13">
         <v>14895000.0</v>
       </c>
       <c r="BV13">
         <v>14895000.0</v>
       </c>
       <c r="BW13">
+        <v>14895000.0</v>
+      </c>
+      <c r="BX13">
         <v>14870000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>14869000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>14868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14850000.0</v>
       </c>
       <c r="CA13">
         <v>14850000.0</v>
       </c>
       <c r="CB13">
+        <v>14850000.0</v>
+      </c>
+      <c r="CC13">
         <v>14356000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>14340000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>14286000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>14271000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>13184000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>13181000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>13160000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>13071000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>10866000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>10871000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>10851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10850000.0</v>
       </c>
       <c r="CN13">
         <v>10850000.0</v>
       </c>
       <c r="CO13">
-        <v>10824000.0</v>
+        <v>10850000.0</v>
       </c>
       <c r="CP13">
         <v>10824000.0</v>
       </c>
       <c r="CQ13">
         <v>10824000.0</v>
       </c>
       <c r="CR13">
+        <v>10824000.0</v>
+      </c>
+      <c r="CS13">
         <v>10806000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>10791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10790000.0</v>
       </c>
       <c r="CU13">
         <v>10790000.0</v>
       </c>
       <c r="CV13">
         <v>10790000.0</v>
       </c>
       <c r="CW13">
+        <v>10790000.0</v>
+      </c>
+      <c r="CX13">
         <v>9548000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>9200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9138000.0</v>
       </c>
       <c r="CZ13">
         <v>9138000.0</v>
       </c>
       <c r="DA13">
         <v>9138000.0</v>
       </c>
       <c r="DB13">
+        <v>9138000.0</v>
+      </c>
+      <c r="DC13">
         <v>9134000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>9100000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>7600000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>67099941.0</v>
+      </c>
+      <c r="C14">
         <v>67786503.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>68328365.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>68665669.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69030000.0</v>
       </c>
       <c r="F14">
         <v>69030000.0</v>
       </c>
       <c r="G14">
+        <v>69030000.0</v>
+      </c>
+      <c r="H14">
         <v>69129000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>69066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69014000.0</v>
       </c>
       <c r="J14">
         <v>69014000.0</v>
       </c>
       <c r="K14">
+        <v>69014000.0</v>
+      </c>
+      <c r="L14">
         <v>69015000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>68994000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>69035000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>69323000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>69395000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>69327000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>69316000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>69661000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>69738426.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>69756000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>69792000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>69741000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>69493105.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>69346000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>69293000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>69502000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>69684000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>69600000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>47337809.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>47456000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>47593252.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>47685334.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>39709503.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>38250122.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>37556335.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>37552667.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>37489348.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>36040240.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>35293035.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>35194739.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>35153311.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>33053554.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32594929.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>32553167.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32520453.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>30796148.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>27090293.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27160886.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>25633130.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25573320.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24451000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>24316000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>24288000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>24246000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>23857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23973000.0</v>
       </c>
       <c r="BE14">
         <v>23973000.0</v>
       </c>
       <c r="BF14">
-        <v>23916000.0</v>
+        <v>23973000.0</v>
       </c>
       <c r="BG14">
         <v>23916000.0</v>
       </c>
       <c r="BH14">
+        <v>23916000.0</v>
+      </c>
+      <c r="BI14">
         <v>23559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23474000.0</v>
       </c>
       <c r="BJ14">
         <v>23474000.0</v>
       </c>
       <c r="BK14">
         <v>23474000.0</v>
       </c>
       <c r="BL14">
+        <v>23474000.0</v>
+      </c>
+      <c r="BM14">
         <v>23571000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>21231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13906000.0</v>
       </c>
       <c r="BO14">
         <v>13906000.0</v>
       </c>
       <c r="BP14">
+        <v>13906000.0</v>
+      </c>
+      <c r="BQ14">
         <v>13630000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13948000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13908000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>13948000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>13544000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>14076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13861000.0</v>
       </c>
       <c r="BW14">
         <v>13861000.0</v>
       </c>
       <c r="BX14">
+        <v>13861000.0</v>
+      </c>
+      <c r="BY14">
         <v>14117000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14164000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>13960000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>13822000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>13603000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>13661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13316000.0</v>
       </c>
       <c r="CE14">
         <v>13316000.0</v>
       </c>
       <c r="CF14">
+        <v>13316000.0</v>
+      </c>
+      <c r="CG14">
         <v>12199000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>12408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12337000.0</v>
       </c>
       <c r="CI14">
         <v>12337000.0</v>
       </c>
       <c r="CJ14">
+        <v>12337000.0</v>
+      </c>
+      <c r="CK14">
         <v>12072000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>12058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12283000.0</v>
       </c>
       <c r="CM14">
         <v>12283000.0</v>
       </c>
       <c r="CN14">
+        <v>12283000.0</v>
+      </c>
+      <c r="CO14">
         <v>12060000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>12040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12054000.0</v>
       </c>
       <c r="CQ14">
         <v>12054000.0</v>
       </c>
       <c r="CR14">
+        <v>12054000.0</v>
+      </c>
+      <c r="CS14">
         <v>12160000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>12183000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>12114000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>12109000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>12008000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>10742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10361000.0</v>
       </c>
       <c r="CY14">
         <v>10361000.0</v>
       </c>
       <c r="CZ14">
+        <v>10361000.0</v>
+      </c>
+      <c r="DA14">
         <v>10320000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>10468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10552000.0</v>
       </c>
       <c r="DC14">
         <v>10552000.0</v>
       </c>
       <c r="DD14">
-        <v>10800000.0</v>
+        <v>10552000.0</v>
       </c>
       <c r="DE14">
         <v>10800000.0</v>
       </c>
       <c r="DF14">
         <v>10800000.0</v>
       </c>
       <c r="DG14">
         <v>10800000.0</v>
       </c>
       <c r="DH14">
+        <v>10800000.0</v>
+      </c>
+      <c r="DI14">
         <v>10890000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>10971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12342000.0</v>
       </c>
       <c r="DK14">
         <v>12342000.0</v>
       </c>
       <c r="DL14">
+        <v>12342000.0</v>
+      </c>
+      <c r="DM14">
         <v>10890000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>10732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9991000.0</v>
       </c>
       <c r="DO14">
         <v>9991000.0</v>
       </c>
       <c r="DP14">
+        <v>9991000.0</v>
+      </c>
+      <c r="DQ14">
         <v>8816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6732000.0</v>
       </c>
       <c r="DR14">
         <v>6732000.0</v>
       </c>
       <c r="DS14">
         <v>6732000.0</v>
       </c>
       <c r="DT14">
+        <v>6732000.0</v>
+      </c>
+      <c r="DU14">
         <v>6171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4571000.0</v>
       </c>
       <c r="DV14">
         <v>4571000.0</v>
       </c>
       <c r="DW14">
         <v>4571000.0</v>
       </c>
       <c r="DX14">
+        <v>4571000.0</v>
+      </c>
+      <c r="DY14">
         <v>4747000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>5082000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>4747000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>72515000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>72484000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>72247000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>72251000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>72212000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>72017000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>72016000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>72008000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>71954000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>71754000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>71703000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>71674000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>71652000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>71500000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>71447000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>49099000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>49126000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>49015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49012000.0</v>
       </c>
       <c r="AG15">
         <v>49012000.0</v>
       </c>
       <c r="AH15">
+        <v>49012000.0</v>
+      </c>
+      <c r="AI15">
         <v>39820000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>38735000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>38706000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>38698000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>38603000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>36378000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>36348000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>36303000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>36272000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>33625000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>33610000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>33609000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>33593000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>28159000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>28158000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>28155000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>26536000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>26462000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>25271000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>25258000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>25239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25155000.0</v>
       </c>
       <c r="BD15">
         <v>25155000.0</v>
       </c>
       <c r="BE15">
         <v>25155000.0</v>
       </c>
       <c r="BF15">
+        <v>25155000.0</v>
+      </c>
+      <c r="BG15">
         <v>25150000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>25087000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>25079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25102000.0</v>
       </c>
       <c r="BJ15">
         <v>25102000.0</v>
       </c>
       <c r="BK15">
+        <v>25102000.0</v>
+      </c>
+      <c r="BL15">
         <v>24983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24961000.0</v>
       </c>
       <c r="BM15">
         <v>24961000.0</v>
       </c>
       <c r="BN15">
+        <v>24961000.0</v>
+      </c>
+      <c r="BO15">
         <v>15375000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>15163000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>15018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14915000.0</v>
       </c>
       <c r="BR15">
         <v>14915000.0</v>
       </c>
       <c r="BS15">
+        <v>14915000.0</v>
+      </c>
+      <c r="BT15">
         <v>14866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14895000.0</v>
       </c>
       <c r="BU15">
         <v>14895000.0</v>
       </c>
       <c r="BV15">
+        <v>14895000.0</v>
+      </c>
+      <c r="BW15">
         <v>14887000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>14870000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>14869000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>14868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14850000.0</v>
       </c>
       <c r="CA15">
         <v>14850000.0</v>
       </c>
       <c r="CB15">
+        <v>14850000.0</v>
+      </c>
+      <c r="CC15">
         <v>14356000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>14340000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>14286000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>14271000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>13184000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>13181000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13160000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>13071000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>10866000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>10871000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>10851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10850000.0</v>
       </c>
       <c r="CN15">
         <v>10850000.0</v>
       </c>
       <c r="CO15">
-        <v>10824000.0</v>
+        <v>10850000.0</v>
       </c>
       <c r="CP15">
         <v>10824000.0</v>
       </c>
       <c r="CQ15">
         <v>10824000.0</v>
       </c>
       <c r="CR15">
+        <v>10824000.0</v>
+      </c>
+      <c r="CS15">
         <v>10806000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>10791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10790000.0</v>
       </c>
       <c r="CU15">
         <v>10790000.0</v>
       </c>
       <c r="CV15">
         <v>10790000.0</v>
       </c>
       <c r="CW15">
+        <v>10790000.0</v>
+      </c>
+      <c r="CX15">
         <v>9548000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>9200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9138000.0</v>
       </c>
       <c r="CZ15">
         <v>9138000.0</v>
       </c>
       <c r="DA15">
         <v>9138000.0</v>
       </c>
       <c r="DB15">
+        <v>9138000.0</v>
+      </c>
+      <c r="DC15">
         <v>9134000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>9100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>7600000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -10022,52 +10055,53 @@
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10156,88 +10190,87 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10281,51 +10314,53 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10350,97 +10385,98 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>3480555000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3230116000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>3502897000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>3031891000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1754515000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2081232000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -10496,1918 +10532,1932 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
         <v>1015646000.0</v>
       </c>
       <c r="C20">
         <v>1015646000.0</v>
       </c>
       <c r="D20">
         <v>1015646000.0</v>
       </c>
       <c r="E20">
         <v>1015646000.0</v>
       </c>
       <c r="F20">
         <v>1015646000.0</v>
       </c>
       <c r="G20">
         <v>1015646000.0</v>
       </c>
       <c r="H20">
         <v>1015646000.0</v>
       </c>
       <c r="I20">
         <v>1015646000.0</v>
       </c>
       <c r="J20">
         <v>1015646000.0</v>
       </c>
       <c r="K20">
         <v>1015646000.0</v>
       </c>
       <c r="L20">
         <v>1015646000.0</v>
       </c>
       <c r="M20">
         <v>1015646000.0</v>
       </c>
       <c r="N20">
         <v>1015646000.0</v>
       </c>
       <c r="O20">
         <v>1015646000.0</v>
       </c>
       <c r="P20">
+        <v>1015646000.0</v>
+      </c>
+      <c r="Q20">
         <v>1023071000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1023056000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1022345000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1012620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>928005000.0</v>
       </c>
       <c r="U20">
         <v>928005000.0</v>
       </c>
       <c r="V20">
         <v>928005000.0</v>
       </c>
       <c r="W20">
         <v>928005000.0</v>
       </c>
       <c r="X20">
         <v>928005000.0</v>
       </c>
       <c r="Y20">
         <v>928005000.0</v>
       </c>
       <c r="Z20">
+        <v>928005000.0</v>
+      </c>
+      <c r="AA20">
         <v>931947000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>931637000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>911488000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>501140000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>501308000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>503434000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>505604000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>504764000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>208513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125532000.0</v>
       </c>
       <c r="AJ20">
         <v>125532000.0</v>
       </c>
       <c r="AK20">
         <v>125532000.0</v>
       </c>
       <c r="AL20">
+        <v>125532000.0</v>
+      </c>
+      <c r="AM20">
         <v>126419000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>125532000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>122545000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>121422000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>121512000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>90082000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>87701000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>87367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63547000.0</v>
       </c>
       <c r="AU20">
         <v>63547000.0</v>
       </c>
       <c r="AV20">
+        <v>63547000.0</v>
+      </c>
+      <c r="AW20">
         <v>58879000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>58903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35049000.0</v>
       </c>
       <c r="AY20">
         <v>35049000.0</v>
       </c>
       <c r="AZ20">
-        <v>956000.0</v>
+        <v>35049000.0</v>
       </c>
       <c r="BA20">
         <v>956000.0</v>
       </c>
       <c r="BB20">
         <v>956000.0</v>
       </c>
       <c r="BC20">
         <v>956000.0</v>
       </c>
       <c r="BD20">
         <v>956000.0</v>
       </c>
       <c r="BE20">
         <v>956000.0</v>
       </c>
       <c r="BF20">
         <v>956000.0</v>
       </c>
       <c r="BG20">
         <v>956000.0</v>
       </c>
       <c r="BH20">
         <v>956000.0</v>
       </c>
       <c r="BI20">
         <v>956000.0</v>
       </c>
       <c r="BJ20">
         <v>956000.0</v>
       </c>
       <c r="BK20">
         <v>956000.0</v>
       </c>
-      <c r="BL20"/>
+      <c r="BL20">
+        <v>956000.0</v>
+      </c>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
-      <c r="BP20">
-[...1 lines deleted...]
-      </c>
+      <c r="BP20"/>
       <c r="BQ20">
         <v>54813000.0</v>
       </c>
       <c r="BR20">
         <v>54813000.0</v>
       </c>
       <c r="BS20">
         <v>54813000.0</v>
       </c>
       <c r="BT20">
         <v>54813000.0</v>
       </c>
       <c r="BU20">
         <v>54813000.0</v>
       </c>
       <c r="BV20">
         <v>54813000.0</v>
       </c>
       <c r="BW20">
         <v>54813000.0</v>
       </c>
       <c r="BX20">
         <v>54813000.0</v>
       </c>
       <c r="BY20">
+        <v>54813000.0</v>
+      </c>
+      <c r="BZ20">
         <v>54629000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>54419000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>54365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42933000.0</v>
       </c>
       <c r="CC20">
         <v>42933000.0</v>
       </c>
       <c r="CD20">
+        <v>42933000.0</v>
+      </c>
+      <c r="CE20">
         <v>43304000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>18251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25054000.0</v>
       </c>
       <c r="CG20">
         <v>25054000.0</v>
       </c>
       <c r="CH20">
+        <v>25054000.0</v>
+      </c>
+      <c r="CI20">
         <v>24325000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>5094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19231000.0</v>
       </c>
       <c r="CK20">
         <v>19231000.0</v>
       </c>
       <c r="CL20">
         <v>19231000.0</v>
       </c>
       <c r="CM20">
         <v>19231000.0</v>
       </c>
       <c r="CN20">
-        <v>19240000.0</v>
+        <v>19231000.0</v>
       </c>
       <c r="CO20">
         <v>19240000.0</v>
       </c>
       <c r="CP20">
         <v>19240000.0</v>
       </c>
       <c r="CQ20">
         <v>19240000.0</v>
       </c>
       <c r="CR20">
         <v>19240000.0</v>
       </c>
       <c r="CS20">
         <v>19240000.0</v>
       </c>
       <c r="CT20">
         <v>19240000.0</v>
       </c>
       <c r="CU20">
         <v>19240000.0</v>
       </c>
-      <c r="CV20"/>
+      <c r="CV20">
+        <v>19240000.0</v>
+      </c>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>48317000.0</v>
+      </c>
+      <c r="C21">
         <v>51430000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54824000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58703000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>62582000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>66658000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>70761000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>74941000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>79120000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>83527000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>87949000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>92375000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>96800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>101488000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>106194000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>110903000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>115613000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>120757000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>125938000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>60396000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>63783000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>67848000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>71974000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>76164000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>80354000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>85955000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>91586000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>97328000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>52437000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>55557000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>58689000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>54729000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>53561000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12562000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13496000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14437000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15378000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>16391000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>17428000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>18472000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>20574000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>21892000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>17058000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>18218000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>19189000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7591000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8221000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>9114000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>9812000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5477000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6009000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1972000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2318000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2676000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3040000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3404000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3767000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4179000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3250000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3471000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3745000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3973000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4261000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3097000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3314000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3364000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3586000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3193000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3339000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3485000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3631000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3924000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4217000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4509000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4802000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5126000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5450000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>5775000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>60464000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5640000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5971000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>6203000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3525000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3091000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3296000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3495000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1209000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2694000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2891000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3089000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>22517000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>3542000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3798000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4053000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>23549000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>4795000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>24496000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>24905000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>25314000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>21458000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>9961000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6631000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>6832000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>7392000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>7234000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>7435000.0</v>
       </c>
-      <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>1527000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>843000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>903000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>957000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2049000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3894000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4746000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6001000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9681000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>12424000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18227000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>24911000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21810000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19500000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>20710000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14675000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>16871000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16753000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>17067000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15275000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>127029000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>214917000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>156729000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>169579000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>127771000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>129338000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>151781000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>133192000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>131218000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>146673000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>156278000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>157134000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>136042000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>163411000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>187922000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>171888000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>132032000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>150798000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>160164000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>164643000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>160681000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>176909000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>155241000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>143144000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>140701000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>140481000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>145261000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>125116000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>122015000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>112848000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>79335000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>66924000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>34683000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>23316000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>21923000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>19180000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>14271000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4742000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3734000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3032000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5727000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6993000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2497000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2084000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1038000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1838000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1612000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1934000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1376000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1149000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>559000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>736000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>431000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>476000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1524000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1643000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1304000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1503000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1247000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1355000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1483000.0</v>
       </c>
-      <c r="CQ22"/>
-      <c r="CR22">
+      <c r="CR22"/>
+      <c r="CS22">
         <v>2552000.0</v>
       </c>
-      <c r="CS22"/>
       <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>1250000.0</v>
       </c>
-      <c r="CV22"/>
-      <c r="CW22">
+      <c r="CW22"/>
+      <c r="CX22">
         <v>731000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>988000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>620000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1127000.0</v>
       </c>
-      <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>28488843000.0</v>
+      </c>
+      <c r="C23">
         <v>28109935000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27515879000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27099829000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26680153000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26514940000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26262050000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26399782000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26520728000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25655445000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25203699000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25697830000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25800618000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26088384000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25053286000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>23813657000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>23687470000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>23560292000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>23858321000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>22533141000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21886931000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>21427127000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20438638000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>19873851000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>19872629000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>18224548000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18242579000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>17764277000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11889336000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11656275000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11443515000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11428994000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11190697000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8022828000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7856203000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7649820000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7397858000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7094856000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6892031000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6493495000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6221294000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6097771000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5588940000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5216300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5205734000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4152904000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4037511000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3999408000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3973135000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3487984000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3667649000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2818502000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2808675000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2861651000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3019052000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2949383000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2920311000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3043234000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2994307000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3010379000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2857237000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2918423000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2972168000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2434703000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2421910000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2351650000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2423970000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2207475000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2285245000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2346278000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2407090000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2257643000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2193021000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2118243000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2112063000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2103139000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2049073000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2036413000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2047542000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1945904000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1783344000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1738891000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1697209000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1370439000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1305156000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1260031000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1267993000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1184991000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1157156000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1168385000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1169111000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1137532000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1155206000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1174161000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1192339000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1163825000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1127045000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1138374000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1176886000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1091171000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>903040000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>828570000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>826197000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>812716000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>802879000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>772153000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>789500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>751400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>721300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>706200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>724900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>700000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>699900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>707200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>691900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>685400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>642500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>631700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>673200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>576600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>451700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>335600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>341500000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>314000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>300300000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>293900000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>292800000.0</v>
       </c>
-      <c r="DX23"/>
-      <c r="DY23">
+      <c r="DY23"/>
+      <c r="DZ23">
         <v>272000000.0</v>
       </c>
-      <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>1385348000.0</v>
+      </c>
+      <c r="C24">
         <v>1022775000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>692341000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>470898000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>510006000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>409551000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>424097000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>478257000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1077725000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>762194000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>639901000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1339370000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1666308000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2530147000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2004058000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>853487000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>552917000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>552347000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>866207000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>551205000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>550634000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>550064000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>549500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>999115000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1541711000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1666261000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1526269000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1478247000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>654507000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>240983000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>240961000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>745817000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>950746000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>641381000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>336104000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>893820000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>764480000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>610228000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>576549000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>457359000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>343761000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>193768000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>108874000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>108600000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>108325000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>109418000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>144206000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>212493000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>165135000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>115305000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>250038000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>47269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42269000.0</v>
       </c>
       <c r="BB24">
         <v>42269000.0</v>
       </c>
       <c r="BC24">
         <v>42269000.0</v>
       </c>
       <c r="BD24">
         <v>42269000.0</v>
       </c>
       <c r="BE24">
-        <v>46079000.0</v>
+        <v>42269000.0</v>
       </c>
       <c r="BF24">
         <v>46079000.0</v>
       </c>
       <c r="BG24">
+        <v>46079000.0</v>
+      </c>
+      <c r="BH24">
         <v>62269000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>63269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42269000.0</v>
       </c>
       <c r="BJ24">
         <v>42269000.0</v>
       </c>
       <c r="BK24">
+        <v>42269000.0</v>
+      </c>
+      <c r="BL24">
         <v>85764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42269000.0</v>
       </c>
       <c r="BM24">
         <v>42269000.0</v>
       </c>
       <c r="BN24">
-        <v>44269000.0</v>
+        <v>42269000.0</v>
       </c>
       <c r="BO24">
         <v>44269000.0</v>
       </c>
       <c r="BP24">
-        <v>49269000.0</v>
+        <v>44269000.0</v>
       </c>
       <c r="BQ24">
         <v>49269000.0</v>
       </c>
       <c r="BR24">
         <v>49269000.0</v>
       </c>
       <c r="BS24">
+        <v>49269000.0</v>
+      </c>
+      <c r="BT24">
         <v>114269000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>180869000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>175269000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>116769000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>132769000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>158769000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>147769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117769000.0</v>
       </c>
       <c r="CA24">
         <v>117769000.0</v>
       </c>
       <c r="CB24">
+        <v>117769000.0</v>
+      </c>
+      <c r="CC24">
         <v>118556000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>164816000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>140817000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>146744000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>156697000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>130804000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>130865000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>145933000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>165960000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>152376000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>147802000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>132045000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>147584000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>133025000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>138458000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>151790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34500000.0</v>
       </c>
       <c r="CS24">
         <v>34500000.0</v>
       </c>
       <c r="CT24">
         <v>34500000.0</v>
       </c>
       <c r="CU24">
+        <v>34500000.0</v>
+      </c>
+      <c r="CV24">
         <v>129693000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>101281000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>57614000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>45464000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>55350000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>66466000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>59779000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>36917000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1666308000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2530147000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>853487000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>552917000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>552347000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>866207000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>551205000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>550634000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>550064000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>549500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>999115000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1541711000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1666261000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>397150000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1478247000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>654507000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>240983000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>240961000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>745817000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>950746000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>641381000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>336104000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>893820000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>764480000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>610228000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>576549000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>457359000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>343761000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>193768000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>108874000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>108600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>108325000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>109418000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>144206000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>212493000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>165135000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>115305000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>250038000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>47269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42269000.0</v>
       </c>
       <c r="BB25">
         <v>42269000.0</v>
       </c>
       <c r="BC25">
         <v>42269000.0</v>
       </c>
       <c r="BD25">
         <v>42269000.0</v>
       </c>
       <c r="BE25">
-        <v>46079000.0</v>
+        <v>42269000.0</v>
       </c>
       <c r="BF25">
         <v>46079000.0</v>
       </c>
       <c r="BG25">
+        <v>46079000.0</v>
+      </c>
+      <c r="BH25">
         <v>62269000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>63269000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>42269000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -12432,236 +12482,239 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26">
+        <v>2792649000.0</v>
+      </c>
+      <c r="C26">
         <v>2656664000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2495858000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2404896000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2117695000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2182398000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1902235000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1666671000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1776198000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1638921000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1616250000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1670897000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1712525000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1777726000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1745916000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>358547000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1213422000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>720053000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>720023000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>776574000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>834843000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2396800000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2178740000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2579654000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3051746000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2833023000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1470322000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2761464000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1576304000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1372519000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1325394000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1336370000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1342993000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>150085000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>248176000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>195315000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>200591000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>153255000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>135388000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>150841000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>121882000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>110241000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>120505000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>121129000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>140718000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>82432000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2919276000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2936606000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2873648000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2543616000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2519173000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2060460000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2045471000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1977955000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1990372000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1996219000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1968571000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1974362000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1889860000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1949041000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1822383000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -12686,52 +12739,53 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12820,519 +12874,525 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>1147917000.0</v>
+      </c>
+      <c r="C28">
         <v>-306524000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>489210000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-572266000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-660264000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-882849000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-796280000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-880899000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-284469000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-449058000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-527403000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1098233000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1381756000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2263747000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>885926000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>584294000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>207290000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>297096000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>601400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>312177000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>290905000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>334976000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-323055000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>750943000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1261442000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1410700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>949219000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1283772000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>502573000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>88811000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>58113000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>575806000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>787685000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>517471000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>196791000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>762721000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>624980000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>483064000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>449385000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>334089000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>227506000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>46905000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-9644000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-5796000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-7088000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>29276000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>66170000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>143072000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>84149000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>43918000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>80535000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14008000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11068000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>14701000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-181544000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2384000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5753000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-184266000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-146121000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>20688000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-227477000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-25860000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-153095000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-295226000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-234650000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-204884000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-176575000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-78434000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-144363000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-124964000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-24485000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>125835000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>167344000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>58355000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>75648000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>132847000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>104407000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>73499000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-58947000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>71188000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>104691000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>81749000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>82631000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>114597000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>79173000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>43245000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>55793000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>101052000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>110624000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>77073000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>60843000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>98762000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>29198000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>45104000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2417000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>31093000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>31054000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-4280000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-58390000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>24900000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>11562000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>8510000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>43790000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>51727000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>33303000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-1280000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-13500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>16000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-8600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-25700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-43700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-35100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-27000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-17200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-20200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-8400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>7500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>1100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-12700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>13300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>7500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-16400000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-20100000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-16300000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-19700000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-14900000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-17800000.0</v>
       </c>
-      <c r="DX28"/>
-      <c r="DY28">
+      <c r="DY28"/>
+      <c r="DZ28">
         <v>-14000000.0</v>
       </c>
-      <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>5475925000.0</v>
+      </c>
+      <c r="C29">
         <v>5104902000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4768369000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4487599000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4427684000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4233353000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4175619000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4159625000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4644339000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4246932000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4066648000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4686439000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4950938000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5783342000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5201458000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3972557000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3626293000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3559506000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3832658000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3451975000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3387638000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3307660000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3196588000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3563798000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4001841000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4103411000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13392,212 +13452,213 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>61</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>496629000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>80000000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>14421235000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14281503000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14711669000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14294364000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12944582000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>12790754000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9018077000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8453680000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8483095000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8501402000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8459002000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6163971000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6020564000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5931056000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5645740000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5296264000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4613932000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4135166000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3869554000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1197000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6301000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4506000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14957000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>23312000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31351000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>38233000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>49180000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>53181000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>65441000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>81763000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>105513000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>160979000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>159724000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>198440000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>203801000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>220016000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>242394000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>239719000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>160927000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>167176000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>177187000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>45827000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>45840000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
@@ -13616,214 +13677,215 @@
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>2172184000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2136061000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2075560000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1985096000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1934707000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1864057000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1827893000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1912369000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1845216000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1761743000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1647109000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1560514000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1451771000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1419248000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1446359000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1411907000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>983544000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>938719000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>894224000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>844644000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>813571000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>647869000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>665451000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>661952000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>641772000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>616293000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>503477000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>501566000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>483919000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>457424000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>407619000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>396381000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>380214000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>418645000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>294260000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>285837000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>274684000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>259504000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>247641000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>259490000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>256658000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>252337000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>247359000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>243639000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>245172000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>241678000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>238837000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>239423000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>222038000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13848,52 +13910,53 @@
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13982,598 +14045,602 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>28251412000.0</v>
+      </c>
+      <c r="C33">
         <v>26284007000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>27182072000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>23924994000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24313215000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24002866000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23370413000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23599074000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23627487000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>23029774000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22633451000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>24032612000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3043633000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3113738000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>22435094000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>22289315000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>21380634000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>22723772000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2083981000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1991405000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2056625000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>20343067000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>999979000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>18499140000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>18340585000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2684043000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>16241491000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2806372000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2000680000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1948155000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1914411000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1904717000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1901281000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1218268000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1109909000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1126997000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1123206000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1130248000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1116376000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1125910000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1128745000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1118056000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1021287000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1051382000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1102948000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>788396000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>721099000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>708941000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>714811000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>593991000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2862954000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2370975000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2336651000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2326156000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2238486000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2892094000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2860185000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2784099000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2145891000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2954618000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2570355000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2830037000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2475498000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2076696000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2119639000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2028770000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2094772000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2044938000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2070688000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2148048000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2232293000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2138636000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2145301000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2054842000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2040237000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2044858000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1998745000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1986773000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1854893000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1891811000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1719450000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1671321000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1622789000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1322891000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1247138000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1165602000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1170323000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1115772000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1110739000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1092605000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1088631000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1084459000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1079897000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1074287000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1069262000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1039360000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1061577000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1035184000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1019411000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1010246000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>852066000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>787679000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>782834000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>783893000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>771757000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>733469000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>709400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>705200000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>680500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>666200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>668400000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>650500000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>656300000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>668700000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>655600000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>655000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>615100000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>601000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>630300000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>549400000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>432100000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>318700000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>317900000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>295500000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>280000000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>277400000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>272700000.0</v>
       </c>
-      <c r="DX33"/>
-      <c r="DY33">
+      <c r="DY33"/>
+      <c r="DZ33">
         <v>255700000.0</v>
       </c>
-      <c r="DZ33"/>
+      <c r="EA33"/>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>406555000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>407587000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>374181000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>376195000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>412345000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>360110000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>247677000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>241296000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>243594000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>284227000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>246247000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>280970000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>276519000.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>205713000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>115338000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>118833000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>96894000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>96837000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>106426000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>66303000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>89775000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>58603000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>57299000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>84043000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>93882000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>87455000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>72086000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>72388000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>86017000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>74877000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>99092000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>73472000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>95694000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>59966000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>75566000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>62002000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>101681000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>37456000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>35526000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>45687000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>73103000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>27791000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>28621000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>34098000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>46702000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>23796000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>26447000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14598,864 +14665,869 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>23166266000.0</v>
+      </c>
+      <c r="C35">
         <v>503094000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22904601000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>855050000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>829800000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>778729000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>788080000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>839149000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1509971000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1173317000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1068443000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1760416000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1666308000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2530147000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2393148000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1227668000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>552917000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>962627000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>866207000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>551205000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>550634000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>784338000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>833727000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1236259000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1809802000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1666261000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1725289000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1408247000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>584507000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>240983000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>170961000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>745817000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>950782000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>641416000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>336104000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>893792000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>764480000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>610228000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>537699000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>420499000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>306892000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>156889000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>84874000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>84600000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>84325000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>85418000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>120206000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>189993000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>142635000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>105305000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>258203000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>64470000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>58653000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>65037000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>65252000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>52656000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>54900000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>51387000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>51306000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>73885000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>51580000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>51620000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>95151000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>48548000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>49414000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>49351000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>50636000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>56537000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>59236000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>61315000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>126790000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>193987000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>189810000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>132657000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>148844000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>174329000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>162823000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>135772000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>142714000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>137773000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>180445000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>157853000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>162967000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>165204000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>137822000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>138934000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>153300000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>172473000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>158159000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>156238000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>140763000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>156135000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>106832000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>147356000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>126104000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>161469000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>101681000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>102528000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>103290000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>110184000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>65390000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>52677000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>33853000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>29086000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>22633000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>43273000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>30500000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>6200000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>5300000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>5500000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>16300000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>20900000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>22200000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>11400000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>22300000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>13800000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>37600000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>34500000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>26300000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>9500000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>2300000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>7100000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>3100000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>7800000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>100000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>-100000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>3100000.0</v>
       </c>
-      <c r="DX35"/>
-      <c r="DY35">
+      <c r="DY35"/>
+      <c r="DZ35">
         <v>1800000.0</v>
       </c>
-      <c r="DZ35"/>
+      <c r="EA35"/>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>910003000.0</v>
+      </c>
+      <c r="C36">
         <v>870572000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>723117000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>848637000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>858505000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>843466000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>913150000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>888534000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>847750000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>846729000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>856580000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2167770000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-3043633000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-3113738000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>805461000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1821921000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>18804294000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4331428000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>16167570000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-4329000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-9081000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3134914000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-1233971000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1036767000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>938588000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-24196000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>479069000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-22111000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-30812000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-59034000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>7572543000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-38217000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-40240000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-28677000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5757617000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-39365000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-41124000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-42392000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>4755191000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4251044000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3958899000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>3781766000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3589783000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3033210000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2896564000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2674036000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2795084000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2653304000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2641708000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2365893000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>199535000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>241926000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>217739000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>272229000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>168135000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>454855000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>444719000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>360056000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>178701000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>588463000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>342970000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>604143000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>185939000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>157668000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>160649000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>207905000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>92148000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>57359000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>55384000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>50060000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>83723000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>36440000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>70241000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>36677000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>36353000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>61861000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>53808000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>128250000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>39530000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>185260000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>65291000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>90769000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>134015000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>71206000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>26344000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>26582000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>38991000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>25645000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>25084000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>23741000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>24406000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>19546000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>17726000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>18047000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>23504000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>17945000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>19107000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>22814000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>20309000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>39430000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>26199000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>22396000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>16645000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>24605000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>23688000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>21839000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>18500000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>23200000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>22000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>21500000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>19400000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>25000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>28000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>31000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>21400000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>28100000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>24400000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>25500000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>26000000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>34500000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>28100000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>35700000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>50800000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>30200000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>21100000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>32600000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>30600000.0</v>
       </c>
-      <c r="DX36"/>
-      <c r="DY36">
+      <c r="DY36"/>
+      <c r="DZ36">
         <v>22500000.0</v>
       </c>
-      <c r="DZ36"/>
+      <c r="EA36"/>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15499,51 +15571,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15568,1848 +15642,1856 @@
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>26424041000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>23465315000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>23269517000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>23028441000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>271439000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>26399782000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>21648165000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>-109132000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>21036130000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>21012077000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>21211410000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>20180620000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>19486724000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>17752026000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>20636324000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>20916912000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>22533141000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>21886931000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>19093297000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>19235310000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>17210654000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>17045802000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>18224548000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5114350000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>20570649000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>13890016000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13604430000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>13357926000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>13333711000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>13091978000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>9241096000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>8966112000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>8776817000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>8521064000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8225104000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>8008407000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>7619405000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>7350039000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>7215827000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>6610227000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6267682000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>6308682000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>4941300000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>434000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4708349000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4687946000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4081975000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4314958000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3207103000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3206048000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>3267180000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3452772000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2437068000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3375090000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3503882000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>-1735716000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3438582000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3272593000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3307767000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3378995000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2747009000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2737448000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>8000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2748009000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2588752000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2672943000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2819462000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2908162000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2679874000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1729379000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-74778000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-6180000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-8924000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2462179000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2444180000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2444817000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2303289000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2130156000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2101623000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1354532000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1634771000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1580095000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1526659000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>996143000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1419971000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1398364000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1411736000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1406693000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1365370000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1387382000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1414082000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>-138000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>974774535.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>219961000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>215326000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>201164000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>816724000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>676438000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>618394000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>184962000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>602709000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>590184000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>564860000.0</v>
       </c>
-      <c r="DC38"/>
-      <c r="DD38">
+      <c r="DD38"/>
+      <c r="DE38">
         <v>537500000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>521400000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>497200000.0</v>
       </c>
-      <c r="DG38"/>
-      <c r="DH38">
+      <c r="DH38"/>
+      <c r="DI38">
         <v>512500000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>521400000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>518800000.0</v>
       </c>
-      <c r="DK38"/>
-      <c r="DL38">
+      <c r="DL38"/>
+      <c r="DM38">
         <v>506800000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>484700000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>464600000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>498600000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>437600000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>344500000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>254600000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>260800000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DU38">
         <v>241100000.0</v>
       </c>
-      <c r="DU38">
+      <c r="DV38">
         <v>225300000.0</v>
       </c>
-      <c r="DV38">
+      <c r="DW38">
         <v>224000000.0</v>
       </c>
-      <c r="DW38">
+      <c r="DX38">
         <v>219000000.0</v>
       </c>
-      <c r="DX38"/>
-      <c r="DY38">
+      <c r="DY38"/>
+      <c r="DZ38">
         <v>203700000.0</v>
       </c>
-      <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>1091838000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>1290810000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1173503000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1623470000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1395100000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2090355000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1196017000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1393839000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1961209000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3853406000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>20916912000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>19618204000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>18792410000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>18228392000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-2877085000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>16098928000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>15786759000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>13931904000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>13514844000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>13272223000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>8463478000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>8321513000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>7681390000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8191696000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7972616000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5832030000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5604773000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5572159000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5316459000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5006679000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4754535000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4406191000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4132648000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3994552000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3393104000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3234631000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3110262000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2650724000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2577963000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2653304000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2592528000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2312712000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2215645000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1982374000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1939278000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1920627000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1804766000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>2238628000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2193721000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2092468000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2020290000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2275607000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1983718000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2261081000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2068671000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1764390000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1804101000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1703610000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1770733000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1663661000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1682990000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1674864000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1739848000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1716405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1719728000.0</v>
       </c>
       <c r="BV39">
         <v>1719728000.0</v>
       </c>
       <c r="BW39">
+        <v>1719728000.0</v>
+      </c>
+      <c r="BX39">
         <v>1631020000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1622761000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1585639000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1579006000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1457618000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1534426000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1372638000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1308589000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1227468000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1058559000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>972199000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>898974000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>900572000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>880792000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>869531000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>849254000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>848915000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>856621000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>847721000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>834366000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>842221000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-124340535.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1010051000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>983168000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>967276000.0</v>
       </c>
-      <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
-      <c r="CY39">
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>756299000.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
-      <c r="DC39">
+      <c r="DC39"/>
+      <c r="DD39">
         <v>682300000.0</v>
       </c>
-      <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>640900000.0</v>
       </c>
-      <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
-      <c r="DK39">
+      <c r="DK39"/>
+      <c r="DL39">
         <v>627200000.0</v>
       </c>
-      <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
+      <c r="EA39"/>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>71</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>22636740000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6426145000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>22228078000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>21932675000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>21912409000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>21722448000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21879265000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>21444143000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>20997390000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>20708509000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20590345000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6706897000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7297893000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>19462738000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>19466919000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8262929000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>19588441000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>19665553000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>18833489000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>807222000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>17875873000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>16957823000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>16083282000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15608721000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>13844618000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>14046715000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>13659594000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>9582370000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>9800875000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>9649313000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>9181363000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8761593000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>6446165000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6625845000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5895504000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5793397000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5642369000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5575163000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>5306098000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>5179532000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5230787000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4879290000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4530523000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4511547000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3480231000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3431149000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3373119000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3389035000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3010647000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2999231000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2443421000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2443103000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2489973000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2624663000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2580117000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2544672000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2665360000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2591566000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2628892000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2511363000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2572689000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2535426000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2099002000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2080026000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2088306000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2123116000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1887529000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1976371000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>2028684000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>2013525000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1806339000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1770861000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1784291000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1757265000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1707855000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1695185000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1712507000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1710163000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>1640966000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1446128000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1421106000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1375232000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>1073177000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>1035863000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>992409000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>986224000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>889532000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>879187000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>891219000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>906524000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>865812000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>897246000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>911709000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>916047000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>892282000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>881650000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>893695000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>931156000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>871561000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>743749000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>688482000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>679885000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>650874000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>656764000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>652878000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>640700000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>608200000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>610200000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>613400000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>633400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>609300000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>608600000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>606800000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>600700000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>582900000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>540700000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>531800000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>577900000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>478400000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>381100000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>293400000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>301000000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>271100000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>258300000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>256500000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>256900000.0</v>
       </c>
-      <c r="DX40"/>
-      <c r="DY40">
+      <c r="DY40"/>
+      <c r="DZ40">
         <v>238600000.0</v>
       </c>
-      <c r="DZ40"/>
+      <c r="EA40"/>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>319428000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>374181000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>375242000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>410280000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>354265000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>243175000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>235752000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>234274000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>272586000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>237144000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>268091000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>261359000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>152287000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>145919000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>85199000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>86494000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>75234000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>82766000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>95424000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>43033000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>59137000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>44447000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>38899000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>43628000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>40377000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>44808000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>34947000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>28647000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>22432000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>23371000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>24026000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>17952000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>22384000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>27615000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>24457000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>12028000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>18165000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>17201000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>16384000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>22768000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>22983000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>10387000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>8821000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>5308000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>9037000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>10616000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>9311000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>9351000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>9387000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6279000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>7145000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5082000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6367000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>7268000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>9967000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>12046000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>12521000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>13118000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>14541000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>15888000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>16075000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>15560000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15054000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>18003000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>24945000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>19217000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>15629000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>17036000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>16223000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>8507000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>7018000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>8069000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>7367000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>6513000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>5783000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>8436000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>7651000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>8551000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>8307000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>8898000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>8814000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>9137000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>8409000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>8539000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>7997000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>8903000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>7776000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>7213000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>7653000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3973000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>6269000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>6356000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>1688528000.0</v>
+      </c>
+      <c r="C42">
         <v>1702993000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1784433000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1822918000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1828174000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1837858000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1855514000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1851405000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1847719000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1848182000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1850213000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1850949000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1847991000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1853780000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1860385000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1858080000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1856401000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1859063000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1872408000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1871890000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1876144000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1873568000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1870319000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1868071000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1866895000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1865794000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1872137000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1876667000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1025378000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1035631000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1035023000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1034191000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1033799000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>543581000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>493905000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>492280000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>491304000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>488928000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>396663000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>396017000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>394951000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>394750000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>324961000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>324211000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>323824000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>323271000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>213359000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>212528000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>212274000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>179065000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>178540000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>154653000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>154302000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>153902000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>153883000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>153351000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>155854000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>155748000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>155808000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>155554000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>155339000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>155164000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>155099000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>154713000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>154578000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>77597000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>78577000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>75620000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>75476000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>75354000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>76385000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>72666000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>72521000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>72146000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>71981000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>71539000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>71338000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>71027000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>70888000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>58070000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>57978000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>57039000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>56900000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>35728000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>35771000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>35608000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>34853000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>36520000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>36630000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>36258000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>36587000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>36481000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>36093000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>36099000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>36257000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>37328000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>37430000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>37795000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>39396000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>39169000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>27228000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>23608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23017000.0</v>
       </c>
       <c r="CZ42">
         <v>23017000.0</v>
       </c>
       <c r="DA42">
+        <v>23017000.0</v>
+      </c>
+      <c r="DB42">
         <v>23749000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>25392000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>26800000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>28300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35200000.0</v>
       </c>
       <c r="DF42">
         <v>35200000.0</v>
       </c>
       <c r="DG42">
         <v>35200000.0</v>
       </c>
       <c r="DH42">
+        <v>35200000.0</v>
+      </c>
+      <c r="DI42">
         <v>36000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>35600000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>35900000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>35700000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>35600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33500000.0</v>
       </c>
       <c r="DN42">
         <v>33500000.0</v>
       </c>
       <c r="DO42">
+        <v>33500000.0</v>
+      </c>
+      <c r="DP42">
         <v>35600000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>31500000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>24400000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>18800000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="DU42">
         <v>18800000.0</v>
       </c>
       <c r="DV42">
         <v>18800000.0</v>
       </c>
       <c r="DW42">
+        <v>18800000.0</v>
+      </c>
+      <c r="DX42">
         <v>18700000.0</v>
       </c>
-      <c r="DX42"/>
-      <c r="DY42">
+      <c r="DY42"/>
+      <c r="DZ42">
         <v>19000000.0</v>
       </c>
-      <c r="DZ42"/>
+      <c r="EA42"/>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17498,88 +17580,87 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17591,113 +17672,115 @@
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
         <v>28000000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>27938000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>27845000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>27753000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>27662000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>51207000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>51044000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>50884000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>50727000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>50572000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>50419000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>50269000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>50121000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>49975000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>49832000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>49691000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>49552000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>49411000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>49279000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>49140000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>49028000.0</v>
       </c>
-      <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
@@ -17712,1666 +17795,1675 @@
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>353147000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>339185000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>337793000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>333100000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>229994000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>231550000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>222890000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>231278000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>230118000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>231347000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>233102000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>239428000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>141378000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>141698000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>145410000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>145885000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>144484000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>116381000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>117738000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>119458000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>121108000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>121610000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>121217000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>122191000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>123978000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>124747000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>121639000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>124756000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>124916000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>98292000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>97251000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>98752000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>99495000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>87430000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>103188000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>65661000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>70167000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>72340000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>75983000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>75609000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>75192000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>72755000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>73124000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>71848000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>65925000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>66359000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>66589000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>66056000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>66708000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>66523000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>67637000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>67641000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>67334000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>65152000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>66107000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>65868000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>63291000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>60053000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>59132000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>54639000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>52385000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>47251000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>46604000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>42266000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>40625000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>40194000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>39606000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>28355000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>28218000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>27870000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>27772000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>26469000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>26302000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>25902000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>25537000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>25137000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>25108000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>25222000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>25327000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>26637000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>27030000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>27111000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>26821000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>24138000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>19718000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>19461000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>19703000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>20060000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>20232000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>19819000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>19500000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>19300000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>19500000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>19200000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>19100000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>19600000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>18900000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>19200000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>19100000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>18600000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>17200000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>16500000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>15600000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>12900000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>10100000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>7200000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>6900000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="DV45">
         <v>7200000.0</v>
       </c>
       <c r="DW45">
         <v>7200000.0</v>
       </c>
-      <c r="DX45"/>
-      <c r="DY45">
+      <c r="DX45">
+        <v>7200000.0</v>
+      </c>
+      <c r="DY45"/>
+      <c r="DZ45">
         <v>7300000.0</v>
       </c>
-      <c r="DZ45"/>
+      <c r="EA45"/>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>220500000.0</v>
+      </c>
+      <c r="C46">
         <v>216397000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>213097000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>211567000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>211434000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>207895000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>209460000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>210931000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>213255000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>214801000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>216435000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>217564000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>218662000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>218878000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>220283000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>222694000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>224249000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>224293000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>225400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>226430000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>229994000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>231550000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>222890000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>231278000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>230118000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>231347000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>233102000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>239428000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>141378000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>167437000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>145410000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>145885000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>144484000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>116381000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>117738000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>119458000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>121108000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>121610000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>121217000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>122191000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>123978000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>124747000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>121639000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>124756000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>124916000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>98292000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>97251000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>98752000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>99495000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>87430000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>103188000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>65661000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>70167000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>72340000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>75983000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>75609000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>75192000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>72755000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>73124000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>71848000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>65925000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>66359000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>66589000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>66056000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>66708000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>66523000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>67637000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>67641000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>67334000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>65152000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>66107000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>65868000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>63291000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>60053000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>59132000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>54639000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>52385000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>47251000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>46604000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>42266000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>40625000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>40194000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>39606000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>28355000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>28218000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>27870000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>27772000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>26469000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>26302000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>25902000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>25537000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>25137000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>25108000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>25222000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>25327000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>26637000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>27030000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>27111000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>26821000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>24138000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>19718000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>19461000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>19703000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>20060000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>20232000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>19819000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>19500000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>19300000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>19500000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>19200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>19100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>19600000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>18900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>19200000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>19100000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>18600000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>17200000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>16500000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>16200000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>12900000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>10100000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>7200000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>6900000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="DV46">
         <v>7200000.0</v>
       </c>
       <c r="DW46">
         <v>7200000.0</v>
       </c>
-      <c r="DX46"/>
-      <c r="DY46">
+      <c r="DX46">
+        <v>7200000.0</v>
+      </c>
+      <c r="DY46"/>
+      <c r="DZ46">
         <v>7300000.0</v>
       </c>
-      <c r="DZ46"/>
+      <c r="EA46"/>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>218662000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>218878000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>276616000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>222694000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>224249000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>224293000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>225400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>226430000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>229994000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>240391000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>222890000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>249247000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>253681000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>252374000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>272423000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>239428000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>141378000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>141698000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>145410000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>145885000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>144484000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>116381000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>117738000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>119458000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>121108000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>121610000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>121217000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>122191000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>123978000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>124747000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>121639000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>124756000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>124916000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>98292000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>97251000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>98752000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>99495000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>87430000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>103188000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>65661000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>70167000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>72340000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>75983000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>75609000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>75192000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>72755000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>73124000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>71848000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>65925000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>66359000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>66589000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>66056000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>66708000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>66523000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>67637000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>67641000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>67334000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>65152000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>66107000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>65868000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>63291000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>60053000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>59132000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>54639000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>52385000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>47251000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>46604000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>42266000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>40625000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>40194000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>39606000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>28355000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>28218000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>27870000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>27772000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>26469000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>26302000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>25902000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>25537000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>25137000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>25108000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>25222000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>25327000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>26637000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>27030000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>27111000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>26821000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>24138000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>19718000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>19461000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>19703000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>20060000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>20232000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>19819000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>2345292000.0</v>
+      </c>
+      <c r="C48">
         <v>2307358000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2210385000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2115712000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2023493000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1927489000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1853428000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1772989000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1684218000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1603832000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1539957000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1484424000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1414742000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1362512000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1311258000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1239477000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1157359000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1077725000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1006436000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>934979000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>863828000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>785984000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>671510000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>587657000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>481948000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>460153000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>507950000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>457127000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>446182000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>412005000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>377135000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>338350000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>301656000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>296366000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>273119000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>267694000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>251259000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>231894000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>214454000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>199769000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>181701000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>163395000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>152820000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>140282000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>126265000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>126566000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>118412000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>109170000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>100185000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>92055000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>83991000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>83025000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>76790000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>70554000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>65710000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>62156000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>61081000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>59402000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>54852000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>54530000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>38888000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>37580000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>37000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>35948000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>37665000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>43014000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>44216000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>86425000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>87451000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>91619000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>92355000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>105117000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>105430000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>104182000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>103095000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>103805000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>102124000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>98631000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>95523000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>91589000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>87466000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>83970000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>80683000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>79791000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>77549000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>75708000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>73768000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>71352000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>69636000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>67964000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>66145000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>63929000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>62454000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>60815000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>59210000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>57664000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>56276000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>54570000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>53584000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>52275000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>50839000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>49699000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>48411000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>46496000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>45161000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>43733000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>42200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>40500000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>39100000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>37700000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>36300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>33400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>32700000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>31800000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>32300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>31000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>26600000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>25400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>27500000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>21000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>16800000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>15800000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>14900000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>14100000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>13300000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>12500000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>11800000.0</v>
       </c>
-      <c r="DX48"/>
-      <c r="DY48">
+      <c r="DY48"/>
+      <c r="DZ48">
         <v>10300000.0</v>
       </c>
-      <c r="DZ48"/>
+      <c r="EA48"/>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1414742000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1362512000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>1239477000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1157359000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1077725000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1006436000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>934979000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>863828000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>785984000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>671510000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>587657000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>481948000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>460153000.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>457127000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>446182000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>412005000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>377135000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>338350000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>301656000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>296366000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>273119000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>267694000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>251259000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>231894000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>214454000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>199769000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>181701000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>163395000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>152820000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>140282000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>126265000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>126566000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>118412000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>109170000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>98847000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>92055000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>83991000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>83025000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>76790000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>70554000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>65710000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>62156000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>61081000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>59402000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>54852000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>54530000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>38888000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -19396,138 +19488,139 @@
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>1225000000.0</v>
       </c>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
       <c r="AB50">
-        <v>70000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC50">
         <v>70000000.0</v>
       </c>
       <c r="AD50">
+        <v>70000000.0</v>
+      </c>
+      <c r="AE50">
         <v>5998000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>20000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>759888000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>961784000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>664686000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>366809000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>907948000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>782880000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>566084000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>630054000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>416108000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>297330000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>15000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>217765000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19566,1180 +19659,1188 @@
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>1385348000.0</v>
+      </c>
+      <c r="C51">
         <v>1022775000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>743017000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>470898000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>510006000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>409551000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>424097000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>478257000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1077725000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>762194000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>639901000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1339370000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2841308000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4580147000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2004058000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>853487000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>553870000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>554412000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>946057000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>615656000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1357856000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>559384000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1774500000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1008218000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1554590000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2891261000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1546904000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1548247000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>724507000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>246981000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>310961000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1505705000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1667367000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1121381000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>702913000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1626820000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1368480000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1060230000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>615399000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>494219000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>380630000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>230647000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>132874000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>132600000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>132325000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>133418000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>168206000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>234993000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>187635000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>125305000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>333554000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>67524000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>61411000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>65188000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>92389000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>59673000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>65879000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>74869000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>119934000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>76449000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>59405000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>62526000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>153948000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>55455000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>59869000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>64909000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>99523000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>79662000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>65753000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>67564000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>141685000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>244842000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>215064000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>121756000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>147474000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>191128000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>154735000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>123139000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>133702000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>125281000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>168585000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>149319000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>157051000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>162145000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>137191000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>137674000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>153463000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>170271000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>157041000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>152853000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>141323000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>151835000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>104507000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>144978000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>125494000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>155558000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>96522000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>98910000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>99085000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>105825000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>62536000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>49401000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>87153000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>80550000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>64425000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>37404000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>66600000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>62200000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>32200000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>14300000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>12800000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>14400000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>16600000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>21300000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>16100000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>22000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>34900000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>31800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>30200000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>40500000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>27100000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>500000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>3500000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>2200000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>600000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>1600000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>2300000.0</v>
       </c>
-      <c r="DX51"/>
-      <c r="DY51">
+      <c r="DY51"/>
+      <c r="DZ51">
         <v>2300000.0</v>
       </c>
-      <c r="DZ51"/>
+      <c r="EA51"/>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>1232000000.0</v>
+      </c>
+      <c r="C52">
         <v>887974000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>535250000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>185000000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>290000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>11245000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>850000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1175000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2050000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>11327000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>953000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2065000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>79850000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>64451000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>807222000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9320000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1225000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9103000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>12879000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1225000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>20635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="AC52">
         <v>70000000.0</v>
       </c>
       <c r="AD52">
+        <v>70000000.0</v>
+      </c>
+      <c r="AE52">
         <v>5998000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>70000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>759888000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>716621000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>480000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>366809000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>733000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>604000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>450002000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>38850000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>36860000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>36869000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>36879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AR52">
         <v>24000000.0</v>
       </c>
       <c r="AS52">
         <v>24000000.0</v>
       </c>
       <c r="AT52">
         <v>24000000.0</v>
       </c>
       <c r="AU52">
         <v>24000000.0</v>
       </c>
       <c r="AV52">
-        <v>22500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AW52">
         <v>22500000.0</v>
       </c>
       <c r="AX52">
+        <v>22500000.0</v>
+      </c>
+      <c r="AY52">
         <v>10000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>93516000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>20255000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>19142000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>22919000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>50120000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>17404000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>19800000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>28790000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>57665000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>13180000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>17136000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>20257000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>68184000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>13186000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>17600000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>20640000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>55254000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>30393000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>16484000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>18295000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>27416000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>63973000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>39795000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>4987000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>14705000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>32359000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>6966000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>5370000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>15933000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>6725000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>3769000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>8502000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>10307000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>5448000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>6387000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>6809000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>7530000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>4311000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>4665000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>5051000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>8211000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>4251000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>5982000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>6520000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>8204000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>3226000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>3250000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>4921000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>3792000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>4544000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>4922000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3937000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>31803000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>55437000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>48061000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>487000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>42300000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>62200000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>32200000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>14300000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>3400000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>400000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>600000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>21300000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>700000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>22000000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>4100000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>7000000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>6000000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>36200000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>27100000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>500000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>3500000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>2200000.0</v>
       </c>
-      <c r="DU52">
+      <c r="DV52">
         <v>600000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>1600000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>2300000.0</v>
       </c>
-      <c r="DX52"/>
-      <c r="DY52">
+      <c r="DY52"/>
+      <c r="DZ52">
         <v>2300000.0</v>
       </c>
-      <c r="DZ52"/>
+      <c r="EA52"/>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53">
+        <v>2023484000.0</v>
+      </c>
+      <c r="C53">
         <v>247688000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2207173000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2131671000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1196668000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1219674000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1671260000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1441552000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1531047000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1414419000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1402944000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1424081000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1460356000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1496836000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1500060000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1255149000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1052268000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>579204000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>592621000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>684504000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>778167000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>859652000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>982879000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1117436000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1238896000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1353040000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1403403000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1491207000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1273244000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1234435000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1192423000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1162570000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1153703000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>848585000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>810873000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>819593000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>818693000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>830765000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>822735000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>838124000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>843646000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>837103000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>783185000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>811385000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>862154000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>610330000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>541805000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>529509000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>535630000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>456713000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>486235000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>312248000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>316168000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>324029000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>346909000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>7003000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>7884000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>371791000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>339967000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>340839000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>116046000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>12436000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>12440000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>7326000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>7752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7260000.0</v>
       </c>
       <c r="BO53">
         <v>7260000.0</v>
       </c>
       <c r="BP53">
-        <v>4441000.0</v>
+        <v>7260000.0</v>
       </c>
       <c r="BQ53">
         <v>4441000.0</v>
       </c>
       <c r="BR53">
+        <v>4441000.0</v>
+      </c>
+      <c r="BS53">
         <v>5702000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>8627000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>287790000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>293601000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>1333000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>-12022000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>3248000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>300642000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>300322000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>267343000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>266546000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>257283000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>273031000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>70854000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>207832000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>218371000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>210938000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>69616000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>186586000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>192784000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>195129000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>35626000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>179919000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>184030000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>191406000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>77979000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>138254000.0</v>
       </c>
-      <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>106216000.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>4952000.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20783,51 +20884,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -20852,1640 +20955,1651 @@
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>28488843000.0</v>
+      </c>
+      <c r="C55">
         <v>28109935000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>27515879000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>27099829000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>26680153000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>26514940000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>26262050000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>26399782000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>26520728000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>25655445000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>25203699000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>25697830000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>25800618000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>26088384000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>25053286000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>23813657000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>23687470000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>23560292000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>23858321000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>22533141000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>21886931000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>21427127000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>20438638000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>19873851000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>19872629000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>18224548000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>18242579000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>17764277000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>11889336000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>11656275000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>11443515000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>11428994000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>11190697000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8022828000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7856203000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7649820000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>7397858000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>7094856000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>6892031000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6493495000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>6221294000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6097771000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5588940000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5216300000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5205734000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4152904000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4037511000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3999408000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3973135000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3487984000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3667649000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2818502000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2808675000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2861651000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3019052000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2949383000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2920311000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3043234000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2994307000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3010379000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2857237000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2918423000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2972168000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2434703000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2421910000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2351650000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2423970000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2207475000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2285245000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2346278000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2407090000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2257643000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2193021000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2118243000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2112063000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2103139000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2049073000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2036413000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2047542000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1945904000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1783344000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1738891000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1697209000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1370439000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1305156000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1260031000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1267993000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1184991000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1157156000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1168385000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1168044000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1137532000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1155206000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1174161000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1192339000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1163825000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1127045000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1138374000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1176886000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1091171000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>903040000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>828570000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>826197000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>812716000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>802879000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>772153000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>789500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>751400000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>721300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>706200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>724900000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>700000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>699900000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>707200000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>691900000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>685400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>642500000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>631700000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>673200000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>576600000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>451700000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>335600000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>341500000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>314000000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>300300000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>293900000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>292800000.0</v>
       </c>
-      <c r="DX55"/>
-      <c r="DY55">
+      <c r="DY55"/>
+      <c r="DZ55">
         <v>272000000.0</v>
       </c>
-      <c r="DZ55"/>
+      <c r="EA55"/>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>237431000.0</v>
+      </c>
+      <c r="C56">
         <v>1825928000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>333807000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3174835000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2366938000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2512074000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2891637000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2800708000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2893241000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2625671000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2570248000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1665218000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1744908000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1763236000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2618192000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1524342000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2306836000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>836520000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>857428000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>20541736000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>19830306000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1084060000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>203349000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1374711000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1532044000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>15540505000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2001088000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>14957905000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>9888656000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9708120000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>9529104000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>9524277000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>9289416000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>6804560000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>6746294000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>6522823000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6274652000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5964608000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5775655000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5367585000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5092549000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4979715000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4567653000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4164918000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4102786000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3364508000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3315978000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3290467000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3258324000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2893993000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>804695000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>447527000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>472024000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>535495000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>780566000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>57289000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>60126000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>259135000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>848416000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>55761000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>286882000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>88386000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>496670000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>358007000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>302271000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>322880000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>329198000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>162537000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>214557000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>198230000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>174797000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>119007000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>47720000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>63401000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>71826000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>58281000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>50328000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>49640000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>192649000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>54093000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>63894000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>67570000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>74420000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>47548000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>58018000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>94429000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>97670000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>69219000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>46417000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>75780000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>80480000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>53073000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>75309000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>99874000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>123077000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>124465000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>65468000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>103190000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>157475000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>80925000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>50974000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>40891000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>43363000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>28823000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>31122000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>38684000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>80100000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>46200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>40800000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>40000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>56500000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>49500000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>43600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>38500000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>36300000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>30400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>27400000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>30700000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>42900000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>27200000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>19600000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>16900000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>23600000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>18500000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>20300000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>16500000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>20100000.0</v>
       </c>
-      <c r="DX56"/>
-      <c r="DY56">
+      <c r="DY56"/>
+      <c r="DZ56">
         <v>16300000.0</v>
       </c>
-      <c r="DZ56"/>
+      <c r="EA56"/>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>1232000000.0</v>
+      </c>
+      <c r="C57">
         <v>23524714000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>535250000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22228078000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>21932675000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>21912409000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>21722448000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>21879265000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>21444143000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20997390000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>20708509000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>20590345000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7881897000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>9347893000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>19462738000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>19466919000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>8263882000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>19590506000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>79850000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>64451000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>807222000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>17885193000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>33314000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>16072909000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>15602697000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1225000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>14047708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="AC57">
         <v>70000000.0</v>
       </c>
       <c r="AD57">
+        <v>70000000.0</v>
+      </c>
+      <c r="AE57">
         <v>5998000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>70000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>9860000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>716621000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>480000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6891000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>733000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>604000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>450002000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>38850000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>36860000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>36869000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>36879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AR57">
         <v>24000000.0</v>
       </c>
       <c r="AS57">
         <v>24000000.0</v>
       </c>
       <c r="AT57">
         <v>24000000.0</v>
       </c>
       <c r="AU57">
         <v>24000000.0</v>
       </c>
       <c r="AV57">
-        <v>22500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AW57">
         <v>22500000.0</v>
       </c>
       <c r="AX57">
+        <v>22500000.0</v>
+      </c>
+      <c r="AY57">
         <v>10000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3092747000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2463676000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2462245000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2512892000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2674783000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2597521000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2564472000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2694150000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2649231000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2642072000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2528499000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2592946000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2603610000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2112188000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2097626000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2108946000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2178370000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1917922000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1992855000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2046979000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>2040941000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1870312000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1810656000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1789278000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1771970000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1740214000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1702151000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1717877000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1726096000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1647691000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1449897000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1429608000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1385539000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1078625000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1042250000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>999218000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>993754000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>893843000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>883852000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>896270000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>914735000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>870063000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>903228000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>918229000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>924251000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>895508000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>884900000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>898616000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>934948000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>876105000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>748671000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>692419000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>711688000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>706311000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>704825000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>653365000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>683000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>670400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>642400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>627700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>636800000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>609700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>609200000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>628100000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>601400000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>604900000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>544800000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>538800000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>583900000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>514600000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>408200000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>293900000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>304500000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>273300000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>268100000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>262700000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>259200000.0</v>
       </c>
-      <c r="DX57"/>
-      <c r="DY57">
+      <c r="DY57"/>
+      <c r="DZ57">
         <v>240900000.0</v>
       </c>
-      <c r="DZ57"/>
+      <c r="EA57"/>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>24398266000.0</v>
+      </c>
+      <c r="C58">
         <v>24027808000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>23439851000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>23083128000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>22762475000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22691138000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22510528000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>22718414000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22954114000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>22170707000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21776952000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>22350761000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1666308000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2530147000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>21855886000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>20694587000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>552917000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>20553133000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>20891870000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>19632371000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>19049927000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>18669531000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>17791550000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17309168000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>17412499000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>15787398000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15772997000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15343554000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>10352215000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>10160691000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>9987168000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>10024017000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9818801000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7153884000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7051724000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6847899000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6615176000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6336640000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6245594000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5850912000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5595379000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5496943000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5074181000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4714000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4718964000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3663121000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3671483000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3645578000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3629736000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3187954000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3350950000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2528146000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2520898000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2577929000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2740035000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2650177000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2619372000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2745537000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2700537000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2715957000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2580079000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2644566000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2698761000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2160736000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2147040000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2158297000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2229006000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1974459000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2052091000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2108294000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2167731000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2064299000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2000466000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1921935000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1920814000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1914543000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1864974000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1853649000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1868810000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1785464000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1630342000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1587461000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1548506000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1243829000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1180072000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1138152000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1147054000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1066316000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1042011000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1052508000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1055498000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1026198000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1010060000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1065585000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1050355000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1056977000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>986581000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1001144000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1038238000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>986289000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>814061000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>745096000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>745541000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>735397000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>727458000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>696638000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>713500000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>676600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>647700000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>633200000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>653100000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>630600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>631400000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>639500000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>623700000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>618700000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>582400000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>573300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>610200000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>524100000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>410500000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>301000000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>307600000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>281100000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>268200000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>262600000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>262300000.0</v>
       </c>
-      <c r="DX58"/>
-      <c r="DY58">
+      <c r="DY58"/>
+      <c r="DZ58">
         <v>242700000.0</v>
       </c>
-      <c r="DZ58"/>
+      <c r="EA58"/>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -22529,51 +22643,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -22598,756 +22714,761 @@
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>4090577000.0</v>
+      </c>
+      <c r="C60">
         <v>4082127000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4076028000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4016701000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3917678000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3823802000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3751522000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3681368000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3566614000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3484738000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3426747000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3347069000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3284630000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3253195000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3197400000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3119070000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3073376000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3007159000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2966451000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2900770000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2837004000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2757596000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2647088000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2564683000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2460130000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2437150000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2469582000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2420723000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1537121000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1495584000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1456347000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1404977000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1371896000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>868944000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>804479000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>801921000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>782682000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>758216000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>646437000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>642583000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>625915000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>600828000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>514759000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>502300000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>486770000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>489783000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>366028000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>353830000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>343399000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>300030000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>316699000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>290356000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>287777000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>283722000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>279017000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>299206000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>300939000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>297697000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>293770000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>294422000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>277158000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>273857000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>273407000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>273967000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>274870000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>193361000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>194964000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>233016000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>233154000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>237984000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>239359000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>193344000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>192555000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>196308000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>191249000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>188596000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>184099000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>182764000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>178732000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>160440000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>153002000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>151430000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>148703000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>126610000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>125084000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>121879000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>120939000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>118675000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>115145000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>115877000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>113613000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>111334000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>110646000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>108576000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>141984000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>106848000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>140464000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>137230000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>138648000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>104882000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>88979000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>83474000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>80656000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>77319000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>75421000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>75515000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>76000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>74800000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>73600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>73000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>71800000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>69400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>68500000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>67700000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>68200000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>66700000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>60100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>58400000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>63000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>52500000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>41200000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>34600000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>33900000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>32900000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>32100000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>31300000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>30500000.0</v>
       </c>
-      <c r="DX60"/>
-      <c r="DY60">
+      <c r="DY60"/>
+      <c r="DZ60">
         <v>29300000.0</v>
       </c>
-      <c r="DZ60"/>
+      <c r="EA60"/>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-74826000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-74687000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-69639000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-52405000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-51074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44422000.0</v>
       </c>
       <c r="V61">
         <v>-44422000.0</v>
       </c>
       <c r="W61">
+        <v>-44422000.0</v>
+      </c>
+      <c r="X61">
         <v>-42966000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-42960000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-42944000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-42927000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-34971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28122000.0</v>
       </c>
       <c r="AC61">
         <v>-28122000.0</v>
       </c>
       <c r="AD61">
+        <v>-28122000.0</v>
+      </c>
+      <c r="AE61">
         <v>-17559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16561000.0</v>
       </c>
       <c r="AF61">
         <v>-16561000.0</v>
       </c>
       <c r="AG61">
+        <v>-16561000.0</v>
+      </c>
+      <c r="AH61">
         <v>-15484000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-15459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14499000.0</v>
       </c>
       <c r="AJ61">
         <v>-14499000.0</v>
       </c>
       <c r="AK61">
         <v>-14499000.0</v>
       </c>
       <c r="AL61">
+        <v>-14499000.0</v>
+      </c>
+      <c r="AM61">
         <v>-14615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13613000.0</v>
       </c>
       <c r="AN61">
         <v>-13613000.0</v>
       </c>
       <c r="AO61">
+        <v>-13613000.0</v>
+      </c>
+      <c r="AP61">
         <v>-13598000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-12976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12388000.0</v>
       </c>
       <c r="AR61">
         <v>-12388000.0</v>
       </c>
       <c r="AS61">
         <v>-12388000.0</v>
       </c>
       <c r="AT61">
+        <v>-12388000.0</v>
+      </c>
+      <c r="AU61">
         <v>-12307000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-11656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11614000.0</v>
       </c>
       <c r="AW61">
         <v>-11614000.0</v>
       </c>
       <c r="AX61">
+        <v>-11614000.0</v>
+      </c>
+      <c r="AY61">
         <v>-11448000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11182000.0</v>
       </c>
       <c r="AZ61">
         <v>-11182000.0</v>
       </c>
       <c r="BA61">
         <v>-11182000.0</v>
       </c>
       <c r="BB61">
+        <v>-11182000.0</v>
+      </c>
+      <c r="BC61">
         <v>-11176000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-11066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10831000.0</v>
       </c>
       <c r="BE61">
         <v>-10831000.0</v>
       </c>
       <c r="BF61">
         <v>-10831000.0</v>
       </c>
       <c r="BG61">
         <v>-10831000.0</v>
       </c>
       <c r="BH61">
         <v>-10831000.0</v>
       </c>
       <c r="BI61">
         <v>-10831000.0</v>
       </c>
       <c r="BJ61">
         <v>-10831000.0</v>
       </c>
       <c r="BK61">
         <v>-10831000.0</v>
       </c>
       <c r="BL61">
         <v>-10831000.0</v>
       </c>
       <c r="BM61">
+        <v>-10831000.0</v>
+      </c>
+      <c r="BN61">
         <v>-10820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10812000.0</v>
       </c>
       <c r="BO61">
         <v>-10812000.0</v>
       </c>
       <c r="BP61">
         <v>-10812000.0</v>
       </c>
       <c r="BQ61">
+        <v>-10812000.0</v>
+      </c>
+      <c r="BR61">
         <v>-10810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10787000.0</v>
       </c>
       <c r="BS61">
         <v>-10787000.0</v>
       </c>
       <c r="BT61">
         <v>-10787000.0</v>
       </c>
       <c r="BU61">
         <v>-10787000.0</v>
       </c>
       <c r="BV61">
+        <v>-10787000.0</v>
+      </c>
+      <c r="BW61">
         <v>-10774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10769000.0</v>
       </c>
       <c r="BX61">
         <v>-10769000.0</v>
       </c>
       <c r="BY61">
+        <v>-10769000.0</v>
+      </c>
+      <c r="BZ61">
         <v>-10900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10593000.0</v>
       </c>
       <c r="CA61">
         <v>-10593000.0</v>
       </c>
       <c r="CB61">
         <v>-10593000.0</v>
       </c>
       <c r="CC61">
-        <v>-10481000.0</v>
+        <v>-10593000.0</v>
       </c>
       <c r="CD61">
         <v>-10481000.0</v>
       </c>
       <c r="CE61">
         <v>-10481000.0</v>
       </c>
       <c r="CF61">
+        <v>-10481000.0</v>
+      </c>
+      <c r="CG61">
         <v>-10474000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-10402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10220000.0</v>
       </c>
       <c r="CI61">
         <v>-10220000.0</v>
       </c>
       <c r="CJ61">
         <v>-10220000.0</v>
       </c>
       <c r="CK61">
-        <v>-10194000.0</v>
+        <v>-10220000.0</v>
       </c>
       <c r="CL61">
         <v>-10194000.0</v>
       </c>
       <c r="CM61">
-        <v>-9859000.0</v>
+        <v>-10194000.0</v>
       </c>
       <c r="CN61">
         <v>-9859000.0</v>
       </c>
       <c r="CO61">
-        <v>-9847000.0</v>
+        <v>-9859000.0</v>
       </c>
       <c r="CP61">
         <v>-9847000.0</v>
       </c>
       <c r="CQ61">
+        <v>-9847000.0</v>
+      </c>
+      <c r="CR61">
         <v>-9689000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-8503000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-8186000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-7821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6220000.0</v>
       </c>
       <c r="CV61">
         <v>-6220000.0</v>
       </c>
       <c r="CW61">
         <v>-6220000.0</v>
       </c>
       <c r="CX61">
         <v>-6220000.0</v>
       </c>
       <c r="CY61">
         <v>-6220000.0</v>
       </c>
       <c r="CZ61">
         <v>-6220000.0</v>
       </c>
       <c r="DA61">
+        <v>-6220000.0</v>
+      </c>
+      <c r="DB61">
         <v>-5488000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-3810000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23436,50 +23557,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23572,51 +23694,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>527846000.0</v>
       </c>
       <c r="C2">
         <v>587887000.0</v>
       </c>
       <c r="D2">
         <v>588047000.0</v>
       </c>
       <c r="E2">
         <v>164557000.0</v>
       </c>
       <c r="F2">
         <v>12420000.0</v>
       </c>
       <c r="G2">
         <v>234130000.0</v>
       </c>
       <c r="H2">
         <v>150986000.0</v>
       </c>
       <c r="I2">
         <v>86601000.0</v>
       </c>
@@ -23673,51 +23795,51 @@
       </c>
       <c r="AA2">
         <v>32517000.0</v>
       </c>
       <c r="AB2">
         <v>26800000.0</v>
       </c>
       <c r="AC2">
         <v>31900000.0</v>
       </c>
       <c r="AD2">
         <v>28700000.0</v>
       </c>
       <c r="AE2">
         <v>24200000.0</v>
       </c>
       <c r="AF2">
         <v>18600000.0</v>
       </c>
       <c r="AG2">
         <v>8400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>38436000.0</v>
       </c>
       <c r="C3">
         <v>46728000.0</v>
       </c>
       <c r="D3">
         <v>45933000.0</v>
       </c>
       <c r="E3">
         <v>53626000.0</v>
       </c>
       <c r="F3">
         <v>47929000.0</v>
       </c>
       <c r="G3">
         <v>55111000.0</v>
       </c>
       <c r="H3">
         <v>41097000.0</v>
       </c>
       <c r="I3">
         <v>19526000.0</v>
       </c>
@@ -23774,88 +23896,88 @@
       </c>
       <c r="AA3">
         <v>3380000.0</v>
       </c>
       <c r="AB3">
         <v>3000000.0</v>
       </c>
       <c r="AC3">
         <v>3000000.0</v>
       </c>
       <c r="AD3">
         <v>2700000.0</v>
       </c>
       <c r="AE3">
         <v>2100000.0</v>
       </c>
       <c r="AF3">
         <v>1700000.0</v>
       </c>
       <c r="AG3">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
         <v>533764000.0</v>
       </c>
       <c r="C5">
         <v>475860000.0</v>
       </c>
       <c r="D5">
         <v>356935000.0</v>
       </c>
       <c r="E5">
         <v>453098000.0</v>
       </c>
       <c r="F5">
         <v>496112000.0</v>
       </c>
       <c r="G5">
         <v>340244000.0</v>
       </c>
       <c r="H5">
         <v>211584000.0</v>
       </c>
       <c r="I5">
         <v>151490000.0</v>
       </c>
@@ -23912,51 +24034,51 @@
       </c>
       <c r="AA5">
         <v>14441000.0</v>
       </c>
       <c r="AB5">
         <v>13300000.0</v>
       </c>
       <c r="AC5">
         <v>9600000.0</v>
       </c>
       <c r="AD5">
         <v>10500000.0</v>
       </c>
       <c r="AE5">
         <v>10000000.0</v>
       </c>
       <c r="AF5">
         <v>9200000.0</v>
       </c>
       <c r="AG5">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>572200000.0</v>
       </c>
       <c r="C6">
         <v>522588000.0</v>
       </c>
       <c r="D6">
         <v>402868000.0</v>
       </c>
       <c r="E6">
         <v>506724000.0</v>
       </c>
       <c r="F6">
         <v>544041000.0</v>
       </c>
       <c r="G6">
         <v>395355000.0</v>
       </c>
       <c r="H6">
         <v>252681000.0</v>
       </c>
       <c r="I6">
         <v>171016000.0</v>
       </c>
@@ -24013,127 +24135,127 @@
       </c>
       <c r="AA6">
         <v>17821000.0</v>
       </c>
       <c r="AB6">
         <v>16300000.0</v>
       </c>
       <c r="AC6">
         <v>12600000.0</v>
       </c>
       <c r="AD6">
         <v>13200000.0</v>
       </c>
       <c r="AE6">
         <v>12100000.0</v>
       </c>
       <c r="AF6">
         <v>10900000.0</v>
       </c>
       <c r="AG6">
         <v>5400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-13625000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>1137714000.0</v>
       </c>
       <c r="C9">
         <v>1045010000.0</v>
       </c>
       <c r="D9">
         <v>899853000.0</v>
       </c>
       <c r="E9">
         <v>976889000.0</v>
       </c>
       <c r="F9">
         <v>1026217000.0</v>
       </c>
       <c r="G9">
         <v>912857000.0</v>
       </c>
       <c r="H9">
         <v>668622000.0</v>
       </c>
       <c r="I9">
         <v>441121000.0</v>
       </c>
@@ -24190,51 +24312,51 @@
       </c>
       <c r="AA9">
         <v>44674000.0</v>
       </c>
       <c r="AB9">
         <v>41100000.0</v>
       </c>
       <c r="AC9">
         <v>37700000.0</v>
       </c>
       <c r="AD9">
         <v>37700000.0</v>
       </c>
       <c r="AE9">
         <v>32900000.0</v>
       </c>
       <c r="AF9">
         <v>27300000.0</v>
       </c>
       <c r="AG9">
         <v>15900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
         <v>533764000.0</v>
       </c>
       <c r="C10">
         <v>475860000.0</v>
       </c>
       <c r="D10">
         <v>356935000.0</v>
       </c>
       <c r="E10">
         <v>453098000.0</v>
       </c>
       <c r="F10">
         <v>496112000.0</v>
       </c>
       <c r="G10">
         <v>340244000.0</v>
       </c>
       <c r="H10">
         <v>211584000.0</v>
       </c>
       <c r="I10">
         <v>151490000.0</v>
       </c>
@@ -24291,51 +24413,51 @@
       </c>
       <c r="AA10">
         <v>14441000.0</v>
       </c>
       <c r="AB10">
         <v>13300000.0</v>
       </c>
       <c r="AC10">
         <v>9600000.0</v>
       </c>
       <c r="AD10">
         <v>10500000.0</v>
       </c>
       <c r="AE10">
         <v>10000000.0</v>
       </c>
       <c r="AF10">
         <v>9200000.0</v>
       </c>
       <c r="AG10">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
         <v>121610000.0</v>
       </c>
       <c r="C11">
         <v>117175000.0</v>
       </c>
       <c r="D11">
         <v>87830000.0</v>
       </c>
       <c r="E11">
         <v>106558000.0</v>
       </c>
       <c r="F11">
         <v>119199000.0</v>
       </c>
       <c r="G11">
         <v>78256000.0</v>
       </c>
       <c r="H11">
         <v>50143000.0</v>
       </c>
       <c r="I11">
         <v>30463000.0</v>
       </c>
@@ -24392,51 +24514,51 @@
       </c>
       <c r="AA11">
         <v>4343000.0</v>
       </c>
       <c r="AB11">
         <v>4300000.0</v>
       </c>
       <c r="AC11">
         <v>2700000.0</v>
       </c>
       <c r="AD11">
         <v>3100000.0</v>
       </c>
       <c r="AE11">
         <v>2800000.0</v>
       </c>
       <c r="AF11">
         <v>2800000.0</v>
       </c>
       <c r="AG11">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
         <v>457602000.0</v>
       </c>
       <c r="C12">
         <v>529094000.0</v>
       </c>
       <c r="D12">
         <v>445391000.0</v>
       </c>
       <c r="E12">
         <v>92860000.0</v>
       </c>
       <c r="F12">
         <v>47785000.0</v>
       </c>
       <c r="G12">
         <v>88750000.0</v>
       </c>
       <c r="H12">
         <v>131228000.0</v>
       </c>
       <c r="I12">
         <v>69934000.0</v>
       </c>
@@ -24493,51 +24615,51 @@
       </c>
       <c r="AA12">
         <v>30805000.0</v>
       </c>
       <c r="AB12">
         <v>24600000.0</v>
       </c>
       <c r="AC12">
         <v>26400000.0</v>
       </c>
       <c r="AD12">
         <v>26000000.0</v>
       </c>
       <c r="AE12">
         <v>22300000.0</v>
       </c>
       <c r="AF12">
         <v>17400000.0</v>
       </c>
       <c r="AG12">
         <v>7800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13">
         <v>1394525000.0</v>
       </c>
       <c r="C13">
         <v>1378284000.0</v>
       </c>
       <c r="D13">
         <v>1221863000.0</v>
       </c>
       <c r="E13">
         <v>893886000.0</v>
       </c>
       <c r="F13">
         <v>703112000.0</v>
       </c>
       <c r="G13">
         <v>726503000.0</v>
       </c>
       <c r="H13">
         <v>636394000.0</v>
       </c>
       <c r="I13">
         <v>413326000.0</v>
       </c>
@@ -24552,88 +24674,88 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>412154000.0</v>
       </c>
       <c r="C15">
         <v>358685000.0</v>
       </c>
       <c r="D15">
         <v>269105000.0</v>
       </c>
       <c r="E15">
         <v>346540000.0</v>
       </c>
       <c r="F15">
         <v>376913000.0</v>
       </c>
       <c r="G15">
         <v>261988000.0</v>
       </c>
       <c r="H15">
         <v>161441000.0</v>
       </c>
       <c r="I15">
         <v>121027000.0</v>
       </c>
@@ -24690,51 +24812,51 @@
       </c>
       <c r="AA15">
         <v>10098000.0</v>
       </c>
       <c r="AB15">
         <v>9000000.0</v>
       </c>
       <c r="AC15">
         <v>6900000.0</v>
       </c>
       <c r="AD15">
         <v>7400000.0</v>
       </c>
       <c r="AE15">
         <v>7200000.0</v>
       </c>
       <c r="AF15">
         <v>6400000.0</v>
       </c>
       <c r="AG15">
         <v>3100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>346540000.0</v>
       </c>
       <c r="F16">
         <v>376913000.0</v>
       </c>
       <c r="G16">
         <v>261988000.0</v>
       </c>
       <c r="H16">
         <v>161441000.0</v>
       </c>
       <c r="I16">
         <v>121027000.0</v>
       </c>
       <c r="J16">
         <v>73548000.0</v>
       </c>
       <c r="K16">
         <v>72100000.0</v>
       </c>
@@ -24767,51 +24889,51 @@
       </c>
       <c r="W16">
         <v>13101000.0</v>
       </c>
       <c r="X16">
         <v>12010000.0</v>
       </c>
       <c r="Y16">
         <v>10355000.0</v>
       </c>
       <c r="Z16">
         <v>9633000.0</v>
       </c>
       <c r="AA16">
         <v>10098000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
         <v>412154000.0</v>
       </c>
       <c r="C17">
         <v>358685000.0</v>
       </c>
       <c r="D17">
         <v>285392000.0</v>
       </c>
       <c r="E17">
         <v>346540000.0</v>
       </c>
       <c r="F17">
         <v>376913000.0</v>
       </c>
       <c r="G17">
         <v>418500000.0</v>
       </c>
       <c r="H17">
         <v>161441000.0</v>
       </c>
       <c r="I17">
         <v>121027000.0</v>
       </c>
@@ -24834,51 +24956,51 @@
         <v>29005000.0</v>
       </c>
       <c r="P17">
         <v>21093000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>936923000.0</v>
       </c>
       <c r="C18">
         <v>849190000.0</v>
       </c>
       <c r="D18">
         <v>853080000.0</v>
       </c>
       <c r="E18">
         <v>801026000.0</v>
       </c>
       <c r="F18">
         <v>655327000.0</v>
       </c>
       <c r="G18">
         <v>637753000.0</v>
       </c>
       <c r="H18">
         <v>505166000.0</v>
       </c>
       <c r="I18">
         <v>343392000.0</v>
       </c>
@@ -24893,133 +25015,133 @@
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>16270000.0</v>
       </c>
       <c r="K20">
         <v>16261000.0</v>
       </c>
       <c r="L20">
         <v>11428000.0</v>
       </c>
       <c r="M20">
         <v>7032000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>533764000.0</v>
       </c>
       <c r="C21">
         <v>475860000.0</v>
       </c>
       <c r="D21">
         <v>356935000.0</v>
       </c>
       <c r="E21">
         <v>453098000.0</v>
       </c>
       <c r="F21">
         <v>496112000.0</v>
       </c>
       <c r="G21">
         <v>340244000.0</v>
       </c>
       <c r="H21">
         <v>211584000.0</v>
       </c>
       <c r="I21">
         <v>151490000.0</v>
       </c>
@@ -25076,88 +25198,88 @@
       </c>
       <c r="AA21">
         <v>14441000.0</v>
       </c>
       <c r="AB21">
         <v>13300000.0</v>
       </c>
       <c r="AC21">
         <v>9600000.0</v>
       </c>
       <c r="AD21">
         <v>10500000.0</v>
       </c>
       <c r="AE21">
         <v>10000000.0</v>
       </c>
       <c r="AF21">
         <v>9200000.0</v>
       </c>
       <c r="AG21">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>1131796000.0</v>
       </c>
       <c r="C23">
         <v>1157037000.0</v>
       </c>
       <c r="D23">
         <v>1130965000.0</v>
       </c>
       <c r="E23">
         <v>688348000.0</v>
       </c>
       <c r="F23">
         <v>542525000.0</v>
       </c>
       <c r="G23">
         <v>806743000.0</v>
       </c>
       <c r="H23">
         <v>608024000.0</v>
       </c>
       <c r="I23">
         <v>376232000.0</v>
       </c>
@@ -25214,96 +25336,96 @@
       </c>
       <c r="AA23">
         <v>62750000.0</v>
       </c>
       <c r="AB23">
         <v>54600000.0</v>
       </c>
       <c r="AC23">
         <v>60000000.0</v>
       </c>
       <c r="AD23">
         <v>55900000.0</v>
       </c>
       <c r="AE23">
         <v>47100000.0</v>
       </c>
       <c r="AF23">
         <v>36700000.0</v>
       </c>
       <c r="AG23">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>286000.0</v>
       </c>
       <c r="N24">
         <v>1738000.0</v>
       </c>
       <c r="O24">
         <v>3577000.0</v>
       </c>
       <c r="P24">
         <v>3241000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>38436000.0</v>
       </c>
       <c r="C25">
         <v>46728000.0</v>
       </c>
       <c r="D25">
         <v>49692000.0</v>
       </c>
       <c r="E25">
         <v>19744000.0</v>
       </c>
       <c r="F25">
         <v>14965000.0</v>
       </c>
       <c r="G25">
         <v>55111000.0</v>
       </c>
       <c r="H25">
         <v>41097000.0</v>
       </c>
       <c r="I25">
         <v>19526000.0</v>
       </c>
@@ -25314,51 +25436,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -25367,51 +25489,51 @@
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>12612000.0</v>
       </c>
       <c r="D27">
         <v>11638000.0</v>
       </c>
       <c r="E27">
         <v>12032000.0</v>
       </c>
       <c r="F27">
         <v>8434000.0</v>
       </c>
       <c r="G27">
         <v>8046000.0</v>
       </c>
       <c r="H27">
         <v>7927000.0</v>
       </c>
       <c r="I27">
         <v>5571000.0</v>
       </c>
       <c r="J27">
         <v>5131000.0</v>
@@ -25442,51 +25564,51 @@
       </c>
       <c r="S27">
         <v>3083000.0</v>
       </c>
       <c r="T27">
         <v>2546000.0</v>
       </c>
       <c r="U27">
         <v>2029000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>393791000.0</v>
       </c>
       <c r="C28">
         <v>363140000.0</v>
       </c>
       <c r="D28">
         <v>347050000.0</v>
       </c>
       <c r="E28">
         <v>327782000.0</v>
       </c>
       <c r="F28">
         <v>343390000.0</v>
       </c>
       <c r="G28">
         <v>374356000.0</v>
       </c>
       <c r="H28">
         <v>225883000.0</v>
       </c>
       <c r="I28">
         <v>152540000.0</v>
       </c>
@@ -25543,51 +25665,51 @@
       </c>
       <c r="AA28">
         <v>16420000.0</v>
       </c>
       <c r="AB28">
         <v>14900000.0</v>
       </c>
       <c r="AC28">
         <v>14000000.0</v>
       </c>
       <c r="AD28">
         <v>13700000.0</v>
       </c>
       <c r="AE28">
         <v>11400000.0</v>
       </c>
       <c r="AF28">
         <v>9200000.0</v>
       </c>
       <c r="AG28">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>121610000.0</v>
       </c>
       <c r="C29">
         <v>117175000.0</v>
       </c>
       <c r="D29">
         <v>85691000.0</v>
       </c>
       <c r="E29">
         <v>106558000.0</v>
       </c>
       <c r="F29">
         <v>119199000.0</v>
       </c>
       <c r="G29">
         <v>78256000.0</v>
       </c>
       <c r="H29">
         <v>50143000.0</v>
       </c>
       <c r="I29">
         <v>30463000.0</v>
       </c>
@@ -25602,51 +25724,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>603950000.0</v>
       </c>
       <c r="C30">
         <v>569150000.0</v>
       </c>
       <c r="D30">
         <v>542918000.0</v>
       </c>
       <c r="E30">
         <v>523791000.0</v>
       </c>
       <c r="F30">
         <v>530105000.0</v>
       </c>
       <c r="G30">
         <v>572613000.0</v>
       </c>
       <c r="H30">
         <v>457038000.0</v>
       </c>
       <c r="I30">
         <v>289631000.0</v>
       </c>
@@ -25703,51 +25825,51 @@
       </c>
       <c r="AA30">
         <v>30233000.0</v>
       </c>
       <c r="AB30">
         <v>27800000.0</v>
       </c>
       <c r="AC30">
         <v>28100000.0</v>
       </c>
       <c r="AD30">
         <v>27200000.0</v>
       </c>
       <c r="AE30">
         <v>22900000.0</v>
       </c>
       <c r="AF30">
         <v>18100000.0</v>
       </c>
       <c r="AG30">
         <v>11600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>475860000.0</v>
       </c>
       <c r="D31">
         <v>354149000.0</v>
       </c>
       <c r="E31">
         <v>-7195000.0</v>
       </c>
       <c r="F31">
         <v>-10255000.0</v>
       </c>
       <c r="G31">
         <v>-75148000.0</v>
       </c>
       <c r="H31">
         <v>211584000.0</v>
       </c>
       <c r="I31">
         <v>-29801000.0</v>
       </c>
       <c r="J31">
         <v>-8335000.0</v>
@@ -25802,51 +25924,51 @@
       </c>
       <c r="AA31">
         <v>14441000.0</v>
       </c>
       <c r="AB31">
         <v>13300000.0</v>
       </c>
       <c r="AC31">
         <v>9600000.0</v>
       </c>
       <c r="AD31">
         <v>10500000.0</v>
       </c>
       <c r="AE31">
         <v>10000000.0</v>
       </c>
       <c r="AF31">
         <v>-7700000.0</v>
       </c>
       <c r="AG31">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
         <v>1665560000.0</v>
       </c>
       <c r="C32">
         <v>1632897000.0</v>
       </c>
       <c r="D32">
         <v>1487900000.0</v>
       </c>
       <c r="E32">
         <v>1141446000.0</v>
       </c>
       <c r="F32">
         <v>1038637000.0</v>
       </c>
       <c r="G32">
         <v>1146987000.0</v>
       </c>
       <c r="H32">
         <v>819608000.0</v>
       </c>
       <c r="I32">
         <v>527722000.0</v>
       </c>
@@ -25922,1262 +26044,1270 @@
       <c r="AG32">
         <v>24300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>130344000.0</v>
+      </c>
+      <c r="C2">
         <v>107335000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>135706000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>139712000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>118597000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>133831000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>137350000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>147193000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>154175000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>149169000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>149065000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>147261000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>157928000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>133793000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>82395000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38973000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26128000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17061000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14287000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1710000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12041000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-15618000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13817000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35078000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>109365000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>75870000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44418000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>45581000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>32045000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>28942000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>26856000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24176000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23057000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12512000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12577000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11254000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10459000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8296000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7387000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5954000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5640000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4804000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4536000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4782000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6197000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4605000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4782000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5723000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4708000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5115000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4176000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5349000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6640000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5458000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7422000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9953000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11351000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17437000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14474000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>14538000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>16291000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14973000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19209000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>16912000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>25846000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>18348000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>24598000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>17508000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19951000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20561000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>34476000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>21155000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16913000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>18829000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>25040000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>21334000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>18448000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>17500000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>17238000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15440000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13050000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>11259000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8319000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7900000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6779000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5587000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5085000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5778000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5285000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5013000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5783000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6297000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7067000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6843000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8392000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>9073000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7667000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>8586000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>11134000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>10552000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>9047000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>8738000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>9111000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8881000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7572000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6953000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6431000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>7600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>7300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>9200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>7700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>7300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>6900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>6500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>8300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>6000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>4900000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DT2">
         <v>3100000.0</v>
       </c>
       <c r="DU2">
+        <v>3100000.0</v>
+      </c>
+      <c r="DV2">
         <v>2800000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>2600000.0</v>
       </c>
-      <c r="DW2"/>
       <c r="DX2"/>
-      <c r="DY2">
+      <c r="DY2"/>
+      <c r="DZ2">
         <v>2100000.0</v>
       </c>
-      <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>7435000.0</v>
+      </c>
+      <c r="C3">
         <v>3393000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31714000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9040000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10446000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10634000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11788000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11434000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11464000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12042000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12044000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12249000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12226000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13173000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12360000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12628000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12638000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11098000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14548000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11098000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11185000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15438000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13919000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12807000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12947000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12903000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13620000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7272000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7302000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6305000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5489000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4524000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3208000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3220000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3210000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3321000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3377000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3522000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3403000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3689000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3281000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2714000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3106000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2642000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2568000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1454000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2839000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2276000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2403000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1601000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1561000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1580000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1610000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1810000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1618000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1600000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1363000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1360000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1357000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1298000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1375000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1070000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1060000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1034000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1165000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1142000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>995000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1090000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1011000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2130000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>245000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1121000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1034000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1086000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1067000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1112000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1093000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2165000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>908000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>944000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>838000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1160000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>750000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>682000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>701000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1001000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>657000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>661000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>612000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1148000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>674000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>697000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>734000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1428000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1053000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>964000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1005000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1555000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1272000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>600000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>798000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1561000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>398000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>702000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>719000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>900000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>700000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DG3">
         <v>800000.0</v>
       </c>
       <c r="DH3">
+        <v>800000.0</v>
+      </c>
+      <c r="DI3">
         <v>1200000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>300000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>700000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1000000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>800000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>600000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>300000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>200000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DR3">
         <v>300000.0</v>
       </c>
       <c r="DS3">
+        <v>300000.0</v>
+      </c>
+      <c r="DT3">
         <v>400000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>700000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>-200000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>300000.0</v>
       </c>
-      <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -27359,889 +27489,896 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
+        <v>66049000.0</v>
+      </c>
+      <c r="C5">
         <v>140725000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>141094000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>137042000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>142692000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>112936000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>126023000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>125885000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>126502000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>97450000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>90386000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>105027000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>82970000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>78552000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>104534000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>121075000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>118085000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>109404000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>107478000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>110702000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>115189000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>162743000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>125993000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>150182000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>40845000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23224000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>82207000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>27076000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>50968000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>51333000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>50553000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>54761000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11810000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>34366000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>31213000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>28300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>33402000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>31367000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>25164000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>31921000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>29720000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>18441000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>17444000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>22995000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1794000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>14511000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>14747000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>16785000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>12400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>12273000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1466000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>9939000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>10007000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7891000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7230000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2719000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3908000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7863000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1728000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>24709000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3010000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2202000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1961000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1657000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5083000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2403000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-29008000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-325000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3984000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1175000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-15953000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>835000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4687000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4462000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>666000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>5539000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>8257000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>7992000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>8597000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>8955000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>8014000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>7691000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>4353000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>5871000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>5237000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>5416000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>5861000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>4580000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4536000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4745000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>5480000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4212000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>4185000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4087000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>4066000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>3823000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>4314000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3229000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>3771000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>3935000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>3230000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>3389000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>3820000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3456000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3623000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3542000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>3200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>3300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>3200000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>4400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>2300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2500000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>2400000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>2200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>3100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>2600000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>2200000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>2300000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>2800000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>1800000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>1500000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DV5">
         <v>1500000.0</v>
       </c>
-      <c r="DW5"/>
+      <c r="DW5">
+        <v>1500000.0</v>
+      </c>
       <c r="DX5"/>
-      <c r="DY5">
+      <c r="DY5"/>
+      <c r="DZ5">
         <v>1000000.0</v>
       </c>
-      <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>73484000.0</v>
+      </c>
+      <c r="C6">
         <v>144118000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>172808000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>146082000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>153138000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>123570000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>137811000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>137319000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>137966000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>109492000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>102586000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>117071000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>95219000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>90778000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>117707000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>133435000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>130713000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>122042000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>118576000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>125250000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>126287000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>173928000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>141431000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>164101000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>53652000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>36171000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>95110000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>40696000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>58240000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>58635000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>56858000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>60250000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>16334000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>37574000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>34433000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31510000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>36723000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>34744000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>28686000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>35324000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>33409000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>21722000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>20158000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>26101000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4436000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17079000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>16201000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>19624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14676000.0</v>
       </c>
       <c r="AX6">
         <v>14676000.0</v>
       </c>
       <c r="AY6">
+        <v>14676000.0</v>
+      </c>
+      <c r="AZ6">
         <v>3067000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>11500000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>11587000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>9501000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>9040000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4337000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>5508000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9226000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3088000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>26066000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4308000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3577000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3031000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-597000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-4049000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1238000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-27866000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>670000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-2894000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-164000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-13823000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1080000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>5808000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>5496000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1752000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>6606000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>9369000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>9085000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>10762000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>9863000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>8958000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>8529000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>5513000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>6621000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>5919000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>6117000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>6862000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>5237000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>5197000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>5357000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>6628000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>4886000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4882000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4821000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5494000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>4876000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>5278000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>4234000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>5326000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>5207000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>3830000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>4187000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5381000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3854000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>4325000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>4261000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DE6">
         <v>3900000.0</v>
       </c>
       <c r="DF6">
+        <v>3900000.0</v>
+      </c>
+      <c r="DG6">
         <v>4000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>5200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>2800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3700000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2400000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>3500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>3100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>2100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>1900000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>1300000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DX6">
         <v>1000000.0</v>
       </c>
       <c r="DY6">
         <v>1000000.0</v>
       </c>
       <c r="DZ6">
+        <v>1000000.0</v>
+      </c>
+      <c r="EA6">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -28423,111 +28560,112 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28709,1717 +28847,1734 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>301558000.0</v>
+      </c>
+      <c r="C9">
         <v>314356000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>284184000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>282696000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>289398000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>255382000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>268401000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>269146000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>271227000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>236236000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>230349000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>238543000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>221754000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>209207000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>230840000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>250914000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>249865000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>245270000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>217374000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>240121000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>245414000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>305094000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>275953000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>303072000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>195663000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>159079000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>203673000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>218679000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>131240000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>125847000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>125189000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>125866000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>97151000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>92915000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>89936000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>90720000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>88542000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>83527000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>78758000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>83594000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>80315000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>72242000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>68249000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>70308000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>47418000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>52177000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>51190000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>52178000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>46878000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>43322000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>39090000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>35717000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>36695000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>36775000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>37021000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>31529000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>30531000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>22072000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>30667000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>27105000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>25606000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>23357000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>17433000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>17271000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>10092000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>14528000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>8410000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>15035000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>13745000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>14552000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>437000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>15596000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>20649000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>20102000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>16168000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>20708000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>22037000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>22437000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>23866000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>22436000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>20308000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>19776000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>17293000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>16248000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>15368000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>15575000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>15080000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>13707000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>13456000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>13984000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>13850000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>13208000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>12795000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>13277000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>13161000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>14055000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>14654000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>12662000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>13006000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>12596000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>11509000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>11233000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>10980000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>11183000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>11285000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>11226000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>10600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>10200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>10367000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>10100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>10800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9700000.0</v>
       </c>
       <c r="DI9">
         <v>9700000.0</v>
       </c>
       <c r="DJ9">
+        <v>9700000.0</v>
+      </c>
+      <c r="DK9">
         <v>7600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>9600000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>9400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>9500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>8700000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>9900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>8200000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>7300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="DS9">
         <v>4800000.0</v>
       </c>
       <c r="DT9">
+        <v>4800000.0</v>
+      </c>
+      <c r="DU9">
         <v>4700000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>4600000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>4500000.0</v>
       </c>
-      <c r="DW9"/>
       <c r="DX9"/>
-      <c r="DY9">
+      <c r="DY9"/>
+      <c r="DZ9">
         <v>3700000.0</v>
       </c>
-      <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>66049000.0</v>
+      </c>
+      <c r="C10">
         <v>140725000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>141094000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>137042000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>142692000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>112936000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>126023000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>125885000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>126502000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>97450000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>90386000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>105027000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>82970000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>78552000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>104534000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>121075000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>118085000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>109404000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>107478000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>110702000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>115189000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>162743000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>125993000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>150182000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>40845000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>23224000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>82207000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>27076000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>50968000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>51333000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>50553000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>54761000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11810000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>34366000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>31213000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>28300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>33402000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>31367000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25164000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>31921000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>29720000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>18441000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17444000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22995000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1794000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14511000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14747000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16785000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>12273000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1466000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9939000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10007000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7891000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7230000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2719000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3908000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7863000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1728000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>24709000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3010000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2202000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1961000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1657000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-5083000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2403000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-29008000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-325000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-3984000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1175000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-15953000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>835000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4687000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4462000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>666000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5539000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>8257000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7992000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8597000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8955000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>8014000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7691000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4353000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5871000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5237000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5416000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>5861000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4580000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4536000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4745000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>5480000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4212000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>4185000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4087000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4066000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3823000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4314000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3229000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3771000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3935000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3230000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3389000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3820000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3456000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3623000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3542000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>2400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>3100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>2200000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>2300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>2800000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>1800000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>1500000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DV10">
         <v>1500000.0</v>
       </c>
-      <c r="DW10"/>
+      <c r="DW10">
+        <v>1500000.0</v>
+      </c>
       <c r="DX10"/>
-      <c r="DY10">
+      <c r="DY10"/>
+      <c r="DZ10">
         <v>1000000.0</v>
       </c>
-      <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
+        <v>14603000.0</v>
+      </c>
+      <c r="C11">
         <v>30233000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>32738000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>31013000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>32858000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>25001000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>31647000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>26673000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>35717000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>23138000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>24452000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>24912000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>20335000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>18131000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22313000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>28520000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28019000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>27706000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>25534000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>29022000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>26862000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>37781000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>31708000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>34037000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>8609000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3902000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20959000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5692000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12064000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11428000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7017000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13317000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2423000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7706000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>22063000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8142000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10315000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10214000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6987000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>10364000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9671000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6124000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3296000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7368000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>486000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4747000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4167000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5122000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4270000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3923000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>88000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3262000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3329000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2606000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2558000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>816000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1413000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2498000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>587000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8249000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>896000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>824000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>98000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-760000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-1664000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-869000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>9324000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-198000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-1290000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-539000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-5557000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>469000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1538000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1496000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-520000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1969000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2884000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2968000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2838000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3001000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2699000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2591000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1630000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1966000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1737000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1816000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2073000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1495000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1494000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1559000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1893000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1368000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1375000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1318000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1336000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1253000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1431000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1057000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1233000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1328000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1040000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1091000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>903000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1118000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1185000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1137000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1200000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1100000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>900000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>800000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>900000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>100000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>700000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>1100000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>900000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>300000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>800000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>900000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>600000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DU11">
         <v>500000.0</v>
       </c>
       <c r="DV11">
         <v>500000.0</v>
       </c>
       <c r="DW11">
-        <v>-1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DX11">
         <v>-1000000.0</v>
       </c>
       <c r="DY11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DZ11">
         <v>300000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
+        <v>113091000.0</v>
+      </c>
+      <c r="C12">
         <v>107335000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>112756000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>117082000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>115825000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>111939000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>124542000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>141086000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>135402000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>128064000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>126113000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>122802000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>112412000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>84064000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>49505000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21321000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11204000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10830000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11528000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11385000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11899000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12973000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15327000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17396000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21204000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>34823000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>38725000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>39592000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>27377000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25534000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>23195000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22081000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13947000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10711000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10041000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9467000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8254000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6460000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5677000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5143000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4751000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4123000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3983000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3796000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3541000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3536000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3894000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4054000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3343000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3389000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2698000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2429000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2475000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2535000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2980000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3413000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4126000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4555000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5455000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6986000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7179000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7930000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7805000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7173000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7238000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7578000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8130000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>9210000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10561000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>12649000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>14586000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12935000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>13193000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15629000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>18126000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>18370000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>17512000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16993000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>16525000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>14727000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>12149000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>10749000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>8291000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>7182000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6026000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5435000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5115000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4900000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4658000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4702000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4881000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5236000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5816000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6112000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6775000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6849000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6893000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>7627000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>9065000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>9271000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>8324000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>8245000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>8351000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>8578000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7301000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>6575000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>6500000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>6200000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>5800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5931000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>6400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="DJ12">
         <v>6600000.0</v>
       </c>
       <c r="DK12">
-        <v>6700000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="DL12">
         <v>6700000.0</v>
       </c>
       <c r="DM12">
+        <v>6700000.0</v>
+      </c>
+      <c r="DN12">
         <v>6400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>5900000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>7400000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>5600000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>4600000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DT12">
         <v>2900000.0</v>
       </c>
       <c r="DU12">
+        <v>2900000.0</v>
+      </c>
+      <c r="DV12">
         <v>2600000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>2400000.0</v>
       </c>
-      <c r="DW12"/>
       <c r="DX12"/>
-      <c r="DY12">
+      <c r="DY12"/>
+      <c r="DZ12">
         <v>1900000.0</v>
       </c>
-      <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13">
+        <v>365575000.0</v>
+      </c>
+      <c r="C13">
         <v>351771000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>358063000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>355046000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>347638000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>333778000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>346363000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>355146000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>347323000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>329452000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>332214000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>330553000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>321952000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>295716000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>273642000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>234302000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>202568000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>183374000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>178365000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>173046000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>173751000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>177950000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>178783000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>179934000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>185018000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>182768000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>194076000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>188361000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>129028000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>124929000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -30475,87 +30630,86 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -30737,976 +30891,983 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>51446000.0</v>
+      </c>
+      <c r="C15">
         <v>110492000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>108356000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>106029000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>109834000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>87935000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>94376000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>99212000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>90785000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>74312000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>65934000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>80115000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>62635000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>60421000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>82221000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>92555000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>90066000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>81698000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>81944000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>81680000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>88327000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>124962000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>94285000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>116145000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>32236000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19322000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>61248000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>21384000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>38904000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>39905000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>43536000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>41444000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9387000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>26660000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9150000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>20158000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>23087000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>21153000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>18177000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21557000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>20049000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>12317000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>14148000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>15627000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1308000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9764000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10580000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>11663000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8130000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8350000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1378000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>6677000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>6678000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5285000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4672000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1903000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2495000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5365000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1141000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>16460000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2114000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1378000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1863000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-897000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-3419000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1534000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-38332000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-127000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-2694000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-636000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-10396000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>366000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3149000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2966000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1186000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3570000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5373000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5024000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5759000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5954000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>5315000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5100000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2723000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3905000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3500000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3600000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3788000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3085000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3042000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3186000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3587000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2844000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2810000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2769000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2730000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2570000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2883000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2172000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2538000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2607000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2190000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2298000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2917000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2338000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2438000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2405000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DE15">
         <v>2100000.0</v>
       </c>
       <c r="DF15">
         <v>2100000.0</v>
       </c>
       <c r="DG15">
+        <v>2100000.0</v>
+      </c>
+      <c r="DH15">
         <v>3500000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1500000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>2000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>2000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1700000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1900000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>1500000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>1900000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DT15">
         <v>1100000.0</v>
       </c>
       <c r="DU15">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DV15">
         <v>1000000.0</v>
       </c>
       <c r="DW15">
         <v>1000000.0</v>
       </c>
       <c r="DX15">
         <v>1000000.0</v>
       </c>
       <c r="DY15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DZ15">
         <v>700000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>62635000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>60421000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>82221000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>92555000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>90066000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>81698000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>81944000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>81680000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>88327000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>124962000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>94285000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>116145000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>32236000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19322000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>61248000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>21384000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>38904000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>39905000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>43536000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>41444000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9387000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>26660000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9150000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>20158000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23087000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>21153000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>18177000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21557000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>20049000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12317000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>14148000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>15627000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1308000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9764000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10580000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11663000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8130000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8064000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>966000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6234000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6236000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4844000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3554000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1076000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1678000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4550000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>322000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>15643000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1307000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>580000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1052000.0</v>
       </c>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-366000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>366000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3149000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2966000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1186000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3570000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5373000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>5024000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>5758000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>5954000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5315000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5100000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2723000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3905000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3500000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3600000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3788000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3085000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3042000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3186000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3587000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2844000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2810000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2769000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2730000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2570000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2883000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2172000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2538000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2607000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2190000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2298000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2917000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2338000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2438000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2405000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
+        <v>51446000.0</v>
+      </c>
+      <c r="C17">
         <v>110492000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>108356000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>106029000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>109834000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>87935000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>94376000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>99212000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>90785000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>74312000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>65934000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>80115000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>62635000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>60421000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>82221000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>92555000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>90066000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>81698000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>81944000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>81680000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>88327000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>124962000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>250797000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>116145000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>32236000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>19322000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>61248000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>21384000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>38904000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>39905000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>43536000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>41444000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>9387000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>26660000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>110618000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>20158000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>23087000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>21153000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>18177000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>21557000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>20049000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>12317000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>14148000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>15627000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1308000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>9764000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>10580000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>11663000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>8130000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>8350000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1378000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>6677000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>6678000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>5285000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>19242000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1903000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2495000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>5365000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>16460000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>2114000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -31795,167 +31956,172 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>252484000.0</v>
+      </c>
+      <c r="C18">
         <v>244436000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>245307000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>237964000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>231813000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>221839000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>221821000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>214060000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>211921000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>201388000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>206101000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>207751000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>209540000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>211652000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>224137000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>212981000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>191364000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>172544000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>166837000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>161661000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>161852000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>164977000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>163456000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>162538000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>163814000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>147945000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>155351000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>148769000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>101651000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>99395000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32011,54 +32177,55 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -32145,138 +32312,137 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-835000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>835000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>12618000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>5570000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-2320000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>402000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>55869000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-49510000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>9902000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>11428000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>7032000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -32407,503 +32573,507 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>66049000.0</v>
+      </c>
+      <c r="C21">
         <v>140725000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>141094000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>137042000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>142692000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>112936000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>126023000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>125885000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>126502000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>97450000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>90386000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>105027000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>82970000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>78552000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>104534000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>121075000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>118085000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>109404000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>107478000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>110702000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>115189000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>162743000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>125993000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>150182000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>40845000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>23224000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>82207000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>27076000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>50968000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>51333000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>50553000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>54761000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11810000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>34366000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>31213000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>28300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>33402000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>31367000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>25164000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>31921000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>29720000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>18441000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>17444000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>22995000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1794000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14511000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14747000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>16785000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12400000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12273000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1466000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9939000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>10007000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7891000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7230000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2719000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3908000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7863000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1728000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>24709000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3010000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2202000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1961000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-1657000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-5083000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-2403000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-29008000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-325000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-3984000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1175000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-15953000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>835000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4687000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4462000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>666000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5539000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>8257000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>7992000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8597000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>8955000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>8014000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>7691000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4353000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>5871000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>5237000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>5416000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5861000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4580000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>4536000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>4745000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5480000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4212000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4185000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4087000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>4066000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>3823000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4314000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3229000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>3771000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3935000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3230000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>3389000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>3820000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3456000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3623000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3542000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>3200000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>4400000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>2400000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2200000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>3100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>2600000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>2200000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>2300000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2800000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>1800000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>1500000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DV21">
         <v>1500000.0</v>
       </c>
       <c r="DW21">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DX21">
         <v>1000000.0</v>
       </c>
       <c r="DY21">
         <v>1000000.0</v>
       </c>
       <c r="DZ21">
+        <v>1000000.0</v>
+      </c>
+      <c r="EA21">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -33085,554 +33255,560 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>365853000.0</v>
+      </c>
+      <c r="C23">
         <v>280966000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>278796000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>285366000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>265303000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>276277000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>279728000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>290454000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>298900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>287955000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>289028000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>280777000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>296712000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>264448000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>208701000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>168812000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>157908000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>152927000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>124183000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>131129000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>142266000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>126733000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>163777000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>187968000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>264183000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>211725000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>165884000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>237184000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>112317000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>103456000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>101492000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>95281000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>108398000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>71061000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>71300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>73674000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>65599000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>60456000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>60981000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>57627000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>56235000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>58605000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>55341000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>52095000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>51821000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>42271000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>41225000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>41116000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>39186000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>36164000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>41800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>31127000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>33328000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>34342000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>37213000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>38763000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>37974000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>31646000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>43413000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>16934000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>38887000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>36128000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>34681000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>35840000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>41021000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>35279000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>62016000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>32868000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>37680000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>36288000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>50866000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>35916000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>32875000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>34469000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>40542000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>36503000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>32228000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>31945000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>32507000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>28921000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>25344000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>23344000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>21259000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>18277000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>16910000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>15746000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>14304000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>14905000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>14205000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>14252000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>14153000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>15293000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>15677000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>16033000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>17487000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>19305000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>18007000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>18019000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>20369000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>19213000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>17326000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>16582000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>16271000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>16608000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>15234000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>14637000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>14100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>13800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>13367000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>13331000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>14200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>15000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>14500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>16500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>14900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>14500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>13300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>12600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>16000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>11900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>9400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>6200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>6400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>6200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>5900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>5600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DX23">
         <v>1000000.0</v>
       </c>
       <c r="DY23">
+        <v>1000000.0</v>
+      </c>
+      <c r="DZ23">
         <v>4800000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>286000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>412000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>443000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>442000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>441000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1118000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>827000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>817000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>815000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>817000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>807000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -33657,471 +33833,473 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
+        <v>7435000.0</v>
+      </c>
+      <c r="C25">
         <v>8245000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8316000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9040000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10446000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10634000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11788000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11434000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11636000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11870000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4425000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4688000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4706000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4709000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4710000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5144000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3387000.0</v>
       </c>
       <c r="T25">
         <v>3387000.0</v>
       </c>
       <c r="U25">
+        <v>3387000.0</v>
+      </c>
+      <c r="V25">
         <v>4065000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4126000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15438000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13919000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12807000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12947000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12903000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13620000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7272000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7302000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6305000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5489000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4524000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3208000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3220000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3210000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3321000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3377000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3522000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3403000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3227000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3743000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2714000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3875000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2642000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2568000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1454000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2839000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2276000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2403000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1601000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1561000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1580000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1610000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1810000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1618000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1600000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1363000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1360000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1357000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1273000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1400000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1070000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1060000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1034000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1165000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1142000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>995000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1090000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1011000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2130000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>245000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1121000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1034000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1086000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1067000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1112000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1093000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2165000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>908000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>944000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>838000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1160000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>750000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>682000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>701000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1001000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>657000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>661000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>612000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1148000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>674000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>697000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>734000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1428000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1053000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>964000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1005000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1555000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1272000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>600000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>798000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1561000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>398000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>702000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>719000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>700000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DG25">
         <v>800000.0</v>
       </c>
       <c r="DH25">
+        <v>800000.0</v>
+      </c>
+      <c r="DI25">
         <v>1200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>900000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>500000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>300000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>200000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>1100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>400000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>300000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>400000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>700000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-200000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>300000.0</v>
       </c>
-      <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -34303,837 +34481,846 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>217</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>3296000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>3377000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3745000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2883000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2407000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4089000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3571000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2467000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2974000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2723000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2627000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3532000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3818000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3553000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3122000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1988000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2381000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2676000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1946000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1431000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3267000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>966000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1455000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2358000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2250000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1949000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1987000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1741000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1633000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1453000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1256000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1229000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1519000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1247000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1259000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1106000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1273000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1249000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>854000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>805000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1171000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>667000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>833000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>641000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>847000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>594000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>718000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>710000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>604000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>434000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>327000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>255000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>488000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>421000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>364000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>349000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>221000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>189000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>149000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>163000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>6159000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>167000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>143000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>159000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>6149000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2415000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2663000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2158000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3083000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>12551000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>12073000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>9661000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>9801000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>13953000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>780000.0</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>104049000.0</v>
+      </c>
+      <c r="C28">
         <v>142502000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>93318000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>90948000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>89044000.0</v>
+      </c>
+      <c r="G28">
         <v>86615000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>103309000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>88700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>88201000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>82930000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>102906000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>81898000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>81336000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>80910000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>83259000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>78697000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>81545000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>84281000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>82229000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>79671000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>85505000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>95985000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>106544000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>96698000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>95168000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>75946000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>71587000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>77633000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>38331000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>38332000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>42390000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>38414000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>39776000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>32089000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>33585000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>32583000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>29132000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>27794000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>28849000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27982000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27531000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>26187000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>29447000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>24934000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22465000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>20632000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>19316000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>20226000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16942000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17394000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>15071000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14412000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>13381000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13806000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8356000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13766000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>12125000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11446000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13567000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12846000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11873000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>12239000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10553000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9283000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10104000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>9589000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>10419000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>9177000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9603000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9618000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7308000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7113000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>8660000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8618000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>7182000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7438000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7492000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7732000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>7246000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7131000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6042000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6624000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>5205000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5675000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>5665000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>5938000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5616000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>5096000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>4958000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>5223000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>4899000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>4944000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>4612000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>5144000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3601000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>5185000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>5758000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4798000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4420000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4779000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4542000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4423000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3761000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>4211000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>4265000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>4183000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DE28">
         <v>3900000.0</v>
       </c>
       <c r="DF28">
+        <v>3900000.0</v>
+      </c>
+      <c r="DG28">
         <v>4000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>2300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>4000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>3800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>4000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>2900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>3800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DO28">
         <v>3400000.0</v>
       </c>
       <c r="DP28">
+        <v>3400000.0</v>
+      </c>
+      <c r="DQ28">
         <v>3000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>2400000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>1700000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DU28">
         <v>1600000.0</v>
       </c>
       <c r="DV28">
+        <v>1600000.0</v>
+      </c>
+      <c r="DW28">
         <v>1500000.0</v>
       </c>
-      <c r="DW28"/>
       <c r="DX28"/>
-      <c r="DY28">
+      <c r="DY28"/>
+      <c r="DZ28">
         <v>1500000.0</v>
       </c>
-      <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>14603000.0</v>
+      </c>
+      <c r="C29">
         <v>30233000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32738000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>31013000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32858000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25001000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31647000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26673000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35717000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23138000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24452000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24912000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20335000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18131000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22313000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28520000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>28019000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>27706000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>25534000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29022000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>26862000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>37781000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>31708000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34037000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8609000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3902000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20959000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5692000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12064000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11428000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -35189,1204 +35376,1212 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>235509000.0</v>
+      </c>
+      <c r="C30">
         <v>173631000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>143090000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>145654000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>146706000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>142446000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>142378000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>143261000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>144725000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>138786000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>139963000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>133516000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>138784000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>130655000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>126306000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>129839000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>131780000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>135866000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>109896000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>129419000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>130225000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>142351000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>149960000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>152890000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>154818000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>135855000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>121466000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>191603000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>80272000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>74514000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>74636000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>71105000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>85341000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>58549000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>58723000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>62420000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>55140000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>52160000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53594000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>51673000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>50595000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>53801000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50805000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>47313000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>45624000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>37666000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>36443000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>35393000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>34478000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>31049000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>37624000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>25778000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>26688000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>28884000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29791000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>28810000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>26623000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14209000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>28939000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2396000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>22596000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>21155000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>15472000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>18928000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15175000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>16931000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>37418000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>15360000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>17729000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>15727000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>16390000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>14761000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15962000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15640000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>15502000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15169000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>13780000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14445000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>15269000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13481000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12294000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>12085000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>12940000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>10377000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>10131000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>10159000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>9219000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>9127000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>8920000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>9239000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>8370000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>8996000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>8610000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>9190000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>9095000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>10232000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10340000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>9433000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>9235000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>8661000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>8279000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>7844000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7160000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>7727000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>7662000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>7684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="DD30">
         <v>7000000.0</v>
       </c>
       <c r="DE30">
+        <v>7000000.0</v>
+      </c>
+      <c r="DF30">
         <v>7067000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>6900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>6400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>7400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>7200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>7300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="DL30">
         <v>7200000.0</v>
       </c>
       <c r="DM30">
+        <v>7200000.0</v>
+      </c>
+      <c r="DN30">
         <v>6400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>6100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>7700000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>5900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>4500000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>3000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DU30">
         <v>3100000.0</v>
       </c>
       <c r="DV30">
+        <v>3100000.0</v>
+      </c>
+      <c r="DW30">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DX30">
         <v>1000000.0</v>
       </c>
       <c r="DY30">
+        <v>1000000.0</v>
+      </c>
+      <c r="DZ30">
         <v>2700000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>388376000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>125885000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>126502000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>97450000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>90386000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4425000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4688000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4706000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13007000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3378000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>118085000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3496000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11528000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4968000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>115189000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>6513000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-28004000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5028000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14485000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-28336000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10957000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-65223000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8056000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5189000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6437000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2952000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-18643000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1769000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4851000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1033000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1013000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1438000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4773000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-993000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1319000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-7379000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-6442000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1767000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-6342000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-645000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>234821000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1249000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3309000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-983000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3953000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-858000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-358000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-364000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-363000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>2719000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>3908000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-7099000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>138965000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-8066000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3010000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-24012000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1961000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1657000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-5083000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2403000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-29008000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-325000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3984000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-1175000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-14586000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>835000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-14314000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>4462000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>666000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-13253000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-17512000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-16991000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>93038000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-14727000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-12149000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-10749000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>70445000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-7182000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>5237000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-5435000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>64101000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4900000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4658000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4702000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>62503000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-5236000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-5816000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>4087000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>68761000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-6849000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>4314000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>3229000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>3771000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>3935000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>3230000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>3389000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>3820000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>3456000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>3623000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>3542000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>3600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>3200000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>3300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>3200000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>4400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>2300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>2500000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>300000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>2400000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>2200000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>3100000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>2600000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>2200000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>2300000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-2200000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>1800000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>1500000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DV31">
         <v>1500000.0</v>
       </c>
-      <c r="DW31"/>
+      <c r="DW31">
+        <v>1500000.0</v>
+      </c>
       <c r="DX31"/>
-      <c r="DY31">
+      <c r="DY31"/>
+      <c r="DZ31">
         <v>-3900000.0</v>
       </c>
-      <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
+        <v>431902000.0</v>
+      </c>
+      <c r="C32">
         <v>421691000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>419890000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>422408000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>407995000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>389213000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>405751000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>416339000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>425402000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>385405000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>379414000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>385804000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>379682000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>343000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>313235000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>289887000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>275993000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>262331000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>231661000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>241831000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>257455000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>289476000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>289770000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>338150000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>305028000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>234949000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>248091000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>264260000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>163285000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>154789000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>152045000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>150042000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>120208000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>105427000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>102513000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>101974000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>99001000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>91823000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>86145000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>89548000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>85955000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>77046000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>72785000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>75090000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>53615000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>56782000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>55972000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>57901000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>51586000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>48437000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>43266000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>41066000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>43335000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>42233000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>44443000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>41482000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>41882000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>39509000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>45141000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>41643000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>41897000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>38330000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>36642000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>34183000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>35938000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>32876000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>33008000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>32543000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>33696000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>35113000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>34913000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>36751000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>37562000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>38931000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>41208000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>42042000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>40485000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>39937000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>41104000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>37876000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>33358000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>31035000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>25612000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>24148000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>22147000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>21162000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>20165000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>19485000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>18741000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>18997000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>19633000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>19505000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>19862000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>20120000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>21553000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>23128000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>22321000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>21248000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>24140000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>23148000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>20556000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>19971000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>20091000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>20064000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>18857000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>18179000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>17700000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>17000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>16667000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>16531000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>18600000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>17300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>17000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>16800000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>17300000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>16700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>16400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>15200000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>18200000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>14200000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>12200000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>8000000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>7900000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>7800000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>7400000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>7100000.0</v>
       </c>
-      <c r="DW32"/>
       <c r="DX32"/>
-      <c r="DY32">
+      <c r="DY32"/>
+      <c r="DZ32">
         <v>5800000.0</v>
       </c>
-      <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -36479,51 +36674,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
         <v>1220377000.0</v>
       </c>
       <c r="C2">
         <v>1167304000.0</v>
       </c>
       <c r="D2">
         <v>1118132000.0</v>
       </c>
       <c r="E2">
         <v>4064657000.0</v>
       </c>
       <c r="F2">
         <v>2117306000.0</v>
       </c>
       <c r="G2">
         <v>621849000.0</v>
       </c>
       <c r="H2">
         <v>679527000.0</v>
       </c>
       <c r="I2">
         <v>330658000.0</v>
       </c>
@@ -36580,51 +36775,51 @@
       </c>
       <c r="AA2">
         <v>47399000.0</v>
       </c>
       <c r="AB2">
         <v>42100000.0</v>
       </c>
       <c r="AC2">
         <v>34000000.0</v>
       </c>
       <c r="AD2">
         <v>42900000.0</v>
       </c>
       <c r="AE2">
         <v>32000000.0</v>
       </c>
       <c r="AF2">
         <v>27700000.0</v>
       </c>
       <c r="AG2">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
         <v>20539000</v>
       </c>
       <c r="C3">
         <v>13477000</v>
       </c>
       <c r="D3">
         <v>17531000</v>
       </c>
       <c r="E3">
         <v>13568000</v>
       </c>
       <c r="F3">
         <v>25448000</v>
       </c>
       <c r="G3">
         <v>18116000</v>
       </c>
       <c r="H3">
         <v>11581000</v>
       </c>
       <c r="I3">
         <v>10009000</v>
       </c>
@@ -36681,51 +36876,51 @@
       </c>
       <c r="AA3">
         <v>2359000</v>
       </c>
       <c r="AB3">
         <v>2600000</v>
       </c>
       <c r="AC3">
         <v>2400000</v>
       </c>
       <c r="AD3">
         <v>4600000</v>
       </c>
       <c r="AE3">
         <v>3700000</v>
       </c>
       <c r="AF3">
         <v>900000</v>
       </c>
       <c r="AG3">
         <v>2300000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1947351000.0</v>
       </c>
       <c r="G4">
         <v>1495457000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>348869000.0</v>
       </c>
       <c r="J4">
         <v>132273000.0</v>
       </c>
       <c r="K4">
         <v>-192178000.0</v>
       </c>
       <c r="L4">
         <v>220204000.0</v>
       </c>
       <c r="M4">
@@ -36738,102 +36933,102 @@
         <v>14728000.0</v>
       </c>
       <c r="P4">
         <v>-8798000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-603000.0</v>
       </c>
       <c r="G5">
         <v>232654000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>562000.0</v>
       </c>
       <c r="J5">
         <v>2691000.0</v>
       </c>
       <c r="K5">
         <v>8904000.0</v>
       </c>
       <c r="L5">
         <v>-9974000.0</v>
       </c>
       <c r="M5">
         <v>-18294000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
         <v>-131457000.0</v>
       </c>
       <c r="C6">
         <v>53073000.0</v>
       </c>
       <c r="D6">
         <v>49172000.0</v>
       </c>
       <c r="E6">
         <v>-2946525000.0</v>
       </c>
       <c r="F6">
         <v>1947351000.0</v>
       </c>
       <c r="G6">
         <v>1495457000.0</v>
       </c>
       <c r="H6">
         <v>-57678000.0</v>
       </c>
       <c r="I6">
         <v>348869000.0</v>
       </c>
@@ -36890,51 +37085,51 @@
       </c>
       <c r="AA6">
         <v>-8988000.0</v>
       </c>
       <c r="AB6">
         <v>5300000.0</v>
       </c>
       <c r="AC6">
         <v>8100000.0</v>
       </c>
       <c r="AD6">
         <v>-8900000.0</v>
       </c>
       <c r="AE6">
         <v>-32000000.0</v>
       </c>
       <c r="AF6">
         <v>-27700000.0</v>
       </c>
       <c r="AG6">
         <v>-17000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
         <v>-31144000.0</v>
       </c>
       <c r="C7">
         <v>-19871000.0</v>
       </c>
       <c r="D7">
         <v>32935000.0</v>
       </c>
       <c r="E7">
         <v>-21027000.0</v>
       </c>
       <c r="F7">
         <v>20029000.0</v>
       </c>
       <c r="G7">
         <v>-142353000.0</v>
       </c>
       <c r="H7">
         <v>29305000.0</v>
       </c>
       <c r="I7">
         <v>-11946000.0</v>
       </c>
@@ -36991,102 +37186,102 @@
       </c>
       <c r="AA7">
         <v>-1022000.0</v>
       </c>
       <c r="AB7">
         <v>1300000.0</v>
       </c>
       <c r="AC7">
         <v>1700000.0</v>
       </c>
       <c r="AD7">
         <v>-900000.0</v>
       </c>
       <c r="AE7">
         <v>-1100000.0</v>
       </c>
       <c r="AF7">
         <v>-500000.0</v>
       </c>
       <c r="AG7">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>19337000.0</v>
       </c>
       <c r="G8">
         <v>-23892000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>-10965000.0</v>
       </c>
       <c r="J8">
         <v>-3728000.0</v>
       </c>
       <c r="K8">
         <v>-1004000.0</v>
       </c>
       <c r="L8">
         <v>-4251000.0</v>
       </c>
       <c r="M8">
         <v>-1952000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9">
         <v>-4849000.0</v>
       </c>
       <c r="C9">
         <v>-747000.0</v>
       </c>
       <c r="D9">
         <v>-9662000.0</v>
       </c>
       <c r="E9">
         <v>-20125000.0</v>
       </c>
       <c r="F9">
         <v>19337000.0</v>
       </c>
       <c r="G9">
         <v>-23892000.0</v>
       </c>
       <c r="H9">
         <v>-15392000.0</v>
       </c>
       <c r="I9">
         <v>-10965000.0</v>
       </c>
@@ -37119,51 +37314,51 @@
       </c>
       <c r="S9">
         <v>3688000.0</v>
       </c>
       <c r="T9">
         <v>-854000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>438000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>11048000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>7005000.0</v>
       </c>
       <c r="G10">
         <v>-12062000.0</v>
       </c>
       <c r="H10">
         <v>-3597000.0</v>
       </c>
       <c r="I10">
         <v>4032000.0</v>
       </c>
       <c r="J10">
         <v>-473000.0</v>
       </c>
       <c r="K10">
         <v>-8328000.0</v>
       </c>
@@ -37180,51 +37375,51 @@
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>5830000.0</v>
       </c>
       <c r="G11">
         <v>-18098000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>6443000.0</v>
       </c>
       <c r="J11">
         <v>1284000.0</v>
       </c>
       <c r="K11">
         <v>-7882000.0</v>
       </c>
@@ -37245,51 +37440,51 @@
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>33000.0</v>
       </c>
       <c r="U11">
         <v>3636000.0</v>
       </c>
       <c r="V11">
         <v>911000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>686161000.0</v>
       </c>
       <c r="F12">
         <v>-435731000.0</v>
       </c>
       <c r="G12">
         <v>310373000.0</v>
       </c>
       <c r="H12">
         <v>-1171546000.0</v>
       </c>
       <c r="I12">
         <v>-245396000.0</v>
       </c>
       <c r="J12">
         <v>-149485000.0</v>
       </c>
       <c r="K12">
         <v>-155780000.0</v>
       </c>
@@ -37308,51 +37503,51 @@
       <c r="P12">
         <v>25073000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>2423000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-6079000.0</v>
       </c>
       <c r="F13">
         <v>-6313000.0</v>
       </c>
       <c r="G13">
         <v>-106399000.0</v>
       </c>
       <c r="H13">
         <v>47786000.0</v>
       </c>
       <c r="I13">
         <v>-5013000.0</v>
       </c>
       <c r="J13">
         <v>14069000.0</v>
       </c>
       <c r="K13">
         <v>5382000.0</v>
       </c>
@@ -37363,51 +37558,51 @@
         <v>13820000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
         <v>38436000.0</v>
       </c>
       <c r="C14">
         <v>46728000.0</v>
       </c>
       <c r="D14">
         <v>45933000.0</v>
       </c>
       <c r="E14">
         <v>50799000.0</v>
       </c>
       <c r="F14">
         <v>47929000.0</v>
       </c>
       <c r="G14">
         <v>55111000.0</v>
       </c>
       <c r="H14">
         <v>41097000.0</v>
       </c>
       <c r="I14">
         <v>19526000.0</v>
       </c>
@@ -37464,51 +37659,51 @@
       </c>
       <c r="AA14">
         <v>3380000.0</v>
       </c>
       <c r="AB14">
         <v>3000000.0</v>
       </c>
       <c r="AC14">
         <v>3000000.0</v>
       </c>
       <c r="AD14">
         <v>2700000.0</v>
       </c>
       <c r="AE14">
         <v>2100000.0</v>
       </c>
       <c r="AF14">
         <v>1700000.0</v>
       </c>
       <c r="AG14">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15">
         <v>55252000.0</v>
       </c>
       <c r="C15">
         <v>41460000.0</v>
       </c>
       <c r="D15">
         <v>41649000.0</v>
       </c>
       <c r="E15">
         <v>41610000.0</v>
       </c>
       <c r="F15">
         <v>41798000.0</v>
       </c>
       <c r="G15">
         <v>41685000.0</v>
       </c>
       <c r="H15">
         <v>24675000.0</v>
       </c>
       <c r="I15">
         <v>16405000.0</v>
       </c>
@@ -37565,51 +37760,51 @@
       </c>
       <c r="AA15">
         <v>3745000.0</v>
       </c>
       <c r="AB15">
         <v>2900000.0</v>
       </c>
       <c r="AC15">
         <v>2900000.0</v>
       </c>
       <c r="AD15">
         <v>2600000.0</v>
       </c>
       <c r="AE15">
         <v>1800000.0</v>
       </c>
       <c r="AF15">
         <v>1400000.0</v>
       </c>
       <c r="AG15">
         <v>600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
         <v>1088920000.0</v>
       </c>
       <c r="C16">
         <v>1220377000.0</v>
       </c>
       <c r="D16">
         <v>1167304000.0</v>
       </c>
       <c r="E16">
         <v>1118132000.0</v>
       </c>
       <c r="F16">
         <v>4064657000.0</v>
       </c>
       <c r="G16">
         <v>2117306000.0</v>
       </c>
       <c r="H16">
         <v>621849000.0</v>
       </c>
       <c r="I16">
         <v>679527000.0</v>
       </c>
@@ -37666,88 +37861,88 @@
       </c>
       <c r="AA16">
         <v>38411000.0</v>
       </c>
       <c r="AB16">
         <v>47400000.0</v>
       </c>
       <c r="AC16">
         <v>42100000.0</v>
       </c>
       <c r="AD16">
         <v>34000000.0</v>
       </c>
       <c r="AE16">
         <v>55300000.0</v>
       </c>
       <c r="AF16">
         <v>64400000.0</v>
       </c>
       <c r="AG16">
         <v>37800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
         <v>369644000.0</v>
       </c>
       <c r="C18">
         <v>140716000.0</v>
       </c>
       <c r="D18">
         <v>551428000.0</v>
       </c>
       <c r="E18">
         <v>1048905000.0</v>
       </c>
       <c r="F18">
         <v>-16308000.0</v>
       </c>
       <c r="G18">
         <v>780280000.0</v>
       </c>
       <c r="H18">
         <v>-951792000.0</v>
       </c>
       <c r="I18">
         <v>-118812000.0</v>
       </c>
@@ -37804,51 +37999,51 @@
       </c>
       <c r="AA18">
         <v>11182000.0</v>
       </c>
       <c r="AB18">
         <v>12900000.0</v>
       </c>
       <c r="AC18">
         <v>12100000.0</v>
       </c>
       <c r="AD18">
         <v>4900000.0</v>
       </c>
       <c r="AE18">
         <v>7400000.0</v>
       </c>
       <c r="AF18">
         <v>7000000.0</v>
       </c>
       <c r="AG18">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19">
         <v>-535110000.0</v>
       </c>
       <c r="C19">
         <v>-846682000.0</v>
       </c>
       <c r="D19">
         <v>-1690910000.0</v>
       </c>
       <c r="E19">
         <v>-4874530000.0</v>
       </c>
       <c r="F19">
         <v>266369000.0</v>
       </c>
       <c r="G19">
         <v>542391000.0</v>
       </c>
       <c r="H19">
         <v>-487087000.0</v>
       </c>
       <c r="I19">
         <v>35803000.0</v>
       </c>
@@ -37871,92 +38066,92 @@
         <v>25725000.0</v>
       </c>
       <c r="P19">
         <v>161595000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21">
         <v>265762000.0</v>
       </c>
       <c r="C21">
         <v>-218963000.0</v>
       </c>
       <c r="D21">
         <v>-1365845000.0</v>
       </c>
       <c r="E21">
         <v>1129579000.0</v>
       </c>
       <c r="F21">
         <v>-302121000.0</v>
       </c>
       <c r="G21">
         <v>-987659000.0</v>
       </c>
       <c r="H21">
         <v>1073129000.0</v>
       </c>
       <c r="I21">
         <v>-324512000.0</v>
       </c>
@@ -37979,51 +38174,51 @@
         <v>-17878000.0</v>
       </c>
       <c r="P21">
         <v>-75014000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
         <v>412154000.0</v>
       </c>
       <c r="C22">
         <v>358685000.0</v>
       </c>
       <c r="D22">
         <v>269105000.0</v>
       </c>
       <c r="E22">
         <v>346540000.0</v>
       </c>
       <c r="F22">
         <v>376913000.0</v>
       </c>
       <c r="G22">
         <v>261988000.0</v>
       </c>
       <c r="H22">
         <v>161441000.0</v>
       </c>
       <c r="I22">
         <v>121027000.0</v>
       </c>
@@ -38080,51 +38275,51 @@
       </c>
       <c r="AA22">
         <v>10098000.0</v>
       </c>
       <c r="AB22">
         <v>9000000.0</v>
       </c>
       <c r="AC22">
         <v>6900000.0</v>
       </c>
       <c r="AD22">
         <v>7400000.0</v>
       </c>
       <c r="AE22">
         <v>7200000.0</v>
       </c>
       <c r="AF22">
         <v>6400000.0</v>
       </c>
       <c r="AG22">
         <v>3100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
         <v>653547000.0</v>
       </c>
       <c r="C23">
         <v>1013939000.0</v>
       </c>
       <c r="D23">
         <v>1246247000.0</v>
       </c>
       <c r="E23">
         <v>3744139000.0</v>
       </c>
       <c r="F23">
         <v>2706757000.0</v>
       </c>
       <c r="G23">
         <v>10129113000.0</v>
       </c>
       <c r="H23">
         <v>5554054000.0</v>
       </c>
       <c r="I23">
         <v>843711000.0</v>
       </c>
@@ -38181,51 +38376,51 @@
       </c>
       <c r="AA23">
         <v>39227000.0</v>
       </c>
       <c r="AB23">
         <v>7400000.0</v>
       </c>
       <c r="AC23">
         <v>32700000.0</v>
       </c>
       <c r="AD23">
         <v>-4000000.0</v>
       </c>
       <c r="AE23">
         <v>20100000.0</v>
       </c>
       <c r="AF23">
         <v>56700000.0</v>
       </c>
       <c r="AG23">
         <v>18600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
         <v>-747153000.0</v>
       </c>
       <c r="C24">
         <v>-568240000.0</v>
       </c>
       <c r="D24">
         <v>-468989000.0</v>
       </c>
       <c r="E24">
         <v>-49899000.0</v>
       </c>
       <c r="F24">
         <v>-148691000.0</v>
       </c>
       <c r="G24">
         <v>-1725001000.0</v>
       </c>
       <c r="H24">
         <v>-99811000.0</v>
       </c>
       <c r="I24">
         <v>-58786000.0</v>
       </c>
@@ -38282,51 +38477,51 @@
       </c>
       <c r="AA24">
         <v>-58931000.0</v>
       </c>
       <c r="AB24">
         <v>-73900000.0</v>
       </c>
       <c r="AC24">
         <v>400000.0</v>
       </c>
       <c r="AD24">
         <v>-18400000.0</v>
       </c>
       <c r="AE24">
         <v>-57700000.0</v>
       </c>
       <c r="AF24">
         <v>-34200000.0</v>
       </c>
       <c r="AG24">
         <v>-29500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
         <v>-31400000.0</v>
       </c>
       <c r="C25">
         <v>-224711000.0</v>
       </c>
       <c r="D25">
         <v>231504000.0</v>
       </c>
       <c r="E25">
         <v>715132000.0</v>
       </c>
       <c r="F25">
         <v>-482090000.0</v>
       </c>
       <c r="G25">
         <v>627769000.0</v>
       </c>
       <c r="H25">
         <v>-1198299000.0</v>
       </c>
       <c r="I25">
         <v>-245025000.0</v>
       </c>
@@ -38383,51 +38578,51 @@
       </c>
       <c r="AA25">
         <v>1719000.0</v>
       </c>
       <c r="AB25">
         <v>2300000.0</v>
       </c>
       <c r="AC25">
         <v>4100000.0</v>
       </c>
       <c r="AD25">
         <v>700000.0</v>
       </c>
       <c r="AE25">
         <v>3300000.0</v>
       </c>
       <c r="AF25">
         <v>500000.0</v>
       </c>
       <c r="AG25">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26">
         <v>-82895000.0</v>
       </c>
       <c r="C26">
         <v>-7954000.0</v>
       </c>
       <c r="D26">
         <v>-20346000.0</v>
       </c>
       <c r="E26">
         <v>-22421000.0</v>
       </c>
       <c r="F26">
         <v>-9439000.0</v>
       </c>
       <c r="G26">
         <v>-7995000.0</v>
       </c>
       <c r="H26">
         <v>-18410000.0</v>
       </c>
       <c r="I26">
         <v>-2062000.0</v>
       </c>
@@ -38456,51 +38651,51 @@
         <v>-19000.0</v>
       </c>
       <c r="R26">
         <v>-25000.0</v>
       </c>
       <c r="S26">
         <v>-18000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
         <v>12688000.0</v>
       </c>
       <c r="C27">
         <v>13440000.0</v>
       </c>
       <c r="D27">
         <v>9950000.0</v>
       </c>
       <c r="E27">
         <v>6706000.0</v>
       </c>
       <c r="F27">
         <v>7948000.0</v>
       </c>
       <c r="G27">
         <v>3810000.0</v>
       </c>
       <c r="H27">
         <v>3424000.0</v>
       </c>
       <c r="I27">
         <v>6241000.0</v>
       </c>
@@ -38545,51 +38740,51 @@
       </c>
       <c r="W27">
         <v>-50000.0</v>
       </c>
       <c r="X27">
         <v>8000.0</v>
       </c>
       <c r="Y27">
         <v>444000.0</v>
       </c>
       <c r="Z27">
         <v>-1266000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27">
         <v>100000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
         <v>781162000.0</v>
       </c>
       <c r="C28">
         <v>745562000.0</v>
       </c>
       <c r="D28">
         <v>-181593000.0</v>
       </c>
       <c r="E28">
         <v>865532000.0</v>
       </c>
       <c r="F28">
         <v>2359195000.0</v>
       </c>
       <c r="G28">
         <v>1897787000.0</v>
       </c>
       <c r="H28">
         <v>1369620000.0</v>
       </c>
       <c r="I28">
         <v>510986000.0</v>
       </c>
@@ -38646,51 +38841,51 @@
       </c>
       <c r="AA28">
         <v>22776000.0</v>
       </c>
       <c r="AB28">
         <v>58200000.0</v>
       </c>
       <c r="AC28">
         <v>26000000.0</v>
       </c>
       <c r="AD28">
         <v>-15600000.0</v>
       </c>
       <c r="AE28">
         <v>23300000.0</v>
       </c>
       <c r="AF28">
         <v>59500000.0</v>
       </c>
       <c r="AG28">
         <v>20800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
         <v>390183000.0</v>
       </c>
       <c r="C29">
         <v>154193000.0</v>
       </c>
       <c r="D29">
         <v>568959000.0</v>
       </c>
       <c r="E29">
         <v>1062473000.0</v>
       </c>
       <c r="F29">
         <v>9140000.0</v>
       </c>
       <c r="G29">
         <v>798396000.0</v>
       </c>
       <c r="H29">
         <v>-940211000.0</v>
       </c>
       <c r="I29">
         <v>-108803000.0</v>
       </c>
@@ -38747,51 +38942,51 @@
       </c>
       <c r="AA29">
         <v>13541000.0</v>
       </c>
       <c r="AB29">
         <v>15500000.0</v>
       </c>
       <c r="AC29">
         <v>14500000.0</v>
       </c>
       <c r="AD29">
         <v>9500000.0</v>
       </c>
       <c r="AE29">
         <v>11100000.0</v>
       </c>
       <c r="AF29">
         <v>7900000.0</v>
       </c>
       <c r="AG29">
         <v>5100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
         <v>-1302802000.0</v>
       </c>
       <c r="C30">
         <v>-846682000.0</v>
       </c>
       <c r="D30">
         <v>-338194000.0</v>
       </c>
       <c r="E30">
         <v>-4874530000.0</v>
       </c>
       <c r="F30">
         <v>-420984000.0</v>
       </c>
       <c r="G30">
         <v>-1200726000.0</v>
       </c>
       <c r="H30">
         <v>-487087000.0</v>
       </c>
       <c r="I30">
         <v>-53314000.0</v>
       </c>
@@ -38867,1348 +39062,1357 @@
       <c r="AG30">
         <v>-22800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV30"/>
+  <dimension ref="A1:DW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
+        <v>1329299000.0</v>
+      </c>
+      <c r="C2">
         <v>1088920000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1043164000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1170270000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1292400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1220377000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1359156000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1362194000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1211252000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1167304000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1545773000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1319130000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2020853000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1118132000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1331168000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2306836000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3798460000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4064657000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3752440000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3304524000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2759128000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2117306000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>751791000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>721459000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>652156000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>621849000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>479689000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>338155000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>857000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>679527000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>629257000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>424709000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>334875000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>330658000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>243915000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>277311000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>359209000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>198385000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>214071000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>184528000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>254236000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>390563000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>114396000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>355217000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>206299000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>170359000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>69421000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>80986000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>71387000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>62955000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>53516000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>50343000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>50487000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>80256000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>57289000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>60126000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>64963000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>65528000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>55761000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>68552000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>88386000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>74326000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>43814000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>54444000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>68851000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>81060000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>43761000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>46773000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>54758000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>66787000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>43549000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>47720000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>63401000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>59804000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>58281000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>50328000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>49640000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>66856000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>54093000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>63894000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>67570000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>74420000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>47548000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>58018000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>94429000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>97670000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>69219000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>46417000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>75780000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>80480000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>53073000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>75309000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>99874000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>123077000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>124465000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>65468000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>103190000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>157475000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>80925000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>50974000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>40891000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>43363000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>28823000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>31122000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>38684000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>80130000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>46200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>40800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>40000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>56500000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>47000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>36300000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>11300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>33000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>40900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>15400000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>11000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>12800000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>24400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>12000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>5400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>21000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>20500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
+        <v>8610000</v>
+      </c>
+      <c r="C3">
         <v>7740000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5804000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4398000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7650000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2687000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4357000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2408000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3275000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3437000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5851000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3799000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4623000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3258000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2261000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3115000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4642000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3550000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3458000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4794000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3387000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13809000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3952000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4897000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5695000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3572000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5657000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1314000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3060000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1550000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2674000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4269000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1933000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1133000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>744000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>643000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1154000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1219000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2727000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1372000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3184000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3694000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1519000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4462000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3596000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2999000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1930000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1556000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1759000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>464000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1498000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2019000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>647000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1470000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2423000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1898000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3669000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1075000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2450000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7114000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>920000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1539000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2669000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>392000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1648000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>352000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>950000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1156000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3225000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1553000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>10277000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7827000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5678000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1636000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5319000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2997000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5921000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1416000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1555000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2429000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>87000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2447000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>851000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>683000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>832000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>588000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>546000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>627000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>863000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>780000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>923000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>447000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>328000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>373000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>167000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>199000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>474000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>886000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>719000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>860000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>38000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>355000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>264000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>384000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>923000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>788000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>900000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>300000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>800000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>600000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>300000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1200000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>300000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1200000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2200000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1000000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>2300000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>700000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>200000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>500000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>200000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000</v>
       </c>
       <c r="DV3">
         <v>200000</v>
       </c>
+      <c r="DW3">
+        <v>200000</v>
+      </c>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-701723000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>902721000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-975668000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1491624000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-266197000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>312217000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>447916000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>545396000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>641822000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>1365515000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>30332000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>69303000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>30307000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>141534000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-518845000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>177473000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>50270000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>204548000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>89834000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>4217000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>86743000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-33396000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-81898000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>160824000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-15686000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>29543000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-69708000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-136327000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>183844000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1017000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>35271000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>2106000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>8615000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-11565000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>9599000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>8432000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>9439000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>3173000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-144000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-29769000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>22967000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-2837000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-4837000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-565000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -40232,197 +40436,198 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>55067000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>50299000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>19162000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>17490000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12583000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11556000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13958000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5781000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-31898000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>33811000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8585000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>108977000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>81281000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>5257000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1978000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>928000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>812000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2150000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>215000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1685000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1317000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>324000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>252000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>798000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1403000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9331000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-585000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1245000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4940000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-22512000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5189000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>12289000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1967000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4332000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-14484000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2489000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>3497000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>469000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>11571000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>2073000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>9962000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4201000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -40446,864 +40651,871 @@
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
+        <v>-132186000.0</v>
+      </c>
+      <c r="C6">
         <v>240379000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>45756000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-127106000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-122130000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>72023000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-138779000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3038000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>150942000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>43948000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-378469000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>226643000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-701723000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>902721000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-213036000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-975668000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1491624000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-266197000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>312217000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>447916000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>545396000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>641822000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1365515000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30332000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>69303000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>30307000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>142160000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>141534000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-518845000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>177473000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>50270000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>204548000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>89834000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4217000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>86743000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-33396000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-81898000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>160824000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-15686000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>29543000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-69708000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-136327000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>276167000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-119896000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>148918000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>35940000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8615000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-11565000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9599000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8432000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9439000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3173000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-144000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-29769000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>22967000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2837000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-4837000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-565000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9767000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-12791000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-19834000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>14060000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>30512000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-10630000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-14407000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-12209000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>37299000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-3012000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-7985000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-12029000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>23238000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-4171000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-15681000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3597000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1523000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>7953000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>688000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-17216000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>12763000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-9801000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-3676000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-6850000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>26872000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-10470000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-36411000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-3241000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-28880000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-2136000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-29363000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-4700000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-8219000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-22236000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-24565000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-23203000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-79367000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>58997000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-37722000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-54285000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-29622000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>29951000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>10083000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2472000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>9588000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-2299000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-7562000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-41446000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-16500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>21400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-2300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-3800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-36300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-15800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-3200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>11300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-40900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>10700000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>15400000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>11000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-24400000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>26400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>12000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>5400000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-20500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
+        <v>45815000.0</v>
+      </c>
+      <c r="C7">
         <v>-1468000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9316000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24939000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-59653000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12886000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-24027000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9497000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14612000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-959000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>26546000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>18591000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-25007000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>19576000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-16305000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>23574000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9641000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-18655000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22413000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>13057000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1030000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14411000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-24950000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-62250000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-11921000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-43232000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23164000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1042000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1352000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6310000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2190000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-13441000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7937000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-4252000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3849000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-6125000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-9110000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>28952000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-22742000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>9530000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>13464000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>2167000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>393000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>10506000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>7129000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>3724000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3143000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1239000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4674000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>7976000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-15310000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3300000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>75000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>11571000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-4011000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2073000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>9962000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4201000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>7993000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>20896000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-15497000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-162000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-10898000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>16654000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>874000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2156000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-17650000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4006000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>137000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1735000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2102762000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>63318000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>49299000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>59202000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-54512000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-3739000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>1875969000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2216000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-71237000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-163801000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-46676000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-44850000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-273128000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-74470000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-78411000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>63090000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-40730219.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-23977198.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>10970637.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-42778220.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>16800927.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>18977764.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>20975435.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-25998126.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>16973535.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1111394535.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>4161000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-1393000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>86751000.0</v>
       </c>
-      <c r="CV7"/>
-      <c r="CW7">
+      <c r="CW7"/>
+      <c r="CX7">
         <v>900000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-190000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>799662000.0</v>
       </c>
-      <c r="CZ7"/>
       <c r="DA7"/>
-      <c r="DB7">
+      <c r="DB7"/>
+      <c r="DC7">
         <v>4284000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>762400000.0</v>
       </c>
-      <c r="DD7"/>
       <c r="DE7"/>
-      <c r="DF7">
+      <c r="DF7"/>
+      <c r="DG7">
         <v>-44400000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-3400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>4200000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>9000000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-679500000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-8600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>7300000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-3000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>3400000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>3600000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-1000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-3300000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-500000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-163000000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-13000000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-5000000.0</v>
       </c>
-      <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>19337000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-23892000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-10965000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-3728000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>-1004000.0</v>
       </c>
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>-4251000.0</v>
       </c>
-      <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>-1952000.0</v>
       </c>
-      <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
@@ -41338,390 +41550,392 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>-9662000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>-9662000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>-20125000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>19337000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-23892000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-15392000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-10965000.0</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
         <v>-3728000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-1004000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>-4251000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>-1952000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>-1395000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>1102000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>457000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
-      <c r="BJ9"/>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>851000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>3688000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
-[...1 lines deleted...]
-      </c>
+      <c r="BV9"/>
       <c r="BW9">
         <v>-854000.0</v>
       </c>
-      <c r="BX9"/>
+      <c r="BX9">
+        <v>-854000.0</v>
+      </c>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>438000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>23406000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>9601000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>200000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>15585000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>6454000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
-      <c r="BJ10"/>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
@@ -41742,592 +41956,595 @@
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>5830000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-18098000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>6443000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>1284000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>1284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7882000.0</v>
       </c>
       <c r="AN11">
         <v>-7882000.0</v>
       </c>
       <c r="AO11">
         <v>-7882000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AP11">
+        <v>-7882000.0</v>
+      </c>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>8706000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-7270000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>199000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>1534000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>33000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>3636000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>911000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-34688000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11627000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-79405000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>227877000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>236107000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>256408000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>586969000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-268989000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>266198000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-565879000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>324822000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>272774000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-478062000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>190839000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-450223000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-652324000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-77473000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13089000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-61398000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-82854000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-118088000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16944000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21878000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-51047000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-108241000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-12075000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-21733000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-74623000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-52211000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-1336000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-23611000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-20993000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-30567000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2821000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-1548000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-30970000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-12260000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19003000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>19045000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-1927000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-15954000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>12455000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>19441000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1325000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>245000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-3207000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>11077000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>2423000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-25007000.0</v>
       </c>
       <c r="O13">
+        <v>-25007000.0</v>
+      </c>
+      <c r="P13">
         <v>-1357000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>23574000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-9641000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-18655000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2384000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13057000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1030000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-14411000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11004000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-62250000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-11921000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-43232000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>42153000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-277000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>108000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6310000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4743000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-13441000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>7937000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-4252000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>14069000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-6125000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-9110000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>28606000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5382000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2541000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>11616000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>14762000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>13820000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -42362,1194 +42579,1204 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
+        <v>7435000.0</v>
+      </c>
+      <c r="C14">
         <v>6004000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8316000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9040000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10446000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10634000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11788000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11434000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11464000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12042000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12044000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12249000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12226000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13173000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12360000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12628000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12638000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11098000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14548000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11098000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11185000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15438000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13919000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12807000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12947000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12903000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13620000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7272000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7302000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6305000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5489000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4524000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3208000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3220000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3210000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3321000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3377000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3522000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3403000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3689000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3281000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2714000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3106000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2642000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2568000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1454000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2839000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2276000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2403000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1601000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1561000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1580000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1610000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1810000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1618000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1600000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1363000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1360000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1357000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1298000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1375000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1070000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1060000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1034000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1165000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1142000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>995000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1090000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1011000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2130000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>245000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1121000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1034000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1086000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1067000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1112000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1093000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2165000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>908000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>944000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>838000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1160000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>750000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>682000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>701000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1001000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>657000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>661000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>612000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1148000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>674000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>697000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>734000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1428000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1053000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>964000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1005000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1555000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1272000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>600000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>798000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1561000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>398000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>702000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>719000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>900000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>700000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DG14">
         <v>800000.0</v>
       </c>
       <c r="DH14">
+        <v>800000.0</v>
+      </c>
+      <c r="DI14">
         <v>1200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>300000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>700000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>800000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>600000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>300000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>200000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DR14">
         <v>300000.0</v>
       </c>
       <c r="DS14">
+        <v>300000.0</v>
+      </c>
+      <c r="DT14">
         <v>400000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>700000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>-200000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15">
+        <v>13408000.0</v>
+      </c>
+      <c r="C15">
         <v>14039000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13672000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13698000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13749000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14133000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10320000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10319000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10344000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10477000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10341000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10337000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10387000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10584000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10383000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10384000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10398000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10445000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10444000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10466000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10456000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10432000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10423000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10421000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10415000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10426000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10438000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4726000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4760000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4751000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4750000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4097000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3832000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3726000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3723000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3722000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3713000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3492000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3488000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742000.0</v>
       </c>
       <c r="AP15">
         <v>1742000.0</v>
       </c>
       <c r="AQ15">
+        <v>1742000.0</v>
+      </c>
+      <c r="AR15">
         <v>1610000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610000.0</v>
       </c>
       <c r="AT15">
         <v>1610000.0</v>
       </c>
       <c r="AU15">
+        <v>1610000.0</v>
+      </c>
+      <c r="AV15">
         <v>1338000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1340000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1338000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350000.0</v>
       </c>
       <c r="AZ15">
         <v>350000.0</v>
       </c>
       <c r="BA15">
+        <v>350000.0</v>
+      </c>
+      <c r="BB15">
         <v>351000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>349000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>663000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>657000.0</v>
       </c>
       <c r="BF15">
         <v>657000.0</v>
       </c>
       <c r="BG15">
+        <v>657000.0</v>
+      </c>
+      <c r="BH15">
         <v>664000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>666000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>655000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>650000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>663000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>686000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>658000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>650000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>682000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>664000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1344000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1268000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>679000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>678000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1900000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1898000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1825000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1841000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1928000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1916000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1824000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1831000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1820000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1661000.0</v>
       </c>
       <c r="CF15">
         <v>1661000.0</v>
       </c>
       <c r="CG15">
         <v>1661000.0</v>
       </c>
       <c r="CH15">
+        <v>1661000.0</v>
+      </c>
+      <c r="CI15">
         <v>1372000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1368000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1370000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1367000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1370000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1180000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1370000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1155000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1180000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1199000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1183000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1182000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1185000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1002000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1200000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1051000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1009000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>872000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1003000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1009000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>861000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DF15">
         <v>700000.0</v>
       </c>
       <c r="DG15">
         <v>700000.0</v>
       </c>
       <c r="DH15">
         <v>700000.0</v>
       </c>
       <c r="DI15">
+        <v>700000.0</v>
+      </c>
+      <c r="DJ15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DK15">
         <v>700000.0</v>
       </c>
       <c r="DL15">
         <v>700000.0</v>
       </c>
       <c r="DM15">
         <v>700000.0</v>
       </c>
       <c r="DN15">
+        <v>700000.0</v>
+      </c>
+      <c r="DO15">
         <v>500000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>300000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>500000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DS15">
         <v>300000.0</v>
       </c>
       <c r="DT15">
         <v>300000.0</v>
       </c>
       <c r="DU15">
         <v>300000.0</v>
       </c>
       <c r="DV15">
+        <v>300000.0</v>
+      </c>
+      <c r="DW15">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
+        <v>1197113000.0</v>
+      </c>
+      <c r="C16">
         <v>1329299000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1088920000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1043164000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1170270000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1292400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1220377000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1359156000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1362194000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1211252000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1167304000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1545773000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1319130000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2020853000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1118132000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1331168000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2306836000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3798460000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4064657000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3752440000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3304524000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2759128000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2117306000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>751791000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>721459000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>652156000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>621849000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>479689000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>338155000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>857000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>679527000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>629257000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>424709000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>334875000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>330658000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>243915000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>277311000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>359209000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>198385000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>214071000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>184528000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>254236000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>390563000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>235321000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>355217000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>206299000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>78036000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>69421000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>80986000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>71387000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>62955000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>53516000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>50343000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>50487000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>80256000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>57289000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>60126000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>64963000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>65528000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>55761000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>68552000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>88386000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>74326000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>43814000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>54444000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>68851000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>81060000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>43761000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>46773000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>54758000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>66787000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>43549000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>47720000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>63401000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>59804000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>58281000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>50328000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>49640000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>66856000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>54093000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>63894000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>67570000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>74420000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>47548000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>58018000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>94429000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>40339000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>44281000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>46417000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>75780000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>44854000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>53073000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>75309000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>99874000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>45098000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>124465000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>65468000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>103190000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>51303000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>80925000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>50974000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>40891000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>38411000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>28823000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>31122000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>38684000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>47400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>46200000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>40800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>40000000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>21400000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-2300000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-3800000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>47000000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-15800000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-3200000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>11300000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>33000000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>10700000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>15400000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>11000000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>12800000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>26400000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>12000000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>5400000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43632,605 +43859,611 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
+        <v>70810000.0</v>
+      </c>
+      <c r="C18">
         <v>249409000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>101235000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>100522000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>53722000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>114165000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>126146000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>99764000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-100337000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>15143000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>207040000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>128105000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>87840000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>128443000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2577000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>345806000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>348803000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>356873000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>263235000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-170120000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>368995000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-478418000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>415082000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>400717000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-332936000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>297417000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-358565000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-617493000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-33861000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>58127000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-17941000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-42340000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-105895000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>47364000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>32377000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-27998000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-82735000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>12034000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-10244000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-47581000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-33475000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>10556000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-8753000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5187000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-33148000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9289000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2633000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-33964000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-29094000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>12129000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1363000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>8938000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-23322000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>29451000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>873000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2021000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>13633000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>6647000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8078000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>18667000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-317000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>7715000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-11629000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>31993000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>11069000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>8516000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-630000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>4425000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>5356000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>7913000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-3174000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>12293000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>6202000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>516000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>3164000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>8295000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-5703000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>1616000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>11619000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>9155000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>2769000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>5687000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>7549000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3802000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1935000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>5459000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>9260000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>8976000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-5317000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>4930000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>5216000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>3105000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>4046000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>4081000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>4171000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>7632000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>7118000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>1800000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1353000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>6516000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>4413000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>3044000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>4678000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-919000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>425000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>6998000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>600000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>2800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1800000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>7700000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-600000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>6100000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-2000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>8600000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-8100000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>9600000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-1600000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>5000000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>5400000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-3900000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>4600000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>600000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>2300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>1700000.0</v>
       </c>
-      <c r="DU18"/>
-      <c r="DV18">
+      <c r="DV18"/>
+      <c r="DW18">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19">
+        <v>-146472000.0</v>
+      </c>
+      <c r="C19">
         <v>-171481000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-104804000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-466187000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-277110000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-184851000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-46256000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>70023000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-500412000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-370037000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>4122000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>285271000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>46140000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-16097000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1348594000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-280739000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-543454000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>13425000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-218130000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>54345000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>50485000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>270103000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>217410000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>145590000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>117849000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>61542000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>92943000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>146527000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-34267000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-38631000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>77628000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-11905000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>35099000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-65019000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>136004000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-5237000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>8272000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-10668000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>44986000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-22154000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>39768000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-54983000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-265113000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-484446000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>7459000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>33834000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-52158000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>4635000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>35058000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>141049000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-139282000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-51311000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-25243000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>122191000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-103184000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-8476000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>112854000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>24531000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
@@ -44254,54 +44487,55 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44384,219 +44618,222 @@
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21">
+        <v>362079000.0</v>
+      </c>
+      <c r="C21">
         <v>329940000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>219941000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-39060000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>99941000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15060000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-55786000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-600036000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-863387000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>524964000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1149963000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>299011000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1148000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-318247000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7249000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1078000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3814000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2357000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-447666000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-546915000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-127364000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>134286000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>50381000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>627004000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>412207000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-16463000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-499028000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-202269000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>79205000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>297580000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-541569000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>124705000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>131820000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20315000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>129737000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>118802000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>143091000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3156000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>53667000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-23560000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-26893000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-52820000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-27569000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>28215000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>14202000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-168579000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>33990000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6113000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3777000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-27201000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>32717000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-6206000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-8990000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-35399000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -44620,1763 +44857,1778 @@
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
+        <v>51446000.0</v>
+      </c>
+      <c r="C22">
         <v>110492000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>108356000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>106029000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>109834000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>87935000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>94376000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>99212000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>90785000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>74312000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>65934000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>80115000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>62635000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>60421000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>82221000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>92555000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>90066000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>81698000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>81944000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>81680000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>88327000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>124962000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>94285000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>116145000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>32236000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19322000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>61248000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>21384000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>38904000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>39905000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>43536000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>41444000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9387000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>26660000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9150000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>20158000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23087000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>21153000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>18177000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21557000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20049000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12317000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>14148000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>15627000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1308000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9764000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10580000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>11663000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8130000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8350000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1378000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6677000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>6678000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5285000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4672000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1903000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2495000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5365000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1141000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>16460000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2114000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1378000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1863000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-899000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-3419000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1534000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-38332000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-127000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-2694000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-636000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-10396000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>365000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3149000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2966000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1184000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3572000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5373000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>5024000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5759000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5954000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>5315000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>5100000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2723000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3905000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3500000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3600000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3788000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3085000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>3042000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3186000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3587000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2844000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2810000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2769000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2730000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2570000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2883000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2172000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2538000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2607000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2190000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2298000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2917000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2338000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2438000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2405000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2600000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>2100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>3500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1500000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>2000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>2200000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1700000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1900000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>1200000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>2400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DT22">
         <v>1100000.0</v>
       </c>
       <c r="DU22">
         <v>1100000.0</v>
       </c>
       <c r="DV22">
+        <v>1100000.0</v>
+      </c>
+      <c r="DW22">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
+        <v>-49167000.0</v>
+      </c>
+      <c r="C23">
         <v>260745000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>147917000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>295403000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20266000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>189961000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-156817000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>435122000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>446753000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>288881000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>118164000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3358411000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4515670000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7090193000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3596294000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-219016000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>96308000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-77112000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>832355000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>575492000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>382124000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>918050000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>897836000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>470492000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1745033000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-187229000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>371922000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>29526000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-219457000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>135491000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>469548000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>421814000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>138584000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-186235000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>747580000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>97925000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>130544000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>54435000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>279924000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>132623000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-57520000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-69630000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>361521000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-5066000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-43025000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>32020000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>99036000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-34635000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5374000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-50056000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>123858000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1598000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-50420000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-161875000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>53028000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-126320000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-129677000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-196115000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-12813000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-198415000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-64457000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-10654000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-110831000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>14562000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1844000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-69424000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>16145000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-74933000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-54100000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>6044000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>256160000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>35479000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-13430000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>27026000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>54585000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>7533000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>14411000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-8219000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4975000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>194838000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>26827000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>44069000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>60616000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>37314000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>44175000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>5464000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>48048000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>10345000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-12032000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-15305000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>40850000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-31434000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-14463000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-4476000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>23903000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>10632000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-12045000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-37461000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>21667000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1098000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-6457000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>8597000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>29011000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-5890000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3886000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>12220000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>32500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-2000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-3200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-20000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>24200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>6100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-9000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>11300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-14000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>29000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>5800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-4000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-8600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>29800000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>12800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1800000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
+        <v>-336376000.0</v>
+      </c>
+      <c r="C24">
         <v>-324651000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-264046000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-215315000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-344590000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>76798000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>212499000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-67346000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-374315000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-339078000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-79191000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>289070000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-499609000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-150140000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1052617000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1111160000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1377033000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-201665000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-398334000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6060000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-242898000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>95725000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>365786000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-432892000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1322709000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-262804000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9188000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-195231000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-629096000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>28573000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>102943000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>48012000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-139007000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-70734000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-155114000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-223313000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-288217000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-12544000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-390674000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-161030000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-122093000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-99506000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-298529000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-159110000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-347496000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-15935000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-10808000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>8405000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>26608000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>141207000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-86907000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-9021000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>75789000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>79591000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-97599000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-32025000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>100996000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>142924000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>12747000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>88096000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>70889000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>44588000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>130243000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-59567000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-42495000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>50634000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>10869000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>59348000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-35421000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>9665000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-72922000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-51476000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-63298000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-1931000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>78548000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-37712000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-80396000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-33515000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-64489000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-42533000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-90428000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-54023000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>19397000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-42216000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-74216000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-10963000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-28840000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-11578000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-19561000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-248000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>53034000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-8141000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-14927000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1529000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>40363000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-20263000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-22513000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-3538000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-93014000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-17686000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-9232000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-18942000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-205000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-11911000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-23746000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-23069000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-25000000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-15600000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-24100000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-9200000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>9300000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>5100000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-6200000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-7800000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>19400000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-6000000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-23700000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-8100000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-5300000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-10400000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-32800000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-9100000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>800000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-6700000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-13100000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
+        <v>-6247000.0</v>
+      </c>
+      <c r="C25">
         <v>134346000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1674000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-32495000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1795000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4564000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>40874000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10143000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-206423000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-69305000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>112762000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21043000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>48054000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>40088000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-67274000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>250822000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>254776000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>276808000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>142837000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-282627000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>258717000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-601017000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>312436000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>332900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-336293000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>318726000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-461934000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-661283000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-76986000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2045000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-64077000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-75316000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-124640000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>19008000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10311000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-46339000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-98502000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-40322000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-7149000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-78301000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-66281000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2342000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-24834000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-30344000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-41011000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-4148000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-16707000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-45889000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-42632000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-6931000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>12466000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-778000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-31206000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>12257000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>825000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1675000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3245000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-3207000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-134000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-12932000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12688000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>6688000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5626000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>15570000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>14228000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>11393000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>55160000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8719000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10048000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7356000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>14856000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4369000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7610000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1848000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6213000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6653000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-6267000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-3085000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5250000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4722000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-3577000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2196000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4517000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-170000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-1415000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1746000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>5017000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>5861000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-8157000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1912000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1404000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>34000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>867000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>951000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>180000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4208000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3745000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-491000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-2021000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>3497000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>723000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>493000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>464000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-3271000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1792000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>378000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-2000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>5400000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-1200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>400000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-3700000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>8300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-1300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>800000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>600000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>2000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-4600000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>5400000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>100000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>1000000.0</v>
       </c>
-      <c r="DT25"/>
-      <c r="DU25">
+      <c r="DU25"/>
+      <c r="DV25">
         <v>-700000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26">
+        <v>-19652000.0</v>
+      </c>
+      <c r="C26">
         <v>-83560000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-40815000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8484000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-12850000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-20746000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-103000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-2957000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4894000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3269000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-29000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-7990000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-9058000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-475000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-139000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-5048000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-17234000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1331000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-6652000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1209000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1456000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-7000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-15000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-17000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-7956000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-6849000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3533000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-10563000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-998000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1148000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1077000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-25000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88656000.0</v>
       </c>
       <c r="AJ26">
         <v>88656000.0</v>
       </c>
       <c r="AK26">
+        <v>88656000.0</v>
+      </c>
+      <c r="AL26">
         <v>116000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1002000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-14000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-623000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-588000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>-1000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-80000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-651000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-42000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>39000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-166000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-28266000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>167000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-6000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-110000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-236000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-2669000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>2000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-1000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
@@ -46390,1432 +46642,1445 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
+        <v>4705000.0</v>
+      </c>
+      <c r="C27">
         <v>3104000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3005000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3231000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3176000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3276000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4111000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3687000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2508000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3134000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2535000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2986000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2232000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2197000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1847000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1814000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1546000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1499000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2064000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2430000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1701000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1753000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1102000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1008000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1141000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>559000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>974000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>936000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>362000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1152000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>808000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1282000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2710000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1441000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>897000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>922000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>824000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>673000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>675000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>577000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>517000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>492000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="AS27">
         <v>380000.0</v>
       </c>
       <c r="AT27">
         <v>380000.0</v>
       </c>
       <c r="AU27">
+        <v>380000.0</v>
+      </c>
+      <c r="AV27">
         <v>828000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>218000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>217000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>795000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>449000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>197000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>198000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>197000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1044000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>13527000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
-[...1 lines deleted...]
-      </c>
+      <c r="BW27"/>
       <c r="BX27">
         <v>1095000.0</v>
       </c>
-      <c r="BY27"/>
+      <c r="BY27">
+        <v>1095000.0</v>
+      </c>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
+        <v>279852000.0</v>
+      </c>
+      <c r="C28">
         <v>493086000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>313371000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>234161000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>93608000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>140022000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-223026000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-175233000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>748416000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>395405000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-595482000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-190532000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-336094000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>940515000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1135874000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>70425000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>80826000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-421593000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>525741000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>557584000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>369063000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>906807000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>437202000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-83083000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1609518000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-65850000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>402125000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>659712000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>178379000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>129404000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-40543000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>211302000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>226200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>114027000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>185806000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>223152000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>280782000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>172002000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>395315000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>244291000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>89808000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-48960000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>359911000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-6676000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-49566000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>109618000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>29128000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10998000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>22365000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-185645000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>115767000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6248000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-50777000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-162334000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>52365000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-130795000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-130334000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-223296000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-14477000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-199081000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-65112000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-54799000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-111513000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>13876000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-4502000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-70074000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1157000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-75597000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-55468000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-60230000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>155226000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>64724000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>78086000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-404000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>9106000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>41910000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12483000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-10135000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10573000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>149715000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>42491000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>36589000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>42706000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>60568000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>41163000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-10125000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>29926000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>22179000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-9211000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-5480000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>28206000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-19988000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-21589000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-20830000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>26282000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>31773000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-14085000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-40422000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>48180000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>31960000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>5627000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-1014000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5592000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>8500000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>28220000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-19536000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>36200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>27200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>14000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-19200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>21400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-2300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-3800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>10700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-15800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-2100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>10200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-7900000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>10700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>17800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>8600000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-11600000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>26400000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>12000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>5400000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
+        <v>79420000.0</v>
+      </c>
+      <c r="C29">
         <v>257149000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>107039000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>104920000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>61372000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>116852000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>130503000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>102172000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-97062000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18580000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>212891000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>131904000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>92463000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>131701000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-316000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>348921000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>353445000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>360423000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>266693000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-165326000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>372382000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-464609000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>419034000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>405614000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-327241000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>300989000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-352908000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-616179000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-30801000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>59677000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-15267000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-38071000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-103962000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>48497000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>33121000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-27355000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-81581000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>13253000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-7517000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-46209000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-30291000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>14250000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-7234000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-725000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-29552000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>12288000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-703000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-32408000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-27335000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>12593000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>135000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>10957000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-22675000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>30920000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3296000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3919000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>17302000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>7722000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>10528000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>25781000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>603000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9254000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-8960000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>32385000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>12717000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>8868000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>320000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>5581000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>8581000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>9466000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>6590000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4979000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>11880000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2152000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>8483000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>11292000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>218000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3032000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>13174000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>11584000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2682000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>8134000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>8400000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>4485000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2767000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>6047000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>9806000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>9603000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-4454000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>5710000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>6139000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>3552000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>4374000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>4454000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>4338000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>7831000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>7592000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>2686000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>2072000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>7376000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>4413000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>3399000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>4942000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-535000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1348000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>7786000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>1500000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>3100000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>2600000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>8300000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-300000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>7300000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-1700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>9200000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-6900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>9800000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>600000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>6000000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>7700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-3200000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>4800000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>1100000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>2500000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>1800000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>200000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
+        <v>-491458000.0</v>
+      </c>
+      <c r="C30">
         <v>-509856000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-374654000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-466187000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-277110000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-184851000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-46256000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>70023000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-500412000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-370037000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4122000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>285271000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-458092000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-169495000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1348594000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1395014000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1925895000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-205027000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-480217000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>55658000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-196049000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>199624000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>509279000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-292199000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1212974000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-204832000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>92943000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>98001000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-666423000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-11608000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>106080000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>31317000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-32404000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-158307000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-132184000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-229193000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-281099000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-24431000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-403484000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-168539000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-129225000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-101617000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-168833000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-112495000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>228036000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-85966000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-19810000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9845000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14569000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>181484000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-106463000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-14032000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>73308000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>101645000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-32694000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>124039000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>108195000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>215009000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13716000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>160509000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>44675000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>59605000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>150985000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-56890000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-22622000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>48997000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>35823000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>67004000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>38926000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>38729000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-138578000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-73874000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-105647000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1849000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-16065000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-45250000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-12013000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-10113000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>59870000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-171100000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-119703000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-51573000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-24234000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-18192000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-80341000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>837000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-32986000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1708000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-15698000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-4930000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>35415000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-5800000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-7350000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-6827000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3815000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>17502000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-29338000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-16549000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-74922000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-9385000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>43000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-4857000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>31785000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-10264000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-37130000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-29696000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-21900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-25100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-15800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-5500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-26300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>10500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-17600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>26200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-6200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-14500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-8300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-6200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-12400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-9200000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>2900000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-23400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-15600000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-1700000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-5100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>