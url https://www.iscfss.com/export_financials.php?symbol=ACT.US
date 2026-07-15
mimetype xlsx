--- v0 (2026-03-14)
+++ v1 (2026-07-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2231,3726 +2234,3844 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>-3443000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>510237000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>558894000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>625279000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>641325000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-82711000.0</v>
+      </c>
+      <c r="C5">
         <v>-30143000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-41785000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-104342000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-152482000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-207454999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-101984000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-236305000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-237477000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-230400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-400349000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-345243000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-320242000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-382744000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-427085000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-293027000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-140690000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>83580999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>133955000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>159854000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>136960000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>208378000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>183747000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>152948000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3827075000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>93431000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>3273739000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
+        <v>1403000.0</v>
+      </c>
+      <c r="C8">
         <v>1422000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1456000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1484000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1508000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1523000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1544000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1561000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1577000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1593000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1600000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1602000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628000.0</v>
       </c>
       <c r="O8">
         <v>1628000.0</v>
       </c>
       <c r="P8">
         <v>1628000.0</v>
       </c>
       <c r="Q8">
         <v>1628000.0</v>
       </c>
       <c r="R8">
         <v>1628000.0</v>
       </c>
       <c r="S8">
         <v>1628000.0</v>
       </c>
       <c r="T8">
         <v>1628000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1628000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2324527000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2362281000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>2379576000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2377042000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2374568000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2371861000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2369822000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>549040000.0</v>
+      </c>
+      <c r="C10">
         <v>582493000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>543577000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>612967000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>635269000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>599432000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>673363000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>699035000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>614330000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>615683000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>677990000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>691416000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>621621000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>513775000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>535775000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>583947000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>440160000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>425828000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>451582000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>435323000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>431335000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>452794000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>556734000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>418581000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>585058000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>549040000.0</v>
+      </c>
+      <c r="C12">
         <v>582493000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>543577000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>612967000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>635269000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>599432000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>673363000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>699035000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>614330000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>615683000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>677990000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>691416000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>621621000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>513775000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>535775000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>583947000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>440160000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>425828000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>451582000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>435323000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>431335000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>452794000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>556734000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>418581000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>585058000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
+        <v>1403000.0</v>
+      </c>
+      <c r="C13">
         <v>1422000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1456000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1484000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1508000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1523000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1544000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1561000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1577000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1593000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1600000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1602000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628000.0</v>
       </c>
       <c r="O13">
         <v>1628000.0</v>
       </c>
       <c r="P13">
         <v>1628000.0</v>
       </c>
       <c r="Q13">
         <v>1628000.0</v>
       </c>
       <c r="R13">
         <v>1628000.0</v>
       </c>
       <c r="S13">
         <v>1628000.0</v>
       </c>
       <c r="T13">
         <v>1628000.0</v>
       </c>
       <c r="U13">
         <v>1628000.0</v>
       </c>
       <c r="V13">
         <v>1628000.0</v>
       </c>
-      <c r="W13"/>
+      <c r="W13">
+        <v>1628000.0</v>
+      </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>142634000.0</v>
+      </c>
+      <c r="C14">
         <v>145294000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>148340000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>150729000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>152907000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>154542000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>157016000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>158571000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>160087000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>160895000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>161146000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>162171000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>163179000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>163520000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>163376000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>163225000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>163054000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>162879000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>162852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162840000.0</v>
       </c>
       <c r="U14">
         <v>162840000.0</v>
       </c>
       <c r="V14">
         <v>162840000.0</v>
       </c>
       <c r="W14">
         <v>162840000.0</v>
       </c>
       <c r="X14">
         <v>162840000.0</v>
       </c>
       <c r="Y14">
         <v>162840000.0</v>
       </c>
       <c r="Z14">
         <v>162840000.0</v>
       </c>
       <c r="AA14">
         <v>162840000.0</v>
       </c>
       <c r="AB14">
         <v>162840000.0</v>
       </c>
       <c r="AC14">
         <v>162840000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>162840000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1602000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1619000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>1628000.0</v>
       </c>
       <c r="Q15">
         <v>1628000.0</v>
       </c>
       <c r="R15">
         <v>1628000.0</v>
       </c>
       <c r="S15">
         <v>1628000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>1628000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>85252000.0</v>
+      </c>
+      <c r="C16">
         <v>91639000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>96031000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>101205000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>107519000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>114680000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>121382000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>129870000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>138886000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>149330000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>161580000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>174561000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>188680000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>202717000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>212987000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>224781000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>236410000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>246319000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>254806000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>263572999.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>306945000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>328369000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>383458000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>1586000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17452000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>-473831000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>22232000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22521000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22910000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23322000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>23771000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>24160000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24619000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>24861000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>25006000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>25572000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25843000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25954000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12405000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26310000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26689000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>27000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14704000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>27788000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>28322000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>28544000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>28872000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>33228000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>32101000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>30332000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-6091391000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6019358000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5947113000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1120437000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1034206000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-889429000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-777495000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-827133000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-950130000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-821891000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-739203000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-792480000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-688367000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>6962002000.0</v>
+      </c>
+      <c r="C23">
         <v>6893466000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6876443000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6773473000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6721520000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6549828000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6597046000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6349372000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6303683000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6217588000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6000688000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5923860000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5842231000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5735804000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5722840000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5760433000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5792407000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5914163000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5991306000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5862089000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4674037000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5698284000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5510216000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4031938000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3827075000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4555046000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>3273739000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>744853000.0</v>
+      </c>
+      <c r="C24">
         <v>744481000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>744114000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>743753000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>743399000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>743050000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>742706000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>742368000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>746090000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>745416000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>744752000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>744100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>743460000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>742830000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>742211000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>741602000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>741004000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>740416000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>739838000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>738162000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>738162000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>744100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>743460000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>742211000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>741602000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>741004000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>740416000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>739838000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
+        <v>6133789000.0</v>
+      </c>
+      <c r="C26">
         <v>6050542000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6070503000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5899819000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5819033000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5628140000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5653949000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5343658000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5361101000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5286360000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5008865000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4963614000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4931812000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4887807000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4916232000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4909362000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>32565000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5266339000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5419939000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5046596000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>5046596000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>195813000.0</v>
+      </c>
+      <c r="C28">
         <v>161988000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>200537000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>130786000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>108130000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>160887000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>69343000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43333000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>131760000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>153001000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>66762000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>52684000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>121839000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>257482000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>206436000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>157655000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>300844000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>349988000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>288256000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>303946000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>307376000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>322718000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>180888000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-418581000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-538258000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>6088401000.0</v>
+      </c>
+      <c r="C29">
         <v>6099662000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6061400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5966881000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5862806000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5739146000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5778951000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5568197000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5459854000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5377763000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5201958000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5119996000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5040081000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4843738000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4859203000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4822102000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4789593000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4845939000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4941219000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4619973000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>4619973000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>47398000.0</v>
+      </c>
+      <c r="C30">
         <v>46130000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48648000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44091000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46451000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53031000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48834000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>48698000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>43927000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45070000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44310000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>43525000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>42005000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41738000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40331000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>41036000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40381000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42266000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>43425000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>43287000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>42454000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>46464000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>37917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34964000.0</v>
       </c>
       <c r="Y30">
         <v>34964000.0</v>
       </c>
       <c r="Z30">
+        <v>34964000.0</v>
+      </c>
+      <c r="AA30">
         <v>41161000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>4375896000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4296621000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4100908000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4116992000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4080500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4048589000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>4105523000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4201381000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4089851000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3935326000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3881811000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3766630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4031938000.0</v>
       </c>
       <c r="Y31">
         <v>4031938000.0</v>
       </c>
-      <c r="Z31"/>
+      <c r="Z31">
+        <v>4031938000.0</v>
+      </c>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>6365564000.0</v>
+      </c>
+      <c r="C33">
         <v>6264843000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6284218000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6116415000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6039800000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5897365000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5874849000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5601639000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5645426000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5556835000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5278388000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5188919000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5178605000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5180291000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5146734000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5135450000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5311866000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5446069000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5496299000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5383479000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5268368000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5199026000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4915565000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4535547000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>3928827000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>803864000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>802150000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>863637000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>938331000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1002814000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1018248000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1032635000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>1533202000.0</v>
+      </c>
+      <c r="C35">
         <v>1446646000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1463126000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1449140000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1494594000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1435167000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1439419000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1393673000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1451033000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1432111000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1381902000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1373403000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1356930000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1428736000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1392861000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1455152000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1507408000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1562321000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1535119000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1508665000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>738711000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1458072000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1415217000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>344513000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>201213000.0</v>
+      </c>
+      <c r="C36">
         <v>194312000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>190530000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>184051000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>176327000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>167115000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>170837000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>168865000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>194955000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>143571000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>149819000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>143932000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>138925000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>124756000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>131246000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>127393000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>162722000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>88840000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>107732000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>114513000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5239824000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>106856000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>107186000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4503446000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>86702000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38">
+        <v>248611000.0</v>
+      </c>
+      <c r="C38">
         <v>6208770000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>6876443000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6773473000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6721520000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>232313000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6597046000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6349372000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>6303683000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>6190473000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>6000688000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5923860000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5842231000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>5709149000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-5456442000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-5534345000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-5573625000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-5134999000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-5883574000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-5545854000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>49921000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5652710000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>44993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55409000.0</v>
       </c>
       <c r="Y38">
         <v>55409000.0</v>
       </c>
-      <c r="Z38"/>
+      <c r="Z38">
+        <v>55409000.0</v>
+      </c>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>-47398000.0</v>
+      </c>
+      <c r="C39">
         <v>56073000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-2330141000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-2259430000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-2217142000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4042374000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-2321966000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-2432674000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-2329472000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-5947113000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-2272372000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-2213718000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-5595438000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-5443320000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>827133000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>950130000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>32565000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>739203000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>31372000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>30843000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>28821000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-5545854000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>28965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28947000.0</v>
       </c>
       <c r="Y39">
         <v>28947000.0</v>
       </c>
-      <c r="Z39"/>
+      <c r="Z39">
+        <v>28947000.0</v>
+      </c>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>480831000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>536615000.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>508138000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>531443000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-750000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>501093000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>490203000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>501427000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>186152000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>510237000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>558894000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-194869000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-145951000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>254806000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>263573000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>280742000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>306945000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>328369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339968000.0</v>
       </c>
       <c r="Y40">
         <v>339968000.0</v>
       </c>
-      <c r="Z40"/>
+      <c r="Z40">
+        <v>339968000.0</v>
+      </c>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>118651000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>140413000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>154656000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>141125000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>773515000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>795281000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>748962000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>744924000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>705358000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>677595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>563692000.0</v>
       </c>
       <c r="Y41">
         <v>563692000.0</v>
       </c>
-      <c r="Z41"/>
+      <c r="Z41">
+        <v>563692000.0</v>
+      </c>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1609712000.0</v>
+      </c>
+      <c r="C42">
         <v>1706481000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1826764000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1927372000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2007776000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2076788000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2145518000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2220903000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2264198000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2310891000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2322622000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2324527000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2362281000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2382068000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2379576000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2377042000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2374568000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2371861000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2369822000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2369601000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2368782000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2370327000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2369259000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2367727000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>152948000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2363606000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
-      <c r="F46">
+      <c r="F46"/>
+      <c r="G46">
         <v>8800000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>-24619000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>-524609000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11300000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>-25572000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>-25843000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>-25954000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>13600000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>-26310000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>-26689000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>-27000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>15500000.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>18100000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>22600000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>13600000.0</v>
       </c>
-      <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>15500000.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>3815144000.0</v>
+      </c>
+      <c r="C48">
         <v>3677421000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3530851000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3398614000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3262605000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3125240000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2991167000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2839670000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2685466000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2550263000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2533333000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2395010000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2252963000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2099956000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2162873000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1994857000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1813083000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1648453000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1695976000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1558768000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1427956000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1303106000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1213624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1511263000.0</v>
       </c>
       <c r="Y48">
         <v>1511263000.0</v>
       </c>
       <c r="Z48">
+        <v>1511263000.0</v>
+      </c>
+      <c r="AA48">
         <v>1370038000.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>2395010000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>2252963000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>2162873000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1994857000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1813083000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1648453000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1695976000.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>750000000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>744853000.0</v>
+      </c>
+      <c r="C51">
         <v>744481000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>744114000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>743753000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>743399000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>760319000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>742706000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>742368000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>746090000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>768684000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>744752000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>744100000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>743460000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>771257000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>742211000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>741602000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>741004000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>775816000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>739838000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>739269000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>738711000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>775512000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>737622000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>46800000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>3885000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>3800000.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>3443000.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>51456000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>6133789000.0</v>
+      </c>
+      <c r="C53">
         <v>1801687000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1737916000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1602372000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1535422000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1529368000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1599769000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1684941000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1671215000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5286360000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1550072000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1478777000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4931812000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4887807000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4880336000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>4909362000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>5093084000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5266339000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>5388567000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>5046596000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>5046596000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>6962002000.0</v>
+      </c>
+      <c r="C55">
         <v>6893466000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6876443000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6773473000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6721520000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6549828000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6597046000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6349372000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6303683000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6217588000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6000688000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5923860000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5842231000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5735804000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5722840000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5760433000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5792407000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5914163000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5991306000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5862089000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5699703000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5698284000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5510216000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4954128000.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>4555046000.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>596438000.0</v>
+      </c>
+      <c r="C56">
         <v>628623000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>592225000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>657058000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>681720000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>652463000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>722197000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>747733000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>658257000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>660753000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>722300000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>734941000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>663626000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>555513000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>576106000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>624983000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>480541000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>468094000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>495007000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>478610000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>431335000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>499258000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>594651000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>418581000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>482492000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>626219000.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56"/>
       <c r="AC56"/>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56"/>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>85252000.0</v>
+      </c>
+      <c r="C57">
         <v>91639000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>96031000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>101205000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>107519000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>118565000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>121382000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>129870000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>138886000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>153130000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>161580000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>174561000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>188680000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>206160000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>212987000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>224781000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>236410000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>246319000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>254806000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>263572999.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>280742000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>358401000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>328369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343888000.0</v>
       </c>
       <c r="Y57">
         <v>343888000.0</v>
       </c>
       <c r="Z57">
+        <v>343888000.0</v>
+      </c>
+      <c r="AA57">
         <v>383458000.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>1618454000.0</v>
+      </c>
+      <c r="C58">
         <v>1538285000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1559157000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1550345000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1602113000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1553732000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1560801000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1523543000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1589919000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1585241000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1543482000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1547964000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1545610000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1634896000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1605848000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1679933000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1743818000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1808640000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1789925000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1772238000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>738711000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1816473000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1743586000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>727971000.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>5343548000.0</v>
+      </c>
+      <c r="C60">
         <v>5355181000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5317286000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5223128000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5119407000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4996096000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5036245000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4825829000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4713764000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4632347000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4457206000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4375896000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4296621000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4100908000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4116992000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4080500000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4048589000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4105523000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4201381000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4089851000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3935326000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3881811000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3766630000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4031938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3827075000.0</v>
       </c>
       <c r="Z60">
         <v>3827075000.0</v>
       </c>
-      <c r="AA60"/>
+      <c r="AA60">
+        <v>3827075000.0</v>
+      </c>
       <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>3273739000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5979,2774 +6100,2838 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>109526000.0</v>
       </c>
       <c r="C2">
         <v>261626000.0</v>
       </c>
       <c r="D2">
         <v>250310000.0</v>
       </c>
       <c r="E2">
         <v>145125000.0</v>
       </c>
       <c r="F2">
         <v>371630000.0</v>
       </c>
       <c r="G2">
         <v>615797000.0</v>
       </c>
       <c r="H2">
         <v>260683000.0</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>-903245000.0</v>
       </c>
       <c r="E3">
         <v>-749000.0</v>
       </c>
       <c r="F3">
         <v>-8490000.0</v>
       </c>
       <c r="G3">
         <v>-490662000.0</v>
       </c>
       <c r="H3">
         <v>-718170000.0</v>
       </c>
       <c r="I3">
         <v>-613669000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>940148000.0</v>
       </c>
       <c r="D5">
         <v>851509000.0</v>
       </c>
       <c r="E5">
         <v>949921000.0</v>
       </c>
       <c r="F5">
         <v>691375000.0</v>
       </c>
       <c r="G5">
         <v>466843000.0</v>
       </c>
       <c r="H5">
         <v>829228000.0</v>
       </c>
       <c r="I5">
         <v>583408000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
         <v>908786000.0</v>
       </c>
       <c r="C6">
         <v>929218000.0</v>
       </c>
       <c r="D6">
         <v>903376000.0</v>
       </c>
       <c r="E6">
         <v>949172000.0</v>
       </c>
       <c r="F6">
         <v>682885000.0</v>
       </c>
       <c r="G6">
         <v>466843000.0</v>
       </c>
       <c r="H6">
         <v>829228000.0</v>
       </c>
       <c r="I6">
-        <v>-30261000.0</v>
+        <v>613669000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>1120856000.0</v>
       </c>
       <c r="C9">
         <v>940306000.0</v>
       </c>
       <c r="D9">
         <v>903376000.0</v>
       </c>
       <c r="E9">
         <v>1095046000.0</v>
       </c>
       <c r="F9">
         <v>1120185000.0</v>
       </c>
       <c r="G9">
         <v>1106459000.0</v>
       </c>
       <c r="H9">
         <v>978853000.0</v>
       </c>
       <c r="I9">
         <v>841097000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>858837000.0</v>
       </c>
       <c r="C10">
         <v>878061000.0</v>
       </c>
       <c r="D10">
         <v>851509000.0</v>
       </c>
       <c r="E10">
         <v>898222000.0</v>
       </c>
       <c r="F10">
         <v>695216000.0</v>
       </c>
       <c r="G10">
         <v>472418000.0</v>
       </c>
       <c r="H10">
         <v>718170000.0</v>
       </c>
       <c r="I10">
         <v>613669000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
         <v>184593000.0</v>
       </c>
       <c r="C11">
         <v>189993000.0</v>
       </c>
       <c r="D11">
         <v>185998000.0</v>
       </c>
       <c r="E11">
         <v>194065000.0</v>
       </c>
       <c r="F11">
         <v>148531000.0</v>
       </c>
       <c r="G11">
         <v>101997000.0</v>
       </c>
       <c r="H11">
         <v>155832000.0</v>
       </c>
       <c r="I11">
         <v>129807000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
         <v>49949000.0</v>
       </c>
       <c r="C12">
         <v>51157000.0</v>
       </c>
       <c r="D12">
         <v>51867000.0</v>
       </c>
       <c r="E12">
         <v>51699000.0</v>
       </c>
       <c r="F12">
         <v>51009000.0</v>
       </c>
       <c r="G12">
         <v>18244000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>674244000.0</v>
       </c>
       <c r="C15">
         <v>688068000.0</v>
       </c>
       <c r="D15">
         <v>665511000.0</v>
       </c>
       <c r="E15">
         <v>704157000.0</v>
       </c>
       <c r="F15">
         <v>546685000.0</v>
       </c>
       <c r="G15">
         <v>370421000.0</v>
       </c>
       <c r="H15">
         <v>677628000.0</v>
       </c>
       <c r="I15">
         <v>483862000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>704157000.0</v>
       </c>
       <c r="F16">
         <v>546685000.0</v>
       </c>
       <c r="G16">
         <v>370421000.0</v>
       </c>
       <c r="H16">
         <v>677628000.0</v>
       </c>
       <c r="I16">
         <v>453601000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
         <v>674244000.0</v>
       </c>
       <c r="C17">
         <v>688068000.0</v>
       </c>
       <c r="D17">
         <v>652009000.0</v>
       </c>
       <c r="E17">
         <v>704157000.0</v>
       </c>
       <c r="F17">
         <v>546685000.0</v>
       </c>
       <c r="G17">
         <v>370421000.0</v>
       </c>
       <c r="H17">
         <v>677628000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
         <v>-49949000.0</v>
       </c>
       <c r="C18">
         <v>-51157000.0</v>
       </c>
       <c r="D18">
         <v>-52177000.0</v>
       </c>
       <c r="E18">
         <v>-51699000.0</v>
       </c>
       <c r="F18">
         <v>-51009000.0</v>
       </c>
       <c r="G18">
         <v>-18244000.0</v>
       </c>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>858837000.0</v>
       </c>
       <c r="C21">
         <v>878061000.0</v>
       </c>
       <c r="D21">
         <v>851509000.0</v>
       </c>
       <c r="E21">
         <v>949921000.0</v>
       </c>
       <c r="F21">
         <v>691375000.0</v>
       </c>
       <c r="G21">
         <v>466843000.0</v>
       </c>
       <c r="H21">
         <v>829228000.0</v>
       </c>
       <c r="I21">
         <v>613669000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>371545000.0</v>
       </c>
       <c r="C23">
         <v>323871000.0</v>
       </c>
       <c r="D23">
         <v>302177000.0</v>
       </c>
       <c r="E23">
         <v>196824000.0</v>
       </c>
       <c r="F23">
         <v>424969000.0</v>
       </c>
       <c r="G23">
         <v>634041000.0</v>
       </c>
       <c r="H23">
         <v>260683000.0</v>
       </c>
       <c r="I23">
         <v>227428000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
         <v>184593000.0</v>
       </c>
       <c r="C29">
         <v>189993000.0</v>
       </c>
       <c r="D29">
         <v>182541000.0</v>
       </c>
       <c r="E29">
         <v>194065000.0</v>
       </c>
       <c r="F29">
         <v>148531000.0</v>
       </c>
       <c r="G29">
         <v>101997000.0</v>
       </c>
       <c r="H29">
         <v>155832000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
         <v>262019000.0</v>
       </c>
       <c r="C30">
         <v>62245000.0</v>
       </c>
       <c r="D30">
         <v>51867000.0</v>
       </c>
       <c r="E30">
         <v>226941000.0</v>
       </c>
       <c r="F30">
         <v>-428810000.0</v>
       </c>
       <c r="G30">
         <v>-639616000.0</v>
       </c>
       <c r="H30">
         <v>-149625000.0</v>
       </c>
       <c r="I30">
         <v>191023000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>-44504000.0</v>
       </c>
       <c r="C31">
         <v>-62087000.0</v>
       </c>
       <c r="D31">
         <v>-51867000.0</v>
       </c>
       <c r="E31">
         <v>-51699000.0</v>
       </c>
       <c r="F31">
         <v>3841000.0</v>
       </c>
       <c r="G31">
         <v>5575000.0</v>
       </c>
       <c r="H31">
         <v>-111058000.0</v>
       </c>
       <c r="I31">
         <v>-227428000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>1230382000.0</v>
       </c>
       <c r="C32">
         <v>1201932000.0</v>
       </c>
       <c r="D32">
         <v>1153686000.0</v>
       </c>
       <c r="E32">
         <v>1095046000.0</v>
       </c>
       <c r="F32">
         <v>1120185000.0</v>
       </c>
       <c r="G32">
         <v>1106459000.0</v>
       </c>
       <c r="H32">
         <v>978853000.0</v>
       </c>
       <c r="I32">
         <v>841097000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>37161000.0</v>
+      </c>
+      <c r="C2">
         <v>17811000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>88729000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>78092000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83064000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>81660000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>67841000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39431000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>72694000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83498000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>72989000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50462000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43361000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>80799000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17552000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-132000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46906000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>65202000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>92944000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>96650000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>116834000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>158086000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>103342000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>199854000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-27040000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>-218882000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="J3">
+        <v>2933000.0</v>
+      </c>
+      <c r="K3">
         <v>-213100000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>167672000.0</v>
+      </c>
+      <c r="M3">
         <v>-227101000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-237578000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-199334000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-257367000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-273777000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-222682000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-207729000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-187704000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-181787000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-171749000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-127428000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>3873000.0</v>
+      </c>
+      <c r="Y3">
         <v>5325000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-187565000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-201484000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-174106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-171290000.0</v>
       </c>
       <c r="AC3">
         <v>-171290000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>-171290000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>225738000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>223712000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>220116000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>241747000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>205921000.0</v>
+        <v>248473000.0</v>
       </c>
       <c r="J5">
+        <v>218882000.0</v>
+      </c>
+      <c r="K5">
         <v>199744000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>226046000.0</v>
+      </c>
+      <c r="M5">
         <v>440160000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>475156000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>395377000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>514890000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>547450000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>93198000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>415369000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>174609000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>361258000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>343498000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>254856000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>180994000.0</v>
+      </c>
+      <c r="Y5">
         <v>270707000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>521154000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>234845000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>219596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189509500.0</v>
       </c>
       <c r="AC5">
         <v>189509500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5">
+        <v>189509500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>225748000.0</v>
+      </c>
+      <c r="C6">
         <v>235550000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>222726000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>226798000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>223712000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>220116000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>241747000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>218882000.0</v>
+        <v>251363000.0</v>
       </c>
       <c r="J6">
+        <v>221815000.0</v>
+      </c>
+      <c r="K6">
         <v>212692000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>393718000.0</v>
+      </c>
+      <c r="M6">
         <v>227060000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>237578000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>196043000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>257523000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>273673000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>222682000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>207640000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>187365000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>179471000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>171749000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>127428000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>184867000.0</v>
+      </c>
+      <c r="Y6">
         <v>276032000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>333589000.0</v>
       </c>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
       <c r="AA6">
-        <v>45490000.0</v>
+        <v>201484000.0</v>
       </c>
       <c r="AB6">
-        <v>18219500.0</v>
+        <v>174106000.0</v>
       </c>
       <c r="AC6">
-        <v>18219500.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:29">
+        <v>458690000.0</v>
+      </c>
+      <c r="AD6">
+        <v>458690000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>274908000.0</v>
+      </c>
+      <c r="C9">
         <v>293696000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>222726000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>226525000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>223827000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>220274000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>241747000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>259403000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>218893000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>212692000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>226046000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>227060000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>237578000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>195870000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>257523000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>273673000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>222682000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>207679000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>187365000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>180773000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>172602000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>127428000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>180994000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>276032000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>260577000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>269487000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>250676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229345000.0</v>
       </c>
       <c r="AC9">
         <v>229345000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>229345000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>213380000.0</v>
+      </c>
+      <c r="C10">
         <v>223085000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>209829000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>214502000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>211421000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>207854000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>229457000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>234829000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>205921000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>199744000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>213105000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>214147000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>224513000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>182785000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>244644000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>260887000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>209906000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>194869000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>174609000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>166726000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>159012000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>114696000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>175482000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5325000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>187565000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>234845000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>219596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189509500.0</v>
       </c>
       <c r="AC10">
         <v>189509500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>189509500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>45608000.0</v>
+      </c>
+      <c r="C11">
         <v>45924000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>46332000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>46694000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>45643000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>45116000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>48788000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>51156000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>44933000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>42436000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>48910000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>46127000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>48525000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>38979000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>53658000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>56152000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>45276000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>41335000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>37401000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>35914000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>33881000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>23515000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>37467000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1285000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>42300000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>45058000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>37327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36723500.0</v>
       </c>
       <c r="AC11">
         <v>36723500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11">
+        <v>36723500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>12368000.0</v>
+      </c>
+      <c r="C12">
         <v>12465000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12897000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12296000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12291000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12262000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12290000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13644000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12961000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12948000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12941000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12913000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13065000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13258000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12879000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12786000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12776000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12771000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12756000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12745000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12737000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12732000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5512000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>167772000.0</v>
+      </c>
+      <c r="C15">
         <v>177161000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>163497000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>167808000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>165778000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>162738000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>180669000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>183673000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>160988000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>157308000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>164195000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>168020000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>175988000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>143806000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>190986000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>204735000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>164630000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>153534000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>137208000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>130812000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>125131000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>91181000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>138015000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4040000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>145265000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>189787000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>182269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152786000.0</v>
       </c>
       <c r="AC15">
         <v>152786000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15">
+        <v>152786000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>168020000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>175988000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>143806000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>190986000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>204735000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>164630000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>153534000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>137208000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>130812000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>125131000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>91181000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>138015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70612500.0</v>
       </c>
       <c r="Y16">
         <v>70612500.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="Z16">
+        <v>70612500.0</v>
+      </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>167772000.0</v>
+      </c>
+      <c r="C17">
         <v>177161000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>163497000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>167808000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>165778000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>162738000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>180669000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>183673000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>160988000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>157308000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>164195000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>168020000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>175988000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>143806000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>190986000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>204735000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>164630000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>153534000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>137208000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>130812000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>125131000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>91181000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>138015000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>-12368000.0</v>
+      </c>
+      <c r="C18">
         <v>-12465000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12897000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12296000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12291000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12262000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12290000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13644000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12961000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12948000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12941000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12913000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13065000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13258000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12879000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12786000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12776000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12771000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12756000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12745000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12737000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12732000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5512000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>213380000.0</v>
+      </c>
+      <c r="C21">
         <v>223085000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>209829000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>214502000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>211421000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>207854000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>229457000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>234829000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>205921000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>199744000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>213105000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>214147000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>224513000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>182785000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>244644000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>260887000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>209906000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>194869000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>174609000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>166726000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>159012000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>114696000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>175482000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5325000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>260577000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>201484000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>174106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171290000.0</v>
       </c>
       <c r="AC21">
         <v>171290000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21">
+        <v>171290000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>98689000.0</v>
+      </c>
+      <c r="C23">
         <v>88422000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>101626000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>90115000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>95470000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>94080000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>80131000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64005000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>85666000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>96446000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>85930000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>63375000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>56426000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>93884000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>30431000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12654000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>59682000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>78012000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>105700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>110697000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>130424000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>170818000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>108854000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>281357000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>73012000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>34642000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>31080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39835499.0</v>
       </c>
       <c r="AC23">
         <v>39835499.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>39835499.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>-406000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>-343000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2129000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-8490000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>45608000.0</v>
+      </c>
+      <c r="C29">
         <v>45924000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>46332000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>46694000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>45643000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45116000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>48788000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>51156000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>44933000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>42436000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48910000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>46127000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>48525000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>38979000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>53658000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>56152000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>45276000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>41335000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>37401000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>35914000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>33881000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23515000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>37467000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>61528000.0</v>
+      </c>
+      <c r="C30">
         <v>70611000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12897000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12023000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12406000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12420000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12290000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24574000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12972000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12948000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12941000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12913000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13065000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13085000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12879000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12786000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12776000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12810000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12756000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14047000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13590000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12732000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5512000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>281357000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>73012000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34642000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>31080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39835499.0</v>
       </c>
       <c r="AC30">
         <v>39835499.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>39835499.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>4136000.0</v>
+      </c>
+      <c r="C31">
         <v>-11266000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11907000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-11236000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-12291000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12262000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12290000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24574000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12961000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-12948000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-12941000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-63375000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>224513000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>182785000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-30431000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12654000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-59682000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>926669000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-105700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-109395000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-129571000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-170818000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5512000.0</v>
       </c>
-      <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-73012000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-68003000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-76570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39835500.0</v>
       </c>
       <c r="AC31">
         <v>-39835500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31">
+        <v>-39835500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>312069000.0</v>
+      </c>
+      <c r="C32">
         <v>311507000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>311455000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>304617000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>306891000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>301934000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>309588000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>298834000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>291587000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>296190000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>299035000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>277522000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>280939000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>276669000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>275075000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>273541000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>269588000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>272881000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>280309000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>277423000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>289436000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>285514000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>284336000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>276032000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>260577000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>269487000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>250676000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>229345000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>229345000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8777,2930 +8962,3000 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>599432000.0</v>
       </c>
       <c r="C2">
         <v>615683000.0</v>
       </c>
       <c r="D2">
         <v>513775000.0</v>
       </c>
       <c r="E2">
         <v>425828000.0</v>
       </c>
       <c r="F2">
         <v>452794000.0</v>
       </c>
       <c r="G2">
         <v>585058000.0</v>
       </c>
       <c r="H2">
         <v>159051000.0</v>
       </c>
       <c r="I2">
         <v>196110000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>6615000</v>
       </c>
       <c r="F3">
         <v>685651000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>175987000</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-26959000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>85772000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>-16939000.0</v>
       </c>
       <c r="C6">
         <v>-16251000.0</v>
       </c>
       <c r="D6">
         <v>101908000.0</v>
       </c>
       <c r="E6">
         <v>87947000.0</v>
       </c>
       <c r="F6">
         <v>-26966000.0</v>
       </c>
       <c r="G6">
         <v>-132264000.0</v>
       </c>
       <c r="H6">
         <v>426007000.0</v>
       </c>
       <c r="I6">
         <v>-37059000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
         <v>15774000.0</v>
       </c>
       <c r="C7">
         <v>-53033000.0</v>
       </c>
       <c r="D7">
         <v>-61543000.0</v>
       </c>
       <c r="E7">
         <v>-158225000.0</v>
       </c>
       <c r="F7">
         <v>21127000.0</v>
       </c>
       <c r="G7">
         <v>309889000.0</v>
       </c>
       <c r="H7">
         <v>-156203000.0</v>
       </c>
       <c r="I7">
         <v>-152276000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2347000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>6901000.0</v>
       </c>
       <c r="C9">
         <v>-7961000.0</v>
       </c>
       <c r="D9">
         <v>-3332000.0</v>
       </c>
       <c r="E9">
         <v>528000.0</v>
       </c>
       <c r="F9">
         <v>4198000.0</v>
       </c>
       <c r="G9">
         <v>-5303000.0</v>
       </c>
       <c r="H9">
         <v>-1155000.0</v>
       </c>
       <c r="I9">
         <v>-5752000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-43602000.0</v>
       </c>
       <c r="F11">
         <v>-60626000.0</v>
       </c>
       <c r="G11">
         <v>-76513000.0</v>
       </c>
       <c r="H11">
         <v>-38330000.0</v>
       </c>
       <c r="I11">
         <v>17150000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-241000.0</v>
       </c>
       <c r="F12">
         <v>-12653000.0</v>
       </c>
       <c r="G12">
         <v>3101000.0</v>
       </c>
       <c r="H12">
         <v>-36470000.0</v>
       </c>
       <c r="I12">
         <v>195754000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-115151000.0</v>
       </c>
       <c r="F13">
         <v>77555000.0</v>
       </c>
       <c r="G13">
         <v>391705000.0</v>
       </c>
       <c r="H13">
         <v>-116718000.0</v>
       </c>
       <c r="I13">
         <v>-163674000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-1944000.0</v>
       </c>
       <c r="D14">
         <v>4124000.0</v>
       </c>
       <c r="E14">
         <v>-749000.0</v>
       </c>
       <c r="F14">
         <v>3326000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14">
         <v>-2900000.0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>120833000.0</v>
       </c>
       <c r="C15">
         <v>111719000.0</v>
       </c>
       <c r="D15">
         <v>212964000.0</v>
       </c>
       <c r="E15">
         <v>250776000.0</v>
       </c>
       <c r="F15">
         <v>200294000.0</v>
       </c>
       <c r="G15">
         <v>437353000.0</v>
       </c>
       <c r="H15">
         <v>250000000.0</v>
       </c>
       <c r="I15">
         <v>50000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>582493000.0</v>
       </c>
       <c r="C16">
         <v>599432000.0</v>
       </c>
       <c r="D16">
         <v>615683000.0</v>
       </c>
       <c r="E16">
         <v>513775000.0</v>
       </c>
       <c r="F16">
         <v>425828000.0</v>
       </c>
       <c r="G16">
         <v>452794000.0</v>
       </c>
       <c r="H16">
         <v>585058000.0</v>
       </c>
       <c r="I16">
         <v>159051000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>724519000.0</v>
       </c>
       <c r="C18">
         <v>686262000.0</v>
       </c>
       <c r="D18">
         <v>632038000.0</v>
       </c>
       <c r="E18">
         <v>567125000.0</v>
       </c>
       <c r="F18">
         <v>-113534000.0</v>
       </c>
       <c r="G18">
         <v>704350000.0</v>
       </c>
       <c r="H18">
         <v>500020000.0</v>
       </c>
       <c r="I18">
         <v>511116000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
         <v>-216959000.0</v>
       </c>
       <c r="C19">
         <v>-320514000.0</v>
       </c>
       <c r="D19">
         <v>-107710000.0</v>
       </c>
       <c r="E19">
         <v>-220255000.0</v>
       </c>
       <c r="F19">
         <v>-398782000.0</v>
       </c>
       <c r="G19">
         <v>-1136912000.0</v>
       </c>
       <c r="H19">
         <v>175987000.0</v>
       </c>
       <c r="I19">
         <v>-498175000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-7852000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>737651000.0</v>
       </c>
       <c r="H21">
         <v>737651000.0</v>
       </c>
       <c r="I21">
         <v>737651000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>674244000.0</v>
       </c>
       <c r="C22">
         <v>688068000.0</v>
       </c>
       <c r="D22">
         <v>665511000.0</v>
       </c>
       <c r="E22">
         <v>704157000.0</v>
       </c>
       <c r="F22">
         <v>546685000.0</v>
       </c>
       <c r="G22">
         <v>370421000.0</v>
       </c>
       <c r="H22">
         <v>677628000.0</v>
       </c>
       <c r="I22">
         <v>483862000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>-11845000.0</v>
       </c>
       <c r="C23">
         <v>-18460000.0</v>
       </c>
       <c r="D23">
         <v>-229404000.0</v>
       </c>
       <c r="E23">
         <v>-220255000.0</v>
       </c>
       <c r="F23">
         <v>-398782000.0</v>
       </c>
       <c r="G23">
         <v>737651000.0</v>
       </c>
       <c r="H23">
         <v>175987000.0</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
         <v>-8322000.0</v>
       </c>
       <c r="C24">
         <v>-21103000.0</v>
       </c>
       <c r="D24">
         <v>-13927000.0</v>
       </c>
       <c r="E24">
         <v>-6615000.0</v>
       </c>
       <c r="F24">
         <v>685651000.0</v>
       </c>
       <c r="G24">
         <v>-1136912000.0</v>
       </c>
       <c r="H24">
         <v>175987000.0</v>
       </c>
       <c r="I24">
         <v>-498175000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>34501000.0</v>
+        <v>7706000.0</v>
       </c>
       <c r="C25">
         <v>27989000.0</v>
       </c>
       <c r="D25">
         <v>14623000.0</v>
       </c>
       <c r="E25">
         <v>7742000.0</v>
       </c>
       <c r="F25">
         <v>907000.0</v>
       </c>
       <c r="G25">
         <v>12907000.0</v>
       </c>
       <c r="H25">
         <v>-78136000.0</v>
       </c>
       <c r="I25">
         <v>179530000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
         <v>-382399000.0</v>
       </c>
       <c r="C26">
         <v>-243968000.0</v>
       </c>
       <c r="D26">
         <v>-87762000.0</v>
       </c>
       <c r="E26">
         <v>-1532000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>19024000.0</v>
       </c>
       <c r="C27">
         <v>18774000.0</v>
       </c>
       <c r="D27">
         <v>15279000.0</v>
       </c>
       <c r="E27">
         <v>9883000.0</v>
       </c>
       <c r="F27">
         <v>1496000.0</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27">
         <v>2900000.0</v>
       </c>
       <c r="I27">
         <v>4100000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>-515077000.0</v>
       </c>
       <c r="C28">
         <v>-381999000.0</v>
       </c>
       <c r="D28">
         <v>-300726000.0</v>
       </c>
       <c r="E28">
         <v>-252308000.0</v>
       </c>
       <c r="F28">
         <v>-200294000.0</v>
       </c>
       <c r="G28">
         <v>300298000.0</v>
       </c>
       <c r="H28">
         <v>-250000000.0</v>
       </c>
       <c r="I28">
         <v>-50000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>724519000.0</v>
       </c>
       <c r="C29">
         <v>686262000.0</v>
       </c>
       <c r="D29">
         <v>632038000.0</v>
       </c>
       <c r="E29">
         <v>560510000.0</v>
       </c>
       <c r="F29">
         <v>572117000.0</v>
       </c>
       <c r="G29">
         <v>704350000.0</v>
       </c>
       <c r="H29">
         <v>500020000.0</v>
       </c>
       <c r="I29">
         <v>511116000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-226381000.0</v>
       </c>
       <c r="C30">
         <v>-320514000.0</v>
       </c>
       <c r="D30">
         <v>-229404000.0</v>
       </c>
       <c r="E30">
         <v>-220255000.0</v>
       </c>
       <c r="F30">
         <v>-398782000.0</v>
       </c>
       <c r="G30">
         <v>-1136912000.0</v>
       </c>
       <c r="H30">
         <v>175987000.0</v>
       </c>
       <c r="I30">
         <v>-498175000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>582493000.0</v>
+      </c>
+      <c r="C2">
         <v>543577000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>612967000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>635269000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>599432000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>673363000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>699035000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>614330000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>615683000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>677990000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>691416000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>621621000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>513775000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>535775000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>583947000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>440160000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>425828000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>451582000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>435323000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>431335000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>452794000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>556734000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>418581000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>302209000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>585058000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>185868000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>191144000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>175097500.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
         <v>6516000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>69795000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>107846000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-48172000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>143816000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>14303000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>158036000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>160487000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>511754000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-65756000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11740000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-33453000.0</v>
+      </c>
+      <c r="C6">
         <v>38916000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-69390000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-22302000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>35837000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-73931000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-25672000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>84705000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1353000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-62307000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>136416000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>69795000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>107846000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-22000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-48172000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>143787000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14332000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-25754000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>16259000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3988000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21459000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-103940000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>138153000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>116372000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-282849000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>399190000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16046500.0</v>
       </c>
       <c r="AC6">
         <v>16046500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>16046500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>44668000.0</v>
+      </c>
+      <c r="C7">
         <v>1851000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19433000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-56724000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>51214000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8448000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>43446000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-59004000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15558000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27605000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-14559000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11946000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-62643000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>14027000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-94756000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-66618000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10878000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5973000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12063000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2671000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1256000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>48393000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>81232000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>223267000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>12086000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-48247000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-8103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30761500.0</v>
       </c>
       <c r="AC7">
         <v>-30761500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7">
+        <v>-30761500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3301000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-368000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-2088000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1193000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>381000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>-1268000.0</v>
+      </c>
+      <c r="C9">
         <v>2518000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4557000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2360000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6580000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4197000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3628000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4771000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1143000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-760000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-785000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1520000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-267000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1407000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>705000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-655000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1885000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1159000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-138000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-833000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4010000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-8547000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2953000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4868000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1329000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2380000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>958000.0</v>
       </c>
       <c r="AC9">
         <v>958000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>958000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2292000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-45680000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-10270000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-42461000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1903000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1913000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-8487000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-8767000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-17169000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-26203000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-21424000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-11599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21745000.0</v>
       </c>
       <c r="Y11">
         <v>-21745000.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="Z11">
+        <v>-21745000.0</v>
+      </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>11744000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4927000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2760000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2340000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1226000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5989000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-4326000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5534000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-1559000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1234000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-8169000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3186500.0</v>
       </c>
       <c r="Y12">
         <v>3186500.0</v>
       </c>
-      <c r="Z12"/>
+      <c r="Z12">
+        <v>3186500.0</v>
+      </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>25704000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-83667000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-54305000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2883000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13301000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>21537000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>21231000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>21486000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>81277000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>83172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113628000.0</v>
       </c>
       <c r="Y13">
         <v>113628000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>113628000.0</v>
+      </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>-1504000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>-3824000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-982000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>-3906000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2890000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2933000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-4103000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>167672000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>184242000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1983000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-406000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>146000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-343000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2129000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6214000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>3873000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>29760000.0</v>
+      </c>
+      <c r="C15">
         <v>30290000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>30958000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31497000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>28088000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>28401000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>28778000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>29083000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25457000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>138907000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>25599000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25702000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22756000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>205180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22798000.0</v>
       </c>
       <c r="P15">
         <v>22798000.0</v>
       </c>
       <c r="Q15">
         <v>22798000.0</v>
       </c>
       <c r="R15">
+        <v>22798000.0</v>
+      </c>
+      <c r="S15">
         <v>200294000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22798000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>1699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435654000.0</v>
       </c>
       <c r="X15">
         <v>435654000.0</v>
       </c>
       <c r="Y15">
         <v>435654000.0</v>
       </c>
       <c r="Z15">
+        <v>435654000.0</v>
+      </c>
+      <c r="AA15">
         <v>250000000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>549040000.0</v>
+      </c>
+      <c r="C16">
         <v>582493000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>543577000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>612967000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>635269000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>599432000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>673363000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>699035000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>614330000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>615683000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>136416000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>691416000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>621621000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>513775000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>535775000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>583947000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>440160000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>425828000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>451582000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>435323000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>431335000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>452794000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>556734000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>418581000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>302209000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>585058000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>185868000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>191144000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16046500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>224039000.0</v>
+      </c>
+      <c r="C18">
         <v>186266000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>192011000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>119518000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>226724000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>166130000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>188136000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>144700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>187296000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>190056000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>168307000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>167846000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>119339000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>158439000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>100326000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>140916000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>160829000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>161035000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>147975000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>136079000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>127028000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>143804000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>215405000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>194845000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>150296000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>116132000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>139015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122436500.0</v>
       </c>
       <c r="AC18">
         <v>122436500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18">
+        <v>122436500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>-121952000.0</v>
+      </c>
+      <c r="C19">
         <v>13721000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-121259000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-25612000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-89575000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-136901000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-102346000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>32201000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-113468000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-95421000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-136332000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-27727000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>36065000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>26273000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-125700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>25669000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-146497000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>13512000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-131716000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-132091000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-148487000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-244943000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-380351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-255809000.0</v>
       </c>
       <c r="Y19">
         <v>-255809000.0</v>
       </c>
-      <c r="Z19"/>
+      <c r="Z19">
+        <v>-255809000.0</v>
+      </c>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>-1102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>738753000.0</v>
       </c>
       <c r="X21">
         <v>738753000.0</v>
       </c>
       <c r="Y21">
         <v>738753000.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="Z21">
+        <v>738753000.0</v>
+      </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>167772000.0</v>
+      </c>
+      <c r="C22">
         <v>177161000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>163497000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>167808000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>165778000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>162738000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>180669000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>183673000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>160988000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>157308000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>164195000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>168020000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>175988000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>143806000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>190986000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>204735000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>164630000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>153534000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>137208000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>130812000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>125131000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>91181000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>138015000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4040000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>145265000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>189787000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>182269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152786000.0</v>
       </c>
       <c r="AC22">
         <v>152786000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>152786000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-9056000.0</v>
+      </c>
+      <c r="C23">
         <v>-103000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3671000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-130000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7941000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-87000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-10975000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14503000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-113468000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-95421000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>31891000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>66937000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>33463000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26273000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-125700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>25669000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-146497000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13512000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-131716000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-132091000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-148487000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1102000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>738753000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-3178000.0</v>
+      </c>
+      <c r="C24">
         <v>-3056000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2690000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>291000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3689000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3179000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9003000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4646000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1903000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-4320000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-9607000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3387000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2602000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-6516000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-125700000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>25669000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-146497000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-27304000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-131716000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-132091000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-148487000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-244943000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-380351000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-78473000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-433145000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>533058000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-144291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-106390000.0</v>
       </c>
       <c r="AC24">
         <v>-106390000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24">
+        <v>-106390000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>7254000.0</v>
+        <v>3158000.0</v>
       </c>
       <c r="C25">
+        <v>920000.0</v>
+      </c>
+      <c r="D25">
         <v>-67000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5485000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1368000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5352000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-40979000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14266000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2848000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5143000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-168307000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-171213000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-794000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2241000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1797000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1942000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1419000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2501000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-116000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2720000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>804000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5690000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-7715000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-24382000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-7055000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-26502000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-36152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9500.0</v>
       </c>
       <c r="AC25">
         <v>9500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25">
+        <v>9500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
+        <v>-93196000.0</v>
+      </c>
+      <c r="C26">
         <v>-127022000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-105513000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-84581000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-65283000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-74647000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-70987000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-48610000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-49724000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-18035000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-6292000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-41235000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-22200000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1532000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>5175000.0</v>
+      </c>
+      <c r="C27">
         <v>6414000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4503000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4235000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3872000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5433000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6452000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2952000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3937000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5795000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4112000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3193000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2179000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2482000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2361000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2325000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2715000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1275000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>221000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>4400000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1094000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402500.0</v>
       </c>
       <c r="AC27">
         <v>402500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27">
+        <v>402500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-132012000.0</v>
+      </c>
+      <c r="C28">
         <v>-157415000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-140142000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-116208000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-101312000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-103160000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-111462000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-92196000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-75181000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-156942000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-31891000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-66937000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-44956000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-206712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22798000.0</v>
       </c>
       <c r="P28">
         <v>-22798000.0</v>
       </c>
       <c r="Q28">
         <v>-22798000.0</v>
       </c>
       <c r="R28">
-        <v>-200294000.0</v>
+        <v>-22798000.0</v>
       </c>
       <c r="S28">
         <v>-200294000.0</v>
       </c>
       <c r="T28">
         <v>-200294000.0</v>
       </c>
       <c r="U28">
         <v>-200294000.0</v>
       </c>
       <c r="V28">
+        <v>-200294000.0</v>
+      </c>
+      <c r="W28">
         <v>-2801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303099000.0</v>
       </c>
       <c r="X28">
         <v>303099000.0</v>
       </c>
       <c r="Y28">
         <v>303099000.0</v>
       </c>
       <c r="Z28">
+        <v>303099000.0</v>
+      </c>
+      <c r="AA28">
         <v>-250000000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>224039000.0</v>
+      </c>
+      <c r="C29">
         <v>186266000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>192011000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>119518000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>226724000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>166130000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>188136000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>144700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>187296000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>190056000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>168307000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>167846000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>119339000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>158439000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>100326000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>140916000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>160829000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>161035000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>147975000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>136079000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>127028000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>143804000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>215405000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>194845000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>150296000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>116132000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>139015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122436500.0</v>
       </c>
       <c r="AC29">
         <v>122436500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29">
+        <v>122436500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-125480000.0</v>
+      </c>
+      <c r="C30">
         <v>10065000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-121259000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-25612000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-89575000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-136901000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-102346000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32201000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-113468000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-95421000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-136332000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31114000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33463000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26273000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-125700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25669000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-146497000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13512000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-131716000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-132091000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-148487000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-244943000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-380351000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-78473000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-433145000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>533058000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-144291000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-106390000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-106390000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>