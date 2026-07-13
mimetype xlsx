--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1029,78 +1032,82 @@
         <v>5462000.0</v>
       </c>
       <c r="K5">
         <v>4567000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1572000.0</v>
+      </c>
       <c r="C7">
         <v>9366000.0</v>
       </c>
       <c r="D7">
         <v>11647000.0</v>
       </c>
       <c r="E7">
         <v>7661000.0</v>
       </c>
       <c r="F7">
         <v>8023000.0</v>
       </c>
       <c r="G7">
         <v>3467000.0</v>
       </c>
       <c r="H7">
         <v>5031000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>11080000.0</v>
+      </c>
       <c r="C8">
         <v>8425000.0</v>
       </c>
       <c r="D8">
         <v>7312000.0</v>
       </c>
       <c r="E8">
         <v>7312000.0</v>
       </c>
       <c r="F8">
         <v>6445000.0</v>
       </c>
       <c r="G8">
         <v>6314000.0</v>
       </c>
       <c r="H8">
         <v>4361000.0</v>
       </c>
       <c r="I8">
         <v>401000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
@@ -1468,51 +1475,53 @@
         <v>490859000.0</v>
       </c>
       <c r="F23">
         <v>617972000.0</v>
       </c>
       <c r="G23">
         <v>513692000.0</v>
       </c>
       <c r="H23">
         <v>137682000.0</v>
       </c>
       <c r="I23">
         <v>150558000.0</v>
       </c>
       <c r="J23">
         <v>271949000.0</v>
       </c>
       <c r="K23">
         <v>155077000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>112452000.0</v>
+      </c>
       <c r="C24">
         <v>113632000.0</v>
       </c>
       <c r="D24">
         <v>112730000.0</v>
       </c>
       <c r="E24">
         <v>97240000.0</v>
       </c>
       <c r="F24">
         <v>125100000.0</v>
       </c>
       <c r="G24">
         <v>107983000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
@@ -1583,144 +1592,148 @@
         <v>-196592000.0</v>
       </c>
       <c r="F28">
         <v>-326846000.0</v>
       </c>
       <c r="G28">
         <v>-324114000.0</v>
       </c>
       <c r="H28">
         <v>-110520000.0</v>
       </c>
       <c r="I28">
         <v>-138807000.0</v>
       </c>
       <c r="J28">
         <v>-262752000.0</v>
       </c>
       <c r="K28">
         <v>-143669000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-70382000.0</v>
+      </c>
       <c r="C29">
         <v>-89010000.0</v>
       </c>
       <c r="D29">
         <v>-35519000.0</v>
       </c>
       <c r="E29">
         <v>198441000.0</v>
       </c>
       <c r="F29">
         <v>297763000.0</v>
       </c>
       <c r="G29">
         <v>447119000.0</v>
       </c>
       <c r="H29">
         <v>111156000.0</v>
       </c>
       <c r="I29">
         <v>126243000.0</v>
       </c>
       <c r="J29">
         <v>249166000.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
         <v>29117000.0</v>
       </c>
       <c r="C30">
         <v>20316000.0</v>
       </c>
       <c r="D30">
         <v>25182000.0</v>
       </c>
       <c r="E30">
         <v>72971000.0</v>
       </c>
       <c r="F30">
-        <v>32166000.0</v>
+        <v>31060000.0</v>
       </c>
       <c r="G30">
         <v>2690000.0</v>
       </c>
       <c r="H30">
         <v>2840000.0</v>
       </c>
       <c r="I30">
         <v>372000.0</v>
       </c>
       <c r="J30">
         <v>1927000.0</v>
       </c>
       <c r="K30">
         <v>5908000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>75321000.0</v>
       </c>
       <c r="F31">
         <v>153137000.0</v>
       </c>
       <c r="G31">
         <v>325326000.0</v>
       </c>
       <c r="H31">
         <v>102722000.0</v>
       </c>
       <c r="I31">
         <v>119569000.0</v>
       </c>
       <c r="J31">
         <v>243765000.0</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>236172000.0</v>
+      </c>
       <c r="C32">
         <v>226921000.0</v>
       </c>
       <c r="D32">
         <v>268621000.0</v>
       </c>
       <c r="E32">
         <v>347058000.0</v>
       </c>
       <c r="F32">
         <v>451247000.0</v>
       </c>
       <c r="G32">
         <v>410014000.0</v>
       </c>
       <c r="H32">
         <v>102663000.0</v>
       </c>
       <c r="I32">
         <v>119726000.0</v>
       </c>
       <c r="J32">
         <v>244627000.0</v>
       </c>
       <c r="K32"/>
@@ -1742,51 +1755,53 @@
         <v>55879000.0</v>
       </c>
       <c r="F33">
         <v>92790000.0</v>
       </c>
       <c r="G33">
         <v>63242000.0</v>
       </c>
       <c r="H33">
         <v>15076000.0</v>
       </c>
       <c r="I33">
         <v>8478000.0</v>
       </c>
       <c r="J33">
         <v>6775000.0</v>
       </c>
       <c r="K33">
         <v>3824000.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2810000.0</v>
+      </c>
       <c r="C34">
         <v>2433000.0</v>
       </c>
       <c r="D34">
         <v>8879000.0</v>
       </c>
       <c r="E34">
         <v>838000.0</v>
       </c>
       <c r="F34"/>
       <c r="G34">
         <v>221000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
         <v>438821000.0</v>
       </c>
@@ -1892,51 +1907,51 @@
       <c r="I38">
         <v>264000.0</v>
       </c>
       <c r="J38">
         <v>232000.0</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>11696000.0</v>
       </c>
       <c r="C39">
         <v>17820000.0</v>
       </c>
       <c r="D39">
         <v>16334000.0</v>
       </c>
       <c r="E39">
         <v>23495000.0</v>
       </c>
       <c r="F39">
-        <v>15350000.0</v>
+        <v>16456000.0</v>
       </c>
       <c r="G39">
         <v>8564999.0</v>
       </c>
       <c r="H39">
         <v>4215000.0</v>
       </c>
       <c r="I39">
         <v>1384000.0</v>
       </c>
       <c r="J39">
         <v>394000.0</v>
       </c>
       <c r="K39">
         <v>1676000.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>57988000.0</v>
       </c>
       <c r="C40">
@@ -2041,51 +2056,53 @@
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2678000.0</v>
+      </c>
       <c r="C45">
         <v>18749000.0</v>
       </c>
       <c r="D45">
         <v>20408000.0</v>
       </c>
       <c r="E45">
         <v>15930000.0</v>
       </c>
       <c r="F45">
         <v>11230000.0</v>
       </c>
       <c r="G45">
         <v>4758000.0</v>
       </c>
       <c r="H45">
         <v>6274000.0</v>
       </c>
       <c r="I45">
         <v>1540000.0</v>
       </c>
       <c r="J45">
         <v>1142000.0</v>
       </c>
       <c r="K45"/>
@@ -2184,51 +2201,53 @@
         <v>-208989000.0</v>
       </c>
       <c r="K48">
         <v>-119127000.0</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>3000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50">
         <v>12474000.0</v>
       </c>
       <c r="F50">
         <v>6575000.0</v>
       </c>
       <c r="G50">
         <v>3631000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
         <v>439011000.0</v>
       </c>
       <c r="C51">
         <v>122998000.0</v>
@@ -2530,4496 +2549,4642 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>5295000.0</v>
+      </c>
+      <c r="C2">
         <v>9175000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8119000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9616000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15592000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18029000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14372000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10708000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14315000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15569000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8977000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11691000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8694000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12351000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11611000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13019000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16453000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12080000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12028000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14631000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11462000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5279000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6797000.0</v>
       </c>
       <c r="Y2">
         <v>6797000.0</v>
       </c>
       <c r="Z2">
-        <v>3329000.0</v>
+        <v>6797000.0</v>
       </c>
       <c r="AA2">
         <v>3329000.0</v>
       </c>
       <c r="AB2">
-        <v>1166000.0</v>
+        <v>3329000.0</v>
       </c>
       <c r="AC2">
         <v>1166000.0</v>
       </c>
       <c r="AD2">
-        <v>6750000.0</v>
+        <v>1166000.0</v>
       </c>
       <c r="AE2">
         <v>6750000.0</v>
       </c>
-      <c r="AF2"/>
+      <c r="AF2">
+        <v>6750000.0</v>
+      </c>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-802000.0</v>
+      </c>
+      <c r="C5">
         <v>-517000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-702000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-388000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1091999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1421000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>203000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-338000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-201000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-93000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>165995000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>164129000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>163286000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1823000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>147203000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>133122000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>116069000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>102829000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>89930000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>75272000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>56984999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>42998000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>27646999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16508000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>111156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5542000.0</v>
       </c>
       <c r="AA5">
         <v>5542000.0</v>
       </c>
       <c r="AB5">
+        <v>5542000.0</v>
+      </c>
+      <c r="AC5">
         <v>5784000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>126243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5659000.0</v>
       </c>
       <c r="AE5">
         <v>5659000.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AF5">
+        <v>5659000.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>249166000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>991000.0</v>
+      </c>
       <c r="C7">
+        <v>1572000.0</v>
+      </c>
+      <c r="D7">
         <v>2060000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3050000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9275000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9366000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10362000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10724000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11094000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11647000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11493000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12394000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>12402000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7661000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7457000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6899000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7595000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8023000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8195000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8600000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8432000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3467000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>3656000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4433000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>5031000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>5376000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>11227000.0</v>
+      </c>
       <c r="C8">
+        <v>11080000.0</v>
+      </c>
+      <c r="D8">
         <v>9763000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>9753000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>8439000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>8425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8233000.0</v>
       </c>
       <c r="H8">
         <v>8233000.0</v>
       </c>
       <c r="I8">
-        <v>7312000.0</v>
+        <v>8233000.0</v>
       </c>
       <c r="J8">
         <v>7312000.0</v>
       </c>
       <c r="K8">
         <v>7312000.0</v>
       </c>
       <c r="L8">
         <v>7312000.0</v>
       </c>
       <c r="M8">
         <v>7312000.0</v>
       </c>
       <c r="N8">
         <v>7312000.0</v>
       </c>
       <c r="O8">
+        <v>7312000.0</v>
+      </c>
+      <c r="P8">
         <v>6699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6445000.0</v>
       </c>
       <c r="Q8">
         <v>6445000.0</v>
       </c>
       <c r="R8">
         <v>6445000.0</v>
       </c>
       <c r="S8">
         <v>6445000.0</v>
       </c>
       <c r="T8">
         <v>6445000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>6445000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>527083000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>231008000.0</v>
+      </c>
+      <c r="C10">
         <v>261338000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>234738000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>264560000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>194701000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>250867000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>274272000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>300119000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>234285000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>278598000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>310407000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>347510000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>310547000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>326441000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>380860000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>376778000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>430874000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>466544000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>530194000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>371884000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>383122000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>439195000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>494416000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>348593000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-115551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115551000.0</v>
       </c>
       <c r="AA10">
         <v>115551000.0</v>
       </c>
       <c r="AB10">
+        <v>115551000.0</v>
+      </c>
+      <c r="AC10">
         <v>182156000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-138807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138807000.0</v>
       </c>
       <c r="AE10">
         <v>138807000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AF10">
+        <v>138807000.0</v>
+      </c>
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-262752000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>231008000.0</v>
+      </c>
+      <c r="C12">
         <v>261338000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>234738000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>264560000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>194701000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>250867000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>274272000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>300119000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>234285000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>278598000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>310407000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>347510000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>310547000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>326441000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>380860000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>376778000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>430874000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>466544000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>530194000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>371884000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>383122000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>439195000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>494416000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>348593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115551000.0</v>
       </c>
       <c r="Z12">
         <v>115551000.0</v>
       </c>
       <c r="AA12">
         <v>115551000.0</v>
       </c>
       <c r="AB12">
+        <v>115551000.0</v>
+      </c>
+      <c r="AC12">
         <v>182156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138807000.0</v>
       </c>
       <c r="AD12">
         <v>138807000.0</v>
       </c>
       <c r="AE12">
         <v>138807000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AF12">
+        <v>138807000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12">
         <v>262752000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>11227000.0</v>
+      </c>
+      <c r="C13">
         <v>11080000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9763000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9753000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8439000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8233000.0</v>
       </c>
       <c r="H13">
         <v>8233000.0</v>
       </c>
       <c r="I13">
-        <v>7312000.0</v>
+        <v>8233000.0</v>
       </c>
       <c r="J13">
         <v>7312000.0</v>
       </c>
       <c r="K13">
         <v>7312000.0</v>
       </c>
       <c r="L13">
         <v>7312000.0</v>
       </c>
       <c r="M13">
         <v>7312000.0</v>
       </c>
       <c r="N13">
         <v>7312000.0</v>
       </c>
       <c r="O13">
+        <v>7312000.0</v>
+      </c>
+      <c r="P13">
         <v>6699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6445000.0</v>
       </c>
       <c r="Q13">
         <v>6445000.0</v>
       </c>
       <c r="R13">
         <v>6445000.0</v>
       </c>
       <c r="S13">
         <v>6445000.0</v>
       </c>
       <c r="T13">
         <v>6445000.0</v>
       </c>
       <c r="U13">
-        <v>6314000.0</v>
+        <v>6445000.0</v>
       </c>
       <c r="V13">
         <v>6314000.0</v>
       </c>
       <c r="W13">
         <v>6314000.0</v>
       </c>
       <c r="X13">
-        <v>5795000.0</v>
+        <v>6314000.0</v>
       </c>
       <c r="Y13">
         <v>5795000.0</v>
       </c>
       <c r="Z13">
-        <v>4361000.0</v>
+        <v>5795000.0</v>
       </c>
       <c r="AA13">
         <v>4361000.0</v>
       </c>
       <c r="AB13">
-        <v>424000.0</v>
+        <v>4361000.0</v>
       </c>
       <c r="AC13">
         <v>424000.0</v>
       </c>
       <c r="AD13">
-        <v>401000.0</v>
+        <v>424000.0</v>
       </c>
       <c r="AE13">
         <v>401000.0</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13">
+        <v>401000.0</v>
+      </c>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>154142347.0</v>
+      </c>
+      <c r="C14">
         <v>150301213.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>136446534.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>113743358.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>107202374.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>105396677.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>104824877.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>95691245.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>82552322.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>82292594.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>82256847.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>81471127.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>80805770.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>80642527.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>78372680.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>76911713.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>76821726.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>76402222.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>76739770.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>76728714.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>76721667.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>76719090.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>70914300.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>62863866.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63932233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73252000.0</v>
       </c>
       <c r="AA14">
         <v>73252000.0</v>
       </c>
       <c r="AB14">
         <v>73252000.0</v>
       </c>
       <c r="AC14">
+        <v>73252000.0</v>
+      </c>
+      <c r="AD14">
         <v>47297859.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53830234.0</v>
       </c>
       <c r="AE14">
         <v>53830234.0</v>
       </c>
       <c r="AF14">
         <v>53830234.0</v>
       </c>
       <c r="AG14">
         <v>53830234.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>53830234.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>6445000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>6314000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5795000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>424000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>3754000.0</v>
       </c>
-      <c r="S16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T16"/>
       <c r="U16">
         <v>237000.0</v>
       </c>
       <c r="V16">
+        <v>237000.0</v>
+      </c>
+      <c r="W16">
         <v>149000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>91000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20359000.0</v>
       </c>
       <c r="Y16">
         <v>20359000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="Z16">
+        <v>20359000.0</v>
+      </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
-[...1 lines deleted...]
-      </c>
+      <c r="AD16"/>
       <c r="AE16">
         <v>1765000.0</v>
       </c>
-      <c r="AF16"/>
+      <c r="AF16">
+        <v>1765000.0</v>
+      </c>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>896000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>916000.0</v>
       </c>
-      <c r="M18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N18"/>
       <c r="O18">
         <v>954000.0</v>
       </c>
       <c r="P18">
+        <v>954000.0</v>
+      </c>
+      <c r="Q18">
         <v>894000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>713000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>631000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>926000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
-[...1 lines deleted...]
-      </c>
+      <c r="X20"/>
       <c r="Y20">
         <v>-178652000.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="Z20">
+        <v>-178652000.0</v>
+      </c>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>12358000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13536000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13586000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14360000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14598000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14575000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13851000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13582000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13316000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12010000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10147000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10179000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187477000.0</v>
       </c>
       <c r="Y21">
         <v>187477000.0</v>
       </c>
       <c r="Z21">
-        <v>8434000.0</v>
+        <v>187477000.0</v>
       </c>
       <c r="AA21">
         <v>8434000.0</v>
       </c>
       <c r="AB21">
-        <v>8419000.0</v>
+        <v>8434000.0</v>
       </c>
       <c r="AC21">
         <v>8419000.0</v>
       </c>
       <c r="AD21">
-        <v>6674000.0</v>
+        <v>8419000.0</v>
       </c>
       <c r="AE21">
         <v>6674000.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>6674000.0</v>
+      </c>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>4776000.0</v>
+      </c>
+      <c r="C22">
         <v>4184000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18042000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17763000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17447000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18387000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16072000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15191000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>15997000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16177000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>22728000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19428000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18250000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12073000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15745000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14650000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11838000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11122000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8008000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6499000.0</v>
       </c>
       <c r="V22">
         <v>6499000.0</v>
       </c>
       <c r="W22">
         <v>6499000.0</v>
       </c>
-      <c r="X22"/>
+      <c r="X22">
+        <v>6499000.0</v>
+      </c>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>2472000.0</v>
       </c>
       <c r="AB22">
+        <v>2472000.0</v>
+      </c>
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>1204000.0</v>
       </c>
-      <c r="AF22"/>
+      <c r="AF22">
+        <v>1204000.0</v>
+      </c>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>291496000.0</v>
+      </c>
+      <c r="C23">
         <v>323150000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>289758000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>321561000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>272539000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>321980000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>349079000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>371779000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>307966000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>354782000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>466900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>507302000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>467672000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>490859000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>531759000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>520463000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>581886000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>617972000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>637979000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>464386000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>461705000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>513692000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>521525999.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>373842000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>111156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137682000.0</v>
       </c>
       <c r="AA23">
         <v>137682000.0</v>
       </c>
       <c r="AB23">
+        <v>137682000.0</v>
+      </c>
+      <c r="AC23">
         <v>200839000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>126243000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>150558000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>148597000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>249166000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>111042000.0</v>
+      </c>
       <c r="C24">
+        <v>112452000.0</v>
+      </c>
+      <c r="D24">
         <v>115206000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>114473000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>113823000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>113632000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>114189000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>113673000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>113234000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>112730000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>97707000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>97356000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>97011000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>97240000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>96731000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>97481000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>110507000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>125100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>142439000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>134267000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>87812000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>107983000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>106978000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>139913000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>260000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>930000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1647000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>26989000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>28322000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>29533000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>31152000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>34687000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>36817000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>38734000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>41236000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>44002000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>46212000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>47381000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>47908000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-114340000.0</v>
+      </c>
+      <c r="C28">
         <v>177673000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-117472000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-147037000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>255189000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-127869000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-149721000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-175722000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-109957000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-154221000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-186878000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-223899000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-187601000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-196592000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-264203000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-273462000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-328315000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-326846000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-429547000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-272443000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-335323000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-324114000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-454330000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-308192000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>115551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110520000.0</v>
       </c>
       <c r="AA28">
         <v>-110520000.0</v>
       </c>
       <c r="AB28">
+        <v>-110520000.0</v>
+      </c>
+      <c r="AC28">
         <v>-176780000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>138807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-138807000.0</v>
       </c>
       <c r="AE28">
         <v>-138807000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AF28">
+        <v>-138807000.0</v>
+      </c>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>262752000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-100700000.0</v>
+      </c>
       <c r="C29">
+        <v>-70382000.0</v>
+      </c>
+      <c r="D29">
         <v>-122977000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-84711000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-124400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-89010000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-57757000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17997000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-81215000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-35519000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57855000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>102628000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>148229000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>198441000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>213983000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>219400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>279723000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>297763000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>336322000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>384378000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>389374000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>447119000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>485679000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>339328000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>31045000.0</v>
+      </c>
+      <c r="C30">
         <v>29117000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22918000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26184000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31762000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20316000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24030000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22868000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23186000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25182000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21180000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23866000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24037000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>72971000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23251000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20863000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26752000.0</v>
       </c>
-      <c r="R30">
-[...1 lines deleted...]
-      </c>
       <c r="S30">
+        <v>31060000.0</v>
+      </c>
+      <c r="T30">
         <v>15896000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2079000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1656000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2690000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
-[...1 lines deleted...]
-      </c>
+      <c r="Z30"/>
       <c r="AA30">
         <v>2840000.0</v>
       </c>
       <c r="AB30">
-        <v>3000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="AC30">
         <v>3000.0</v>
       </c>
       <c r="AD30">
-        <v>192000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AE30">
         <v>192000.0</v>
       </c>
-      <c r="AF30"/>
+      <c r="AF30">
+        <v>192000.0</v>
+      </c>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-65643000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>75321000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>91139000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>101665000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>149529000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>153137000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>174918000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>231908000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>287821000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>325326000.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>366245000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>187477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102722000.0</v>
       </c>
       <c r="AA31">
         <v>102722000.0</v>
       </c>
       <c r="AB31">
         <v>102722000.0</v>
       </c>
       <c r="AC31">
-        <v>169570000.0</v>
+        <v>102722000.0</v>
       </c>
       <c r="AD31">
         <v>169570000.0</v>
       </c>
-      <c r="AE31"/>
+      <c r="AE31">
+        <v>169570000.0</v>
+      </c>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>243765000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>209140000.0</v>
+      </c>
       <c r="C32">
+        <v>236172000.0</v>
+      </c>
+      <c r="D32">
         <v>225105000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>254155000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>200195000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>226921000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>265326000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>297727000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>227221000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>268621000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>297392000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>332227000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>298921000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>347058000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>350526000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>350758000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>416936000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>451247000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>509108000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>342933000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>351844000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>410014000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>473856000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>327757000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>14728000.0</v>
+      </c>
+      <c r="C33">
         <v>16815000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2609000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2806000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14550001.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14590000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>16074000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>16420000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>17760000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>18491000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>91302000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>94494000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>87665000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>55879000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>93660000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>96021000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>94176000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>92790000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>69571000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>69954000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>68463000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>63242000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>15106999.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>14717000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>-115551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15076000.0</v>
       </c>
       <c r="AA33">
         <v>15076000.0</v>
       </c>
       <c r="AB33">
+        <v>15076000.0</v>
+      </c>
+      <c r="AC33">
         <v>15443000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>-138807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8478000.0</v>
       </c>
       <c r="AE33">
         <v>8478000.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AF33">
+        <v>8478000.0</v>
+      </c>
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-262752000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>4998000.0</v>
+      </c>
       <c r="C34">
+        <v>2810000.0</v>
+      </c>
+      <c r="D34">
         <v>9394000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7170000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4446000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2433000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7649000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6624000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6524000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>8879000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6191000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3839000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>329000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>838000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>221000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>208000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>440245000.0</v>
+      </c>
+      <c r="C35">
         <v>438821000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>465897000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>456145000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>452968000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>444153000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>453346000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>445817000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>439430000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>435361000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>442875000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>435310000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>348901000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>329469000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>339403000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>331433000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>348445000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>377949000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>391371000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>168969000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>122339000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>137751000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>112903999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146172000.0</v>
       </c>
       <c r="Y35">
         <v>146172000.0</v>
       </c>
       <c r="Z35">
-        <v>6583000.0</v>
+        <v>146172000.0</v>
       </c>
       <c r="AA35">
         <v>6583000.0</v>
       </c>
       <c r="AB35">
-        <v>5845000.0</v>
+        <v>6583000.0</v>
       </c>
       <c r="AC35">
         <v>5845000.0</v>
       </c>
       <c r="AD35">
-        <v>1961000.0</v>
+        <v>5845000.0</v>
       </c>
       <c r="AE35">
         <v>1961000.0</v>
       </c>
-      <c r="AF35"/>
+      <c r="AF35">
+        <v>1961000.0</v>
+      </c>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>13528000.0</v>
+      </c>
+      <c r="C36">
         <v>15518000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1216000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1317000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1163001.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1161000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1165000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>992000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>986000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>711000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1023000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1443000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1233000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-13458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>899000.0</v>
       </c>
       <c r="P36">
         <v>899000.0</v>
       </c>
       <c r="Q36">
+        <v>899000.0</v>
+      </c>
+      <c r="R36">
         <v>1022000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>693000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>691000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>394000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>392000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>397000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>388999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>384000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-115551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368000.0</v>
       </c>
       <c r="AA36">
         <v>368000.0</v>
       </c>
       <c r="AB36">
+        <v>368000.0</v>
+      </c>
+      <c r="AC36">
         <v>264000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-138807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264000.0</v>
       </c>
       <c r="AE36">
         <v>264000.0</v>
       </c>
-      <c r="AF36"/>
-      <c r="AG36">
+      <c r="AF36">
+        <v>264000.0</v>
+      </c>
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-262752000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
         <v>37319000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>28614000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>35452000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>35833000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>31640000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>27373000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1617000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>394000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>392000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>397000.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>389000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>384000.0</v>
       </c>
-      <c r="Z38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA38"/>
       <c r="AB38">
         <v>368000.0</v>
       </c>
       <c r="AC38">
-        <v>264000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="AD38">
         <v>264000.0</v>
       </c>
-      <c r="AE38"/>
+      <c r="AE38">
+        <v>264000.0</v>
+      </c>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>9939000.0</v>
+      </c>
+      <c r="C39">
         <v>11696000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11451000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10248000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14078999.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17820000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18631000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17181000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>16738000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16334000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21283000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>22004000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>27173000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23495000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18243000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12151000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>18246000.0</v>
       </c>
-      <c r="R39">
-[...1 lines deleted...]
-      </c>
       <c r="S39">
+        <v>16456000.0</v>
+      </c>
+      <c r="T39">
         <v>14310000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12751000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10120000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8564999.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10532000.0</v>
       </c>
       <c r="Y39">
         <v>10532000.0</v>
       </c>
       <c r="Z39">
+        <v>10532000.0</v>
+      </c>
+      <c r="AA39">
         <v>4215000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3237000.0</v>
       </c>
       <c r="AC39">
         <v>3237000.0</v>
       </c>
       <c r="AD39">
+        <v>3237000.0</v>
+      </c>
+      <c r="AE39">
         <v>1384000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3081000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>57698000.0</v>
+      </c>
+      <c r="C40">
         <v>57988000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>52992000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>53192000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>40834000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>61069000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>51828000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>45509000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>47238000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>50634000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>53483000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>53397000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>57412000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>56017000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>62658000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>52384000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>40411000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>50497000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>39685000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>29450000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>25509000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>35654000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-148000.0</v>
       </c>
       <c r="Y40">
         <v>-148000.0</v>
       </c>
       <c r="Z40">
+        <v>-148000.0</v>
+      </c>
+      <c r="AA40">
         <v>15430000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>15482000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14566000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>14752000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>13635000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>15604000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>29826000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>25327000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>27832000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>31176000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>49312000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>65138000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>83682000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>76709000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>78967000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>100511000.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>76511000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>109983000.0</v>
       </c>
-      <c r="Z41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA41"/>
       <c r="AB41">
         <v>2684000.0</v>
       </c>
       <c r="AC41">
-        <v>1556000.0</v>
+        <v>2684000.0</v>
       </c>
       <c r="AD41">
         <v>1556000.0</v>
       </c>
-      <c r="AE41"/>
+      <c r="AE41">
+        <v>1556000.0</v>
+      </c>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>1442107000.0</v>
+      </c>
+      <c r="C42">
         <v>1439544000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1382288000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1380017000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1286349999.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1283672000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1282209000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1279057000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1180518000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1180004000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1007547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007198000.0</v>
       </c>
       <c r="M42">
         <v>1007198000.0</v>
       </c>
       <c r="N42">
+        <v>1007198000.0</v>
+      </c>
+      <c r="O42">
         <v>1165735000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1007409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981699000.0</v>
       </c>
       <c r="Q42">
         <v>981699000.0</v>
       </c>
       <c r="R42">
         <v>981699000.0</v>
       </c>
       <c r="S42">
+        <v>981699000.0</v>
+      </c>
+      <c r="T42">
         <v>981437000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>981156000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>981055001.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>981052000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>981028001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>792601000.0</v>
       </c>
       <c r="Y42">
         <v>792601000.0</v>
       </c>
       <c r="Z42">
-        <v>549822000.0</v>
+        <v>792601000.0</v>
       </c>
       <c r="AA42">
         <v>549822000.0</v>
       </c>
       <c r="AB42">
-        <v>553724000.0</v>
+        <v>549822000.0</v>
       </c>
       <c r="AC42">
         <v>553724000.0</v>
       </c>
       <c r="AD42">
-        <v>452268000.0</v>
+        <v>553724000.0</v>
       </c>
       <c r="AE42">
         <v>452268000.0</v>
       </c>
-      <c r="AF42"/>
+      <c r="AF42">
+        <v>452268000.0</v>
+      </c>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1200000.0</v>
+      </c>
       <c r="C45">
+        <v>2678000.0</v>
+      </c>
+      <c r="D45">
         <v>7728000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7924000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>19184000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>18749000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>20142000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>19859000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>20424000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>20408000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>18511000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>19995000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>18851000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>15930000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>12631000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>11338000.0</v>
       </c>
-      <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>4904000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>5508000.0</v>
       </c>
-      <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
+      <c r="AC45"/>
+      <c r="AD45">
         <v>6760000.0</v>
       </c>
-      <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>1200000.0</v>
+      </c>
+      <c r="C46">
         <v>1297000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1393000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1489000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>13387000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>13429000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>14909000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>15168000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>15844000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16133000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>15532000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>16371000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15708000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10260000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>9877000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>9690000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>10664000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>11230000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11562000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11338000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>10543000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4758000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5508000.0</v>
       </c>
       <c r="Y46">
         <v>5508000.0</v>
       </c>
       <c r="Z46">
-        <v>6274000.0</v>
+        <v>5508000.0</v>
       </c>
       <c r="AA46">
         <v>6274000.0</v>
       </c>
       <c r="AB46">
-        <v>6760000.0</v>
+        <v>6274000.0</v>
       </c>
       <c r="AC46">
         <v>6760000.0</v>
       </c>
       <c r="AD46">
-        <v>1540000.0</v>
+        <v>6760000.0</v>
       </c>
       <c r="AE46">
         <v>1540000.0</v>
       </c>
-      <c r="AF46"/>
+      <c r="AF46">
+        <v>1540000.0</v>
+      </c>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>15532000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>9981000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>9877000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9690000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10664000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11230000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11562000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11338000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>10543000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4758000.0</v>
       </c>
-      <c r="W47"/>
-      <c r="X47">
+      <c r="X47"/>
+      <c r="Y47">
         <v>4904000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5508000.0</v>
       </c>
-      <c r="Z47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA47"/>
       <c r="AB47">
         <v>6274000.0</v>
       </c>
       <c r="AC47">
-        <v>6760000.0</v>
+        <v>6274000.0</v>
       </c>
       <c r="AD47">
         <v>6760000.0</v>
       </c>
-      <c r="AE47"/>
+      <c r="AE47">
+        <v>6760000.0</v>
+      </c>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-1668909000.0</v>
+      </c>
+      <c r="C48">
         <v>-1635941000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1629532000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1588566000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1531920000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1493318000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1462591000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1418622000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1382078000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1335472000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1235035000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1187228000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1140111000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1095419000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1056528000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1005920000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-941546000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-924885000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-890504000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-818955000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-746386000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-694859000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-638930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-618602000.0</v>
       </c>
       <c r="Y48">
         <v>-618602000.0</v>
       </c>
       <c r="Z48">
-        <v>-448569000.0</v>
+        <v>-618602000.0</v>
       </c>
       <c r="AA48">
         <v>-448569000.0</v>
       </c>
       <c r="AB48">
-        <v>-381943000.0</v>
+        <v>-448569000.0</v>
       </c>
       <c r="AC48">
         <v>-381943000.0</v>
       </c>
       <c r="AD48">
-        <v>-332085000.0</v>
+        <v>-381943000.0</v>
       </c>
       <c r="AE48">
         <v>-332085000.0</v>
       </c>
-      <c r="AF48"/>
+      <c r="AF48">
+        <v>-332085000.0</v>
+      </c>
       <c r="AG48"/>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
-      <c r="C50"/>
+      <c r="B50">
+        <v>4635000.0</v>
+      </c>
+      <c r="C50">
+        <v>3000000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>14329000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>13861000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13533000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>12474000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>12469000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>6573000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6575000.0</v>
       </c>
       <c r="S50">
         <v>6575000.0</v>
       </c>
       <c r="T50">
+        <v>6575000.0</v>
+      </c>
+      <c r="U50">
         <v>6193000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3594000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3631000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>2642000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>3113000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>116668000.0</v>
+      </c>
+      <c r="C51">
         <v>439011000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>117266000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>117523000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>449890000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>122998000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>124551000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>124397000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>124328000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>124377000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>123529000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>123611000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>122946000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>129849000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>116657000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>103316000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>102559000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>139698000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>100647000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>99441000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>47799000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>115081000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>40086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40401000.0</v>
       </c>
       <c r="Y51">
         <v>40401000.0</v>
       </c>
       <c r="Z51">
-        <v>5031000.0</v>
+        <v>40401000.0</v>
       </c>
       <c r="AA51">
         <v>5031000.0</v>
       </c>
       <c r="AB51">
-        <v>5376000.0</v>
+        <v>5031000.0</v>
       </c>
       <c r="AC51">
         <v>5376000.0</v>
       </c>
-      <c r="AD51"/>
+      <c r="AD51">
+        <v>5376000.0</v>
+      </c>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>4635000.0</v>
+      </c>
+      <c r="C52">
         <v>3000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>933000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1792000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1368000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1371000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1479000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1415000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1432000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1467000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>15746000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15493000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>14980000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13571000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13304000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7482000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7530000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7604000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7587000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7181000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4427000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4633000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4212000.0</v>
       </c>
       <c r="Y52">
         <v>4212000.0</v>
       </c>
       <c r="Z52">
-        <v>1132000.0</v>
+        <v>4212000.0</v>
       </c>
       <c r="AA52">
         <v>1132000.0</v>
       </c>
       <c r="AB52">
-        <v>1087000.0</v>
+        <v>1132000.0</v>
       </c>
       <c r="AC52">
         <v>1087000.0</v>
       </c>
-      <c r="AD52"/>
+      <c r="AD52">
+        <v>1087000.0</v>
+      </c>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>231102000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>277614000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>525504000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>291496000.0</v>
+      </c>
+      <c r="C55">
         <v>323150000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>289758000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>321561000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>272539000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>321980000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>349079000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>371779000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>307966000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>354782000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>466900000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>507302000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>467672000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>490859000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>531759000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>520463000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>581886000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>617972000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>637979000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>464386000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>461705000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>513692000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>521525999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373842000.0</v>
       </c>
       <c r="Y55">
         <v>373842000.0</v>
       </c>
       <c r="Z55">
-        <v>137682000.0</v>
+        <v>373842000.0</v>
       </c>
       <c r="AA55">
         <v>137682000.0</v>
       </c>
       <c r="AB55">
-        <v>200839000.0</v>
+        <v>137682000.0</v>
       </c>
       <c r="AC55">
         <v>200839000.0</v>
       </c>
       <c r="AD55">
-        <v>150558000.0</v>
+        <v>200839000.0</v>
       </c>
       <c r="AE55">
         <v>150558000.0</v>
       </c>
-      <c r="AF55"/>
-      <c r="AG55">
+      <c r="AF55">
         <v>150558000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AG55"/>
+      <c r="AH55">
+        <v>150558000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>276768000.0</v>
+      </c>
+      <c r="C56">
         <v>306335000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>287149000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>318755000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>257988999.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>307390000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>333005000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>355359000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>290206000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>336291000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>375598000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>412808000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>380007000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>434980000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>438099000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>424442000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>487710000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>525182000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>568408000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>394432000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>393242000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>450450000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>506419000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>359125000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>115551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122606000.0</v>
       </c>
       <c r="AA56">
         <v>122606000.0</v>
       </c>
       <c r="AB56">
+        <v>122606000.0</v>
+      </c>
+      <c r="AC56">
         <v>185396000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>138807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142080000.0</v>
       </c>
       <c r="AE56">
         <v>142080000.0</v>
       </c>
-      <c r="AF56"/>
-      <c r="AG56">
+      <c r="AF56">
+        <v>142080000.0</v>
+      </c>
+      <c r="AG56"/>
+      <c r="AH56">
         <v>262752000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>67628000.0</v>
+      </c>
+      <c r="C57">
         <v>70163000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>62044000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>57794000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>80469000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>67679000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>57632000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>62985000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>67670000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>78206000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>80581000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>81086000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>81939000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>87573000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>73684000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>70774000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>73935000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>59300000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>51499000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>41398000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>40436000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>32563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31368000.0</v>
       </c>
       <c r="Y57">
         <v>31368000.0</v>
       </c>
       <c r="Z57">
-        <v>19943000.0</v>
+        <v>31368000.0</v>
       </c>
       <c r="AA57">
         <v>19943000.0</v>
       </c>
       <c r="AB57">
-        <v>17005000.0</v>
+        <v>19943000.0</v>
       </c>
       <c r="AC57">
         <v>17005000.0</v>
       </c>
       <c r="AD57">
-        <v>22354000.0</v>
+        <v>17005000.0</v>
       </c>
       <c r="AE57">
         <v>22354000.0</v>
       </c>
-      <c r="AF57"/>
+      <c r="AF57">
+        <v>22354000.0</v>
+      </c>
       <c r="AG57"/>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>507873000.0</v>
+      </c>
+      <c r="C58">
         <v>508984000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>527941000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>520745000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>510762000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>524622000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>521025000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>503449000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>502415000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>503031000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>521081000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>515891000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>429987000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>411408000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>426976000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>405117000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>419219000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>451884000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>450671000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>220468000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>163737000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>178187000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>145466999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177540000.0</v>
       </c>
       <c r="Y58">
         <v>177540000.0</v>
       </c>
       <c r="Z58">
-        <v>26526000.0</v>
+        <v>177540000.0</v>
       </c>
       <c r="AA58">
         <v>26526000.0</v>
       </c>
       <c r="AB58">
-        <v>22850000.0</v>
+        <v>26526000.0</v>
       </c>
       <c r="AC58">
         <v>22850000.0</v>
       </c>
       <c r="AD58">
+        <v>22850000.0</v>
+      </c>
+      <c r="AE58">
         <v>24315000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>22354000.0</v>
       </c>
-      <c r="AF58"/>
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>24315000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>-216377000.0</v>
+      </c>
+      <c r="C60">
         <v>-185834000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-238183000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-199184000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-238223000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-202642000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-171946000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-131670000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-194449000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-148249000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-54181000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-8589000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>37685000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>79451000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>104783000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>115346000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>162667000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>166088000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>187308000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>243918000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>297968000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>335505000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>376059000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>196302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111156000.0</v>
       </c>
       <c r="Z60">
         <v>111156000.0</v>
       </c>
       <c r="AA60">
         <v>111156000.0</v>
       </c>
       <c r="AB60">
+        <v>111156000.0</v>
+      </c>
+      <c r="AC60">
         <v>177989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126243000.0</v>
       </c>
       <c r="AD60">
         <v>126243000.0</v>
       </c>
       <c r="AE60">
         <v>126243000.0</v>
       </c>
-      <c r="AF60"/>
-      <c r="AG60">
+      <c r="AF60">
+        <v>126243000.0</v>
+      </c>
+      <c r="AG60"/>
+      <c r="AH60">
         <v>249166000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7052,3541 +7217,3639 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>7674000.0</v>
       </c>
       <c r="C2">
         <v>5949000.0</v>
       </c>
       <c r="D2">
         <v>2529000.0</v>
       </c>
       <c r="E2">
         <v>3301000.0</v>
       </c>
       <c r="F2">
         <v>1393000.0</v>
       </c>
       <c r="G2">
         <v>141816000.0</v>
       </c>
       <c r="H2">
         <v>107537000.0</v>
       </c>
       <c r="I2">
         <v>118086000.0</v>
       </c>
       <c r="J2">
         <v>85530000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
         <v>1876000.0</v>
       </c>
       <c r="C3">
         <v>3276000.0</v>
       </c>
       <c r="D3">
         <v>3267000.0</v>
       </c>
       <c r="E3">
         <v>2388000.0</v>
       </c>
       <c r="F3">
         <v>2630000.0</v>
       </c>
       <c r="G3">
         <v>821000.0</v>
       </c>
       <c r="H3">
         <v>1646000.0</v>
       </c>
       <c r="I3">
         <v>513000.0</v>
       </c>
       <c r="J3">
         <v>341000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>-108379000.0</v>
+        <v>-91147000.0</v>
       </c>
       <c r="C5">
         <v>-105925000.0</v>
       </c>
       <c r="D5">
         <v>-149094000.0</v>
       </c>
       <c r="E5">
         <v>-110086000.0</v>
       </c>
       <c r="F5">
         <v>-233165000.0</v>
       </c>
       <c r="G5">
         <v>-219047000.0</v>
       </c>
       <c r="H5">
         <v>-115746000.0</v>
       </c>
       <c r="I5">
         <v>-122872000.0</v>
       </c>
       <c r="J5">
         <v>-91670000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-106503000.0</v>
+        <v>-89271000.0</v>
       </c>
       <c r="C6">
         <v>-102649000.0</v>
       </c>
       <c r="D6">
         <v>-145827000.0</v>
       </c>
       <c r="E6">
         <v>-107698000.0</v>
       </c>
       <c r="F6">
         <v>-230535000.0</v>
       </c>
       <c r="G6">
         <v>-218226000.0</v>
       </c>
       <c r="H6">
         <v>-114100000.0</v>
       </c>
       <c r="I6">
         <v>-122359000.0</v>
       </c>
       <c r="J6">
         <v>-91329000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>73683000.0</v>
       </c>
       <c r="C9">
         <v>64888000.0</v>
       </c>
       <c r="D9">
         <v>67029000.0</v>
       </c>
       <c r="E9">
         <v>206607000.0</v>
       </c>
       <c r="F9">
         <v>32524000.0</v>
       </c>
       <c r="G9">
         <v>-141816000.0</v>
       </c>
       <c r="H9">
         <v>2340000.0</v>
       </c>
       <c r="I9">
         <v>-116946000.0</v>
       </c>
       <c r="J9">
         <v>-83727000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-142780000.0</v>
       </c>
       <c r="C10">
         <v>-157680000.0</v>
       </c>
       <c r="D10">
         <v>-200947000.0</v>
       </c>
       <c r="E10">
         <v>-156901000.0</v>
       </c>
       <c r="F10">
         <v>-251505000.0</v>
       </c>
       <c r="G10">
         <v>-245963000.0</v>
       </c>
       <c r="H10">
         <v>-115902000.0</v>
       </c>
       <c r="I10">
         <v>-122872000.0</v>
       </c>
       <c r="J10">
         <v>-89814000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>-157000.0</v>
       </c>
       <c r="C11">
         <v>166000.0</v>
       </c>
       <c r="D11">
         <v>39106000.0</v>
       </c>
       <c r="E11">
         <v>227000.0</v>
       </c>
       <c r="F11">
         <v>-21479000.0</v>
       </c>
       <c r="G11">
         <v>327000.0</v>
       </c>
       <c r="H11">
         <v>582000.0</v>
       </c>
       <c r="I11">
         <v>224000.0</v>
       </c>
       <c r="J11">
         <v>48000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>51633000.0</v>
       </c>
       <c r="C12">
         <v>50211000.0</v>
       </c>
       <c r="D12">
         <v>46325000.0</v>
       </c>
       <c r="E12">
         <v>36731000.0</v>
       </c>
       <c r="F12">
         <v>18340000.0</v>
       </c>
       <c r="G12">
         <v>4926000.0</v>
       </c>
       <c r="H12">
         <v>156000.0</v>
       </c>
       <c r="I12">
         <v>3282000.0</v>
       </c>
       <c r="J12">
         <v>2681000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>108</v>
+      </c>
+      <c r="B13">
+        <v>8810000.0</v>
+      </c>
       <c r="C13">
         <v>12272000.0</v>
       </c>
       <c r="D13">
         <v>6623000.0</v>
       </c>
       <c r="E13">
         <v>17970000.0</v>
       </c>
       <c r="F13">
         <v>66000.0</v>
       </c>
       <c r="G13">
         <v>832000.0</v>
       </c>
       <c r="H13">
         <v>2253000.0</v>
       </c>
       <c r="I13">
         <v>2856000.0</v>
       </c>
       <c r="J13">
         <v>1031000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-142623000.0</v>
       </c>
       <c r="C15">
         <v>-157846000.0</v>
       </c>
       <c r="D15">
         <v>-240053000.0</v>
       </c>
       <c r="E15">
         <v>-157128000.0</v>
       </c>
       <c r="F15">
         <v>-230026000.0</v>
       </c>
       <c r="G15">
         <v>-246290000.0</v>
       </c>
       <c r="H15">
         <v>-116484000.0</v>
       </c>
       <c r="I15">
         <v>-123096000.0</v>
       </c>
       <c r="J15">
         <v>-89862000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-155800000.0</v>
       </c>
       <c r="F16">
         <v>-230026000.0</v>
       </c>
       <c r="G16">
         <v>-246290000.0</v>
       </c>
       <c r="H16">
         <v>-116484000.0</v>
       </c>
       <c r="I16">
         <v>-123096000.0</v>
       </c>
       <c r="J16">
         <v>-89862000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>-142623000.0</v>
+      </c>
       <c r="C17">
         <v>-157846000.0</v>
       </c>
       <c r="D17">
         <v>-178507000.0</v>
       </c>
       <c r="E17">
         <v>-155800000.0</v>
       </c>
       <c r="F17">
         <v>-230026000.0</v>
       </c>
       <c r="G17">
         <v>-246290000.0</v>
       </c>
       <c r="H17">
         <v>-116484000.0</v>
       </c>
       <c r="I17">
         <v>-123096000.0</v>
       </c>
       <c r="J17">
         <v>-89862000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>-42823000.0</v>
+      </c>
       <c r="C18">
         <v>-37939000.0</v>
       </c>
       <c r="D18">
         <v>-39577000.0</v>
       </c>
       <c r="E18">
         <v>-18954000.0</v>
       </c>
       <c r="F18">
         <v>-18274000.0</v>
       </c>
       <c r="G18">
         <v>-4094000.0</v>
       </c>
       <c r="H18">
         <v>2097000.0</v>
       </c>
       <c r="I18">
         <v>2856000.0</v>
       </c>
       <c r="J18">
         <v>1031000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-108379000.0</v>
       </c>
       <c r="C21">
         <v>-130654000.0</v>
       </c>
       <c r="D21">
         <v>-165986000.0</v>
       </c>
       <c r="E21">
         <v>-123344000.0</v>
       </c>
       <c r="F21">
         <v>-261720000.0</v>
       </c>
       <c r="G21">
         <v>-219263000.0</v>
       </c>
       <c r="H21">
         <v>-119399000.0</v>
       </c>
       <c r="I21">
         <v>-125941000.0</v>
       </c>
       <c r="J21">
         <v>-91670000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>189736000.0</v>
       </c>
       <c r="C23">
         <v>201491000.0</v>
       </c>
       <c r="D23">
         <v>235544000.0</v>
       </c>
       <c r="E23">
         <v>333252000.0</v>
       </c>
       <c r="F23">
         <v>295637000.0</v>
       </c>
       <c r="G23">
         <v>219263000.0</v>
       </c>
       <c r="H23">
         <v>121739000.0</v>
       </c>
       <c r="I23">
         <v>127081000.0</v>
       </c>
       <c r="J23">
         <v>93473000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>1876000.0</v>
+      </c>
       <c r="C25">
         <v>3276000.0</v>
       </c>
       <c r="D25">
         <v>2832000.0</v>
       </c>
       <c r="E25">
         <v>2328000.0</v>
       </c>
       <c r="F25">
         <v>2630000.0</v>
       </c>
       <c r="G25">
         <v>2188000.0</v>
       </c>
       <c r="H25">
         <v>1646000.0</v>
       </c>
       <c r="I25">
         <v>740000.0</v>
       </c>
       <c r="J25">
         <v>341000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
         <v>104005000.0</v>
       </c>
       <c r="C26">
         <v>109633000.0</v>
       </c>
       <c r="D26">
         <v>127127000.0</v>
       </c>
       <c r="E26">
         <v>186457000.0</v>
       </c>
       <c r="F26">
         <v>158002000.0</v>
       </c>
       <c r="G26">
         <v>142032000.0</v>
       </c>
       <c r="H26">
         <v>107537000.0</v>
       </c>
       <c r="I26">
         <v>118313000.0</v>
       </c>
       <c r="J26">
         <v>85530000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27">
-        <v>-43374000.0</v>
+        <v>43374000.0</v>
       </c>
       <c r="C27">
         <v>21442000.0</v>
       </c>
       <c r="D27">
         <v>33006000.0</v>
       </c>
       <c r="E27">
         <v>35752000.0</v>
       </c>
       <c r="F27">
         <v>64780000.0</v>
       </c>
       <c r="G27">
         <v>22101000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>36559000.0</v>
       </c>
       <c r="C28">
         <v>64467000.0</v>
       </c>
       <c r="D28">
         <v>72882000.0</v>
       </c>
       <c r="E28">
         <v>107742000.0</v>
       </c>
       <c r="F28">
         <v>71462000.0</v>
       </c>
       <c r="G28">
         <v>55130000.0</v>
       </c>
       <c r="H28">
         <v>14202000.0</v>
       </c>
       <c r="I28">
         <v>8602000.0</v>
       </c>
       <c r="J28">
         <v>7806000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>124</v>
+      </c>
+      <c r="B29">
+        <v>1015000.0</v>
+      </c>
       <c r="C29">
         <v>166000.0</v>
       </c>
       <c r="D29">
         <v>-2991000.0</v>
       </c>
       <c r="E29">
         <v>1139000.0</v>
       </c>
       <c r="F29">
         <v>-21479000.0</v>
       </c>
       <c r="G29">
         <v>327000.0</v>
       </c>
       <c r="H29">
         <v>582000.0</v>
       </c>
       <c r="I29">
         <v>224000.0</v>
       </c>
       <c r="J29">
         <v>48000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
         <v>182062000.0</v>
       </c>
       <c r="C30">
         <v>195542000.0</v>
       </c>
       <c r="D30">
         <v>233015000.0</v>
       </c>
       <c r="E30">
         <v>329951000.0</v>
       </c>
       <c r="F30">
         <v>294244000.0</v>
       </c>
       <c r="G30">
         <v>77447000.0</v>
       </c>
       <c r="H30">
         <v>121739000.0</v>
       </c>
       <c r="I30">
         <v>127081000.0</v>
       </c>
       <c r="J30">
         <v>93473000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>-34401000.0</v>
       </c>
       <c r="C31">
         <v>-27026000.0</v>
       </c>
       <c r="D31">
         <v>-34961000.0</v>
       </c>
       <c r="E31">
         <v>-33557000.0</v>
       </c>
       <c r="F31">
         <v>10215000.0</v>
       </c>
       <c r="G31">
         <v>-26700000.0</v>
       </c>
       <c r="H31">
         <v>3497000.0</v>
       </c>
       <c r="I31">
         <v>3069000.0</v>
       </c>
       <c r="J31">
         <v>1856000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>81357000.0</v>
       </c>
       <c r="C32">
         <v>70837000.0</v>
       </c>
       <c r="D32">
         <v>69558000.0</v>
       </c>
       <c r="E32">
         <v>209908000.0</v>
       </c>
       <c r="F32">
         <v>33917000.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>2340000.0</v>
       </c>
       <c r="I32">
         <v>1140000.0</v>
       </c>
       <c r="J32">
         <v>1803000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
-        <v>3575000.0</v>
+        <v>3615000.0</v>
       </c>
       <c r="C2">
+        <v>1699000.0</v>
+      </c>
+      <c r="D2">
         <v>1202000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>836000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2061000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1371000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>851000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1217000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2510000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>125145000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>366000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1132000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>-27000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>489000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1295000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2266000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>529000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>770000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>502000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>121000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>578000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25950000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32155000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25950000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>35375000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30424000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30541000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21760000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29090000.0</v>
       </c>
       <c r="AE2">
         <v>29090000.0</v>
       </c>
       <c r="AF2">
-        <v>29953000.0</v>
+        <v>29090000.0</v>
       </c>
       <c r="AG2">
         <v>29953000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>29953000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
         <v>113000.0</v>
       </c>
       <c r="C3">
+        <v>113000.0</v>
+      </c>
+      <c r="D3">
         <v>122000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>840000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>801000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>793000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>802000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>838000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>843000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>335000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>793000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>812000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>723000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>576000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>572000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>586000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>594000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>759000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>658000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>635000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>578000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>819000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>489000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>437000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>443000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>497000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134500.0</v>
       </c>
       <c r="AC3">
         <v>134500.0</v>
       </c>
       <c r="AD3">
+        <v>134500.0</v>
+      </c>
+      <c r="AE3">
         <v>384000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AG3">
         <v>112000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>112000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>-11922000.0</v>
+        <v>-20619000.0</v>
       </c>
       <c r="C5">
+        <v>6201000.0</v>
+      </c>
+      <c r="D5">
         <v>-27574000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-42395000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26488000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19625000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-30502000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23034000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-33260000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
+        <v>-34185000.0</v>
+      </c>
+      <c r="L5">
         <v>-33786000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-42344000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-47202000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12640000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39963000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-56520000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8614000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-46832000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-64929000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-69774000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-49420000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-54209000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-18391000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-125556000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-43334000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-35119000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-31041000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-23218000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-25412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31232000.0</v>
       </c>
       <c r="AE5">
         <v>-31232000.0</v>
       </c>
       <c r="AF5">
-        <v>-31625000.0</v>
+        <v>-31232000.0</v>
       </c>
       <c r="AG5">
         <v>-31625000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5">
+        <v>-31625000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-11809000.0</v>
+        <v>-20506000.0</v>
       </c>
       <c r="C6">
+        <v>6314000.0</v>
+      </c>
+      <c r="D6">
         <v>-27452000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-41555000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-25687000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-18832000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-29700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22196000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-32417000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
+        <v>-33850000.0</v>
+      </c>
+      <c r="L6">
         <v>-32993000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-41532000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-46479000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12064000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-39391000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-55934000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8020000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-46073000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-64271000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-69139000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-48842000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-53390000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-17902000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-125119000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-42891000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-34622000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-30687000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23083500.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-25277500.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-30848000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-31100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31513000.0</v>
       </c>
       <c r="AG6">
         <v>-31513000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>-31513000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>19483000.0</v>
+        <v>17236000.0</v>
       </c>
       <c r="C9">
+        <v>21359000.0</v>
+      </c>
+      <c r="D9">
         <v>15225000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18003000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>20972000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>15539000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17613000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>16193000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15543000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-108355000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14127000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18151000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>19019000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>69309000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>75026000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15025000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>45969000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16240000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>12645000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3639000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-578000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>25950000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-32155000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-25950000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-35375000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-30424000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-30541000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-19798000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-22116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28832500.0</v>
       </c>
       <c r="AE9">
         <v>-28832500.0</v>
       </c>
       <c r="AF9">
-        <v>-29640500.0</v>
+        <v>-28832500.0</v>
       </c>
       <c r="AG9">
         <v>-29640500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>-29640500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
-        <v>-7985000.0</v>
+        <v>-32968000.0</v>
       </c>
       <c r="C10">
+        <v>-6813000.0</v>
+      </c>
+      <c r="D10">
         <v>-40966000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-55392000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-38437000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-31048000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-43879000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-36310000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-46443000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-41860000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-47893000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-53420000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-58856000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20190000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-51319000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-65321000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-17831000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-56352000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-71404000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-72329000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-51420000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-55803000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-20331000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-126453000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-43376000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-35170000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-31073000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-23254000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-24829500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30596000.0</v>
       </c>
       <c r="AE10">
         <v>-30596000.0</v>
       </c>
       <c r="AF10">
-        <v>-30840000.0</v>
+        <v>-30596000.0</v>
       </c>
       <c r="AG10">
         <v>-30840000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>-30840000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="C11"/>
+        <v>106</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>-404000.0</v>
+      </c>
       <c r="D11">
+        <v>-266000.0</v>
+      </c>
+      <c r="E11">
         <v>1254000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>165000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-321000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>90000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>234000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>163000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>43171000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-86000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-4498000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>518000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3967000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-711000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-947000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1170000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-21971000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>145000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>240000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>107000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>126000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>104000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>100000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>115000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>268000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>94000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>99500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="AE11">
         <v>38000.0</v>
       </c>
       <c r="AF11">
-        <v>74000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="AG11">
         <v>74000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>74000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>12349000.0</v>
+      </c>
+      <c r="C12">
         <v>13014000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13392000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12997000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12230000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11919000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13117000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12679000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12496000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7675000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12942000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10309000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10291000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9804000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11356000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8801000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9217000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9520000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4265000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2555000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2047000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1940000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>897000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>42000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>51000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>36500.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
-      <c r="AF12">
-[...1 lines deleted...]
-      </c>
+      <c r="AF12"/>
       <c r="AG12">
         <v>36500.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>36500.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>108</v>
+      </c>
+      <c r="B13">
+        <v>1994000.0</v>
+      </c>
       <c r="C13">
+        <v>2352000.0</v>
+      </c>
+      <c r="D13">
         <v>2470000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1934000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2054000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2633000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3438000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3253000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2948000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3290000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3140000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2372000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2304000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1627000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>273000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>16000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18308000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>20000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="U13">
         <v>15000.0</v>
       </c>
       <c r="V13">
+        <v>15000.0</v>
+      </c>
+      <c r="W13">
         <v>100000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>163000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>195000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>374000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>218000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>729000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1165000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>3069000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>1797000.0</v>
       </c>
-      <c r="AG13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-32968000.0</v>
+      </c>
+      <c r="C15">
         <v>-6409000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-40966000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-56646000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-38602000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-30727000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-43969000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-36544000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-46606000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-85031000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-47807000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-48922000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-59374000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-24157000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-50608000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-64374000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-16661000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-34381000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-71549000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-72569000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-51527000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-55929000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-20328000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-126557000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-43476000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-35285000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-31341000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-23348000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-24929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30634000.0</v>
       </c>
       <c r="AE15">
         <v>-30634000.0</v>
       </c>
       <c r="AF15">
-        <v>-30914000.0</v>
+        <v>-30634000.0</v>
       </c>
       <c r="AG15">
         <v>-30914000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15">
+        <v>-30914000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>-47807000.0</v>
       </c>
       <c r="M16">
         <v>-47807000.0</v>
       </c>
       <c r="N16">
+        <v>-47807000.0</v>
+      </c>
+      <c r="O16">
         <v>-24157000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-50608000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-64374000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-16661000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-34381000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-71549000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-72569000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-51527000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-55929000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-20328000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-126557000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-85016500.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-33313000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-31341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24929000.0</v>
       </c>
       <c r="AC16">
         <v>-24929000.0</v>
       </c>
       <c r="AD16">
+        <v>-24929000.0</v>
+      </c>
+      <c r="AE16">
         <v>-123096000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-61828000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-30914000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>-32968000.0</v>
+      </c>
       <c r="C17">
+        <v>-6409000.0</v>
+      </c>
+      <c r="D17">
         <v>-40966000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-56646000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-38602000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-30727000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-43969000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-36544000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-46606000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-85703000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-47807000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-47117000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-59426000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-24157000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-50608000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-64374000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-16661000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-34381000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-71549000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-72569000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-51527000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-55929000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-20328000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-126557000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-43476000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-35285000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-31341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24929000.0</v>
       </c>
       <c r="AC17">
         <v>-24929000.0</v>
       </c>
-      <c r="AD17"/>
+      <c r="AD17">
+        <v>-24929000.0</v>
+      </c>
       <c r="AE17"/>
-      <c r="AF17">
-[...1 lines deleted...]
-      </c>
+      <c r="AF17"/>
       <c r="AG17">
         <v>-30914000.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17">
+        <v>-30914000.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>-10355000.0</v>
+      </c>
       <c r="C18">
+        <v>-10662000.0</v>
+      </c>
+      <c r="D18">
         <v>-10922000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11063000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10176000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9286000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9679000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9426000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9548000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4385000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9802000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13485000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8113000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8177000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11083000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8785000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9091000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4249000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2540000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1985000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1947000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1777000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-702000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>332000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>167000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>697000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>623000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
-        <v>-4799000.0</v>
+        <v>-25245000.0</v>
       </c>
       <c r="C21">
-        <v>-30969000.0</v>
+        <v>-18123000.0</v>
       </c>
       <c r="D21">
+        <v>-30326000.0</v>
+      </c>
+      <c r="E21">
         <v>-44147000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-28464000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-32436000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-35564000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-29041000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-33613000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-39978000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-37404000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-39649000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-50210000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10738000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3114000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-69411000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-40364000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-62781000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-57792000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-70482000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-70665000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-78001000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-52428000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-44949000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-43885000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-35732000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-32843000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-23887000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-25412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31232000.0</v>
       </c>
       <c r="AE21">
         <v>-31232000.0</v>
       </c>
       <c r="AF21">
-        <v>-31625000.0</v>
+        <v>-31232000.0</v>
       </c>
       <c r="AG21">
         <v>-31625000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>-31625000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
-        <v>27857000.0</v>
+        <v>46096000.0</v>
       </c>
       <c r="C23">
-        <v>47396000.0</v>
+        <v>41181000.0</v>
       </c>
       <c r="D23">
+        <v>46753000.0</v>
+      </c>
+      <c r="E23">
         <v>62986000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51497000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49346000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54028000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46451000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>51666000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56768000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>51897000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>58932000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>69202000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>80536000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>79435000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>86702000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>86862000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>79791000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>70939000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>74242000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>70665000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>78001000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>52428000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>44949000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>43885000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>35732000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>32843000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>25849000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>26616000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31461000.0</v>
       </c>
       <c r="AE23">
         <v>31461000.0</v>
       </c>
       <c r="AF23">
-        <v>31973000.0</v>
+        <v>31461000.0</v>
       </c>
       <c r="AG23">
         <v>31973000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>31973000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>114000.0</v>
+      </c>
       <c r="C25">
+        <v>113000.0</v>
+      </c>
+      <c r="D25">
         <v>122000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>840000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>801000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>793000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>802000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>838000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>843000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1011000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>793000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>769000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>694000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>576000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>572000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>586000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>594000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>759000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>658000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>635000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>578000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>819000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>489000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>437000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>443000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>354000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>282000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>19877000.0</v>
+      </c>
+      <c r="C26">
         <v>18184000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>26803000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>30090000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>28928000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>27101000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>32502000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>24295000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25735000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>30330000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>28440000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>31342000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>38375000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>48733000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>41676000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>48537000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>48952000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>42492000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>36805000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>39533000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>39172000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>48552000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>32155000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>25950000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>35375000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>30424000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>30541000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>21760000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>23286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29090000.0</v>
       </c>
       <c r="AE26">
         <v>29090000.0</v>
       </c>
       <c r="AF26">
-        <v>30066500.0</v>
+        <v>29090000.0</v>
       </c>
       <c r="AG26">
         <v>30066500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>30066500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27">
-        <v>-41825000.0</v>
+        <v>12708000.0</v>
       </c>
       <c r="C27">
+        <v>5854000.0</v>
+      </c>
+      <c r="D27">
         <v>4999000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4005000.0</v>
       </c>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
+        <v>10553000.0</v>
+      </c>
+      <c r="G27">
         <v>5724000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5056000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4850000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5812000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13927000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8035000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8329000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7284000.0</v>
       </c>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
       <c r="O27">
+        <v>16175999.0</v>
+      </c>
+      <c r="P27">
         <v>8236000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9259000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18370000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>64780000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>17045000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>15221000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>13911000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>9353000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6116000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4004000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2628000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
-[...1 lines deleted...]
-      </c>
+      <c r="AD27"/>
       <c r="AE27">
         <v>50000.0</v>
       </c>
       <c r="AF27">
         <v>50000.0</v>
       </c>
       <c r="AG27">
         <v>50000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27">
+        <v>50000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
-        <v>-2375000.0</v>
+        <v>9896000.0</v>
       </c>
       <c r="C28">
+        <v>15588000.0</v>
+      </c>
+      <c r="D28">
         <v>14015000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14964000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9955000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15150000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15619000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16089000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17609000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11295000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15056000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18129000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23570000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>31314000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28228000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20760000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>37381000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28251000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16587000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19367000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17582000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20096000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20273000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14995000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5882000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4920000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2302000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4089000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2449500.0</v>
       </c>
       <c r="AE28">
         <v>2449500.0</v>
       </c>
       <c r="AF28">
-        <v>1934500.0</v>
+        <v>2449500.0</v>
       </c>
       <c r="AG28">
         <v>1934500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>1934500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>124</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29">
+        <v>-404000.0</v>
+      </c>
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1254000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>165000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-321000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>90000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>234000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>163000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>46064000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-86000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6610000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-262000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3967000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-711000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-947000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1170000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-21971000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>145000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>240000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>107000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>126000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>104000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>115000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>268000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>199000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29">
+      <c r="AD29"/>
+      <c r="AE29">
         <v>224000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29">
+      <c r="AF29"/>
+      <c r="AG29">
         <v>148000.0</v>
       </c>
-      <c r="AG29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>24282000.0</v>
+        <v>42481000.0</v>
       </c>
       <c r="C30">
-        <v>46194000.0</v>
+        <v>39482000.0</v>
       </c>
       <c r="D30">
+        <v>45551000.0</v>
+      </c>
+      <c r="E30">
         <v>62150000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49436000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47975000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>53177000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>45234000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49156000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-68377000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51531000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>57800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>69229000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>80047000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>78140000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>84436000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>86333000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>79021000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>70437000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>74121000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>70665000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>78001000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>52428000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>44949000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>43885000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>35732000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32843000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>25849000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371000.0</v>
       </c>
       <c r="AE30">
         <v>2371000.0</v>
       </c>
       <c r="AF30">
-        <v>2020000.0</v>
+        <v>2371000.0</v>
       </c>
       <c r="AG30">
         <v>2020000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>2020000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
-        <v>-3186000.0</v>
+        <v>-7723000.0</v>
       </c>
       <c r="C31">
-        <v>-9997000.0</v>
+        <v>11310000.0</v>
       </c>
       <c r="D31">
+        <v>-10640000.0</v>
+      </c>
+      <c r="E31">
         <v>-11245000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9973000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1388000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8315000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7269000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12830000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1882000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10489000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13771000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-8646000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-9452000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-48205000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4090000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>22533000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6429000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13612000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1847000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>19245000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>24145000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>32097000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-81504000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>509000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>562000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1770000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>633000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>582500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636000.0</v>
       </c>
       <c r="AE31">
         <v>636000.0</v>
       </c>
       <c r="AF31">
-        <v>898500.0</v>
+        <v>636000.0</v>
       </c>
       <c r="AG31">
         <v>898500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31">
+        <v>898500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>20851000.0</v>
+      </c>
+      <c r="C32">
         <v>23058000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>16427000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18839000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23033000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16910000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18464000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17410000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>18053000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>16790000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>14493000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>19283000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>18992000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>69798000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>76321000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>17291000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>46498000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>17010000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>13147000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51900000.0</v>
       </c>
       <c r="V32">
         <v>51900000.0</v>
       </c>
       <c r="W32">
         <v>51900000.0</v>
       </c>
       <c r="X32">
-        <v>0.0</v>
+        <v>51900000.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
+        <v>0.0</v>
+      </c>
+      <c r="AC32">
         <v>1962000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257500.0</v>
       </c>
       <c r="AE32">
         <v>257500.0</v>
       </c>
       <c r="AF32">
+        <v>257500.0</v>
+      </c>
+      <c r="AG32">
         <v>312500.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>312500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10621,3355 +10884,3427 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>250867000.0</v>
       </c>
       <c r="C2">
         <v>278598000.0</v>
       </c>
       <c r="D2">
         <v>326441000.0</v>
       </c>
       <c r="E2">
         <v>466544000.0</v>
       </c>
       <c r="F2">
         <v>439195000.0</v>
       </c>
       <c r="G2">
         <v>115551000.0</v>
       </c>
       <c r="H2">
         <v>138807000.0</v>
       </c>
       <c r="I2">
         <v>262752000.0</v>
       </c>
       <c r="J2">
         <v>143669000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>264000</v>
       </c>
       <c r="C3">
         <v>867000</v>
       </c>
       <c r="D3">
         <v>3216000</v>
       </c>
       <c r="E3">
         <v>687000</v>
       </c>
       <c r="F3">
         <v>6376000</v>
       </c>
       <c r="G3">
         <v>2809000</v>
       </c>
       <c r="H3">
         <v>2148000</v>
       </c>
       <c r="I3">
         <v>2470000</v>
       </c>
       <c r="J3">
         <v>3156000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>10471000.0</v>
       </c>
       <c r="C6">
         <v>-27731000.0</v>
       </c>
       <c r="D6">
         <v>-47843000.0</v>
       </c>
       <c r="E6">
         <v>-140103000.0</v>
       </c>
       <c r="F6">
         <v>27349000.0</v>
       </c>
       <c r="G6">
         <v>323644000.0</v>
       </c>
       <c r="H6">
         <v>-23256000.0</v>
       </c>
       <c r="I6">
         <v>-123945000.0</v>
       </c>
       <c r="J6">
         <v>119083000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>-25355000.0</v>
       </c>
       <c r="C7">
         <v>3826000.0</v>
       </c>
       <c r="D7">
         <v>44271000.0</v>
       </c>
       <c r="E7">
         <v>-49035000.0</v>
       </c>
       <c r="F7">
         <v>-15710000.0</v>
       </c>
       <c r="G7">
         <v>12362000.0</v>
       </c>
       <c r="H7">
         <v>-7883000.0</v>
       </c>
       <c r="I7">
         <v>481000.0</v>
       </c>
       <c r="J7">
         <v>13512000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>-8789000.0</v>
       </c>
       <c r="C9">
         <v>4771000.0</v>
       </c>
       <c r="D9">
         <v>47789000.0</v>
       </c>
       <c r="E9">
         <v>-42753000.0</v>
       </c>
       <c r="F9">
         <v>-30218000.0</v>
       </c>
       <c r="G9">
         <v>-30218000.0</v>
       </c>
       <c r="H9">
         <v>192000.0</v>
       </c>
       <c r="I9">
         <v>895000.0</v>
       </c>
       <c r="J9">
         <v>4822000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>-2381000.0</v>
       </c>
       <c r="C10">
         <v>-3728000.0</v>
       </c>
       <c r="D10">
         <v>-5712000.0</v>
       </c>
       <c r="E10">
         <v>-9651000.0</v>
       </c>
       <c r="F10">
         <v>-3022000.0</v>
       </c>
       <c r="G10">
         <v>-3022000.0</v>
       </c>
       <c r="H10">
         <v>-2310000.0</v>
       </c>
       <c r="I10">
         <v>1584000.0</v>
       </c>
       <c r="J10">
         <v>5025000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>310000.0</v>
       </c>
       <c r="F11">
         <v>6798000.0</v>
       </c>
       <c r="G11">
         <v>1921000.0</v>
       </c>
       <c r="H11">
         <v>-5765000.0</v>
       </c>
       <c r="I11">
         <v>-1998000.0</v>
       </c>
       <c r="J11">
         <v>3665000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>49688000.0</v>
       </c>
       <c r="F12">
         <v>14298000.0</v>
       </c>
       <c r="G12">
         <v>63227000.0</v>
       </c>
       <c r="H12">
         <v>951000.0</v>
       </c>
       <c r="I12">
         <v>-198000.0</v>
       </c>
       <c r="J12">
         <v>1064000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>16549000.0</v>
       </c>
       <c r="F13">
         <v>6162000.0</v>
       </c>
       <c r="G13">
         <v>10441000.0</v>
       </c>
       <c r="H13">
         <v>-2121000.0</v>
       </c>
       <c r="I13">
         <v>2295000.0</v>
       </c>
       <c r="J13">
         <v>5025000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>1876000.0</v>
       </c>
       <c r="C14">
         <v>3276000.0</v>
       </c>
       <c r="D14">
         <v>3267000.0</v>
       </c>
       <c r="E14">
         <v>5741000.0</v>
       </c>
       <c r="F14">
         <v>2630000.0</v>
       </c>
       <c r="G14">
         <v>2188000.0</v>
       </c>
       <c r="H14">
         <v>1646000.0</v>
       </c>
       <c r="I14">
         <v>740000.0</v>
       </c>
       <c r="J14">
         <v>341000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>261338000.0</v>
       </c>
       <c r="C16">
         <v>250867000.0</v>
       </c>
       <c r="D16">
         <v>278598000.0</v>
       </c>
       <c r="E16">
         <v>326441000.0</v>
       </c>
       <c r="F16">
         <v>466544000.0</v>
       </c>
       <c r="G16">
         <v>439195000.0</v>
       </c>
       <c r="H16">
         <v>115551000.0</v>
       </c>
       <c r="I16">
         <v>138807000.0</v>
       </c>
       <c r="J16">
         <v>262752000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-141438000.0</v>
       </c>
       <c r="C18">
         <v>-124702000.0</v>
       </c>
       <c r="D18">
         <v>-121902000.0</v>
       </c>
       <c r="E18">
         <v>-138998000.0</v>
       </c>
       <c r="F18">
         <v>-239754000.0</v>
       </c>
       <c r="G18">
         <v>-171538000.0</v>
       </c>
       <c r="H18">
         <v>-123729000.0</v>
       </c>
       <c r="I18">
         <v>-123832000.0</v>
       </c>
       <c r="J18">
         <v>-78101000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-867000.0</v>
       </c>
       <c r="D19">
         <v>-2399000.0</v>
       </c>
       <c r="E19">
         <v>-2508000.0</v>
       </c>
       <c r="F19">
         <v>-6673000.0</v>
       </c>
       <c r="G19">
         <v>-2828000.0</v>
       </c>
       <c r="H19">
         <v>-2248000.0</v>
       </c>
       <c r="I19">
         <v>-2506000.0</v>
       </c>
       <c r="J19">
         <v>-3248000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>146</v>
+      </c>
+      <c r="B20">
+        <v>86282000.0</v>
+      </c>
       <c r="C20">
         <v>60506000.0</v>
       </c>
       <c r="D20">
         <v>-62000.0</v>
       </c>
       <c r="E20">
         <v>6130000.0</v>
       </c>
       <c r="F20">
         <v>188945000.0</v>
       </c>
       <c r="G20">
         <v>433158000.0</v>
       </c>
       <c r="H20">
         <v>41000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-6502000.0</v>
       </c>
       <c r="F21">
         <v>48614000.0</v>
       </c>
       <c r="G21">
         <v>61754000.0</v>
       </c>
       <c r="H21">
         <v>-1002000.0</v>
       </c>
       <c r="I21">
         <v>-1002000.0</v>
       </c>
       <c r="J21">
         <v>-1002000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-142623000.0</v>
       </c>
       <c r="C22">
         <v>-157846000.0</v>
       </c>
       <c r="D22">
         <v>-240053000.0</v>
       </c>
       <c r="E22">
         <v>-157128000.0</v>
       </c>
       <c r="F22">
         <v>-230026000.0</v>
       </c>
       <c r="G22">
         <v>-246290000.0</v>
       </c>
       <c r="H22">
         <v>-116484000.0</v>
       </c>
       <c r="I22">
         <v>-123096000.0</v>
       </c>
       <c r="J22">
         <v>-89862000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>-1514000.0</v>
       </c>
       <c r="C23">
         <v>36548000.0</v>
       </c>
       <c r="D23">
         <v>73875000.0</v>
       </c>
       <c r="E23">
         <v>3125000.0</v>
       </c>
       <c r="F23">
         <v>218780000.0</v>
       </c>
       <c r="G23">
         <v>54000.0</v>
       </c>
       <c r="H23">
         <v>101614000.0</v>
       </c>
       <c r="I23">
         <v>-24000.0</v>
       </c>
       <c r="J23">
         <v>-3248000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-210000.0</v>
       </c>
       <c r="F24">
         <v>-3243000.0</v>
       </c>
       <c r="G24">
         <v>-19000.0</v>
       </c>
       <c r="H24">
         <v>-100000.0</v>
       </c>
       <c r="I24">
         <v>-36000.0</v>
       </c>
       <c r="J24">
         <v>-92000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>18023000.0</v>
       </c>
       <c r="C25">
         <v>20341000.0</v>
       </c>
       <c r="D25">
         <v>23230000.0</v>
       </c>
       <c r="E25">
         <v>11475000.0</v>
       </c>
       <c r="F25">
         <v>-24703000.0</v>
       </c>
       <c r="G25">
         <v>25099000.0</v>
       </c>
       <c r="H25">
         <v>-1185000.0</v>
       </c>
       <c r="I25">
         <v>-891000.0</v>
       </c>
       <c r="J25">
         <v>36000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-1315000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-141000.0</v>
       </c>
       <c r="I26">
         <v>-24000.0</v>
       </c>
       <c r="J26">
         <v>197239000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>6905000.0</v>
       </c>
       <c r="C27">
         <v>6568000.0</v>
       </c>
       <c r="D27">
         <v>13495000.0</v>
       </c>
       <c r="E27">
         <v>50636000.0</v>
       </c>
       <c r="F27">
         <v>60480000.0</v>
       </c>
       <c r="G27">
         <v>37585000.0</v>
       </c>
       <c r="H27">
         <v>1117000.0</v>
       </c>
       <c r="I27">
         <v>469000.0</v>
       </c>
       <c r="J27">
         <v>980000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>150945000.0</v>
       </c>
       <c r="C28">
         <v>97054000.0</v>
       </c>
       <c r="D28">
         <v>73875000.0</v>
       </c>
       <c r="E28">
         <v>-897000.0</v>
       </c>
       <c r="F28">
         <v>267394000.0</v>
       </c>
       <c r="G28">
         <v>494966000.0</v>
       </c>
       <c r="H28">
         <v>100512000.0</v>
       </c>
       <c r="I28">
         <v>-24000.0</v>
       </c>
       <c r="J28">
         <v>197239000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>-141174000.0</v>
       </c>
       <c r="C29">
         <v>-123835000.0</v>
       </c>
       <c r="D29">
         <v>-118686000.0</v>
       </c>
       <c r="E29">
         <v>-138311000.0</v>
       </c>
       <c r="F29">
         <v>-233378000.0</v>
       </c>
       <c r="G29">
         <v>-168729000.0</v>
       </c>
       <c r="H29">
         <v>-121581000.0</v>
       </c>
       <c r="I29">
         <v>-121362000.0</v>
       </c>
       <c r="J29">
         <v>-74945000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>395000.0</v>
       </c>
       <c r="C30">
         <v>-867000.0</v>
       </c>
       <c r="D30">
         <v>-3216000.0</v>
       </c>
       <c r="E30">
         <v>-687000.0</v>
       </c>
       <c r="F30">
         <v>-6673000.0</v>
       </c>
       <c r="G30">
         <v>-2828000.0</v>
       </c>
       <c r="H30">
         <v>-2248000.0</v>
       </c>
       <c r="I30">
         <v>-2506000.0</v>
       </c>
       <c r="J30">
         <v>-3248000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>261338000.0</v>
+      </c>
+      <c r="C2">
         <v>234738000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>264560000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>194701000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>250867000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>274272000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>300119000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>234285000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>278598000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>310407000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>347510000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>310547000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>326441000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>380860000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>376778000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>430874000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>466544000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>530194000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>371884000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>383122000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>439195000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>494416000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>348593000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>82575000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>115551000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>149517000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>182156000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21674500.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>138807000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>169755500.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>200704000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>231728000.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>32000</v>
+      </c>
+      <c r="C3">
         <v>11580</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2186</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>11271</v>
+      </c>
+      <c r="F3">
         <v>264000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>90000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>216000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>30000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>531000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>327000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>661000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1212000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1016000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>117000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>254000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>809000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1118000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>533000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2338000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>948000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>657000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>774000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1401000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>125000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>476000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>194000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>47000</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000</v>
       </c>
       <c r="AC3">
         <v>75000</v>
       </c>
       <c r="AD3">
-        <v>225000</v>
+        <v>75000</v>
       </c>
       <c r="AE3">
         <v>225000</v>
       </c>
       <c r="AF3">
-        <v>247000</v>
+        <v>225000</v>
       </c>
       <c r="AG3">
         <v>247000</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>247000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-30330000.0</v>
+      </c>
+      <c r="C6">
         <v>26600000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-29822000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>69859000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-56166000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-23405000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-25847000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>65834000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-44313000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-31809000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-37103000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36963000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15894000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-54419000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4082000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-54096000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-35670000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-63650000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>158310000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-11238000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-56073000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-55221000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>145823000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>266018000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-32976000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-33966000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-32639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21674500.0</v>
       </c>
       <c r="AC6">
         <v>21674500.0</v>
       </c>
       <c r="AD6">
-        <v>-30948500.0</v>
+        <v>21674500.0</v>
       </c>
       <c r="AE6">
         <v>-30948500.0</v>
       </c>
       <c r="AF6">
-        <v>-31024000.0</v>
+        <v>-30948500.0</v>
       </c>
       <c r="AG6">
         <v>-31024000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>-31024000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-5005000.0</v>
+      </c>
+      <c r="C7">
         <v>-11868484.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>392000.0</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
+        <v>15347000.0</v>
+      </c>
+      <c r="F7">
         <v>-29515000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6348000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8541000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4819000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9923000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>231000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-463000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5021000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32911000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-43282000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4651000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16474000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1551000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9580000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-13700000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1580000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1764000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9899000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2217000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-459000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6953000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1002000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405500.0</v>
       </c>
       <c r="AC7">
         <v>405500.0</v>
       </c>
       <c r="AD7">
+        <v>405500.0</v>
+      </c>
+      <c r="AE7">
         <v>941000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009500.0</v>
       </c>
       <c r="AG7">
         <v>1009500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7">
+        <v>1009500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>-1928000.0</v>
+      </c>
+      <c r="C9">
         <v>-6398144.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3266000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5577000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11445000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3713000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1256000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>319000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1995000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3998000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2698000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>188000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>48901000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-49689000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2419000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5889000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3466000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-14322000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-13817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2079000.0</v>
       </c>
       <c r="U9">
         <v>-2079000.0</v>
       </c>
       <c r="V9">
         <v>-2079000.0</v>
       </c>
       <c r="W9">
         <v>-2079000.0</v>
       </c>
       <c r="X9">
+        <v>-2079000.0</v>
+      </c>
+      <c r="Y9">
         <v>1000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>150000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AC9">
         <v>91000.0</v>
       </c>
       <c r="AD9">
-        <v>-71500.0</v>
+        <v>91000.0</v>
       </c>
       <c r="AE9">
         <v>-71500.0</v>
       </c>
       <c r="AF9">
-        <v>519000.0</v>
+        <v>-71500.0</v>
       </c>
       <c r="AG9">
         <v>519000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>519000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>16000.0</v>
+      </c>
+      <c r="C10">
         <v>-868237.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-516000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-706000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-306000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2798000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-880000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>518000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-568000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>167000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3479000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2052000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-348000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2819000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1863000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3927000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-355000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2063000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-966000.0</v>
       </c>
       <c r="U10">
         <v>-966000.0</v>
       </c>
       <c r="V10">
         <v>-966000.0</v>
       </c>
       <c r="W10">
         <v>-966000.0</v>
       </c>
-      <c r="X10"/>
+      <c r="X10">
+        <v>-966000.0</v>
+      </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>721000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1381000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3413000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4383000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1743000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3927000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3068000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5914000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-277000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734000.0</v>
       </c>
       <c r="Y11">
         <v>1734000.0</v>
       </c>
       <c r="Z11">
+        <v>1734000.0</v>
+      </c>
+      <c r="AA11">
         <v>1077000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3959500.0</v>
       </c>
       <c r="AC11">
         <v>-3959500.0</v>
       </c>
-      <c r="AD11"/>
+      <c r="AD11">
+        <v>-3959500.0</v>
+      </c>
       <c r="AE11"/>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
+      <c r="AF11"/>
       <c r="AG11">
         <v>-1128500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>-1128500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>12773000.0</v>
       </c>
       <c r="M12">
         <v>12773000.0</v>
       </c>
       <c r="N12">
+        <v>12773000.0</v>
+      </c>
+      <c r="O12">
         <v>14766000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>56882000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-5696000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-16264000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-18429000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>26148000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12436000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5857000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-6267000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-22291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45892500.0</v>
       </c>
       <c r="Y12">
         <v>45892500.0</v>
       </c>
       <c r="Z12">
+        <v>45892500.0</v>
+      </c>
+      <c r="AA12">
         <v>328500.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241500.0</v>
       </c>
       <c r="AC12">
         <v>241500.0</v>
       </c>
-      <c r="AD12"/>
+      <c r="AD12">
+        <v>241500.0</v>
+      </c>
       <c r="AE12"/>
-      <c r="AF12">
-[...1 lines deleted...]
-      </c>
+      <c r="AF12"/>
       <c r="AG12">
         <v>168000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>168000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>1170000.0</v>
       </c>
       <c r="M13">
         <v>1170000.0</v>
       </c>
       <c r="N13">
+        <v>1170000.0</v>
+      </c>
+      <c r="O13">
         <v>11379000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2164000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14737000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-11731000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5062000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3892000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1465000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4257000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10176000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606000.0</v>
       </c>
       <c r="Y13">
         <v>606000.0</v>
       </c>
       <c r="Z13">
+        <v>606000.0</v>
+      </c>
+      <c r="AA13">
         <v>-1469500.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>314500.0</v>
       </c>
       <c r="AC13">
         <v>314500.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>314500.0</v>
+      </c>
       <c r="AE13"/>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>490500.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>490500.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>114000.0</v>
+      </c>
+      <c r="C14">
         <v>113000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>122000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>1182000.0</v>
+      </c>
+      <c r="F14">
         <v>801000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>236000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>802000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>838000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>843000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1541000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>885000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>812000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>723000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>576000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>572000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>586000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>594000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>759000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>658000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>635000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>578000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>819000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>489000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>437000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>443000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>497000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391000.0</v>
       </c>
       <c r="AC14">
         <v>391000.0</v>
       </c>
       <c r="AD14">
+        <v>391000.0</v>
+      </c>
+      <c r="AE14">
         <v>384000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AG14">
         <v>112000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>112000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>218941.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>231008000.0</v>
+      </c>
+      <c r="C16">
         <v>261338000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>234738000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>264560000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>194701000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>250867000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>274272000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>300119000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>234285000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>278598000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>310407000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>347510000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>310547000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>326441000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>380860000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>376778000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>430874000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>466544000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>530194000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>371884000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>383122000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>439195000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>494416000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>348593000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>82575000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>115551000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>149517000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>43349000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>160481500.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>138807000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>169755500.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>200704000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-31024000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-29742000.0</v>
+      </c>
+      <c r="C18">
         <v>-31134580.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-29630000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24087000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-56598000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21942000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25259000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32875000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-44626000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-31960000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-37334000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-36200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16408000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-52214000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1941000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-53819000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-35000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-62164000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-60926000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-58958000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-55806000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-52468000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-45687000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-40772000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-32578000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-33849000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-32285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27919000.0</v>
       </c>
       <c r="AC18">
         <v>-27919000.0</v>
       </c>
       <c r="AD18">
-        <v>-30159000.0</v>
+        <v>-27919000.0</v>
       </c>
       <c r="AE18">
         <v>-30159000.0</v>
       </c>
       <c r="AF18">
-        <v>-30994000.0</v>
+        <v>-30159000.0</v>
       </c>
       <c r="AG18">
         <v>-30994000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18">
+        <v>-30994000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-264000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-90000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-216000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-30000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-531000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-527000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-661000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1012000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1016000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-117000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-254000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-689000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1448000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-830000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2338000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2848000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-657000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-793000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1401000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-138000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-496000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-294000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-47000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20">
+        <v>43522000.0</v>
+      </c>
+      <c r="D20">
         <v>-479000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-1225000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>62000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-409000.0</v>
       </c>
       <c r="M21">
         <v>-409000.0</v>
       </c>
       <c r="N21">
+        <v>-409000.0</v>
+      </c>
+      <c r="O21">
         <v>-2165000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3827000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-252000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-258000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-231000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-229000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>49374000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-215000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31140500.0</v>
       </c>
       <c r="Y21">
         <v>31140500.0</v>
       </c>
       <c r="Z21">
+        <v>31140500.0</v>
+      </c>
+      <c r="AA21">
         <v>-227000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-274000.0</v>
       </c>
       <c r="AC21">
         <v>-274000.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>-274000.0</v>
+      </c>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>-274000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>-274000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-32968000.0</v>
+      </c>
+      <c r="C22">
         <v>-6409000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-40966000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-56646000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-38602000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-30727000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-43969000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-36544000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-46606000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-85031000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-46726000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-48922000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-59374000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-24157000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-50608000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-64374000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-16661000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-34381000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-71549000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-72569000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-51527000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-55929000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-20328000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-126557000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-43476000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-35285000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-31341000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-23348000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-24929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30634000.0</v>
       </c>
       <c r="AE22">
         <v>-30634000.0</v>
       </c>
       <c r="AF22">
-        <v>-30914000.0</v>
+        <v>-30634000.0</v>
       </c>
       <c r="AG22">
         <v>-30914000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>-30914000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-768000.0</v>
+      </c>
+      <c r="C23">
         <v>-1310477.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>281000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>42989000.0</v>
+      </c>
+      <c r="F23">
         <v>271000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>43000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>346000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>98697000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>356000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>773000.0</v>
+      </c>
+      <c r="L23">
         <v>758000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>73363000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>621000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-234000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-111878000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
-        <v>-1448000.0</v>
+        <v>-241067.0</v>
       </c>
       <c r="R23">
+        <v>-257999.0</v>
+      </c>
+      <c r="S23">
         <v>-987000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>219533000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49822000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="W23">
         <v>54000.0</v>
       </c>
       <c r="X23">
+        <v>54000.0</v>
+      </c>
+      <c r="Y23">
         <v>307109000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-496000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>41000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50465500.0</v>
       </c>
       <c r="AC23">
         <v>50465500.0</v>
       </c>
       <c r="AD23">
-        <v>-5500.0</v>
+        <v>50465500.0</v>
       </c>
       <c r="AE23">
         <v>-5500.0</v>
       </c>
       <c r="AF23">
-        <v>-6500.0</v>
+        <v>-5500.0</v>
       </c>
       <c r="AG23">
         <v>-6500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>-6500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>149</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>699485.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2006.54</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-20000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-13000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-60000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-639000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1219000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-410000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-933000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000.0</v>
       </c>
       <c r="V24">
         <v>-19000.0</v>
       </c>
       <c r="W24">
+        <v>-19000.0</v>
+      </c>
+      <c r="X24">
         <v>-1000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-13000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-20000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-125000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-878500.0</v>
       </c>
       <c r="AC24">
         <v>-878500.0</v>
       </c>
       <c r="AD24">
-        <v>-762500.0</v>
+        <v>-878500.0</v>
       </c>
       <c r="AE24">
         <v>-762500.0</v>
       </c>
       <c r="AF24">
-        <v>-18500.0</v>
+        <v>-762500.0</v>
       </c>
       <c r="AG24">
         <v>-18500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>-18500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>5707000.0</v>
+      </c>
+      <c r="C25">
         <v>-19085516.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8822000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>14219000.0</v>
+      </c>
+      <c r="F25">
         <v>8561000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-488000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6777000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5692000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11433000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>49406000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8126000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12086000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2343000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>383000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>41876000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-15379000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-25806000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-9922000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11205000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2763000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-19915000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-22025000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-33215000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>73198000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>88000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1371000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>42000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-5348500.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3781500.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-717000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>246000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1097000.0</v>
       </c>
       <c r="AG25">
         <v>-1097000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>-1097000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>151</v>
+      </c>
+      <c r="B26">
+        <v>-20000.0</v>
+      </c>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-250000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-1163000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-1000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-218941.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>0.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-141000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>101479000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-24000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-13000.0</v>
       </c>
-      <c r="AG26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>2442000.0</v>
+      </c>
+      <c r="C27">
         <v>6127000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2000000.0</v>
       </c>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
+        <v>1811000.0</v>
+      </c>
+      <c r="F27">
         <v>2421000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2779000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2806000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1988000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>158000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2220000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2083000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1118000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8074000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7541000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14565000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13818000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13398000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>13464000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>14798000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>18267000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>13951000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>15416000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10988000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12734000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3790000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>761000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>216000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>56000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="AE27">
         <v>92000.0</v>
       </c>
       <c r="AF27">
-        <v>142500.0</v>
+        <v>92000.0</v>
       </c>
       <c r="AG27">
         <v>142500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27">
+        <v>142500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>-583000.0</v>
+      </c>
+      <c r="C28">
         <v>58208554.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-198000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>93783000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>271000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1120000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-879000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>98697000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>356000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>349000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>73102000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>425000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2448000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2365000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-252000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-258000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1218000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>219304000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>49605000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-297000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2871000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>191282000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>306833000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-278000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-129000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50465500.0</v>
       </c>
       <c r="AC28">
         <v>50465500.0</v>
       </c>
       <c r="AD28">
-        <v>-5500.0</v>
+        <v>50465500.0</v>
       </c>
       <c r="AE28">
         <v>-5500.0</v>
       </c>
       <c r="AF28">
-        <v>-6500.0</v>
+        <v>-5500.0</v>
       </c>
       <c r="AG28">
         <v>-6500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>-6500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-29710000.0</v>
+      </c>
+      <c r="C29">
         <v>-31123000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-29630000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-24087000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-56334000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-21852000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-25043000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-32845000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-44095000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-31633000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-36673000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-34988000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-15392000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-52097000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2195000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-53010000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-33882000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-61631000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-58588000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-58010000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-55149000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-51694000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-44286000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-40647000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-32102000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-33655000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-32238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27844000.0</v>
       </c>
       <c r="AC29">
         <v>-27844000.0</v>
       </c>
       <c r="AD29">
-        <v>-29934000.0</v>
+        <v>-27844000.0</v>
       </c>
       <c r="AE29">
         <v>-29934000.0</v>
       </c>
       <c r="AF29">
-        <v>-30747000.0</v>
+        <v>-29934000.0</v>
       </c>
       <c r="AG29">
         <v>-30747000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29">
+        <v>-30747000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-32000.0</v>
+      </c>
+      <c r="C30">
         <v>687910.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2185.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>-11273.0</v>
+      </c>
+      <c r="F30">
         <v>-264000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-90000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-216000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-30000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-531000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-327000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-661000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1212000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1016000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-117000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-254000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-689000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1448000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-830000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2338000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2848000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-657000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-793000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1401000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-138000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-496000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-294000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-953500.0</v>
       </c>
       <c r="AC30">
         <v>-953500.0</v>
       </c>
       <c r="AD30">
-        <v>-987500.0</v>
+        <v>-953500.0</v>
       </c>
       <c r="AE30">
         <v>-987500.0</v>
       </c>
       <c r="AF30">
+        <v>-987500.0</v>
+      </c>
+      <c r="AG30">
         <v>-265500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-265500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>