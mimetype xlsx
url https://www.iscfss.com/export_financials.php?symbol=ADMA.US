--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2117,51 +2120,51 @@
       <c r="M23">
         <v>27227497.0</v>
       </c>
       <c r="N23">
         <v>31979943.0</v>
       </c>
       <c r="O23">
         <v>15555419.0</v>
       </c>
       <c r="P23">
         <v>8079.0</v>
       </c>
       <c r="Q23">
         <v>12012.0</v>
       </c>
       <c r="R23">
         <v>8688000.0</v>
       </c>
       <c r="S23">
         <v>2647000.0</v>
       </c>
       <c r="T23">
         <v>14652000.0</v>
       </c>
       <c r="U23">
-        <v>19232000.0</v>
+        <v>14652000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
         <v>69330000.0</v>
       </c>
       <c r="C24">
         <v>72337000.0</v>
       </c>
       <c r="D24">
         <v>130594000.0</v>
       </c>
       <c r="E24">
         <v>142833063.0</v>
       </c>
       <c r="F24">
         <v>94866239.0</v>
       </c>
       <c r="G24">
         <v>92968866.0</v>
       </c>
       <c r="H24">
@@ -2893,51 +2896,51 @@
       <c r="M39">
         <v>143586.0</v>
       </c>
       <c r="N39">
         <v>298730.0</v>
       </c>
       <c r="O39">
         <v>107761.0</v>
       </c>
       <c r="P39">
         <v>59244.0</v>
       </c>
       <c r="Q39">
         <v>100000.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>41708000.0</v>
+        <v>43113000.0</v>
       </c>
       <c r="C40">
         <v>30481000.0</v>
       </c>
       <c r="D40">
         <v>32919000.0</v>
       </c>
       <c r="E40">
         <v>24990000.0</v>
       </c>
       <c r="F40">
         <v>17214988.0</v>
       </c>
       <c r="G40">
         <v>8365143.0</v>
       </c>
       <c r="H40">
         <v>4481395.0</v>
       </c>
       <c r="I40">
         <v>3491869.0</v>
       </c>
       <c r="J40">
         <v>3376476.0</v>
       </c>
@@ -3973,51 +3976,53 @@
       </c>
       <c r="M60">
         <v>6008650.0</v>
       </c>
       <c r="N60">
         <v>21573359.0</v>
       </c>
       <c r="O60">
         <v>9423746.0</v>
       </c>
       <c r="P60">
         <v>2773.0</v>
       </c>
       <c r="Q60">
         <v>-346.0</v>
       </c>
       <c r="R60">
         <v>-2820000.0</v>
       </c>
       <c r="S60">
         <v>-13311000.0</v>
       </c>
       <c r="T60">
         <v>4580000.0</v>
       </c>
-      <c r="U60"/>
+      <c r="U60">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
@@ -4058,502 +4063,508 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA62"/>
+  <dimension ref="A1:CB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-        <v>139</v>
+      <c r="CB1" t="s">
+        <v>140</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>20523000.0</v>
+      </c>
+      <c r="C2">
         <v>22519000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24021000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29769000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20607000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20219000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16020000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14179000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17186000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15660000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10851446.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12084529.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12956486.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13229000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25197806.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11388048.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14115135.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12429409.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17282841.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6167465.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12152852.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11073708.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7979772.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6909659.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9152239.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9174591.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8959903.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6788144.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5479791.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5900394.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5267683.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3101079.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5718121.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5920873.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9156341.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4672316.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3904445.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2564681.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2777221.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3317052.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2468470.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2087855.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2184686.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1647556.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1778953.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1779197.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2444904.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2339722.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2763872.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2709489.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1482643.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1158826.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1379011.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1058671.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>890762.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>790869.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>508852.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5306.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9809.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
+      <c r="CB2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4591,52 +4602,53 @@
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
+      <c r="CB3"/>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4674,254 +4686,254 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
-[...2 lines deleted...]
-      <c r="O5"/>
+      <c r="N5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5"/>
-      <c r="Q5">
-[...2 lines deleted...]
-      <c r="R5"/>
+      <c r="Q5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5"/>
-      <c r="T5">
-[...2 lines deleted...]
-      <c r="U5"/>
+      <c r="T5"/>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-7038287.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6332932.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5724956.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5271383.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4671260.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4079222.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3421032.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2880145.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2337584.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1803262.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1285922.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-819362.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-359383.0</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
       <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
         <v>-2223265.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
-        <v>-1753689.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP5">
         <v>-1753689.0</v>
       </c>
       <c r="AQ5">
-        <v>0.0</v>
+        <v>-1753689.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
-        <v>-1283868.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT5">
         <v>-1283868.0</v>
       </c>
       <c r="AU5">
-        <v>0.0</v>
+        <v>-1283868.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>-1036016.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
-        <v>-825383.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB5">
         <v>-825383.0</v>
       </c>
       <c r="BC5">
-        <v>0.0</v>
+        <v>-825383.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
-      <c r="BH5"/>
+      <c r="BH5">
+        <v>0.0</v>
+      </c>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4962,320 +4974,328 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7">
+        <v>7541000.0</v>
+      </c>
+      <c r="C7">
         <v>7742000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10695000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10428000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9486000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9779000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10058000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10324000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10580000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10824000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10947979.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11201450.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>11424154.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>11609545.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11356838.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11450568.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7938082.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8053472.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7416989.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7459273.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6737499.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4699833.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2860732.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2937292.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1831639.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1302361.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1356390.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1414976.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1461452.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>119080.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>126765.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>134323.0</v>
       </c>
-      <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AK7"/>
+      <c r="AL7">
         <v>15319.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>19697.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>23977.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>28162.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>32254.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>36256.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>40169.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>44103.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>47737.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>51395.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>54973.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>58471.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>61890.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>65236.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>68507.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>71705.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>74832.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>77890.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>81111.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>83804.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>86663.0</v>
       </c>
-      <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
+      <c r="CB7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>24000.0</v>
       </c>
       <c r="C8">
         <v>24000.0</v>
       </c>
       <c r="D8">
         <v>24000.0</v>
       </c>
       <c r="E8">
         <v>24000.0</v>
       </c>
       <c r="F8">
         <v>24000.0</v>
       </c>
       <c r="G8">
         <v>24000.0</v>
       </c>
       <c r="H8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="I8">
         <v>23000.0</v>
       </c>
       <c r="J8">
         <v>23000.0</v>
       </c>
       <c r="K8">
+        <v>23000.0</v>
+      </c>
+      <c r="L8">
         <v>22596.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>22453.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>22226.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>22182.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>19678.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>19636.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>19635.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>19581.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>13831.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>13187.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5290,470 +5310,475 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>637916035.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>630437880.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>629968704.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>566149846.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>565266375.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>564034008.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>553265706.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>498229637.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>489330692.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>471336826.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>428704039.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>392424321.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>381010696.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>380288833.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>290903772.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>290267664.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>289616994.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>239539512.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>236203041.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>235600830.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>235018201.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>191536802.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>191022018.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>150700918.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>150187687.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>102712144.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>102476267.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>102222281.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>101959318.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>88661749.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>88239569.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>87750184.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>87253027.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>86484669.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>75457458.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>75130398.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>74803338.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>74443204.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>74209004.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>47199023.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>46973802.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>46751031.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>46532612.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>46464366.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>46263121.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>46151031.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>156080.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>141080.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>138153000.0</v>
+      </c>
+      <c r="C10">
         <v>87630000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>61385000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>90285000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>71625000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>103147000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>86707000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>88244000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45325000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>51352000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>74156765.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>62512889.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>69204163.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>86522000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>34906020.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>52415053.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>69504946.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>51089118.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>34410570.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>42408958.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>61965709.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>55921152.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>59675045.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>75781122.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>101235699.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>26752135.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>48006152.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>73615909.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16534278.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>22754852.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>42367489.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>55153975.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>26119837.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>43107574.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13601391.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>25574009.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8542928.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9914867.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7905975.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12549173.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8925132.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>10440959.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>9177767.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7821841.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16564190.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17199030.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13951525.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17869031.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>26517959.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>26149477.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5380043.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7653479.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10320517.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>12535672.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10720397.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>12887788.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14239828.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8079.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5909.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8512.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>16192.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3100.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3619000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12012.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2934000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6844000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9270000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8688000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>10108000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>8028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647000.0</v>
       </c>
       <c r="BT10">
         <v>2647000.0</v>
       </c>
       <c r="BU10">
+        <v>2647000.0</v>
+      </c>
+      <c r="BV10">
         <v>6569000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8787000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7805000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14652000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16663000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9033000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>11253000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5791,1405 +5816,1421 @@
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>138153000.0</v>
+      </c>
+      <c r="C12">
         <v>87630000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>61385000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>90285000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>71625000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>103147000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>86707000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>88244000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>45325000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>51352000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>74156765.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62512889.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>69204163.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>86522000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>34906020.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>52415053.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>69504946.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>51089118.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34410570.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>42408958.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>61965709.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>55921152.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>59675045.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>75781122.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>101235699.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>26752135.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>48006152.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>73615909.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16534278.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22754852.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>42367489.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>55153975.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26119837.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>43107574.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13601391.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>25574009.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8787928.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15305051.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>18932666.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>23820136.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11620110.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>16809136.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20942128.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>23752194.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>28076404.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>21851705.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20271154.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>24182609.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>28721000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>29084661.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5380043.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7653479.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10320517.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>12535672.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>10720397.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>12887788.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14239828.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8079.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5909.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8512.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>16192.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3100.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3619000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>12012.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2934000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6844000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>9270000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8688000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10108000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>8028000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>2647000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6569000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>8787000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7805000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14652000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>16663000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>9033000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>11253000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>24000.0</v>
       </c>
       <c r="C13">
         <v>24000.0</v>
       </c>
       <c r="D13">
         <v>24000.0</v>
       </c>
       <c r="E13">
         <v>24000.0</v>
       </c>
       <c r="F13">
         <v>24000.0</v>
       </c>
       <c r="G13">
         <v>24000.0</v>
       </c>
       <c r="H13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="I13">
         <v>23000.0</v>
       </c>
       <c r="J13">
         <v>23000.0</v>
       </c>
       <c r="K13">
+        <v>23000.0</v>
+      </c>
+      <c r="L13">
         <v>22596.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>22453.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>22226.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>22000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>19678.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>19636.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>19635.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19581.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>13831.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13187.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12304.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10490.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8962.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8635.0</v>
       </c>
       <c r="Y13">
         <v>8635.0</v>
       </c>
       <c r="Z13">
-        <v>5932.0</v>
+        <v>8635.0</v>
       </c>
       <c r="AA13">
         <v>5932.0</v>
       </c>
       <c r="AB13">
         <v>5932.0</v>
       </c>
       <c r="AC13">
-        <v>4635.0</v>
+        <v>5932.0</v>
       </c>
       <c r="AD13">
         <v>4635.0</v>
       </c>
       <c r="AE13">
         <v>4635.0</v>
       </c>
       <c r="AF13">
         <v>4635.0</v>
       </c>
       <c r="AG13">
-        <v>4532.0</v>
+        <v>4635.0</v>
       </c>
       <c r="AH13">
         <v>4532.0</v>
       </c>
       <c r="AI13">
+        <v>4532.0</v>
+      </c>
+      <c r="AJ13">
         <v>2581.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2578.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289.0</v>
       </c>
       <c r="AL13">
         <v>1289.0</v>
       </c>
       <c r="AM13">
         <v>1289.0</v>
       </c>
       <c r="AN13">
         <v>1289.0</v>
       </c>
       <c r="AO13">
-        <v>1072.0</v>
+        <v>1289.0</v>
       </c>
       <c r="AP13">
         <v>1072.0</v>
       </c>
       <c r="AQ13">
         <v>1072.0</v>
       </c>
       <c r="AR13">
-        <v>1071.0</v>
+        <v>1072.0</v>
       </c>
       <c r="AS13">
         <v>1071.0</v>
       </c>
       <c r="AT13">
-        <v>929.0</v>
+        <v>1071.0</v>
       </c>
       <c r="AU13">
         <v>929.0</v>
       </c>
       <c r="AV13">
         <v>929.0</v>
       </c>
       <c r="AW13">
         <v>929.0</v>
       </c>
       <c r="AX13">
         <v>929.0</v>
       </c>
       <c r="AY13">
-        <v>587.0</v>
+        <v>929.0</v>
       </c>
       <c r="AZ13">
         <v>587.0</v>
       </c>
       <c r="BA13">
         <v>587.0</v>
       </c>
       <c r="BB13">
+        <v>587.0</v>
+      </c>
+      <c r="BC13">
         <v>462.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>465.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4654.0</v>
       </c>
       <c r="BE13">
         <v>4654.0</v>
       </c>
       <c r="BF13">
-        <v>250.0</v>
+        <v>4654.0</v>
       </c>
       <c r="BG13">
         <v>250.0</v>
       </c>
       <c r="BH13">
         <v>250.0</v>
       </c>
       <c r="BI13">
         <v>250.0</v>
       </c>
       <c r="BJ13">
         <v>250.0</v>
       </c>
       <c r="BK13">
+        <v>250.0</v>
+      </c>
+      <c r="BL13">
         <v>250000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="BN13">
         <v>250000.0</v>
       </c>
       <c r="BO13">
         <v>250000.0</v>
       </c>
       <c r="BP13">
         <v>250000.0</v>
       </c>
       <c r="BQ13">
         <v>250000.0</v>
       </c>
       <c r="BR13">
         <v>250000.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13">
+      <c r="BS13">
         <v>250000.0</v>
       </c>
-      <c r="BU13"/>
+      <c r="BT13"/>
+      <c r="BU13">
+        <v>250000.0</v>
+      </c>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>239955762.0</v>
+      </c>
+      <c r="C14">
         <v>243854484.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>244664263.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>248608460.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>244676000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>245901000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>244804000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>242167072.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>236414374.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>225968387.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>233761262.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>222683393.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>221921750.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>202830446.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>196383935.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>196353185.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>195871932.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>180813817.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>133770147.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>127416126.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>115661937.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>96620486.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>87698258.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>86347467.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>73781507.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>59318355.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>59317830.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>52206204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46353068.0</v>
       </c>
       <c r="AD14">
         <v>46353068.0</v>
       </c>
       <c r="AE14">
+        <v>46353068.0</v>
+      </c>
+      <c r="AF14">
         <v>46350392.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>42712168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45317042.0</v>
       </c>
       <c r="AH14">
         <v>45317042.0</v>
       </c>
       <c r="AI14">
+        <v>45317042.0</v>
+      </c>
+      <c r="AJ14">
         <v>25790805.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16427054.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12886741.0</v>
       </c>
       <c r="AL14">
         <v>12886741.0</v>
       </c>
       <c r="AM14">
         <v>12886741.0</v>
       </c>
       <c r="AN14">
+        <v>12886741.0</v>
+      </c>
+      <c r="AO14">
         <v>12121500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10710587.0</v>
       </c>
       <c r="AP14">
         <v>10710587.0</v>
       </c>
       <c r="AQ14">
+        <v>10710587.0</v>
+      </c>
+      <c r="AR14">
         <v>10707728.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10705573.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9855323.0</v>
       </c>
       <c r="AT14">
         <v>9855323.0</v>
       </c>
       <c r="AU14">
-        <v>9291823.0</v>
+        <v>9855323.0</v>
       </c>
       <c r="AV14">
         <v>9291823.0</v>
       </c>
       <c r="AW14">
         <v>9291823.0</v>
       </c>
       <c r="AX14">
         <v>9291823.0</v>
       </c>
       <c r="AY14">
-        <v>5871002.0</v>
+        <v>9291823.0</v>
       </c>
       <c r="AZ14">
         <v>5871002.0</v>
       </c>
       <c r="BA14">
         <v>5871002.0</v>
       </c>
       <c r="BB14">
+        <v>5871002.0</v>
+      </c>
+      <c r="BC14">
         <v>4654303.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5910965.0</v>
       </c>
       <c r="BD14">
         <v>5910965.0</v>
       </c>
       <c r="BE14">
+        <v>5910965.0</v>
+      </c>
+      <c r="BF14">
         <v>3363069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251681535.0</v>
       </c>
       <c r="BG14">
         <v>1251681535.0</v>
       </c>
       <c r="BH14">
         <v>1251681535.0</v>
       </c>
       <c r="BI14">
         <v>1251681535.0</v>
       </c>
       <c r="BJ14">
         <v>1251681535.0</v>
       </c>
       <c r="BK14">
         <v>1251681535.0</v>
       </c>
       <c r="BL14">
         <v>1251681535.0</v>
       </c>
       <c r="BM14">
         <v>1251681535.0</v>
       </c>
       <c r="BN14">
         <v>1251681535.0</v>
       </c>
       <c r="BO14">
         <v>1251681535.0</v>
       </c>
       <c r="BP14">
         <v>1251681535.0</v>
       </c>
       <c r="BQ14">
         <v>1251681535.0</v>
       </c>
       <c r="BR14">
         <v>1251681535.0</v>
       </c>
       <c r="BS14">
+        <v>1251681535.0</v>
+      </c>
+      <c r="BT14">
         <v>2500000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1251681535.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000000.0</v>
       </c>
       <c r="BV14">
         <v>2500000000.0</v>
       </c>
       <c r="BW14">
         <v>2500000000.0</v>
       </c>
       <c r="BX14">
         <v>2500000000.0</v>
       </c>
       <c r="BY14">
         <v>2500000000.0</v>
       </c>
       <c r="BZ14">
         <v>2500000000.0</v>
       </c>
       <c r="CA14">
+        <v>2500000000.0</v>
+      </c>
+      <c r="CB14">
         <v>250000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>22453.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22226.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22182.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>19678.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>19636.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>19635.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19581.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13831.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13187.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12304.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10490.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8962.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8635.0</v>
       </c>
       <c r="Y15">
         <v>8635.0</v>
       </c>
       <c r="Z15">
-        <v>5932.0</v>
+        <v>8635.0</v>
       </c>
       <c r="AA15">
         <v>5932.0</v>
       </c>
       <c r="AB15">
         <v>5932.0</v>
       </c>
       <c r="AC15">
-        <v>4635.0</v>
+        <v>5932.0</v>
       </c>
       <c r="AD15">
         <v>4635.0</v>
       </c>
       <c r="AE15">
         <v>4635.0</v>
       </c>
       <c r="AF15">
         <v>4635.0</v>
       </c>
       <c r="AG15">
-        <v>4532.0</v>
+        <v>4635.0</v>
       </c>
       <c r="AH15">
         <v>4532.0</v>
       </c>
       <c r="AI15">
+        <v>4532.0</v>
+      </c>
+      <c r="AJ15">
         <v>2581.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2578.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289.0</v>
       </c>
       <c r="AL15">
         <v>1289.0</v>
       </c>
       <c r="AM15">
         <v>1289.0</v>
       </c>
       <c r="AN15">
         <v>1289.0</v>
       </c>
       <c r="AO15">
-        <v>1072.0</v>
+        <v>1289.0</v>
       </c>
       <c r="AP15">
         <v>1072.0</v>
       </c>
       <c r="AQ15">
         <v>1072.0</v>
       </c>
       <c r="AR15">
-        <v>1071.0</v>
+        <v>1072.0</v>
       </c>
       <c r="AS15">
         <v>1071.0</v>
       </c>
       <c r="AT15">
-        <v>929.0</v>
+        <v>1071.0</v>
       </c>
       <c r="AU15">
         <v>929.0</v>
       </c>
       <c r="AV15">
         <v>929.0</v>
       </c>
       <c r="AW15">
         <v>929.0</v>
       </c>
       <c r="AX15">
         <v>929.0</v>
       </c>
       <c r="AY15">
-        <v>587.0</v>
+        <v>929.0</v>
       </c>
       <c r="AZ15">
         <v>587.0</v>
       </c>
       <c r="BA15">
         <v>587.0</v>
       </c>
       <c r="BB15">
+        <v>587.0</v>
+      </c>
+      <c r="BC15">
         <v>462.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>465.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4654.0</v>
       </c>
       <c r="BE15">
         <v>4654.0</v>
       </c>
       <c r="BF15">
-        <v>250.0</v>
+        <v>4654.0</v>
       </c>
       <c r="BG15">
         <v>250.0</v>
       </c>
       <c r="BH15">
         <v>250.0</v>
       </c>
       <c r="BI15">
         <v>250.0</v>
       </c>
       <c r="BJ15">
         <v>250.0</v>
       </c>
       <c r="BK15">
+        <v>250.0</v>
+      </c>
+      <c r="BL15">
         <v>250000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="BN15">
         <v>250000.0</v>
       </c>
       <c r="BO15">
         <v>250000.0</v>
       </c>
       <c r="BP15">
         <v>250000.0</v>
       </c>
       <c r="BQ15">
         <v>250000.0</v>
       </c>
       <c r="BR15">
         <v>250000.0</v>
       </c>
       <c r="BS15">
         <v>250000.0</v>
       </c>
       <c r="BT15">
         <v>250000.0</v>
       </c>
-      <c r="BU15"/>
+      <c r="BU15">
+        <v>250000.0</v>
+      </c>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>1369000.0</v>
+      </c>
+      <c r="C16">
         <v>1405000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="E16">
         <v>143000.0</v>
       </c>
       <c r="F16">
         <v>143000.0</v>
       </c>
       <c r="G16">
         <v>143000.0</v>
       </c>
       <c r="H16">
+        <v>143000.0</v>
+      </c>
+      <c r="I16">
         <v>1130000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1118000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142834.0</v>
       </c>
       <c r="L16">
         <v>142834.0</v>
       </c>
       <c r="M16">
         <v>142834.0</v>
       </c>
       <c r="N16">
+        <v>142834.0</v>
+      </c>
+      <c r="O16">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142834.0</v>
       </c>
       <c r="P16">
         <v>142834.0</v>
       </c>
       <c r="Q16">
         <v>142834.0</v>
       </c>
       <c r="R16">
         <v>142834.0</v>
       </c>
       <c r="S16">
         <v>142834.0</v>
       </c>
       <c r="T16">
         <v>142834.0</v>
       </c>
       <c r="U16">
         <v>142834.0</v>
       </c>
       <c r="V16">
         <v>142834.0</v>
       </c>
       <c r="W16">
         <v>142834.0</v>
       </c>
       <c r="X16">
         <v>142834.0</v>
       </c>
       <c r="Y16">
         <v>142834.0</v>
       </c>
       <c r="Z16">
         <v>142834.0</v>
       </c>
       <c r="AA16">
+        <v>142834.0</v>
+      </c>
+      <c r="AB16">
         <v>1197910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142834.0</v>
       </c>
       <c r="AC16">
         <v>142834.0</v>
       </c>
       <c r="AD16">
         <v>142834.0</v>
       </c>
       <c r="AE16">
         <v>142834.0</v>
       </c>
       <c r="AF16">
         <v>142834.0</v>
       </c>
       <c r="AG16">
         <v>142834.0</v>
       </c>
       <c r="AH16">
         <v>142834.0</v>
       </c>
       <c r="AI16">
-        <v>145154.0</v>
+        <v>142834.0</v>
       </c>
       <c r="AJ16">
         <v>145154.0</v>
       </c>
       <c r="AK16">
         <v>145154.0</v>
       </c>
       <c r="AL16">
         <v>145154.0</v>
       </c>
       <c r="AM16">
         <v>145154.0</v>
       </c>
       <c r="AN16">
         <v>145154.0</v>
       </c>
       <c r="AO16">
         <v>145154.0</v>
       </c>
       <c r="AP16">
         <v>145154.0</v>
       </c>
       <c r="AQ16">
+        <v>145154.0</v>
+      </c>
+      <c r="AR16">
         <v>149326.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>75556.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>75555.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75556.0</v>
       </c>
       <c r="AU16">
         <v>75556.0</v>
       </c>
       <c r="AV16">
         <v>75556.0</v>
       </c>
       <c r="AW16">
         <v>75556.0</v>
       </c>
       <c r="AX16">
         <v>75556.0</v>
       </c>
       <c r="AY16">
         <v>75556.0</v>
       </c>
       <c r="AZ16">
+        <v>75556.0</v>
+      </c>
+      <c r="BA16">
         <v>69259.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
+      <c r="CB16"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>3554.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>37888.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>18000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>180617.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>271621.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>307309.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>323232.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>307700.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>149618.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>282262.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>203092.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>245416.0</v>
       </c>
-      <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>2154407.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2190115.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2225823.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2261532.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2297240.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2332949.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2368657.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2404365.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2440074.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2475782.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2511491.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2547199.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2582908.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2618616.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2744801.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2788149.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2831498.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2874846.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2918194.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2961543.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3023398.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1610993.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1637522.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2064789.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1876249.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1886069.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1875706.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1685774.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1878988.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1912534.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>314664.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>127595.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>133142.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>138690.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>144238.0</v>
       </c>
-      <c r="BF18">
-[...1 lines deleted...]
-      </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
-      <c r="BH18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7227,96 +7268,97 @@
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
         <v>3530000.0</v>
       </c>
       <c r="C20">
         <v>3530000.0</v>
       </c>
       <c r="D20">
         <v>3530000.0</v>
       </c>
       <c r="E20">
         <v>3530000.0</v>
       </c>
       <c r="F20">
         <v>3530000.0</v>
       </c>
       <c r="G20">
         <v>3530000.0</v>
       </c>
       <c r="H20">
         <v>3530000.0</v>
       </c>
       <c r="I20">
         <v>3530000.0</v>
       </c>
       <c r="J20">
         <v>3530000.0</v>
       </c>
       <c r="K20">
-        <v>3529509.0</v>
+        <v>3530000.0</v>
       </c>
       <c r="L20">
         <v>3529509.0</v>
       </c>
       <c r="M20">
         <v>3529509.0</v>
       </c>
       <c r="N20">
+        <v>3529509.0</v>
+      </c>
+      <c r="O20">
         <v>3530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3529509.0</v>
       </c>
       <c r="P20">
         <v>3529509.0</v>
       </c>
       <c r="Q20">
         <v>3529509.0</v>
       </c>
       <c r="R20">
         <v>3529509.0</v>
       </c>
       <c r="S20">
         <v>3529509.0</v>
       </c>
       <c r="T20">
         <v>3529509.0</v>
       </c>
       <c r="U20">
         <v>3529509.0</v>
       </c>
       <c r="V20">
         <v>3529509.0</v>
       </c>
       <c r="W20">
         <v>3529509.0</v>
       </c>
@@ -7338,51 +7380,51 @@
       <c r="AC20">
         <v>3529509.0</v>
       </c>
       <c r="AD20">
         <v>3529509.0</v>
       </c>
       <c r="AE20">
         <v>3529509.0</v>
       </c>
       <c r="AF20">
         <v>3529509.0</v>
       </c>
       <c r="AG20">
         <v>3529509.0</v>
       </c>
       <c r="AH20">
         <v>3529509.0</v>
       </c>
       <c r="AI20">
         <v>3529509.0</v>
       </c>
       <c r="AJ20">
         <v>3529509.0</v>
       </c>
       <c r="AK20">
-        <v>0.0</v>
+        <v>3529509.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
@@ -7406,183 +7448,186 @@
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>630000.0</v>
+      </c>
+      <c r="C21">
         <v>632000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>491000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>527000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>452000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>460000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>485000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>479000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>321000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>499000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>476902.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>655740.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>834577.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1013000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1192254.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1371092.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1549930.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1728768.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1907607.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2086445.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2265283.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2444121.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2622959.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2801797.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2980636.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3159474.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3370708.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3581943.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3793177.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4004412.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4215646.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4426881.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4638115.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4849350.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5737175.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6011003.0</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
@@ -7605,862 +7650,875 @@
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
-      <c r="BH21"/>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>222098000.0</v>
+      </c>
+      <c r="C22">
         <v>206465000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>196667000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>191464000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>172188000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>170235000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>171801000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>179810000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>177732000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>172906000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>163116105.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>161780063.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>163984873.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>163280000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>162913633.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>146075459.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>139146311.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>124724091.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>114122873.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>99699743.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>94146200.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>81535599.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>69752528.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>56001348.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>52288803.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>53064734.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>40285339.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>23589750.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>18439912.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18616169.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>13877434.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12246968.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12438802.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12628181.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13418971.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>13150733.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5308492.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5020146.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4617734.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4209326.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4049239.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3445773.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2830814.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2452896.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1940934.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1708763.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1452556.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1112601.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>984493.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1669058.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1205073.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>915156.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1007267.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1265593.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1009687.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1203041.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1175288.0</v>
       </c>
-      <c r="BF22">
-[...1 lines deleted...]
-      </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
+      <c r="CB22"/>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>665184000.0</v>
+      </c>
+      <c r="C23">
         <v>624242000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>568687000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>558380000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>510569000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>488678000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>390618000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>376399000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>350875000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>329182000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>348996565.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>343027042.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>340787542.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>348461000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>300557570.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>296932329.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>308032492.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>276252724.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>238640406.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>232813792.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>235667028.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>207673394.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>189976043.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>191541568.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>210523827.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>127090725.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>137779773.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>143274120.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>78119970.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>88876521.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>106345100.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>117751992.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>91137625.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>108018833.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>72813480.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>84639253.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17594918.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>23685085.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>27495386.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>31741989.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>19684920.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>23714517.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>27824030.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>29799772.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>33927680.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>27227497.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>25287215.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>27882931.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31951324.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>31979943.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8701866.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10690103.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>13817307.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>15555419.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13224826.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>15883865.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>17008314.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8079.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5909.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8512.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>16192.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3100.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3619000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12012.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2934000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6844000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>9270000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8688000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10108000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8028000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-10664000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2647000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6569000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8787000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>7805000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14652000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>16663000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9033000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>11253000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
+        <v>193584000.0</v>
+      </c>
+      <c r="C24">
         <v>69330000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>70084000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>73397000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>72527000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>72337000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>101326000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>131074000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>130847000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>130594000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>142025542.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>140312070.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>144300930.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>142833063.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>141365706.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>139810931.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>138423052.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>94866239.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>94363008.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>93877017.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>93412660.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>92968866.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>97043559.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>96573947.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>96128927.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>68291163.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>82738475.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>82359348.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>40885103.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>29200830.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>28913543.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>28638081.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>28376653.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>28128458.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>16324340.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>11150708.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10845226.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>12321640.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>13794246.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>18050306.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>14380759.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>14247212.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>14115986.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>13993127.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>14892642.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>14772266.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9859876.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9706530.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9674139.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>4865228.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>4840508.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>4816650.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4793867.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3773524.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>81000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>84000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>87000.0</v>
       </c>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
-      <c r="BH24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>99904291.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>99511239.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>97960566.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>69593524.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>84094865.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>83774324.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>42346555.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29319910.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>29040308.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>28772404.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>28376653.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>28128458.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>16324340.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11150708.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10860545.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12341337.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>13818223.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18078468.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>14413013.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>14283468.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>14156155.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>14037230.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>14940379.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14823661.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9914849.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9765001.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>9736029.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4930464.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4909015.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4888355.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4868699.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3851414.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>81111.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>83804.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>86663.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8498,52 +8556,53 @@
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8581,367 +8640,373 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>66253000.0</v>
+      </c>
+      <c r="C28">
         <v>-7745000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21738000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6460000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10388000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21031000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24677000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>53154000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>96102000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>90066000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>78816756.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>89000631.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>86520921.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>67920000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>117816524.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>98846446.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>76856188.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>51830593.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>67369427.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>58927332.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38184450.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>41747547.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>40505234.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>23940987.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3081146.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>57978515.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36318229.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10381529.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>40904120.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21469225.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1568243.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-11494671.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17106864.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-136720.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>17557645.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7070514.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10791219.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10344140.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12162880.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7335128.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6935363.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5289648.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6425192.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7661757.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1477157.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2229028.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3890642.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-7958296.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-16636489.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-21073859.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-326155.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2620525.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5307487.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8566689.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-10629109.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-12793807.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-14143214.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-8079.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-5909.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>9809488.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5801808.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4814900.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4989000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>12345988.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3774000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1036000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>638000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2820000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3250000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13311000.0</v>
       </c>
       <c r="BT28">
         <v>13311000.0</v>
       </c>
       <c r="BU28">
+        <v>13311000.0</v>
+      </c>
+      <c r="BV28">
         <v>4489000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-378000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>703000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-4580000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-13091000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-5167000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-7637000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>587190000.0</v>
+      </c>
+      <c r="C29">
         <v>549463000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>503614000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>471722000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>445946000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>421355000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>333216000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>319343000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>284553000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>265800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>293462888.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>287074365.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>289955550.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>294807278.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>241750242.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>254211458.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>265356117.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>236038805.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>197143175.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>205470549.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>205916746.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>181218292.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>168419513.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>173453402.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>192464610.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8951,498 +9016,505 @@
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>135862000.0</v>
+      </c>
+      <c r="C30">
         <v>158429000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>137673000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>109726000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>99412000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49999000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>50140000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30113000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49621000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27421000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31318680.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36731612.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>26518495.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15505000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20902385.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18883847.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25629625.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28576857.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20392621.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23544594.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15362030.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13237290.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6334536.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6514165.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7107834.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3469919.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7315481.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5086663.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1310404.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1392441.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4126794.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3797194.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3657602.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3880154.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1499809.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2292274.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>839938.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1018027.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1327531.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>826715.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>943950.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>924468.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1200615.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>522499.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>351443.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>383961.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>562171.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>803513.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>484423.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>335091.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>236918.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>326327.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>39112.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>61897.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>220096.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
     </row>
-    <row r="31" spans="1:79">
+    <row r="31" spans="1:80">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>146762295.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>145654620.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>151974215.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>100384536.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>114400527.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>126933065.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>141172566.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>102780167.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>105977578.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>112504086.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>82275796000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>65223486.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>70548149.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>89825538.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>19504166.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>29217855.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>39794409.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2716268.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>12236517.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>29461059.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>43802680.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>14857775.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>31953898.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3725824.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>18141477.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10758348.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4457262.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-152140.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3916136.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3369315.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>820974.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>4914242.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>9519508.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>13430468.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>6008650.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>9244947.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>12302576.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>15903687.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>21573359.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-735756.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1727970.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>6400643.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>9423746.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>11607040.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>14655731.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>15750356.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>2773.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3900.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
+      <c r="CB31"/>
     </row>
-    <row r="32" spans="1:79">
+    <row r="32" spans="1:80">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>437632000.0</v>
+      </c>
+      <c r="C32">
         <v>396971000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>346165000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>324622000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>298316000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>275868000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>273302000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>259514000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>223331000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>207207000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>231858108.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>224290802.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>227358383.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>231134841.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>179654195.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>194702674.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>208233671.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>178350996.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>142447867.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>153168762.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>156070809.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>133793140.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>123074947.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>130110033.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>151579577.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9452,891 +9524,900 @@
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
+      <c r="CB32"/>
     </row>
-    <row r="33" spans="1:79">
+    <row r="33" spans="1:80">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>154011000.0</v>
+      </c>
+      <c r="C33">
         <v>157730000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>166032000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>158817000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>158755000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>157268000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>72425000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>72708000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>74456000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>72169000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>75297560.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>76783743.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>76701330.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>78059000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>76463048.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>74158042.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>68232309.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>67523413.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>63855296.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>61458634.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>58390481.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>53932887.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>50427513.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>48551506.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>45036147.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>41270344.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>40456464.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>39385127.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>39785824.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>44346896.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>43842348.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>44122489.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>44718170.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>44852184.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>41369411.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>40368389.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1911714.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2027947.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2135797.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2247753.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2326711.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2424113.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2583689.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2672856.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2945542.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3139482.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2715672.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1389322.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1163811.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>927494.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1558241.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1517590.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1511754.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1607281.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1243249.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1264776.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1164737.0</v>
       </c>
-      <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
+      <c r="CB33"/>
     </row>
-    <row r="34" spans="1:79">
+    <row r="34" spans="1:80">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>90000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>940000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1315000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1673000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2063000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2078000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2093000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2107000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2001786.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2016652.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1838731.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1850454.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1862179.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1873903.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1885628.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>397351.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>232665.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>36151.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>41965.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>54886.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>67808.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>80730.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>93652.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>15014627.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>119496.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>132418.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>15027677.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>27756762.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>27765517.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>27827650.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>27781245.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>27570236.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>27574858.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>27542929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790000.0</v>
       </c>
       <c r="AL34">
         <v>1790000.0</v>
       </c>
       <c r="AM34">
         <v>1790000.0</v>
       </c>
       <c r="AN34">
         <v>1790000.0</v>
       </c>
       <c r="AO34">
-        <v>1432000.0</v>
+        <v>1790000.0</v>
       </c>
       <c r="AP34">
         <v>1432000.0</v>
       </c>
       <c r="AQ34">
         <v>1432000.0</v>
       </c>
       <c r="AR34">
         <v>1432000.0</v>
       </c>
       <c r="AS34">
-        <v>132500.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="AT34">
         <v>132500.0</v>
       </c>
       <c r="AU34">
         <v>132500.0</v>
       </c>
       <c r="AV34">
         <v>132500.0</v>
       </c>
       <c r="AW34">
         <v>132500.0</v>
       </c>
       <c r="AX34">
         <v>132500.0</v>
       </c>
       <c r="AY34">
         <v>132500.0</v>
       </c>
       <c r="AZ34">
         <v>132500.0</v>
       </c>
       <c r="BA34">
         <v>132500.0</v>
       </c>
       <c r="BB34">
+        <v>132500.0</v>
+      </c>
+      <c r="BC34">
         <v>335345.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
+      <c r="CB34"/>
     </row>
-    <row r="35" spans="1:79">
+    <row r="35" spans="1:80">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>201318000.0</v>
+      </c>
+      <c r="C35">
         <v>77381000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>81011000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>85114000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>83652000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>84118000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>113837000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>143953000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>144081000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>144170000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>155718322.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>154312250.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>158405093.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>157220000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>155732707.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>154460189.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>149532915.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>104701843.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>103522996.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>103033864.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>101957204.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>99476601.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>102126506.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>101782084.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>100280041.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>86869683.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>86511601.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>86239691.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>59742889.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>59481037.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>59245899.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>59075836.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>58669389.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>58245893.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>46482106.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>41312253.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>15395346.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>16919486.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>18439721.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>22743314.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>18763207.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>18677011.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>18611553.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>17080223.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>16710401.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>17020950.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>11923598.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>11783570.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>11744235.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6748738.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6920503.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>6933389.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5315863.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4314354.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>214253.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>222494.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>230901.0</v>
       </c>
-      <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>8608000.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35">
+      <c r="BM35"/>
+      <c r="BN35">
         <v>6708000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>5808000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>9908000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>11508000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>6858000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>7458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15958000.0</v>
       </c>
       <c r="BT35">
         <v>15958000.0</v>
       </c>
       <c r="BU35">
+        <v>15958000.0</v>
+      </c>
+      <c r="BV35">
         <v>11058000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>8409000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>8508000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>10072000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3572000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3866000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3616000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:79">
+    <row r="36" spans="1:80">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>8470000.0</v>
+      </c>
+      <c r="C36">
         <v>8600000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>8798000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9063000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8188000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5657000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14716000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5221000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5891000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4670000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6722817.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6289048.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4718761.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4770000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4459322.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3755938.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2825748.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4067404.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3333514.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2526660.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2222781.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2106976.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1869548.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4846834.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3465207.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1595015.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2843332.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2829186.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2768374.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6697245.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5734564.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5828814.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>5935016.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6006467.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2347186.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2201209.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>29563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27163.0</v>
       </c>
       <c r="AM36">
         <v>27163.0</v>
       </c>
       <c r="AN36">
         <v>27163.0</v>
       </c>
       <c r="AO36">
+        <v>27163.0</v>
+      </c>
+      <c r="AP36">
         <v>30717.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>27163.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>65051.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>45163.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>207780.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>298784.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>334472.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>350395.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>334863.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>162195.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>746843.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>667673.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>709997.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-12712981.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>439540.0</v>
       </c>
       <c r="BD36">
         <v>439540.0</v>
       </c>
       <c r="BE36">
+        <v>439540.0</v>
+      </c>
+      <c r="BF36">
         <v>349540.0</v>
       </c>
-      <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
+      <c r="CB36"/>
     </row>
-    <row r="37" spans="1:79">
+    <row r="37" spans="1:80">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -10377,1093 +10458,1107 @@
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
+      <c r="CB37"/>
     </row>
-    <row r="38" spans="1:79">
+    <row r="38" spans="1:80">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>6289048.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>4770246.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4459322.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3755938.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2825748.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4067404.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3333514.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2526660.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2222781.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6366167.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4652535.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4846834.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3465207.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2840044.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2843332.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2829186.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2768370.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6697245.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5734564.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5828814.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>5935016.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>14385000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>11614000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>11742000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AM38">
         <v>27000.0</v>
       </c>
       <c r="AN38">
         <v>27000.0</v>
       </c>
       <c r="AO38">
+        <v>27000.0</v>
+      </c>
+      <c r="AP38">
         <v>31000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>28000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>65000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>45000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>208000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>298000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>334000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>350000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>335000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>163000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>747000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>668000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>709000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>828000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>439000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>440000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>349000.0</v>
       </c>
-      <c r="BF38">
-[...1 lines deleted...]
-      </c>
       <c r="BG38">
         <v>0.0</v>
       </c>
-      <c r="BH38"/>
+      <c r="BH38">
+        <v>0.0</v>
+      </c>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
+      <c r="CB38"/>
     </row>
-    <row r="39" spans="1:79">
+    <row r="39" spans="1:80">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>15060000.0</v>
+      </c>
+      <c r="C39">
         <v>13988000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6930000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8088000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8589000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8029000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9545000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5524000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3741000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5334000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5107455.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5218735.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4378681.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5095000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5372484.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5399928.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5519301.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4339245.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5859046.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5701863.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5802608.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3046466.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3786421.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4693427.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4855344.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2533593.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3432674.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3193342.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4099103.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3532326.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4262070.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4862732.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2703214.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2725654.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2923898.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3253848.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>746846.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>313914.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>481658.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>638059.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>744910.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>111027.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>266784.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>399327.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>613357.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>143586.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>285662.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>394886.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>597598.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>298730.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>223418.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>733920.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>651442.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>107761.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>189596.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>308164.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>428461.0</v>
       </c>
-      <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
+      <c r="CB39"/>
     </row>
-    <row r="40" spans="1:79">
+    <row r="40" spans="1:80">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>41708000.0</v>
+        <v>48561000.0</v>
       </c>
       <c r="C40">
+        <v>43113000.0</v>
+      </c>
+      <c r="D40">
         <v>28827000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>41202000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24959000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>30481000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>27535000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24892000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>33691000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>32919000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>29863726.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>28745598.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>22672464.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>24990000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>18378932.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>15961070.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>16654540.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>17214988.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14410329.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11490239.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>8592142.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8365143.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8074989.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5616666.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4419043.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4481395.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4303739.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2528248.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2086984.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3491869.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4394141.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3586197.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3581882.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3376476.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>4037371.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4160874.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2190849.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2385356.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1792414.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1604500.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1661922.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1968384.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1949419.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1462561.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1918149.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2404859.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1584676.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1368273.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1451033.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>935703.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>946547.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>788560.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>709959.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1364694.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>502594.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>204594.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>508254.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5306.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>9809.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>9818.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5818.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4818.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>8608.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>12358.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>6708000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>5808000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>9908000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>11508000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>6858000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>7458000.0</v>
       </c>
-      <c r="BS40"/>
-      <c r="BT40">
+      <c r="BT40"/>
+      <c r="BU40">
         <v>15958000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>11058000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>8409000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>8508000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>10072000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3572000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>3866000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>3616000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:79">
+    <row r="41" spans="1:80">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3778266.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>3683485.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3730918.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3778351.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3825784.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2373216.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2244238.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2083432.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2124955.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2173584000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2222215.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2270845.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2319475.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2368106.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2416736.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2465367.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2513997.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>18046943.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>18099610.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>18205524.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>18202688.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>15275000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2701000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2712000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2744000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2787000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2832000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2875000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2918000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2962000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3024000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1610000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1637000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2064000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1876000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1886000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1875000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1686000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1878000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1911000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>313000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>356000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>133000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>138000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>144000.0</v>
       </c>
-      <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
+      <c r="CB41"/>
     </row>
-    <row r="42" spans="1:79">
+    <row r="42" spans="1:80">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
-        <v>638973000.0</v>
+        <v>506626000.0</v>
       </c>
       <c r="C42">
+        <v>638949000.0</v>
+      </c>
+      <c r="D42">
         <v>642194000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>645761000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>655074000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>657577000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>652345000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>644634000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>642133000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>641439000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>640025888.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>637916035.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>630437880.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>629969000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>566149846.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>565266375.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>564034008.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>553265706.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>498229637.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>489330692.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>471336826.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>428704039.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>392424321.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>381010696.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>380288833.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>290903772.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>290267664.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>289616994.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>239539512.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>236203041.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>235600830.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>235018201.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>193340064.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>191022018.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>150700918.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>150187687.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>102712144.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>102476267.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>102222281.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>101959318.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>88661749.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>88239569.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>87750184.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>87253027.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>86484669.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>75457458.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>75130398.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>74803338.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>74443204.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>74209004.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>47199023.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>46973802.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>46751031.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>46532612.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>46464366.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>46263121.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>46151031.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>156080.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>141080.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>138500.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>138592.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>121500.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-5120761.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>113000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-4024000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>786000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-888000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-3070000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>320000.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42">
+      <c r="BT42"/>
+      <c r="BU42">
         <v>-13561000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-4489000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>378000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-703250.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>4580000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>13091000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>5204583.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>7669613.0</v>
       </c>
     </row>
-    <row r="43" spans="1:79">
+    <row r="43" spans="1:80">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11501,87 +11596,86 @@
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
+      <c r="CB43"/>
     </row>
-    <row r="44" spans="1:79">
+    <row r="44" spans="1:80">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -11622,1750 +11716,1772 @@
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
+      <c r="CB44"/>
     </row>
-    <row r="45" spans="1:79">
+    <row r="45" spans="1:80">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
+        <v>111407000.0</v>
+      </c>
+      <c r="C45">
         <v>110055000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>78780000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>103984000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>101226000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>96893000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>95042000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>94025000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>93361000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>90207000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>89684331.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>56305620.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>57370783.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>58261481.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>56946090.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>54951267.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>53220480.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>50935074.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>48393723.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>53316020.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>50372908.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>45852281.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>42405497.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>37373366.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>35060795.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>31741317.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>30712915.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>29444489.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>29694764.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>30115730.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>30362629.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>30337285.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>30615530.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>30466858.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>29755541.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>28626668.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1882151.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2000784.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2108634.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2220590.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2295994.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2396950.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2518638.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2627693.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2737762.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2840698.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2381200.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1038927.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>828948.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>765299.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>811398.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>849917.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>801757.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>779297.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>803709.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>825236.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>815197.0</v>
       </c>
-      <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
+      <c r="CB45"/>
     </row>
-    <row r="46" spans="1:79">
+    <row r="46" spans="1:80">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>71412000.0</v>
+      </c>
+      <c r="C46">
         <v>71707000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>78780000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>66462000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>65730000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>63341000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>53694000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>63478000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>64714000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>63470000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>64568332.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>66309446.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>67618483.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>68746000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>67281963.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>65501503.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>60327122.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>58197732.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>55084666.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>53316020.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>50372908.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>45852281.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>42405497.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>37373366.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>35060795.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>32986346.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>30712915.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>29444489.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>29694764.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>30115730.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>30362629.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>30337285.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>30615530.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>30466858.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>29755541.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>28626668.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1882151.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2000784.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2108634.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2220590.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2295994.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2396950.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2518638.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2627693.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2737762.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2840698.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2381200.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1038927.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>828948.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>765299.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>811398.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>849917.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>801757.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>779297.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>803709.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>825236.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>815197.0</v>
       </c>
-      <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
+      <c r="CB46"/>
     </row>
-    <row r="47" spans="1:79">
+    <row r="47" spans="1:80">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>56305620.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>57370783.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>58261481.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>56946090.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>54951267.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>53220480.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>50935074.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>48393723.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>53316020.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>44175613.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>45852281000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>39622510.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>37373366.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>35060795.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>31741317.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>30712915.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>29444489.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>29694764.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>30115730.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>30362629.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>30337285.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>30615530.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>30466858.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>29755541.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>28626668.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1882151.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2000784.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2108634.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2220590.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2295994.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2396950.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2518638.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2627693.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2737762.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2840698.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2381200.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1038927.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>828948.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>765299.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>811398.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>849917.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>801757.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>779297.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>803709.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>825236.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>815197.0</v>
       </c>
-      <c r="BF47">
-[...1 lines deleted...]
-      </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
-      <c r="BH47"/>
+      <c r="BH47">
+        <v>0.0</v>
+      </c>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
+      <c r="CB47"/>
     </row>
-    <row r="48" spans="1:79">
+    <row r="48" spans="1:80">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-116325000.0</v>
+      </c>
+      <c r="C48">
         <v>-161653000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-211032000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-247460000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-281679000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-308583000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-420479000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-456388000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-488450000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-506256000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-488611138.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-491176193.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-484805486.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-478017000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-465784988.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-450885484.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-437120578.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-412112721.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-395463301.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-377750347.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-358845044.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-340465103.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-321057329.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-304139876.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-283961785.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-264716555.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-254155524.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-242717065.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-229505193.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-216437238.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-198399251.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-183263766.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-168515935.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-150693793.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-137710991.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-122508276.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-113471781.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-106934818.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-102375710.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-98044471.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-92032136.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-87419667.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-82837014.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-77734590.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-73055272.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-69449737.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-65886380.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-62501691.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-58540446.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-52636574.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-47935366.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-45246419.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-40350975.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-37109328.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-34857791.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-31612044.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-30405329.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-153557.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-145230.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-140056.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-128468.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-123468.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-118239.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-113596.0</v>
       </c>
-      <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>-37583.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-32613.0</v>
       </c>
     </row>
-    <row r="49" spans="1:79">
+    <row r="49" spans="1:80">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-491176193.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-484805486.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-478016671.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-465784988.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-450885484.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-437120578.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-412112721.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-395463301.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-377750347.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-358845044.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-340465103.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-321057329.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-304139876.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-283961785.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-264716555.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-254155524.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-242717065.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-229505193.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-216437238.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-198399251.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-183263766.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-168515935.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-150693793.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-137710991.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-122508276.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-113471781.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-106934818.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-102375710.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-98044471.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-92032136.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-87419667.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-82837014.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-77734590.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-73055272.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-69449737.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-65886380.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-62501691.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-58540446.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-52636574.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-47935366.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-45246419.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-40350975.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-37109328.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-34857791.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-31612044.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-30405329.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-153557.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-145230.0</v>
       </c>
-      <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
+      <c r="CB49"/>
     </row>
-    <row r="50" spans="1:79">
+    <row r="50" spans="1:80">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>3281000.0</v>
+      </c>
+      <c r="C50">
         <v>2813000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2344000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>209506.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>40899304.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>40466701.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>40210854.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>29369036.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>30854523.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>17544147.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>6111111.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>15139.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>13841.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
+      <c r="CB50"/>
     </row>
-    <row r="51" spans="1:79">
+    <row r="51" spans="1:80">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>204406000.0</v>
+      </c>
+      <c r="C51">
         <v>79885000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>83123000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>83825000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>82013000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>82116000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>111384000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>141398000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>141427000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>141418000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>152973521.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>151513520.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>155725084.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>154442000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>152722544.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>151261499.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>146361134.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>102919711.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>101779997.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>101336290.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>100150159.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>97668699.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>100180279.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>99722109.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>98154553.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>84730650.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>84324381.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>83997438.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>57438398.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>44224077.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>43935732.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>43659304.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>68843354.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>42970854.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>31159036.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>32644523.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>19334147.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>20259007.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>20068855.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>19884301.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>15860495.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>15730607.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>15602959.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>15483598.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>15087033.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>14970002.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>10060883.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>9910735.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>9881470.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>5075618.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>5053888.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>5032954.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>5013030.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3968983.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>91288.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>93981.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>96614.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>5306000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>9809000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>9818000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>5818000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>4818000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>8608000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>12358000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>6708000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>5808000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>9908000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>11508000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>6858000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>7458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15958000.0</v>
       </c>
       <c r="BT51">
         <v>15958000.0</v>
       </c>
       <c r="BU51">
+        <v>15958000.0</v>
+      </c>
+      <c r="BV51">
         <v>11058000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>8409000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>8508000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>10072000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>3572000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>3866000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>3616000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:79">
+    <row r="52" spans="1:80">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>4457000.0</v>
+      </c>
+      <c r="C52">
         <v>3909000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3642000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1127000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1188000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1218000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1193000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1142000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1093000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1045000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>982891.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>979536.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>956045.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>905000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>720755.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>579661.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>654003.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>591084.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>501239.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>385858.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>317910.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>365682.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>275988.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>210870.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>193987.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>229073.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>459032.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>446228.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>419012.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>59966.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>58886.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>57984.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>40466701.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3318478.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3860121.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6666667.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>6700537.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>6127670.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>4476824.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>15833.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>15482.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>15139.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>14804.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>14368.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>14154.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>13841.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>13534.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>13234.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>12941.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>12654.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>12373.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>12099.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>11831.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>11569.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10177.0</v>
       </c>
       <c r="BD52">
         <v>10177.0</v>
       </c>
       <c r="BE52">
+        <v>10177.0</v>
+      </c>
+      <c r="BF52">
         <v>9951.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
+      <c r="CB52"/>
     </row>
-    <row r="53" spans="1:79">
+    <row r="53" spans="1:80">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
-        <v>1500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH53">
         <v>1500000.0</v>
       </c>
       <c r="AI53">
-        <v>0.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
         <v>245000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>5390184.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>11026691.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>11270963.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>2694978.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>6368177.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>11764361.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>15930353.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>11512214.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>4652675.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>6319629.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>6313578.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>2203040.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>2935184.0</v>
       </c>
-      <c r="AY53">
-[...1 lines deleted...]
-      </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
-      <c r="BH53"/>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
+      <c r="CB53"/>
     </row>
-    <row r="54" spans="1:79">
+    <row r="54" spans="1:80">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -13406,1063 +13522,1076 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
+      <c r="CB54"/>
     </row>
-    <row r="55" spans="1:79">
+    <row r="55" spans="1:80">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>665184000.0</v>
+      </c>
+      <c r="C55">
         <v>624242000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>568687000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>558380000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>510569000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>488678000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>390618000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>376399000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>350875000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>329182000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>348996565.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>343027042.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>340787542.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>348461000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>300557570.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>296932329.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>308032492.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>276252724.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>238640406.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>232813792.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>235667028.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>207673394.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>189976043.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>191541568.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>210523827.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>127090725.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>137779773.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>143274120.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>78119970.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>88876521.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>106345100.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>117751992.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>91137625.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>108018833.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>72813480.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>84639253.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>17594918.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>23685085.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>27495386.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>31741989.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>19684920.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>23714517.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>27824030.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>29799772.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>33927680.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>27227497.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>25287215.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>27882931.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>31951324.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>31979943.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>8701866.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>10690103.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>13817307.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>15555419.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>13224826.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>15883865.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>17008314.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>8079.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>5909.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>8512.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>16192.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3100.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3619000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>12012.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2934000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6844000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>9270000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>8688000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>10108000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>8028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647000.0</v>
       </c>
       <c r="BT55">
         <v>2647000.0</v>
       </c>
       <c r="BU55">
+        <v>2647000.0</v>
+      </c>
+      <c r="BV55">
         <v>6569000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>8787000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>7805000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>14652000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>16663000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>9033000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>11253000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:79">
+    <row r="56" spans="1:80">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>511173000.0</v>
+      </c>
+      <c r="C56">
         <v>466512000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>402655000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>399563000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>351814000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>331410000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>318193000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>303691000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>276419000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>257013000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>273699005.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>266243299.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>264086212.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>270402000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>224094522.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>222774287.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>239800183.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>208729311.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>174785110.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>171355158.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>177276547.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>153740507.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>139548530.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>142990062.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>165487680.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>85820381.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>97323309.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>103888993.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>38334146.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>44529625.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>62502752.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>73629503.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>46419455.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>63166649.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>31444069.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>44270864.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>15683204.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>21657138.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>25359589.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>29494236.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>17358209.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>21290404.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>25240341.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>27126916.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>30982138.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>24088015.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>22571543.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>26493609.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>30787513.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>31052449.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>7143625.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>9172513.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>12305553.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>13948138.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>11981577.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>14619089.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>15843577.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>8079.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>5909.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>8512.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>16192.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3100.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3619000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>12012.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2934000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>6844000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>9270000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>8688000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>10108000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>8028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647000.0</v>
       </c>
       <c r="BT56">
         <v>2647000.0</v>
       </c>
       <c r="BU56">
+        <v>2647000.0</v>
+      </c>
+      <c r="BV56">
         <v>6569000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>8787000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>7805000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>14652000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>16663000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>9033000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>11253000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:79">
+    <row r="57" spans="1:80">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>73541000.0</v>
+      </c>
+      <c r="C57">
         <v>69541000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>56490000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>74941000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>53498000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>55542000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>44891000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>44177000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>53088000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>49806000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>41840897.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>41952497.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>36727829.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>39267000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>44440327.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>28071613.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>31566512.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>30378315.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>32337243.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>18186396.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>21205738.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>19947367.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>16473583.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>12880029.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>13908103.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>14027893.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>15150100.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10128568.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8338127.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9625046.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9892987.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6917086.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>9442837.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9440183.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>13338866.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>15645011.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>12957920.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>11222861.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>9207805.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>5082539.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4291028.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4216532.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4298235.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3200041.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3786811.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4197897.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4118670.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3796785.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4303402.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3657846.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2517119.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2028744.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2100801.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1817319.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1403533.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1005640.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1027057.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>5306.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>9809.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>9818.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>5818.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4818.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>8608000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>12358.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>6708000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>5808000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>9908000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>11508000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>6858000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>7458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15958000.0</v>
       </c>
       <c r="BT57">
         <v>15958000.0</v>
       </c>
       <c r="BU57">
+        <v>15958000.0</v>
+      </c>
+      <c r="BV57">
         <v>11058000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>8409000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>8508000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>10072000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>3572000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>3866000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>3616000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:79">
+    <row r="58" spans="1:80">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>274859000.0</v>
+      </c>
+      <c r="C58">
         <v>146922000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>137501000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>160055000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>137150000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>139660000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>158728000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>188130000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>197169000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>193976000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>197559219.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>196264747.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>195132922.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>196487000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>200173034.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>182531802.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>181099427.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>135080158.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>135860239.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>121220260.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>123162942.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>119423968.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>118600089.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>114662113.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>114188144.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>100897576.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>101661701.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>96368259.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>68081016.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>69106083.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>69138886.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>65992922.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>68112226.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>67686076.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>59820972.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>56957264.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>28353266.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>28142347.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>27647526.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>27825853.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>23054235.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>22893543.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>22909788.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>20280264.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>20497212.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>21218847.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>16042268.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>15580355.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>16047637.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>10406584.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9437622.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>8962133.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>7416664.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6131673.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1617786.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1228134.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1257958.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>5306.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>9809.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>9818.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>5818.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4818.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3619000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>12358.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2934000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>6844000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>9270000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>8688000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>10108000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>8028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647000.0</v>
       </c>
       <c r="BT58">
         <v>2647000.0</v>
       </c>
       <c r="BU58">
+        <v>2647000.0</v>
+      </c>
+      <c r="BV58">
         <v>6569000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>8787000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>7805000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>14652000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>16663000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>9033000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>11253000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:79">
+    <row r="59" spans="1:80">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -14503,344 +14632,348 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
+      <c r="CB59"/>
     </row>
-    <row r="60" spans="1:79">
+    <row r="60" spans="1:80">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>390325000.0</v>
+      </c>
+      <c r="C60">
         <v>477320000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>431186000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>398325000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>373419000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>349018000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>231890000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>188269000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>153706000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>135206000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>151437346.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>146762295.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>145654620.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>151974000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>100384536.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>114400527.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>126933065.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>141172566.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>102780167.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>111593532.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>112504086.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>88249426.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>71375954.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>76879455.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>96335683.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>26193149.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>36118072.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>46905861.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>10038954.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>19770438.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>37206214.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>51759070.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>23025399.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>40332757.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>12992508.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>27681989.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-10758348.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-4457262.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-152140.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3916136.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-3369315.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>820974.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4914242.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>9519508.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>13430468.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>6008650.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>9244947.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>12302576.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>15903687.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>21573359.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-735756.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1727970.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>6400643.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>9423746.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>11607040.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>14655731.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>15750356.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2773.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-3900.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-1306.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>10374.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-1718.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-4989000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-346.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-3774000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1036000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-638000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-2820000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>3250000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>570000.0</v>
       </c>
-      <c r="BS60"/>
-      <c r="BT60">
+      <c r="BT60"/>
+      <c r="BU60">
         <v>-13311000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>-4489000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>378000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-703000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>4580000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>13091000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>5167000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>7637000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:79">
+    <row r="61" spans="1:80">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -14881,72 +15014,75 @@
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
+      <c r="CB61"/>
     </row>
-    <row r="62" spans="1:79">
+    <row r="62" spans="1:80">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14984,50 +15120,51 @@
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
+      <c r="CB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15104,51 +15241,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
         <v>217408000.0</v>
       </c>
       <c r="C2">
         <v>206901000.0</v>
       </c>
       <c r="D2">
         <v>169273000.0</v>
       </c>
       <c r="E2">
         <v>118815000.0</v>
       </c>
       <c r="F2">
         <v>79770000.0</v>
       </c>
       <c r="G2">
         <v>61291426.0</v>
       </c>
       <c r="H2">
         <v>39504238.0</v>
       </c>
       <c r="I2">
         <v>42194635.0</v>
       </c>
@@ -15157,51 +15294,51 @@
       </c>
       <c r="K2">
         <v>6360761.0</v>
       </c>
       <c r="L2">
         <v>4311461.0</v>
       </c>
       <c r="M2">
         <v>3742367.0</v>
       </c>
       <c r="N2">
         <v>2023441.0</v>
       </c>
       <c r="O2">
         <v>669056.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
         <v>8096000.0</v>
       </c>
       <c r="C3">
         <v>8045000.0</v>
       </c>
       <c r="D3">
         <v>8332000.0</v>
       </c>
       <c r="E3">
         <v>7113000.0</v>
       </c>
       <c r="F3">
         <v>5496000.0</v>
       </c>
       <c r="G3">
         <v>3942292.0</v>
       </c>
       <c r="H3">
         <v>3258148.0</v>
       </c>
       <c r="I3">
         <v>3446398.0</v>
       </c>
@@ -15214,76 +15351,76 @@
       <c r="L3">
         <v>469821.0</v>
       </c>
       <c r="M3">
         <v>247852.0</v>
       </c>
       <c r="N3">
         <v>210633.0</v>
       </c>
       <c r="O3">
         <v>182089.0</v>
       </c>
       <c r="P3">
         <v>4.0</v>
       </c>
       <c r="Q3">
         <v>4.0</v>
       </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5">
         <v>189766000.0</v>
       </c>
       <c r="C5">
         <v>139644000.0</v>
       </c>
       <c r="D5">
         <v>-3212000.0</v>
       </c>
       <c r="E5">
         <v>-46625000.0</v>
       </c>
       <c r="F5">
         <v>-58591000.0</v>
       </c>
       <c r="G5">
         <v>-63763482.0</v>
       </c>
       <c r="H5">
         <v>-39285938.0</v>
       </c>
       <c r="I5">
         <v>-60220661.0</v>
       </c>
@@ -15304,51 +15441,51 @@
       </c>
       <c r="O5">
         <v>-7888245.0</v>
       </c>
       <c r="P5">
         <v>-26464.0</v>
       </c>
       <c r="Q5">
         <v>-20530.0</v>
       </c>
       <c r="R5">
         <v>-20009000.0</v>
       </c>
       <c r="S5">
         <v>-24891000.0</v>
       </c>
       <c r="T5">
         <v>-29687000.0</v>
       </c>
       <c r="U5">
         <v>-29687000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
         <v>197862000.0</v>
       </c>
       <c r="C6">
         <v>147689000.0</v>
       </c>
       <c r="D6">
         <v>5120000.0</v>
       </c>
       <c r="E6">
         <v>-39512000.0</v>
       </c>
       <c r="F6">
         <v>-53095000.0</v>
       </c>
       <c r="G6">
         <v>-59821190.0</v>
       </c>
       <c r="H6">
         <v>-36027790.0</v>
       </c>
       <c r="I6">
         <v>-56774263.0</v>
       </c>
@@ -15367,101 +15504,101 @@
       <c r="N6">
         <v>-14698385.0</v>
       </c>
       <c r="O6">
         <v>-7706156.0</v>
       </c>
       <c r="P6">
         <v>-26460.0</v>
       </c>
       <c r="Q6">
         <v>-20526.0</v>
       </c>
       <c r="R6">
         <v>-20009000.0</v>
       </c>
       <c r="S6">
         <v>-24891000.0</v>
       </c>
       <c r="T6">
         <v>-29687000.0</v>
       </c>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
         <v>292765000.0</v>
       </c>
       <c r="C9">
         <v>219553000.0</v>
       </c>
       <c r="D9">
         <v>88942000.0</v>
       </c>
       <c r="E9">
         <v>35265000.0</v>
       </c>
       <c r="F9">
         <v>1173000.0</v>
       </c>
       <c r="G9">
         <v>-19071643.0</v>
       </c>
       <c r="H9">
         <v>-10155155.0</v>
       </c>
       <c r="I9">
         <v>-25209345.0</v>
       </c>
@@ -15470,51 +15607,51 @@
       </c>
       <c r="K9">
         <v>4300276.0</v>
       </c>
       <c r="L9">
         <v>2866172.0</v>
       </c>
       <c r="M9">
         <v>2173178.0</v>
       </c>
       <c r="N9">
         <v>1044136.0</v>
       </c>
       <c r="O9">
         <v>449062.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10">
         <v>182656000.0</v>
       </c>
       <c r="C10">
         <v>125714000.0</v>
       </c>
       <c r="D10">
         <v>-28239000.0</v>
       </c>
       <c r="E10">
         <v>-65904000.0</v>
       </c>
       <c r="F10">
         <v>-71648000.0</v>
       </c>
       <c r="G10">
         <v>-75748548.0</v>
       </c>
       <c r="H10">
         <v>-48279317.0</v>
       </c>
       <c r="I10">
         <v>-65743445.0</v>
       </c>
@@ -15535,51 +15672,51 @@
       </c>
       <c r="O10">
         <v>-7918928.0</v>
       </c>
       <c r="P10">
         <v>-26460.0</v>
       </c>
       <c r="Q10">
         <v>-20526.0</v>
       </c>
       <c r="R10">
         <v>-20009000.0</v>
       </c>
       <c r="S10">
         <v>-24891000.0</v>
       </c>
       <c r="T10">
         <v>-29687000.0</v>
       </c>
       <c r="U10">
         <v>-29687000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11">
         <v>35726000.0</v>
       </c>
       <c r="C11">
         <v>-71959000.0</v>
       </c>
       <c r="D11">
         <v>8164105.0</v>
       </c>
       <c r="E11">
         <v>19279373.0</v>
       </c>
       <c r="F11">
         <v>12805259.0</v>
       </c>
       <c r="G11">
         <v>11856538.0</v>
       </c>
       <c r="H11">
         <v>8766057.0</v>
       </c>
       <c r="I11">
         <v>5454501.0</v>
       </c>
@@ -15592,51 +15729,51 @@
       <c r="L11">
         <v>2456123.0</v>
       </c>
       <c r="M11">
         <v>-551724.0</v>
       </c>
       <c r="N11">
         <v>484815.0</v>
       </c>
       <c r="O11">
         <v>-617615.0</v>
       </c>
       <c r="P11">
         <v>-4.0</v>
       </c>
       <c r="Q11">
         <v>-4.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12">
         <v>7110000.0</v>
       </c>
       <c r="C12">
         <v>13930000.0</v>
       </c>
       <c r="D12">
         <v>25027000.0</v>
       </c>
       <c r="E12">
         <v>19279373.0</v>
       </c>
       <c r="F12">
         <v>13056834.0</v>
       </c>
       <c r="G12">
         <v>11985066.0</v>
       </c>
       <c r="H12">
         <v>8993379.0</v>
       </c>
       <c r="I12">
         <v>5522783.0</v>
       </c>
@@ -15657,123 +15794,123 @@
       </c>
       <c r="O12">
         <v>30683.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13">
         <v>1871000.0</v>
       </c>
       <c r="C13">
         <v>2097000.0</v>
       </c>
       <c r="D13">
         <v>1006811.0</v>
       </c>
       <c r="E13">
         <v>44833.0</v>
       </c>
       <c r="F13">
         <v>34532.0</v>
       </c>
       <c r="G13">
         <v>288126.0</v>
       </c>
       <c r="H13">
         <v>800785.0</v>
       </c>
       <c r="I13">
         <v>195403.0</v>
       </c>
       <c r="J13">
         <v>57228.0</v>
       </c>
       <c r="K13">
         <v>50317.0</v>
       </c>
       <c r="L13">
         <v>1737030.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
         <v>146930000.0</v>
       </c>
       <c r="C15">
         <v>197673000.0</v>
       </c>
       <c r="D15">
         <v>-28239000.0</v>
       </c>
       <c r="E15">
         <v>-65904000.0</v>
       </c>
       <c r="F15">
         <v>-71648000.0</v>
       </c>
       <c r="G15">
         <v>-75748548.0</v>
       </c>
       <c r="H15">
         <v>-48279317.0</v>
       </c>
       <c r="I15">
         <v>-65743445.0</v>
       </c>
@@ -15794,98 +15931,98 @@
       </c>
       <c r="O15">
         <v>-7301313.0</v>
       </c>
       <c r="P15">
         <v>-26460.0</v>
       </c>
       <c r="Q15">
         <v>-20526.0</v>
       </c>
       <c r="R15">
         <v>-20009000.0</v>
       </c>
       <c r="S15">
         <v>-24891000.0</v>
       </c>
       <c r="T15">
         <v>-29687000.0</v>
       </c>
       <c r="U15">
         <v>-29687000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-65903950.0</v>
       </c>
       <c r="F16">
         <v>-71647618.0</v>
       </c>
       <c r="G16">
         <v>-75748548.0</v>
       </c>
       <c r="H16">
         <v>-48279317.0</v>
       </c>
       <c r="I16">
         <v>-65743445.0</v>
       </c>
       <c r="J16">
         <v>-43758975.0</v>
       </c>
       <c r="K16">
         <v>-19515151.0</v>
       </c>
       <c r="L16">
         <v>-17969930.0</v>
       </c>
       <c r="M16">
         <v>-16813163.0</v>
       </c>
       <c r="N16">
         <v>-15527246.0</v>
       </c>
       <c r="O16">
         <v>-7301313.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17">
         <v>146930000.0</v>
       </c>
       <c r="C17">
         <v>197673000.0</v>
       </c>
       <c r="D17">
         <v>-22826150.0</v>
       </c>
       <c r="E17">
         <v>-65903950.0</v>
       </c>
       <c r="F17">
         <v>-71647618.0</v>
       </c>
       <c r="G17">
         <v>-75748548.0</v>
       </c>
       <c r="H17">
         <v>-48279317.0</v>
       </c>
       <c r="I17">
         <v>-65743445.0</v>
       </c>
@@ -15894,174 +16031,174 @@
       </c>
       <c r="K17">
         <v>-19515151.0</v>
       </c>
       <c r="L17">
         <v>-17969930.0</v>
       </c>
       <c r="M17">
         <v>-16813163.0</v>
       </c>
       <c r="N17">
         <v>-15527246.0</v>
       </c>
       <c r="O17">
         <v>-7301313.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
         <v>-5239000.0</v>
       </c>
       <c r="C18">
         <v>-11833000.0</v>
       </c>
       <c r="D18">
         <v>-23542287.0</v>
       </c>
       <c r="E18">
         <v>-19234540.0</v>
       </c>
       <c r="F18">
         <v>-13022302.0</v>
       </c>
       <c r="G18">
         <v>-11696940.0</v>
       </c>
       <c r="H18">
         <v>-8192594.0</v>
       </c>
       <c r="I18">
         <v>-5327380.0</v>
       </c>
       <c r="J18">
         <v>-3228619.0</v>
       </c>
       <c r="K18">
         <v>-2189252.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-7259497.0</v>
       </c>
       <c r="F19">
         <v>-217043.0</v>
       </c>
       <c r="G19">
         <v>1151395.0</v>
       </c>
       <c r="H19">
         <v>2138389.0</v>
       </c>
       <c r="I19">
         <v>68282.0</v>
       </c>
       <c r="J19">
         <v>-1163132.0</v>
       </c>
       <c r="K19">
         <v>54813.0</v>
       </c>
       <c r="L19">
         <v>-613407.0</v>
       </c>
       <c r="M19">
         <v>-60139.0</v>
       </c>
       <c r="N19">
         <v>133410.0</v>
       </c>
       <c r="O19">
         <v>20924.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>845389.0</v>
       </c>
       <c r="K20">
         <v>845389.0</v>
       </c>
       <c r="L20">
         <v>845389.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21">
         <v>191443000.0</v>
       </c>
       <c r="C21">
         <v>138983000.0</v>
       </c>
       <c r="D21">
         <v>21632000.0</v>
       </c>
       <c r="E21">
         <v>-39365000.0</v>
       </c>
       <c r="F21">
         <v>-58374000.0</v>
       </c>
       <c r="G21">
         <v>-64914877.0</v>
       </c>
       <c r="H21">
         <v>-41424327.0</v>
       </c>
       <c r="I21">
         <v>-60288944.0</v>
       </c>
@@ -16082,76 +16219,76 @@
       </c>
       <c r="O21">
         <v>-7909169.0</v>
       </c>
       <c r="P21">
         <v>-26464.0</v>
       </c>
       <c r="Q21">
         <v>-20530.0</v>
       </c>
       <c r="R21">
         <v>-20009000.0</v>
       </c>
       <c r="S21">
         <v>-24891000.0</v>
       </c>
       <c r="T21">
         <v>-29687000.0</v>
       </c>
       <c r="U21">
         <v>-29687000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
         <v>318730000.0</v>
       </c>
       <c r="C23">
         <v>287471000.0</v>
       </c>
       <c r="D23">
         <v>236583000.0</v>
       </c>
       <c r="E23">
         <v>193445000.0</v>
       </c>
       <c r="F23">
         <v>139317000.0</v>
       </c>
       <c r="G23">
         <v>107134660.0</v>
       </c>
       <c r="H23">
         <v>70773410.0</v>
       </c>
       <c r="I23">
         <v>77274234.0</v>
       </c>
@@ -16172,119 +16309,119 @@
       </c>
       <c r="O23">
         <v>9027287.0</v>
       </c>
       <c r="P23">
         <v>26464.0</v>
       </c>
       <c r="Q23">
         <v>20530.0</v>
       </c>
       <c r="R23">
         <v>20009000.0</v>
       </c>
       <c r="S23">
         <v>24916000.0</v>
       </c>
       <c r="T23">
         <v>29735000.0</v>
       </c>
       <c r="U23">
         <v>29735000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
         <v>8096000.0</v>
       </c>
       <c r="C25">
         <v>8045000.0</v>
       </c>
       <c r="D25">
         <v>8159927.0</v>
       </c>
       <c r="E25">
         <v>7113369.0</v>
       </c>
       <c r="F25">
         <v>5495502.0</v>
       </c>
       <c r="G25">
         <v>3942292.0</v>
       </c>
       <c r="H25">
         <v>3258148.0</v>
       </c>
       <c r="I25">
         <v>3446398.0</v>
       </c>
       <c r="J25">
         <v>2692301.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26">
         <v>4762000.0</v>
       </c>
       <c r="C26">
         <v>1813000.0</v>
       </c>
       <c r="D26">
         <v>3300000.0</v>
       </c>
       <c r="E26">
         <v>3614000.0</v>
       </c>
       <c r="F26">
         <v>3646000.0</v>
       </c>
       <c r="G26">
         <v>5907013.0</v>
       </c>
       <c r="H26">
         <v>2343848.0</v>
       </c>
       <c r="I26">
         <v>3926120.0</v>
       </c>
@@ -16293,76 +16430,76 @@
       </c>
       <c r="K26">
         <v>7688238.0</v>
       </c>
       <c r="L26">
         <v>7015946.0</v>
       </c>
       <c r="M26">
         <v>9517014.0</v>
       </c>
       <c r="N26">
         <v>9303077.0</v>
       </c>
       <c r="O26">
         <v>3469078.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
         <v>91580000.0</v>
       </c>
       <c r="C28">
         <v>74124000.0</v>
       </c>
       <c r="D28">
         <v>57379889.0</v>
       </c>
       <c r="E28">
         <v>70301120.0</v>
       </c>
       <c r="F28">
         <v>55185612.0</v>
       </c>
       <c r="G28">
         <v>35050817.0</v>
       </c>
       <c r="H28">
         <v>25910757.0</v>
       </c>
       <c r="I28">
         <v>22502922.0</v>
       </c>
@@ -16379,84 +16516,84 @@
         <v>4823869.0</v>
       </c>
       <c r="N28">
         <v>4365334.0</v>
       </c>
       <c r="O28">
         <v>3142289.0</v>
       </c>
       <c r="P28">
         <v>26464.0</v>
       </c>
       <c r="Q28">
         <v>20530.0</v>
       </c>
       <c r="R28">
         <v>20530.0</v>
       </c>
       <c r="S28"/>
       <c r="T28">
         <v>24000.0</v>
       </c>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
         <v>35726000.0</v>
       </c>
       <c r="C29">
         <v>-71959000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
         <v>101322000.0</v>
       </c>
       <c r="C30">
         <v>80570000.0</v>
       </c>
       <c r="D30">
         <v>67310000.0</v>
       </c>
       <c r="E30">
         <v>74630000.0</v>
       </c>
       <c r="F30">
         <v>59547000.0</v>
       </c>
       <c r="G30">
         <v>45843234.0</v>
       </c>
       <c r="H30">
         <v>31269172.0</v>
       </c>
       <c r="I30">
         <v>35079599.0</v>
       </c>
@@ -16477,51 +16614,51 @@
       </c>
       <c r="O30">
         <v>8358231.0</v>
       </c>
       <c r="P30">
         <v>26464.0</v>
       </c>
       <c r="Q30">
         <v>20530.0</v>
       </c>
       <c r="R30">
         <v>-20009000.0</v>
       </c>
       <c r="S30">
         <v>24916000.0</v>
       </c>
       <c r="T30">
         <v>29735000.0</v>
       </c>
       <c r="U30">
         <v>29735000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B31">
         <v>-8787000.0</v>
       </c>
       <c r="C31">
         <v>-13269000.0</v>
       </c>
       <c r="D31">
         <v>-49871000.0</v>
       </c>
       <c r="E31">
         <v>-26539000.0</v>
       </c>
       <c r="F31">
         <v>-13274000.0</v>
       </c>
       <c r="G31">
         <v>-10833671.0</v>
       </c>
       <c r="H31">
         <v>-6854990.0</v>
       </c>
       <c r="I31">
         <v>-5454501.0</v>
       </c>
@@ -16534,51 +16671,51 @@
       <c r="L31">
         <v>-2456123.0</v>
       </c>
       <c r="M31">
         <v>-1346354.0</v>
       </c>
       <c r="N31">
         <v>-484815.0</v>
       </c>
       <c r="O31">
         <v>-9759.0</v>
       </c>
       <c r="P31">
         <v>4.0</v>
       </c>
       <c r="Q31">
         <v>4.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B32">
         <v>510173000.0</v>
       </c>
       <c r="C32">
         <v>426454000.0</v>
       </c>
       <c r="D32">
         <v>258215000.0</v>
       </c>
       <c r="E32">
         <v>154080000.0</v>
       </c>
       <c r="F32">
         <v>80943000.0</v>
       </c>
       <c r="G32">
         <v>42219783.0</v>
       </c>
       <c r="H32">
         <v>29349083.0</v>
       </c>
       <c r="I32">
         <v>16985290.0</v>
       </c>
@@ -16606,755 +16743,762 @@
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA32"/>
+  <dimension ref="A1:CB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-        <v>139</v>
+      <c r="CB1" t="s">
+        <v>140</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>33743000.0</v>
+      </c>
+      <c r="C2">
         <v>50347000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58598000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54757000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53705000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54216000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60180000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49738000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42767000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42817255.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42622000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43433000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40401000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35804379.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31433496.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>26135614.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25441046.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22871382.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20295213.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18832624.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17770122.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19111107.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11855464.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13495629.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16829226.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11691603.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7916220.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10491236.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9405179.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11142116.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9164109.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9645662.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12242748.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11922899.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11291116.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4334019.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1616287.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2014328.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1735771.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1344241.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1266421.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1502735.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1112782.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>786315.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>909629.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>956841.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>867681.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>940815.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>977030.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>282389.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>726245.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>485761.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>529046.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>380295.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>144691.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>141870.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1172000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4479.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1325.0</v>
       </c>
-      <c r="BH2"/>
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>1060.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1379.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>794.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
+      <c r="CB2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
+        <v>1839000.0</v>
+      </c>
+      <c r="C3">
         <v>2046000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2023000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2058000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1969000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1944000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1940000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2047000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2114000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2108950.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2092000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2098000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2033000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1936877.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1861992.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1724283.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1590217.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1517716.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1422164.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1325994.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1229628.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1232509.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1035293.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>885652.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>788838.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>828598.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>818128.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>806092.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>805330.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>923902.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>847057.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>845898.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>829541.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1461036.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>836071.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>277132.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>118062.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>117874.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>117308.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>116000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>118393.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>117192.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>117930.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>117577.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>117122.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>96790.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>54199.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>48564.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>48299.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>51558.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>54887.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>60575.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>43613.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>41346.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>48896.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>46112.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>45735.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BG3">
         <v>1.0</v>
       </c>
       <c r="BH3">
         <v>1.0</v>
       </c>
       <c r="BI3">
+        <v>1.0</v>
+      </c>
+      <c r="BJ3">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BK3">
         <v>1.0</v>
       </c>
       <c r="BL3">
         <v>1.0</v>
       </c>
       <c r="BM3">
         <v>1.0</v>
       </c>
       <c r="BN3">
         <v>1.0</v>
       </c>
-      <c r="BO3"/>
+      <c r="BO3">
+        <v>1.0</v>
+      </c>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
+      <c r="CB3"/>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -17392,582 +17536,589 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-      <c r="BF4"/>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5">
+        <v>59227000.0</v>
+      </c>
+      <c r="C5">
         <v>63221000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>49190000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>41931000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>35425000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>37592000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>40248000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>39634000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>22170000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11429677.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8963000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-72000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-674000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6494729.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9319138.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9191891.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-21618819.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13333696.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-14414274.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-15658623.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-15184191.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16298305.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-13826253.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-17110785.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16528139.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7830141.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8789052.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11139296.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-11527452.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-16600014.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-13733009.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-13388640.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-16498987.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-11740933.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-14419746.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8394010.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5918435.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3930950.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3725267.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-5490849.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4145028.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4130666.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4664198.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3634182.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3202337.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3708945.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3038282.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-3635884.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5683986.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4518244.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2530971.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4736600.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3112851.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3547144.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2759520.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1203617.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1206435.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-8330.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-5176.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-11682.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-4912.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-5230.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-4645.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-7574.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4812.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-4328.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3818000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-20009000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-10939000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-7119000.0</v>
       </c>
-      <c r="BS5"/>
-      <c r="BT5">
+      <c r="BT5"/>
+      <c r="BU5">
         <v>-24891000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-16069000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-11202000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-5283000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-29687000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-21176000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-19100000.0</v>
       </c>
-      <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
+        <v>61066000.0</v>
+      </c>
+      <c r="C6">
         <v>65267000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>51213000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>43989000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>37394000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>39536000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>42188000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>41681000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>24284000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9320727.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11055000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2026000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1359000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4557852.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7457146.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7467608.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20028602.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-11815980.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12992110.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14332629.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13954563.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-15065796.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-12790960.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-16225133.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-15739301.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7001543.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7970924.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10333204.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-10722122.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-15676112.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12885952.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12542742.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-15669446.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-10279897.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-13583675.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8116878.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5800373.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3813076.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3607959.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-5374849.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4026635.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4013474.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4546268.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3516605.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3085215.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3612155.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2984083.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3587320.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-5635687.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-4466686.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2476084.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-4676025.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3069238.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3505798.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2710624.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1157505.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1160700.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-8329.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5175.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-11681.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-4910.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5229.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4644.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-7573.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-4811.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-4327.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3818000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-20009000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-10939000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-7119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24891000.0</v>
       </c>
       <c r="BT6">
         <v>-24891000.0</v>
       </c>
       <c r="BU6">
+        <v>-24891000.0</v>
+      </c>
+      <c r="BV6">
         <v>-16069000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-11202000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-5283000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-29687000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-21176000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-19100000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-14130.0</v>
       </c>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -18005,108 +18156,109 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-      <c r="BF7"/>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
+      <c r="CB7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -18144,1103 +18296,1119 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-      <c r="BF8"/>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>80750000.0</v>
+      </c>
+      <c r="C9">
         <v>88816000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>75626000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>67227000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>61097000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>63333000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>59659000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>57453000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>39108000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>31086422.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24653000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16690000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16513000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>14177076.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9656641.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7769393.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3662047.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3511485.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>385337.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1002034.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1721504.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5155020.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1579106.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5708035.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6629482.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>345446.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-693717.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3930294.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5876590.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-7085692.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-4933799.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-4989112.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-8200742.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>79978.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-6561705.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-934618.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1012584.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1313216.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1202092.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>927503.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>857465.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1009446.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>739631.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>523618.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>593477.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>531896.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>498249.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>559504.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>583529.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>141642.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>381096.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>257509.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>263889.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>142989.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>215647.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>88226.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4400.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-4479.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-1325.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9">
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>-1060.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1379.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-794.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10">
+        <v>57127000.0</v>
+      </c>
+      <c r="C10">
         <v>61595000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>47515000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40097000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>33450000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34713000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>36749000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35851000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18401000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17644533.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2565000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6371000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6789000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-12231683.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-14899504.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-13764906.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-25007857.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-16649420.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-17712954.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-18905303.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18379941.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-19407774.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-16917453.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-20178091.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-19245230.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10561031.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11438459.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-13211872.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13067955.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-18037987.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-15135485.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-14747831.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-17822142.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-12982802.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-15202715.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-9036495.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6536963.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4559108.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4331239.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6012335.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4612469.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-4582653.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5102424.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4679318.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3605535.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4115081.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3384689.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3961245.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-5903872.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4701208.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2688947.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4895444.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3241647.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2251537.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3245747.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1206715.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1214929.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-8328.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-5174.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-11680.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-4908.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5228.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4643.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-7572.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-4810.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-4326.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-3818000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-20009000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-10939000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-7119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24891000.0</v>
       </c>
       <c r="BT10">
         <v>-24891000.0</v>
       </c>
       <c r="BU10">
+        <v>-24891000.0</v>
+      </c>
+      <c r="BV10">
         <v>-16069000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-11202000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-5283000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-29687000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-21176000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-19100000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-14130.0</v>
       </c>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11">
+        <v>11799000.0</v>
+      </c>
+      <c r="C11">
         <v>12216000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11087000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5878000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6546000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-77183000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>840000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3789000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>595000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6251726.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6286280.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5975497.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13699007.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5582771.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4553594.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10192791.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3458236.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3275878.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3324071.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3215692.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2187485.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3116476.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3054266.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2475444.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2734222.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2388031.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1873198.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-140461.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1490327.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1344085.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1330450.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1289639.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3284826.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>774955.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>634627.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>599960.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>614971.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>594367.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>521485.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>453933.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>451986.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>438226.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1162713.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>403198.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-551724.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>346407.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>373925.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>219886.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>182964.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>157976.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>52317.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>91558.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1316531.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>486227.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>379343.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-617615.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="BG11">
         <v>-1.0</v>
       </c>
       <c r="BH11">
         <v>-1.0</v>
       </c>
       <c r="BI11">
+        <v>-1.0</v>
+      </c>
+      <c r="BJ11">
         <v>-2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="BK11">
         <v>-1.0</v>
       </c>
       <c r="BL11">
         <v>-1.0</v>
       </c>
       <c r="BM11">
         <v>-1.0</v>
       </c>
       <c r="BN11">
         <v>-1.0</v>
       </c>
-      <c r="BO11"/>
+      <c r="BO11">
+        <v>-1.0</v>
+      </c>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12">
+        <v>2100000.0</v>
+      </c>
+      <c r="C12">
         <v>1626000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1675000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1834000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1975000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2879000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3499000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3783000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3769000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6214856.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6397553.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6299107.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6115484.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5736954.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5580366.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4573015.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3389038.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3315724.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3298680.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3246680.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3195750.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3109469.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3091200.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3067306.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2717091.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2730890.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2649404.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2072578.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1540507.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1437968.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1402475.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1359188.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1323152.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1241865.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>782969.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>642485.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>618528.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>628158.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>605972.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>537998.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>467441.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>463938.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>449328.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>453411.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>476040.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>381281.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>335299.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>342750.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>226885.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>167651.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>162934.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>158844.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>128796.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>42275.0</v>
       </c>
-      <c r="BC12">
-[...1 lines deleted...]
-      </c>
       <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
         <v>3098.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8494.0</v>
       </c>
-      <c r="BF12">
-[...1 lines deleted...]
-      </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
-      <c r="BH12"/>
+      <c r="BH12">
+        <v>0.0</v>
+      </c>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13">
+        <v>1093000.0</v>
+      </c>
+      <c r="C13">
         <v>487000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>376000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>400000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>608000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>598000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>666000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>449000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>384000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>612449.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>423276.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>414304.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>166971.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2260.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7236.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2269.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>33068.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2291.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4256.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5926.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>22059.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19483.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1164.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>19411.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>248068.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>181682.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>281896.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>209808.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1413110.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -19278,1417 +19446,1433 @@
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
-      <c r="BF14"/>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
+      <c r="CB14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
+        <v>45328000.0</v>
+      </c>
+      <c r="C15">
         <v>49379000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>36428000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>34219000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26904000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>111896000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35909000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>32062000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17806000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-17644533.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2565000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-6371000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-6789000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-12231683.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-14899504.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-13764906.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-25007857.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-16649420.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-17712954.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-18905303.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-18379941.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-19407774.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-16917453.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-20178091.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-19245230.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10561031.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-11438459.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-13211872.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13067955.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-18037987.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-15135485.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-14747831.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-17822142.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-12982802.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-15202715.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-9036495.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-6536963.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-4559108.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-4331239.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-6012335.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-4612469.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-4582653.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-5102424.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-4679318.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-3605535.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-3563357.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3384689.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-3961245.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-5903872.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-4701208.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-2688947.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-4895444.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-3241647.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-2251537.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-3245747.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1206715.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-597314.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-8328.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-5174.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-11680.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-4908.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-5228.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-4643.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-7572.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-4810.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-4326.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-3818000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-20009000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-10939000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-7119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24891000.0</v>
       </c>
       <c r="BT15">
         <v>-24891000.0</v>
       </c>
       <c r="BU15">
+        <v>-24891000.0</v>
+      </c>
+      <c r="BV15">
         <v>-16069000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-11202000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-5283000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-29687000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-21176000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-19100000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-14130.0</v>
       </c>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-6370707.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-6788815.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-12231683.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-14899504.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-13764906.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-25007857.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-16649420.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-17712954.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-18905303.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-18379941.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-19407774.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-16917453.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-20178091.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-19245230.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-10561031.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-11438459.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-13211872.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-13067955.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-18037987.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-15135485.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-14747831.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-17822142.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-12982802.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-15202715.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-9036495.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-6536963.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-4559108.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-4331239.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-6012335.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-4612469.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-4582653.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-5102424.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-4679318.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-3605535.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-3563357.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-3384689.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-3961245.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-5903872.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-4701208.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-2688947.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-4895444.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-3241647.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
         <v>-3245747.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1206715.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-597314.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-8328.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-5174.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
+      <c r="CB16"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17">
+        <v>45328000.0</v>
+      </c>
+      <c r="C17">
         <v>49379000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>36428000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>34219000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26904000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>111896000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>35909000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>32062000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>17806000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-17644533.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2565055.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-6370707.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-6788815.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-12231683.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-14899504.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-13764906.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-25007857.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-16649420.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-17712954.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-18905303.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-18379941.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-19407774.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-16917453.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-20178091.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-19245230.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-10561031.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-11438459.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-13211872.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13067955.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-18037987.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-15135485.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-14747831.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-17822142.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-12982802.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-15202715.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-9036495.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-6536963.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-4559108.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-4331239.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-6012335.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-4612469.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-4582653.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-5102424.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-4679318.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-3605535.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-3563357.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3384689.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-3961245.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-5903872.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-4701208.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-2688947.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-4895444.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3241647.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>-3245747.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1206715.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-597314.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-8328.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-5174.0</v>
       </c>
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
+        <v>-1007000.0</v>
+      </c>
+      <c r="C18">
         <v>-1139000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1299000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1434000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1367000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2281000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2833000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3334000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3385000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5602407.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5974277.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5884803.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5948513.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5734694.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5573130.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4570746.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3355970.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3313433.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3294424.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3240754.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3173691.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3089986.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3090036.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3047895.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2469023.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2549208.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2367508.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1862770.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1413108.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>401477.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>139987.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-436187.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2405.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-17152.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6803753.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-142512.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>22802.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-77391.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-19942.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>921984.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-25276.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>13040.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>241647.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3332.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>261373.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>199380.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1680968.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-52359.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>58390.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>28738.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>33513.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1197572.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>8014.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>7858.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>18568.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>13187.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>11605.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>16513.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>13508.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>11951.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>11102.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-709302.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>72842.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-24855.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-11108.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-31175.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>6999.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-15313.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>4958.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>106527.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>37238.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19">
         <v>2923.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>7067.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BG19">
         <v>1.0</v>
       </c>
-      <c r="BH19"/>
+      <c r="BH19">
+        <v>1.0</v>
+      </c>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>845389.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>30434004.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-7608501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>845389.0</v>
       </c>
       <c r="AL20">
         <v>845389.0</v>
       </c>
       <c r="AM20">
-        <v>0.0</v>
+        <v>845389.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>845389.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21">
+        <v>50294000.0</v>
+      </c>
+      <c r="C21">
         <v>62751000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>51012000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42798000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>34881000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>38323000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>39638000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>39201000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21821000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14233236.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8685000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-473000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-813000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-6058542.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9316733.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9174739.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-14815066.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-13191184.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-14437076.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15581232.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15164249.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-17220289.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-13800977.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-17123825.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-16769786.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7826809.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-9050428.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11338674.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-13208416.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-16547660.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-13791400.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-13417381.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-16532503.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-10543365.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-14427760.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8401868.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5937003.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3944137.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3736872.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-5490850.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-4158536.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-4130667.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-4664198.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3516605.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3202337.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3708945.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3038282.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-3587320.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-5683986.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-4518244.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2530971.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-4843127.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3150089.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2240307.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-3248820.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-1206540.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1213502.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-8329.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-5175.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-11681.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-4910.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-5229.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-4644.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-7573.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-4811.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-4327.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-3818000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-20009000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-10939000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-7119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24891000.0</v>
       </c>
       <c r="BT21">
         <v>-24891000.0</v>
       </c>
       <c r="BU21">
+        <v>-24891000.0</v>
+      </c>
+      <c r="BV21">
         <v>-16069000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-11202000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-5283000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-29687000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-21176000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-19100000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-14130.0</v>
       </c>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -20726,315 +20910,321 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
+      <c r="CB22"/>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
+        <v>64199000.0</v>
+      </c>
+      <c r="C23">
         <v>76412000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>83212000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>79186000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>79921000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>79226000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>80201000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>67990000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>60054000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>59670441.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>58590000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>60596000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>57727000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>56039997.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>50406870.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>43079746.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>43918159.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>39574051.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35117626.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>33411822.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>31212867.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>31176376.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>24077335.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24911419.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>26969530.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19863858.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16272931.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>17899616.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16737005.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20604084.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18021710.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>18073931.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20574509.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>21700853.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>19157171.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>11801269.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8565874.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7271681.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6674735.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7762594.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6282422.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6642848.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6516611.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4826538.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4705443.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5197682.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4404212.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5087639.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7244545.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4942275.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3638312.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5586397.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3943024.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4091352.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3119858.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1057468.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>756409.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8329.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5175.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11681.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4910.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5229.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4644.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7573.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4811.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4327.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3819000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>20009000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10949000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24916000.0</v>
       </c>
       <c r="BT23">
         <v>24916000.0</v>
       </c>
       <c r="BU23">
+        <v>24916000.0</v>
+      </c>
+      <c r="BV23">
         <v>16092000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11222000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5299.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>29735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BZ23">
         <v>2000.0</v>
       </c>
       <c r="CA23">
+        <v>2000.0</v>
+      </c>
+      <c r="CB23">
         <v>12500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21070,448 +21260,455 @@
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>1839000.0</v>
+      </c>
+      <c r="C25">
         <v>2046000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2023000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2058000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1969000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1944000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1940000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2047000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2114000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2108950.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2092508.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2097577.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>178838.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3661160.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1861992.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1724283.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1590217.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1517716.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1422164.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1325994.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1229628.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1232509.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1035293.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>885652.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>788838.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>828598.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>818128.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>806092.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>805330.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>923902.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>847057.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>845898.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>829541.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1461036.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>836071.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>277132.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>118062.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>117874.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>117308.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>116001.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>118393.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>117192.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>117930.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>117577.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>117122.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>96790.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>54199.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>48564.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>48299.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>51558.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>54887.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>60575.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>43613.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>41346.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>48896.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>46112.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>45735.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26">
+        <v>2597000.0</v>
+      </c>
+      <c r="C26">
         <v>1376000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1528000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1031000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>826000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>391000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>412000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>560000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>450000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>445486.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>596000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1403000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>855000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1074320.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1041947.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>873386.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>624111.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>728988.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>770557.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1158866.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>987649.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1013464.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1708391.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1656420.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1528738.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>464823.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>491404.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>516986.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>870635.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>144920.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1317234.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1472100.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1281706.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1864382.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1814069.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1358409.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1192727.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>583374.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1677263.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3399889.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2027712.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1996808.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2111505.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1505909.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1401723.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1919719.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1482929.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1783909.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4330457.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2956153.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1408990.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3470350.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1467584.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1267947.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1940637.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>178674.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>81820.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21540,326 +21737,332 @@
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>16088000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>11218000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>26742000.0</v>
+      </c>
+      <c r="C28">
         <v>23512000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21776000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22214000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24079000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23317000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18560000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16608000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15639000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15534999.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14725787.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15580982.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16292119.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18982459.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17752589.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15891908.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17674164.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1975280.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13873018.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10438168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18002989.0</v>
       </c>
       <c r="V28">
         <v>18002989.0</v>
       </c>
       <c r="W28">
+        <v>18002989.0</v>
+      </c>
+      <c r="X28">
         <v>9115744.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8702630.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7932084.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7032067.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7197173.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6086047.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5595470.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7135275.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5355794.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5006807.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5005046.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5184337.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4195464.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4435650.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4277384.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3283594.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1779115.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1724163.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1707870.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1884370.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2078166.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1437436.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1345997.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1111994.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1035220.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1542066.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1134589.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>998635.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>845301.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1090292.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1431106.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>696246.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1034530.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>736924.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>674589.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3850.0</v>
       </c>
       <c r="BG28">
         <v>3850.0</v>
       </c>
       <c r="BH28">
+        <v>3850.0</v>
+      </c>
+      <c r="BI28">
         <v>14914.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3850.0</v>
       </c>
       <c r="BJ28">
         <v>3850.0</v>
       </c>
       <c r="BK28">
         <v>3850.0</v>
       </c>
       <c r="BL28">
+        <v>3850.0</v>
+      </c>
+      <c r="BM28">
         <v>10030.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3500.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
-[...1 lines deleted...]
-      </c>
+      <c r="BU28"/>
       <c r="BV28">
         <v>4000.0</v>
       </c>
       <c r="BW28">
+        <v>4000.0</v>
+      </c>
+      <c r="BX28">
         <v>4250.0</v>
       </c>
-      <c r="BX28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY28"/>
       <c r="BZ28">
         <v>2000.0</v>
       </c>
       <c r="CA28">
+        <v>2000.0</v>
+      </c>
+      <c r="CB28">
         <v>12500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>11799000.0</v>
+      </c>
+      <c r="C29">
         <v>12216000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11087000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5878000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6546000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-77183000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>840000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3789000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>595000.0</v>
       </c>
-      <c r="J29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="N29"/>
+      <c r="N29">
+        <v>0.0</v>
+      </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
@@ -21881,701 +22084,711 @@
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
+        <v>30401000.0</v>
+      </c>
+      <c r="C30">
         <v>26065000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24614000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24429000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26216000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25010000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20021000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18252000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17287000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16853186.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15968000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17163000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17326000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20235618.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18973374.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16944132.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18477113.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16702669.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14822413.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14579198.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13442745.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12065269.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12221871.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11415790.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10140304.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8172255.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8356711.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7408380.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7331826.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9461968.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8857601.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8428269.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8331761.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9777954.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7866055.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7467250.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6949587.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5257353.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4938964.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6418353.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5016000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5140113.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5403829.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4040223.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3795814.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4240841.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3536531.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4146824.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6267515.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4659886.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2912067.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5100636.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3413978.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3711057.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2975167.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>915598.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>756409.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8329.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5175.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>11681.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4910.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5229.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4644.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7573.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4811.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4327.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3819000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-20009000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10949000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24916000.0</v>
       </c>
       <c r="BT30">
         <v>24916000.0</v>
       </c>
       <c r="BU30">
+        <v>24916000.0</v>
+      </c>
+      <c r="BV30">
         <v>16092000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>11222000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5299.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>29735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BZ30">
         <v>2000.0</v>
       </c>
       <c r="CA30">
+        <v>2000.0</v>
+      </c>
+      <c r="CB30">
         <v>12500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:79">
+    <row r="31" spans="1:80">
       <c r="A31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B31">
+        <v>6833000.0</v>
+      </c>
+      <c r="C31">
         <v>-1156000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3497000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2701000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1431000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3610000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2889000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3350000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3420000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-31877769.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6120000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5898000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5976000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6173141.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5582771.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4590167.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10192791.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3458236.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3275878.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3324071.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3215692.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2187485.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3116476.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3054266.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2475444.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2734222.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2388031.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1873198.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>140461.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1490327.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1344085.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1330450.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1289639.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2439437.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-774955.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-634627.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-599960.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-614971.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-594367.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-521485.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-453933.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-451986.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-438226.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1162713.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-403198.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-406136.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-346407.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-373925.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-219886.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-182964.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-157976.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-52317.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-91558.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-11230.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3073.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-175.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1427.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BG31">
         <v>1.0</v>
       </c>
       <c r="BH31">
         <v>1.0</v>
       </c>
       <c r="BI31">
+        <v>1.0</v>
+      </c>
+      <c r="BJ31">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BK31">
         <v>1.0</v>
       </c>
       <c r="BL31">
         <v>1.0</v>
       </c>
       <c r="BM31">
         <v>1.0</v>
       </c>
       <c r="BN31">
         <v>1.0</v>
       </c>
-      <c r="BO31"/>
+      <c r="BO31">
+        <v>1.0</v>
+      </c>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
+      <c r="CB31"/>
     </row>
-    <row r="32" spans="1:79">
+    <row r="32" spans="1:80">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B32">
+        <v>114493000.0</v>
+      </c>
+      <c r="C32">
         <v>139163000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>134224000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>121984000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>114802000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>117549000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>119839000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>107191000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>81875000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>73903677.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>67275000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>60123000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>56914000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>49981455.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>41090137.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>33905007.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>29103093.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>26382867.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20680550.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>17830590.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>16048618.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>13956087.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>10276358.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7787594.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10199744.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12037049.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7222503.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6560942.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3528589.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4056424.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4230310.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4656550.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4042006.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>12002877.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>4729411.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3399401.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2628871.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3327544.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2937863.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2271744.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2123886.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2512181.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1852413.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1309933.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1503106.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1488737.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1365930.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1500319.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1560559.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>424031.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1107341.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>743270.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>792935.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>523284.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>360338.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>230096.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4400.0</v>
       </c>
-      <c r="BF32">
-[...1 lines deleted...]
-      </c>
       <c r="BG32">
         <v>0.0</v>
       </c>
-      <c r="BH32"/>
+      <c r="BH32">
+        <v>0.0</v>
+      </c>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
+      <c r="CB32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22652,51 +22865,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
         <v>103147000.0</v>
       </c>
       <c r="C2">
         <v>51352000.0</v>
       </c>
       <c r="D2">
         <v>86522000.0</v>
       </c>
       <c r="E2">
         <v>51089118.0</v>
       </c>
       <c r="F2">
         <v>55921152.0</v>
       </c>
       <c r="G2">
         <v>26752135.0</v>
       </c>
       <c r="H2">
         <v>26754852.0</v>
       </c>
       <c r="I2">
         <v>48607574.0</v>
       </c>
@@ -22717,51 +22930,51 @@
       </c>
       <c r="O2">
         <v>87771.0</v>
       </c>
       <c r="P2">
         <v>12012.0</v>
       </c>
       <c r="Q2">
         <v>8688.0</v>
       </c>
       <c r="R2">
         <v>2647000.0</v>
       </c>
       <c r="S2">
         <v>14652000.0</v>
       </c>
       <c r="T2">
         <v>25767000.0</v>
       </c>
       <c r="U2">
         <v>25767000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
         <v>22575000</v>
       </c>
       <c r="C3">
         <v>8575000</v>
       </c>
       <c r="D3">
         <v>4981000</v>
       </c>
       <c r="E3">
         <v>13911171</v>
       </c>
       <c r="F3">
         <v>13511258</v>
       </c>
       <c r="G3">
         <v>12726680</v>
       </c>
       <c r="H3">
         <v>3811838</v>
       </c>
       <c r="I3">
         <v>2095600</v>
       </c>
@@ -22782,145 +22995,145 @@
       </c>
       <c r="O3">
         <v>118853</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>35432424.0</v>
       </c>
       <c r="F4">
         <v>-4832034.0</v>
       </c>
       <c r="G4">
         <v>29169017.0</v>
       </c>
       <c r="H4">
         <v>-2717.0</v>
       </c>
       <c r="I4">
         <v>-21852722.0</v>
       </c>
       <c r="J4">
         <v>38692707.0</v>
       </c>
       <c r="K4">
         <v>-526092.0</v>
       </c>
       <c r="L4">
         <v>-6758071.0</v>
       </c>
       <c r="M4">
         <v>-8950447.0</v>
       </c>
       <c r="N4">
         <v>13613805.0</v>
       </c>
       <c r="O4">
         <v>12447901.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-633432.0</v>
       </c>
       <c r="F5">
         <v>-3067984.0</v>
       </c>
       <c r="G5">
         <v>-709622.0</v>
       </c>
       <c r="H5">
         <v>-2230126.0</v>
       </c>
       <c r="I5">
         <v>-749103.0</v>
       </c>
       <c r="J5">
         <v>-402949.0</v>
       </c>
       <c r="K5">
         <v>-233447.0</v>
       </c>
       <c r="L5">
         <v>78021.0</v>
       </c>
       <c r="M5">
         <v>118368.0</v>
       </c>
       <c r="N5">
         <v>379891.0</v>
       </c>
       <c r="O5">
         <v>-185748.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
         <v>-15517000.0</v>
       </c>
       <c r="C6">
         <v>51795000.0</v>
       </c>
       <c r="D6">
         <v>-35170000.0</v>
       </c>
       <c r="E6">
         <v>35432424.0</v>
       </c>
       <c r="F6">
         <v>-4832034.0</v>
       </c>
       <c r="G6">
         <v>29169017.0</v>
       </c>
       <c r="H6">
         <v>-2717.0</v>
       </c>
       <c r="I6">
         <v>-21852722.0</v>
       </c>
@@ -22941,51 +23154,51 @@
       </c>
       <c r="O6">
         <v>12447901.0</v>
       </c>
       <c r="P6">
         <v>-3500.0</v>
       </c>
       <c r="Q6">
         <v>3324.0</v>
       </c>
       <c r="R6">
         <v>6041000.0</v>
       </c>
       <c r="S6">
         <v>-12005000.0</v>
       </c>
       <c r="T6">
         <v>-11115000.0</v>
       </c>
       <c r="U6">
         <v>-11115000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7">
         <v>-139595000.0</v>
       </c>
       <c r="C7">
         <v>-18539000.0</v>
       </c>
       <c r="D7">
         <v>-10123000.0</v>
       </c>
       <c r="E7">
         <v>-18285265.0</v>
       </c>
       <c r="F7">
         <v>-51680419.0</v>
       </c>
       <c r="G7">
         <v>-33781318.0</v>
       </c>
       <c r="H7">
         <v>-33502771.0</v>
       </c>
       <c r="I7">
         <v>-3688440.0</v>
       </c>
@@ -23004,98 +23217,98 @@
       <c r="N7">
         <v>3437586.0</v>
       </c>
       <c r="O7">
         <v>-437229.0</v>
       </c>
       <c r="P7">
         <v>-2540.0</v>
       </c>
       <c r="Q7">
         <v>850.0</v>
       </c>
       <c r="R7">
         <v>10491000.0</v>
       </c>
       <c r="S7">
         <v>-17891000.0</v>
       </c>
       <c r="T7">
         <v>4580000.0</v>
       </c>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>13071809.0</v>
       </c>
       <c r="F8">
         <v>-15339567.0</v>
       </c>
       <c r="G8">
         <v>-9767371.0</v>
       </c>
       <c r="H8">
         <v>-2077478.0</v>
       </c>
       <c r="I8">
         <v>2487713.0</v>
       </c>
       <c r="J8">
         <v>-2862127.0</v>
       </c>
       <c r="K8">
         <v>-93559.0</v>
       </c>
       <c r="L8">
         <v>-540507.0</v>
       </c>
       <c r="M8">
         <v>-383961.0</v>
       </c>
       <c r="N8">
         <v>39112.0</v>
       </c>
       <c r="O8">
         <v>-39112.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>-108430000.0</v>
       </c>
       <c r="C9">
         <v>-22578000.0</v>
       </c>
       <c r="D9">
         <v>-11916000.0</v>
       </c>
       <c r="E9">
         <v>13071809.0</v>
       </c>
       <c r="F9">
         <v>-15339567.0</v>
       </c>
       <c r="G9">
         <v>-9767371.0</v>
       </c>
       <c r="H9">
         <v>-2077478.0</v>
       </c>
       <c r="I9">
         <v>2487713.0</v>
       </c>
@@ -23104,51 +23317,51 @@
       </c>
       <c r="K9">
         <v>-93559.0</v>
       </c>
       <c r="L9">
         <v>-540507.0</v>
       </c>
       <c r="M9">
         <v>-383961.0</v>
       </c>
       <c r="N9">
         <v>39112.0</v>
       </c>
       <c r="O9">
         <v>-39112.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
         <v>-36230000.0</v>
       </c>
       <c r="C10">
         <v>2671000.0</v>
       </c>
       <c r="D10">
         <v>-9626000.0</v>
       </c>
       <c r="E10">
         <v>-38555957.0</v>
       </c>
       <c r="F10">
         <v>-43188489.0</v>
       </c>
       <c r="G10">
         <v>-28470864.0</v>
       </c>
       <c r="H10">
         <v>-34650132.0</v>
       </c>
       <c r="I10">
         <v>-5987988.0</v>
       </c>
@@ -23159,188 +23372,188 @@
         <v>-1574373.0</v>
       </c>
       <c r="L10">
         <v>-1737010.0</v>
       </c>
       <c r="M10">
         <v>-39704.0</v>
       </c>
       <c r="N10">
         <v>-403465.0</v>
       </c>
       <c r="O10">
         <v>-118248.0</v>
       </c>
       <c r="P10">
         <v>2300000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7832315.0</v>
       </c>
       <c r="F11">
         <v>9915621.0</v>
       </c>
       <c r="G11">
         <v>1899115.0</v>
       </c>
       <c r="H11">
         <v>3890039.0</v>
       </c>
       <c r="I11">
         <v>560938.0</v>
       </c>
       <c r="J11">
         <v>3414733.0</v>
       </c>
       <c r="K11">
         <v>893798.0</v>
       </c>
       <c r="L11">
         <v>1528379.0</v>
       </c>
       <c r="M11">
         <v>483225.0</v>
       </c>
       <c r="N11">
         <v>3422048.0</v>
       </c>
       <c r="O11">
         <v>-94121.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15308754.0</v>
       </c>
       <c r="F12">
         <v>3709014.0</v>
       </c>
       <c r="G12">
         <v>1802188.0</v>
       </c>
       <c r="H12">
         <v>2857848.0</v>
       </c>
       <c r="I12">
         <v>2345478.0</v>
       </c>
       <c r="J12">
         <v>2417192.0</v>
       </c>
       <c r="K12">
         <v>1250074.0</v>
       </c>
       <c r="L12">
         <v>2486820.0</v>
       </c>
       <c r="M12">
         <v>1499055.0</v>
       </c>
       <c r="N12">
         <v>845005.0</v>
       </c>
       <c r="O12">
         <v>647145.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>6398902.0</v>
       </c>
       <c r="F13">
         <v>5491937.0</v>
       </c>
       <c r="G13">
         <v>2557802.0</v>
       </c>
       <c r="H13">
         <v>-49361.0</v>
       </c>
       <c r="I13">
         <v>-167685.0</v>
       </c>
       <c r="J13">
         <v>-821499.0</v>
       </c>
       <c r="K13">
         <v>183525.0</v>
       </c>
       <c r="L13">
         <v>-121594.0</v>
       </c>
       <c r="M13">
         <v>1539372.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14">
         <v>8096000.0</v>
       </c>
       <c r="C14">
         <v>8045000.0</v>
       </c>
       <c r="D14">
         <v>8332000.0</v>
       </c>
       <c r="E14">
         <v>7113369.0</v>
       </c>
       <c r="F14">
         <v>5495502.0</v>
       </c>
       <c r="G14">
         <v>3942292.0</v>
       </c>
       <c r="H14">
         <v>3258148.0</v>
       </c>
       <c r="I14">
         <v>3446398.0</v>
       </c>
@@ -23353,92 +23566,92 @@
       <c r="L14">
         <v>469821.0</v>
       </c>
       <c r="M14">
         <v>247852.0</v>
       </c>
       <c r="N14">
         <v>210633.0</v>
       </c>
       <c r="O14">
         <v>182089.0</v>
       </c>
       <c r="P14">
         <v>220000.0</v>
       </c>
       <c r="Q14">
         <v>220000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2898840.0</v>
       </c>
       <c r="F15">
         <v>61598.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>3906000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16">
         <v>87630000.0</v>
       </c>
       <c r="C16">
         <v>103147000.0</v>
       </c>
       <c r="D16">
         <v>51352000.0</v>
       </c>
       <c r="E16">
         <v>86521542.0</v>
       </c>
       <c r="F16">
         <v>51089118.0</v>
       </c>
       <c r="G16">
         <v>55921152.0</v>
       </c>
       <c r="H16">
         <v>26752135.0</v>
       </c>
       <c r="I16">
         <v>26754852.0</v>
       </c>
@@ -23459,76 +23672,76 @@
       </c>
       <c r="O16">
         <v>12535672.0</v>
       </c>
       <c r="P16">
         <v>8512.0</v>
       </c>
       <c r="Q16">
         <v>12012.0</v>
       </c>
       <c r="R16">
         <v>8688000.0</v>
       </c>
       <c r="S16">
         <v>2647000.0</v>
       </c>
       <c r="T16">
         <v>14652000.0</v>
       </c>
       <c r="U16">
         <v>14652000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B18">
         <v>27821000.0</v>
       </c>
       <c r="C18">
         <v>110097000.0</v>
       </c>
       <c r="D18">
         <v>3819000.0</v>
       </c>
       <c r="E18">
         <v>-73419428.0</v>
       </c>
       <c r="F18">
         <v>-125880240.0</v>
       </c>
       <c r="G18">
         <v>-114729638.0</v>
       </c>
       <c r="H18">
         <v>-80005342.0</v>
       </c>
       <c r="I18">
         <v>-64774282.0</v>
       </c>
@@ -23549,139 +23762,139 @@
       </c>
       <c r="O18">
         <v>-7022648.0</v>
       </c>
       <c r="P18">
         <v>-29000.0</v>
       </c>
       <c r="Q18">
         <v>-19676.0</v>
       </c>
       <c r="R18">
         <v>-24459000.0</v>
       </c>
       <c r="S18">
         <v>-19005000.0</v>
       </c>
       <c r="T18">
         <v>-23615000.0</v>
       </c>
       <c r="U18">
         <v>-23615000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-8575000.0</v>
       </c>
       <c r="D19">
         <v>-7322307.0</v>
       </c>
       <c r="E19">
         <v>-13911171.0</v>
       </c>
       <c r="F19">
         <v>-13511258.0</v>
       </c>
       <c r="G19">
         <v>-12724680.0</v>
       </c>
       <c r="H19">
         <v>-3811838.0</v>
       </c>
       <c r="I19">
         <v>-2095600.0</v>
       </c>
       <c r="J19">
         <v>5390184.0</v>
       </c>
       <c r="K19">
         <v>977993.0</v>
       </c>
       <c r="L19">
         <v>-1715502.0</v>
       </c>
       <c r="M19">
         <v>-1717492.0</v>
       </c>
       <c r="N19">
         <v>-2935184.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>64645289.0</v>
       </c>
       <c r="F20">
         <v>121144103.0</v>
       </c>
       <c r="G20">
         <v>131195291.0</v>
       </c>
       <c r="H20">
         <v>48397088.0</v>
       </c>
       <c r="I20">
         <v>42944831.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
         <v>-938000.0</v>
       </c>
       <c r="C21">
         <v>-60000000.0</v>
       </c>
       <c r="D21">
         <v>-23601000.0</v>
       </c>
       <c r="E21">
         <v>48967072.0</v>
       </c>
       <c r="F21">
         <v>-34299.0</v>
       </c>
       <c r="G21">
         <v>13517932.0</v>
       </c>
       <c r="H21">
         <v>34290489.0</v>
       </c>
       <c r="I21">
         <v>-36278.0</v>
       </c>
@@ -23690,51 +23903,51 @@
       </c>
       <c r="K21">
         <v>-62243.0</v>
       </c>
       <c r="L21">
         <v>-15542687.0</v>
       </c>
       <c r="M21">
         <v>9807206.0</v>
       </c>
       <c r="N21">
         <v>988431.0</v>
       </c>
       <c r="O21">
         <v>3671270.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22">
         <v>146930000.0</v>
       </c>
       <c r="C22">
         <v>197673000.0</v>
       </c>
       <c r="D22">
         <v>-28239000.0</v>
       </c>
       <c r="E22">
         <v>-65903950.0</v>
       </c>
       <c r="F22">
         <v>-71647618.0</v>
       </c>
       <c r="G22">
         <v>-75748548.0</v>
       </c>
       <c r="H22">
         <v>-48279317.0</v>
       </c>
       <c r="I22">
         <v>-65743445.0</v>
       </c>
@@ -23755,51 +23968,51 @@
       </c>
       <c r="O22">
         <v>-7301313.0</v>
       </c>
       <c r="P22">
         <v>-26460.0</v>
       </c>
       <c r="Q22">
         <v>-20526.0</v>
       </c>
       <c r="R22">
         <v>-20009000.0</v>
       </c>
       <c r="S22">
         <v>-24891000.0</v>
       </c>
       <c r="T22">
         <v>-29687000.0</v>
       </c>
       <c r="U22">
         <v>-29687000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B23">
         <v>-11891000.0</v>
       </c>
       <c r="C23">
         <v>-5796000.0</v>
       </c>
       <c r="D23">
         <v>-13973000.0</v>
       </c>
       <c r="E23">
         <v>-7507000.0</v>
       </c>
       <c r="F23">
         <v>-62000.0</v>
       </c>
       <c r="G23">
         <v>-816568.0</v>
       </c>
       <c r="H23">
         <v>-10864480.0</v>
       </c>
       <c r="I23">
         <v>13007.0</v>
       </c>
@@ -23818,96 +24031,96 @@
       <c r="N23">
         <v>-772946.0</v>
       </c>
       <c r="O23">
         <v>-1363009.0</v>
       </c>
       <c r="P23">
         <v>1290258.0</v>
       </c>
       <c r="Q23">
         <v>23000.0</v>
       </c>
       <c r="R23">
         <v>30500000.0</v>
       </c>
       <c r="S23">
         <v>7000000.0</v>
       </c>
       <c r="T23">
         <v>12500.0</v>
       </c>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B24">
         <v>-316000.0</v>
       </c>
       <c r="C24">
         <v>-349000.0</v>
       </c>
       <c r="D24">
         <v>-210000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>2000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>12500000.0</v>
       </c>
       <c r="K24">
         <v>977990.0</v>
       </c>
       <c r="L24">
         <v>-1715500.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B25">
         <v>3919000.0</v>
       </c>
       <c r="C25">
         <v>2157000.0</v>
       </c>
       <c r="D25">
         <v>32643000.0</v>
       </c>
       <c r="E25">
         <v>12353058.0</v>
       </c>
       <c r="F25">
         <v>1754539.0</v>
       </c>
       <c r="G25">
         <v>1639594.0</v>
       </c>
       <c r="H25">
         <v>-320341.0</v>
       </c>
       <c r="I25">
         <v>961327.0</v>
       </c>
@@ -23926,102 +24139,102 @@
       <c r="N25">
         <v>146868.0</v>
       </c>
       <c r="O25">
         <v>7472.0</v>
       </c>
       <c r="P25">
         <v>1610000.0</v>
       </c>
       <c r="Q25">
         <v>-220000.0</v>
       </c>
       <c r="R25">
         <v>-14941000.0</v>
       </c>
       <c r="S25">
         <v>23777000.0</v>
       </c>
       <c r="T25">
         <v>1492000.0</v>
       </c>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B26">
         <v>-31940000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26">
         <v>-1415000.0</v>
       </c>
       <c r="E26">
         <v>-2898840.0</v>
       </c>
       <c r="F26">
         <v>-61598.0</v>
       </c>
       <c r="G26">
         <v>131208723.0</v>
       </c>
       <c r="H26">
         <v>48472136.0</v>
       </c>
       <c r="I26">
         <v>42957838.0</v>
       </c>
       <c r="J26">
         <v>39207354.0</v>
       </c>
       <c r="K26">
         <v>12900541.0</v>
       </c>
       <c r="L26">
         <v>10306607.0</v>
       </c>
       <c r="M26">
         <v>-12000.0</v>
       </c>
       <c r="N26">
         <v>-26517959.0</v>
       </c>
       <c r="O26">
         <v>-150000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B27">
         <v>20026000.0</v>
       </c>
       <c r="C27">
         <v>13616000.0</v>
       </c>
       <c r="D27">
         <v>6187000.0</v>
       </c>
       <c r="E27">
         <v>5215000.0</v>
       </c>
       <c r="F27">
         <v>3488000.0</v>
       </c>
       <c r="G27">
         <v>2855122.0</v>
       </c>
       <c r="H27">
         <v>2650777.0</v>
       </c>
       <c r="I27">
         <v>2223288.0</v>
       </c>
@@ -24030,51 +24243,51 @@
       </c>
       <c r="K27">
         <v>1250074.0</v>
       </c>
       <c r="L27">
         <v>1711047.0</v>
       </c>
       <c r="M27">
         <v>1248454.0</v>
       </c>
       <c r="N27">
         <v>888295.0</v>
       </c>
       <c r="O27">
         <v>626787.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B28">
         <v>-44022000.0</v>
       </c>
       <c r="C28">
         <v>-58302000.0</v>
       </c>
       <c r="D28">
         <v>-38989000.0</v>
       </c>
       <c r="E28">
         <v>108851852.0</v>
       </c>
       <c r="F28">
         <v>121048206.0</v>
       </c>
       <c r="G28">
         <v>143896655.0</v>
       </c>
       <c r="H28">
         <v>80002625.0</v>
       </c>
       <c r="I28">
         <v>42921560.0</v>
       </c>
@@ -24095,51 +24308,51 @@
       </c>
       <c r="O28">
         <v>19470549.0</v>
       </c>
       <c r="P28">
         <v>25500.0</v>
       </c>
       <c r="Q28">
         <v>23000.0</v>
       </c>
       <c r="R28">
         <v>30500000.0</v>
       </c>
       <c r="S28">
         <v>7000000.0</v>
       </c>
       <c r="T28">
         <v>12500000.0</v>
       </c>
       <c r="U28">
         <v>12500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B29">
         <v>50396000.0</v>
       </c>
       <c r="C29">
         <v>118672000.0</v>
       </c>
       <c r="D29">
         <v>8800000.0</v>
       </c>
       <c r="E29">
         <v>-59508257.0</v>
       </c>
       <c r="F29">
         <v>-112368982.0</v>
       </c>
       <c r="G29">
         <v>-102002958.0</v>
       </c>
       <c r="H29">
         <v>-76193504.0</v>
       </c>
       <c r="I29">
         <v>-62678682.0</v>
       </c>
@@ -24160,51 +24373,51 @@
       </c>
       <c r="O29">
         <v>-6903795.0</v>
       </c>
       <c r="P29">
         <v>-29000.0</v>
       </c>
       <c r="Q29">
         <v>-19676.0</v>
       </c>
       <c r="R29">
         <v>-24459000.0</v>
       </c>
       <c r="S29">
         <v>-19005000.0</v>
       </c>
       <c r="T29">
         <v>-23615000.0</v>
       </c>
       <c r="U29">
         <v>-23615000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B30">
         <v>-21891000.0</v>
       </c>
       <c r="C30">
         <v>-8575000.0</v>
       </c>
       <c r="D30">
         <v>-4981000.0</v>
       </c>
       <c r="E30">
         <v>-13911171.0</v>
       </c>
       <c r="F30">
         <v>-13511258.0</v>
       </c>
       <c r="G30">
         <v>-12724680.0</v>
       </c>
       <c r="H30">
         <v>-3811838.0</v>
       </c>
       <c r="I30">
         <v>-2095600.0</v>
       </c>
@@ -24232,703 +24445,710 @@
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ30"/>
+  <dimension ref="A1:CA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>87630000.0</v>
+      </c>
+      <c r="C2">
         <v>61385000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>90285000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>71625000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>103147000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>86707000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>88244000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45325000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>51352000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>74156765.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>62513000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69204163.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>86522000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>34906020.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52415053.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>69504946.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>51089118.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34410570.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42408958.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>61965709.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>55921152.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>59675045.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>75781122.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>101235699.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26752135.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>48006152.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>73615909.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16534278.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26754852.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>46367489.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>59153975.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31619837.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>48607574.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13601391.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25574009.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8542928.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9914867.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7905975.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12549173.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8925132.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10440959.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9177767.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7821841.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16564190.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17199030.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13951525.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17869031.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>26517959.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>26149477.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5380043.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7653479.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10320517.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12535672.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10720397.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12887788.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14239828.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>87771.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5909.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8512.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>16192.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3100.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3619.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12012.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2934.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6844.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9270000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8688000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10108000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>8028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647000.0</v>
       </c>
       <c r="BS2">
         <v>2647000.0</v>
       </c>
       <c r="BT2">
+        <v>2647000.0</v>
+      </c>
+      <c r="BU2">
         <v>-431000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>7805000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14652000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>16663000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9033000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11253000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
+        <v>2543000</v>
+      </c>
+      <c r="C3">
         <v>1084000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14368000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2422000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4701000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2757000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1056000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2065999</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2347000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1197212</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>757000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>872633</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1945000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3748521</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3380481</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3940084</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2842085</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3675854</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2788669</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4475574</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2571161</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3598321</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2885075</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4168408</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2074876</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1594296</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1971867</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>135222</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>110453</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>819006</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>230219</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>497129</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>549246</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2009871</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>569900</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>92973</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3584</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10024</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5352</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>40597</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>17437</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4496</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8875</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7508</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>14186</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>556288</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1396472</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>258543</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>111948</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5459</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>16367</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>108735</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>66074</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>35332</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>27370</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>56000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
@@ -24949,2163 +25169,2185 @@
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-6691274.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-17317379.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>51615522.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-17509033.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-17089893.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>18415828.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>16678548.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-7998388.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-19556751.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>6044557.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-3753893.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-16106077.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-25454577.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>74483564.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-21254017.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-25609757.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>57081631.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-10220574.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-19612637.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-12786486.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>27534138.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-16987737.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>35006183.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-11972618.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>17031081.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1371939.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>2008892.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-4643198.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>3624041.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1515827.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>1263192.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>1355926.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-8742349.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-634840.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>3247505.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-3917506.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-8648928.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>368482.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>20769434.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-2273436.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-2667038.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-2215155.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>1815275.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-3521601.0</v>
       </c>
-      <c r="BD4"/>
-      <c r="BE4">
+      <c r="BE4"/>
+      <c r="BF4">
         <v>14152057.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>2170.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-2603.0</v>
       </c>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-2166468.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1005697.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>204050.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-461576.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-593522.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>217616.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>558011.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-825941.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-63630.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2736424.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>617541.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1115866.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-41746.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2401283.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2378894.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-133811.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>392069.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-109490.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-648692.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>303580.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>277998.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-681989.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1289623.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>81710.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1331310.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-442972.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>160104.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>148761.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>99211.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-641523.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>148117.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-594194.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>925487.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-401389.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>136529.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>103675.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>176477.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-298313.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>379788.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1570650.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1924621.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-353868.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>51246.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>137770.0</v>
       </c>
-      <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-374764.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
+      <c r="CA5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
+        <v>50523000.0</v>
+      </c>
+      <c r="C6">
         <v>26245000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-28900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18660000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-31522000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16440000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1537000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>42919000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6027000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22804765.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11644000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6691274.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17318000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>51615522.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-17509033.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-17089893.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18415828.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16678548.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7998388.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19556751.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6044557.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3753893.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-16106077.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-25454577.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>74483564.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-21254017.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-25609757.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>57081631.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-10220574.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-19612637.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12786486.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>27534138.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-16987737.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>35006183.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-11972618.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17031081.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1371939.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2008892.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4643198.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3624041.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1515827.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1263192.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1355926.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-8742349.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-634840.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3247505.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3917506.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-8648928.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>368482.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>20769434.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2273436.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2667038.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2215155.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1815275.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2167391.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1352040.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>14152057.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2170.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2603.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-7680.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>13092.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-519.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-8393.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>9078.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3910.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2426000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>582000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1420000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2080000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5381000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-12005000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3078000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-2218000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-6018000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-6847000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-2011000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>7630000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-2220000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7">
+        <v>9244000.0</v>
+      </c>
+      <c r="C7">
         <v>-22520000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-37320000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-23004000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
-        <v>9781000.0</v>
+        <v>-56751000.0</v>
       </c>
       <c r="G7">
+        <v>13723000.0</v>
+      </c>
+      <c r="H7">
         <v>-16224000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10338001.0</v>
       </c>
-      <c r="I7">
-[...1 lines deleted...]
-      </c>
       <c r="J7">
+        <v>-24519000.0</v>
+      </c>
+      <c r="K7">
         <v>3601584.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3871000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5059998.0</v>
       </c>
-      <c r="M7">
-[...1 lines deleted...]
-      </c>
       <c r="N7">
+        <v>-12527000.0</v>
+      </c>
+      <c r="O7">
         <v>-2886.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3490143.0</v>
       </c>
-      <c r="P7">
-[...1 lines deleted...]
-      </c>
       <c r="Q7">
-        <v>-13143960.0</v>
+        <v>-3334000.0</v>
       </c>
       <c r="R7">
+        <v>-11458236.0</v>
+      </c>
+      <c r="S7">
         <v>-20154725.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1737502.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-15994119.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-17269077.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14212150.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9187575.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3119498.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-7262095.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-11160797.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-14022318.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7013309.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1306347.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2643342.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>908873.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1777535.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-176436.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-4408437.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3976072.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-475775.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>625898.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>415214.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-884892.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>655969.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1193872.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-174971.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1767146.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1086871.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1176421.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>99076.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>424275.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-873017.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>527594.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1417823.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>154743.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1964557.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-99537.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>159027.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>887468.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>9650.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1493374.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-4503.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-9.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3790.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-3750.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>5650.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>900.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1674000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>2182000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-6070000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>2680000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>13881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8822000.0</v>
       </c>
       <c r="BT7">
         <v>-8822000.0</v>
       </c>
       <c r="BU7">
+        <v>-8822000.0</v>
+      </c>
+      <c r="BV7">
         <v>-4867000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>1081000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-5283000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-8511000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>7924000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>5167000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-10213116.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-11013446.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>5397337.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2018539.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>6745778.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2947233.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-8184236.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3151973.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-8182564.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2124740.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-6902754.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>179629.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>593669.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-3637915.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>3845562.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-2228818.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3776259.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>82037.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>2734353.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-329600.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-139592.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>222552.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2380345.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>792464.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1452335.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>178089.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>309504.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-500816.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>117235.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-19482.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>276147.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-678116.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-171056.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>32518.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>178210.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>241342.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-319090.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-484423.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>335091.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-98173.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>89409.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-287215.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>22785.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-61897.0</v>
       </c>
-      <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>22567000.0</v>
+      </c>
+      <c r="C9">
         <v>-20756000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-27948000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10313000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-49413000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>141000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-20027000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>19508000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-22200000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3897632.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5413000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-10213116.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-11013000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5397337.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2018539.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6745778.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2947233.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8184236.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3151973.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8182564.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2124740.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-6902754.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>179629.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>593669.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3637915.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3845562.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2228818.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3776259.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>82037.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2734353.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-329600.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-139592.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>222552.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2380345.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>792464.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1452335.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>178089.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>309504.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-500816.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>117235.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-19482.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>276147.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-678116.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-171056.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>32518.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>178210.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>241342.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-319090.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-484423.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>335091.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-98173.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>89409.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-287215.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>22785.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>158199.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-220096.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-665322.0</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
-      <c r="BH9"/>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
+      <c r="CA9"/>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
+        <v>-15633000.0</v>
+      </c>
+      <c r="C10">
         <v>-9798000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5203000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-19276000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1953000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1566000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8009000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2077999.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4826000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9789942.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1336000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2204810.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-705000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-366414.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-16838175.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6929149.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14422219.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-10601217.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14423128.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5553543.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12610601.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11783070.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-13751180.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3712546.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>775932.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-12779396.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-16695588.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5149838.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-25310.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4738735.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1630466.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>191834.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>189379.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>790790.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-268238.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>355112.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-288346.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-402412.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-408408.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-160087.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-603466.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-614959.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-377918.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-511962.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-232171.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-256206.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-339955.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-128109.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>684566.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-463985.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-289917.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>92111.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>258326.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-255906.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>193354.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-27753.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-27943.0</v>
       </c>
-      <c r="BF10">
-[...1 lines deleted...]
-      </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
-      <c r="BH10"/>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
+      <c r="CA10"/>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5114776.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1814270.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5237859.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>15828147.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2557107.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-200866.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1927283.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13834598.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5985388.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>202688.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3093935.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3268110.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>41125.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1998829.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1412995.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5035899.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1520719.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1253584.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9732.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2565359.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2107775.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>93622.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-3087288.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3370136.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1952758.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1179127.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>348018.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-124429.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>599610.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>70599.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>15724.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2698277.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-610243.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-575379.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>40543.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>419213.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-602295.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>625764.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1166929.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2113483.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-141584.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>283220.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>340902.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>660147.0</v>
       </c>
-      <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>-1090667.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-4503.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-9.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
+      <c r="CA11"/>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2623220.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2108240.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2460544.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2297536.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2237345.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8313329.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1353675.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>690618.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>846834.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>782178.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-270105.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>783744.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>718150.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>677524.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2381088.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>668899.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>735133.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-927272.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>704522.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>588322.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>537850.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>514784.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1360067.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>505730.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>311363.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>240032.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>253986.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>262963.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>310945.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>422180.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>489385.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1167029.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>437093.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>393313.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>414231.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>391937.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>444402.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>248485.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>239037.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>222408.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>201744.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>181816.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>238601.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>362290.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>46254.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
+      <c r="CA12"/>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>3820266.0</v>
       </c>
       <c r="N13">
+        <v>3820266.0</v>
+      </c>
+      <c r="O13">
         <v>6934606.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1556814.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-423544.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1668974.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3484160.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1893281.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3727376.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3612880.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1379739.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3313864.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2241955.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4377756.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1386576.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1675254.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>604434.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-942473.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1271670.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>702337.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>787261.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-385613.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-821499.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-13225.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>198187.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-603609.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>183525.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-121594.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1539372.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14">
+        <v>1839000.0</v>
+      </c>
+      <c r="C14">
         <v>2046000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2023000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2058000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
-        <v>2163000.0</v>
+        <v>1969000.0</v>
       </c>
       <c r="G14">
+        <v>1944000.0</v>
+      </c>
+      <c r="H14">
         <v>1940000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2274000.0</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
+        <v>2114000.0</v>
+      </c>
+      <c r="K14">
         <v>2108950.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2813000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2097577.0</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="N14">
+        <v>2033000.0</v>
+      </c>
+      <c r="O14">
         <v>1936877.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1861992.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>2175059.0</v>
+        <v>1724283.0</v>
       </c>
       <c r="R14">
+        <v>1590217.0</v>
+      </c>
+      <c r="S14">
         <v>1517716.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1422164.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1325994.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1229628.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1232509.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1035293.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>885652.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>788838.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>828598.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>818128.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>806092.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>805330.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>923902.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>847057.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>845898.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>829541.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1461036.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>836071.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>277132.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>118062.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>117874.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>117308.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>116000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>118393.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>117192.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>117930.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>117577.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>117122.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>96790.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>54199.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>48564.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>48299.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>51558.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>54887.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>60575.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>43613.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>41346.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>48896.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>46112.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>45735.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
-      <c r="BH14"/>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
+      <c r="CA14"/>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>246580.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>2067543.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -27146,309 +27388,315 @@
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
+      <c r="CA15"/>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16">
+        <v>138153000.0</v>
+      </c>
+      <c r="C16">
         <v>87630000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>61385000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>90285000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>71625000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>103147000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>86707000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>88244000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>45325000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>51352000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>74157000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>62512889.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69204000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>86521542.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34906020.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>52415053.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>69504946.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51089118.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>34410570.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42408958.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>61965709.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>55921152.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59675045.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>75781122.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>101235699.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>26752135.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>48006152.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>73615909.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16534278.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>26754852.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>46367489.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>59153975.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31619837.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>48607574.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13601391.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25574009.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8542928.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9914867.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7905975.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12549173.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8925132.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10440959.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9177767.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7821841.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>16564190.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17199030.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>13951525.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17869031.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>26517959.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>26149477.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5380043.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7653479.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10320517.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>12535672.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10720397.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>12887788.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14239828.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8079.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5909.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8512.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16192.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3100.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3619.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>12012.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2934.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6844000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9270000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8688000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>10108000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>8028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647000.0</v>
       </c>
       <c r="BT16">
         <v>2647000.0</v>
       </c>
       <c r="BU16">
+        <v>2647000.0</v>
+      </c>
+      <c r="BV16">
         <v>-2218000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-6018000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7805000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>14652000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>16663000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>9033000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27483,493 +27731,498 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B18">
+        <v>55706000.0</v>
+      </c>
+      <c r="C18">
         <v>34555000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1075000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18717000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-24376000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>47459000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>23972000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>43580000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4564999.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>16398740.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>11228000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6931389.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16668000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11127836.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16665242.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16770852.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-28855498.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-37141086.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16201056.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-36737811.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-35800287.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-35817757.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-26737162.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-25452883.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-26721836.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-21246332.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-25602199.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-18759174.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-14397637.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-19612130.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-12773624.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-15405168.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-16983360.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-15368500.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-10309271.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-8868321.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-5402010.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-3623702.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-4688540.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-4844774.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-5185367.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4073713.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-2681928.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-4453875.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4234961.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3458721.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3862340.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-4554822.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-5152278.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2965222.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-2242029.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-2735693.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-3140845.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1842382.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2128558.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-996858.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1998699.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-12830.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-5183.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-7680.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-3908.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-9019.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-8393.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-1922.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-3910.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-8426000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-5418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4420000.0</v>
       </c>
       <c r="BQ18">
         <v>-4420000.0</v>
       </c>
       <c r="BR18">
+        <v>-4420000.0</v>
+      </c>
+      <c r="BS18">
         <v>3386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3922000.0</v>
       </c>
       <c r="BT18">
         <v>-3922000.0</v>
       </c>
       <c r="BU18">
+        <v>-3922000.0</v>
+      </c>
+      <c r="BV18">
         <v>-2218000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-6018000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-6847000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-2011000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-2370000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-4720000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-14368000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2527000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4720000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2750000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1098000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2365000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2362000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1407214.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-756557.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-872633.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1944596.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3748521.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3380481.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3940084.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2842085.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3675854.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2788669.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4475574.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2571161.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3598321.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2885075.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4168408.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2072876.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1594296.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1971867.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-135222.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-110453.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>5390184.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>245000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>5145184.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>5636507.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>244272.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-8575985.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>3673199.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>5396184.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>4165992.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-4418139.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-6859539.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>1666954.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-6052.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-4110537.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>732143.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-2935184.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>64645289.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>53828426.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>8213602.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>17189560.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -27983,2122 +28236,2155 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
-        <v>-469000.0</v>
+        <v>124531000.0</v>
       </c>
       <c r="C21">
         <v>-469000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21"/>
+      <c r="D21">
+        <v>-469000.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21">
-        <v>-30000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>-30000000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-30000000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-6465.0</v>
       </c>
       <c r="N21">
+        <v>-6465.0</v>
+      </c>
+      <c r="O21">
         <v>-9403.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-404562.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9093.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>49371634.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8792.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8647.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8500.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-8360.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1041780.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8083.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7816.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12492184.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6507552.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7558.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>27368669.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13436930.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7186.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-17910.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6805.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4377.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12964833.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1670851.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13154402.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1115113.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3913.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-26730.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-27941.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3659.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-59280.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-15811849.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>331787.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3345.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4996729.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3198.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>25058.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4788617.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2990.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2924.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2859.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>997204.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3879171.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5326.0</v>
       </c>
-      <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>-202575.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22">
+        <v>45328000.0</v>
+      </c>
+      <c r="C22">
         <v>49379000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>36429000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>34218000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26904000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>111896000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35909000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>32061999.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>17806000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-17644533.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2565000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-6370707.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-6789000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12231733.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-14899504.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-13764906.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-25007857.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-16649420.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-17712954.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-18905303.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-18379941.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-19407774.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-16917453.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-20178091.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-19245230.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10561031.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-11438459.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-13211872.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13067955.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-18037987.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-15135485.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-14747831.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-17822142.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-12982802.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-15202715.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-9036495.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-6536963.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-4559108.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-4331239.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-6012335.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-4612469.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-4582653.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-5102424.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-4679318.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-3605535.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3563357.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3384689.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3961245.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-5903872.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-4701208.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2688947.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-4895444.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-3241647.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2251537.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-3245747.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1206715.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-597314.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-8327.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-5174.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-11680.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-4908.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-5229.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-4643.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-7572.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-4810.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-4326.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-3818000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-20009000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-10939000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-7119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24891000.0</v>
       </c>
       <c r="BT22">
         <v>-24891000.0</v>
       </c>
       <c r="BU22">
+        <v>-24891000.0</v>
+      </c>
+      <c r="BV22">
         <v>-16069000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-11202000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-5283000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-29687000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-21176000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-19100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B23">
+        <v>-5058000.0</v>
+      </c>
+      <c r="C23">
         <v>-1195000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1902000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1566000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>101000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-382000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1158000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>331000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1029000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-340450.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>624000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-224966.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-640509.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1892528.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-404562.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-309948.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4378366.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>53828426.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2287.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4475574.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-59311.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-830000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2885075.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6255.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7177.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-48397088.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1971867.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-48851.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-10815629.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6679.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5048.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>42946111.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-549246.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3265331.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7504.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-174839.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5141600.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5626483.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-22904.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-24200.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3655762.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-55701.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11363.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-496512.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-6873725.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>42543.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-45916.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>19559.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-58326.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-357990.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-28483.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>71514.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-71514.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-96514.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-36140.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-296398.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-933957.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2580.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-6000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>17000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8500.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11000.0</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>-6000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14000000.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>7000000.0</v>
       </c>
-      <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>10000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>193</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-192000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-105000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-19000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-356000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-299001.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-15000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-210000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>2000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>5390184.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>12500000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5145184.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>16657993.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>244272.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-8575985.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3673199.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5396184.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4165992.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-4418139.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-6859539.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4110537.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-6052.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-4110537.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>732143.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2935184.0</v>
       </c>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>-62702.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
         <v>-56151.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
-      <c r="BH24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B25">
+        <v>-7783000.0</v>
+      </c>
+      <c r="C25">
         <v>170000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2311000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1284000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>-79057000.0</v>
+        <v>154000.0</v>
       </c>
       <c r="G25">
+        <v>-82780000.0</v>
+      </c>
+      <c r="H25">
         <v>224000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1891000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>240000.0</v>
+      </c>
+      <c r="K25">
         <v>27784796.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1041000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1637334.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
+        <v>1450000.0</v>
+      </c>
+      <c r="O25">
         <v>1849825.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1929400.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>8321957.0</v>
+        <v>1352808.0</v>
       </c>
       <c r="R25">
+        <v>7221075.0</v>
+      </c>
+      <c r="S25">
         <v>607804.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>450283.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>428648.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>408086.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>402375.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>433904.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>409312.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>394003.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>605086.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>343418.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>60005.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>209059.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>259781.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>247828.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>233579.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>220139.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>190290.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>145471.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>148427.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>154545.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>158356.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>152672.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>125243.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>97838.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>72838.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>96363.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>96487.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>124850.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>107838.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>98671.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>94485.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>58669.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>33027.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>31247.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>41610.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>40984.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>218243.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>208195.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>154095.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>46254.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>-2540.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>-1.0</v>
       </c>
-      <c r="BK25"/>
-      <c r="BL25">
+      <c r="BL25"/>
+      <c r="BM25">
         <v>13878524.0</v>
       </c>
-      <c r="BM25"/>
-      <c r="BN25">
+      <c r="BN25"/>
+      <c r="BO25">
         <v>-10095674.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3782000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>21659000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3839000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-3376000.0</v>
       </c>
-      <c r="BS25"/>
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25">
         <v>29791000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>18718000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4103000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3719000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>36187000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>10882000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>9213000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B26">
+        <v>-130191000.0</v>
+      </c>
+      <c r="C26">
         <v>-8902000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-23038000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-7228000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-644000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3169000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-693000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2476000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-340450.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-208000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>471546.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-640000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2067543.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-429982.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-309948.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-91367.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>53828426.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>8213602.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>17189560.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>41912515.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>31852084.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10639168.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6255.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>88711216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48472140.0</v>
       </c>
       <c r="AA26">
         <v>48472140.0</v>
       </c>
       <c r="AB26">
+        <v>48472140.0</v>
+      </c>
+      <c r="AC26">
         <v>48472136.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>6679.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5048.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>42946111.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>39199850.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7504.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>13072741.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>10257380.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-172200.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>13072741.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>1.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-86777.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-69622.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>10463005.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>42543.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-45916.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-8627.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>26672830.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>43031.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>-71514.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-150000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-332538.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>16353331.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B27">
+        <v>6329000.0</v>
+      </c>
+      <c r="C27">
         <v>5392000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5047000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4963000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4624000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5433000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3179000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2863000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2141000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1745155.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1695000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1637204.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1110000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1068602.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1313494.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1191047.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1641388.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1213393.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>688274.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>805189.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>781397.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>688182.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>774784.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>715608.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>676548.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>636108.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>650670.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>726736.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>637263.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>595532.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>577581.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>535391.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>514784.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>508689.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>505730.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>311363.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>235877.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>253986.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>262963.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>310945.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>422180.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>489385.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>447932.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>386661.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>387069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327060.0</v>
       </c>
       <c r="AU27">
         <v>327060.0</v>
       </c>
       <c r="AV27">
+        <v>327060.0</v>
+      </c>
+      <c r="AW27">
         <v>360134.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>234200.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>221759.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>225221.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>222771.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>218544.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>218243.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>208195.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>154095.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>46254.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B28">
+        <v>-10130000.0</v>
+      </c>
+      <c r="C28">
         <v>-9118000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27825000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7127000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-31026000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25467000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-362000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1447000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-38993961.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>416000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>240115.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-650000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>62743358.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-843791.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-319041.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>47271326.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>53819634.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8202668.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17181060.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>41844844.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>32063864.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10631085.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1694.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>101203400.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7685.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7558.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>75840805.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4177063.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-507.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-12862.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>42939306.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-4377.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>50374683.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1663347.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13154402.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1115113.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3913.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-198930.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17044800.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3659.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-59279.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-128138.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>129665.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10459660.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5039272.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-49114.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16431.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4788617.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>26669840.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-31407.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>68655.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>925690.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3657657.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-38833.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-299031.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16150756.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>15000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2580.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-6000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>17000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8500.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>11000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>-6000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BT28">
         <v>7000000.0</v>
       </c>
-      <c r="BU28"/>
+      <c r="BU28">
+        <v>7000000.0</v>
+      </c>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>10000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B29">
+        <v>58249000.0</v>
+      </c>
+      <c r="C29">
         <v>35639000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13293000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21139000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-19675000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>50216000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25028000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>45646000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2218000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17595952.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11985000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6058756.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-14723000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-7379315.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13284761.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-12830768.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-26013413.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-33465232.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-13412387.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-32262237.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-33229126.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-32219436.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-23852087.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-21284475.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-24646960.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-19652036.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-23630332.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-18623952.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-14287184.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-18793124.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-12543405.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-14908039.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-16434114.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-13358629.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-9739371.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-8775348.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-5398426.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3613678.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-4683188.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-4804177.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-5167930.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-4078209.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-2673053.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-4446367.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-4220775.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2902433.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-2465868.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-4296279.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-5040330.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2959763.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-2225662.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-2626958.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-3074771.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-1807050.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-2101188.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-996858.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1998699.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-12830.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-5183.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-7680.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-3908.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-9019.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-8393.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-1922.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-3910.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-8426000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-5418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4420000.0</v>
       </c>
       <c r="BQ29">
         <v>-4420000.0</v>
       </c>
       <c r="BR29">
+        <v>-4420000.0</v>
+      </c>
+      <c r="BS29">
         <v>3386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3922000.0</v>
       </c>
       <c r="BT29">
         <v>-3922000.0</v>
       </c>
       <c r="BU29">
+        <v>-3922000.0</v>
+      </c>
+      <c r="BV29">
         <v>-2218000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-6018000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-6847000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-2011000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-2370000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-4720000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B30">
+        <v>2404000.0</v>
+      </c>
+      <c r="C30">
         <v>-276000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-14368000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2527000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4720000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2750000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1098000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2365000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2362000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1407214.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-757000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-872633.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1945000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3748521.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3380481.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3940084.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2842085.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3675854.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2788669.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4475574.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2571161.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3598321.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2885075.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4168408.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2072876.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1594296.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1971867.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-135222.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-110453.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-819006.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-230219.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-497129.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-549246.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2009871.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-569900.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12652027.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5141600.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5626483.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>238920.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-8616582.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3655762.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5400680.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4157117.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4425647.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-6873725.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1110666.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1402524.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-4369080.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>620195.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2940643.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-16367.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-108735.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-66074.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-35332.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-27370.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-56151.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
-      <c r="BH30"/>
+      <c r="BH30">
+        <v>0.0</v>
+      </c>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
+      <c r="CA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>