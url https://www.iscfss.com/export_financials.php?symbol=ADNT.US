--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1663,51 +1666,53 @@
       </c>
       <c r="F23">
         <v>10778000000.0</v>
       </c>
       <c r="G23">
         <v>10261000000.0</v>
       </c>
       <c r="H23">
         <v>10342000000.0</v>
       </c>
       <c r="I23">
         <v>10942000000.0</v>
       </c>
       <c r="J23">
         <v>13170000000.0</v>
       </c>
       <c r="K23">
         <v>13033000000.0</v>
       </c>
       <c r="L23">
         <v>10437000000.0</v>
       </c>
       <c r="M23">
         <v>11206000000.0</v>
       </c>
-      <c r="N23"/>
+      <c r="N23">
+        <v>11206000000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
         <v>2386000000.0</v>
       </c>
       <c r="C24">
         <v>2396000000.0</v>
       </c>
       <c r="D24">
         <v>2401000000.0</v>
       </c>
       <c r="E24">
         <v>2564000000.0</v>
       </c>
       <c r="F24">
         <v>3512000000.0</v>
       </c>
       <c r="G24">
         <v>4097000000.0</v>
       </c>
       <c r="H24">
         <v>3708000000.0</v>
@@ -3053,51 +3058,53 @@
       </c>
       <c r="F60">
         <v>2376000000.0</v>
       </c>
       <c r="G60">
         <v>1213000000.0</v>
       </c>
       <c r="H60">
         <v>1848000000.0</v>
       </c>
       <c r="I60">
         <v>2392000000.0</v>
       </c>
       <c r="J60">
         <v>4279000000.0</v>
       </c>
       <c r="K60">
         <v>4210000000.0</v>
       </c>
       <c r="L60">
         <v>5626000000.0</v>
       </c>
       <c r="M60">
         <v>5453000000.0</v>
       </c>
-      <c r="N60"/>
+      <c r="N60">
+        <v>5639000000.0</v>
+      </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" t="s">
@@ -3126,699 +3133,712 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>3113000000.0</v>
+      </c>
+      <c r="C2">
         <v>2533000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2549000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2518000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2472000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2244000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2552000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2462000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2512000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2422000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2526000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2646000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2677000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2422000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2478000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2361000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2468000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2284000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2130000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2094000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2378000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2228000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2179000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1465000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2203000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2511000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2709000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2751000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2880000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2590000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2468000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2851000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3106000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2768000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2958000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2498000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2733000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2410000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2776000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2503000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2595000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2462000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2653000000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>2856000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
-    </row>
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-712000000.0</v>
+      </c>
+      <c r="C5">
         <v>-656000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-670000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-674000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-814000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-920000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-693000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-869000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-802000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-704000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-842000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-754000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-687000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-730000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-845000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-742000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-600000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-612000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-627000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-578000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-619000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-582000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-665000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-658000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-690000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-504000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-569000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-499000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-479000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-518000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-531000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-447000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-185000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-336000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-397000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-493000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-626000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-725000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-276000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-289000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-208000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-397000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-247000000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>5453000000.0</v>
       </c>
-      <c r="AU5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>3951000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3960000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3955000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
-    </row>
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -3835,6201 +3855,6320 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>3966000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3995000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4018000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4026000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4018000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4008000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3998000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3991000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3993000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3985000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3980000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3974000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3968000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3966000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3963000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3962000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3959000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3956000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3954000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3951000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3960000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3955000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3952000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3942000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3966000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4008000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3899000000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>831000000.0</v>
+      </c>
+      <c r="C10">
         <v>855000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>958000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>860000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>754000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>860000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>945000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>890000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>905000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>990000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1110000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>908000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>826000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>901000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>947000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>892000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1118000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2080000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1521000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1000000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>984000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1820000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1692000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1032000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1640000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>965000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>924000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1025000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>491000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>406000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>687000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>378000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>353000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>390000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>709000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>669000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>729000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>709000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>105000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>120000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>66000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>58000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>44000000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-60000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>45000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>831000000.0</v>
+      </c>
+      <c r="C12">
         <v>855000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>958000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>860000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>754000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>860000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>945000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>890000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>905000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>990000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1110000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>908000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>826000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>901000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>947000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>892000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1118000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2080000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1521000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1000000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>984000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1820000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1692000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1032000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1640000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>965000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>924000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1025000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>491000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>406000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>687000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>378000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>353000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>390000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>709000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>669000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>729000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>709000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>105000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>120000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>66000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>58000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>44000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>60000000.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>2197000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>2073000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2123000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>2344000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2376000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1467000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1489000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1452000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1213000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1250000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1541000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1743000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1848000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1919000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2257000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2366000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
+        <v>0.0</v>
+      </c>
+      <c r="AN13">
         <v>4486000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>5137000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>5018000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>6001000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>5873000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>5177000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:47">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>79300000.0</v>
+      </c>
+      <c r="C14">
         <v>78700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>81300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>83700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>84000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>84700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>90100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>88600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>90500000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>93600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>94800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>94900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>95300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>95900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>96000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>94800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>94811378.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>94600000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>95800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>94200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>96000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>94800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93900000.0</v>
       </c>
       <c r="X14">
         <v>93900000.0</v>
       </c>
       <c r="Y14">
+        <v>93900000.0</v>
+      </c>
+      <c r="Z14">
         <v>93800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93700000.0</v>
       </c>
       <c r="AA14">
         <v>93700000.0</v>
       </c>
       <c r="AB14">
+        <v>93700000.0</v>
+      </c>
+      <c r="AC14">
         <v>93600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93500000.0</v>
       </c>
       <c r="AD14">
         <v>93500000.0</v>
       </c>
       <c r="AE14">
         <v>93500000.0</v>
       </c>
       <c r="AF14">
+        <v>93500000.0</v>
+      </c>
+      <c r="AG14">
         <v>93700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>93400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93200000.0</v>
       </c>
       <c r="AI14">
         <v>93200000.0</v>
       </c>
       <c r="AJ14">
+        <v>93200000.0</v>
+      </c>
+      <c r="AK14">
         <v>93900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>94100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93900000.0</v>
       </c>
       <c r="AM14">
         <v>93900000.0</v>
       </c>
       <c r="AN14">
-        <v>93500000.0</v>
+        <v>93900000.0</v>
       </c>
       <c r="AO14">
         <v>93500000.0</v>
       </c>
       <c r="AP14">
         <v>93500000.0</v>
       </c>
       <c r="AQ14">
         <v>93500000.0</v>
       </c>
       <c r="AR14">
         <v>93500000.0</v>
       </c>
       <c r="AS14">
         <v>93500000.0</v>
       </c>
       <c r="AT14">
         <v>93500000.0</v>
       </c>
-      <c r="AU14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:47">
+      <c r="AU14">
+        <v>93500000.0</v>
+      </c>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>5018000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6001000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5873000000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-2512000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>383000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2526000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>383000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>401000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>372000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>535000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>526000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>546000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>374000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>474000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>433000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>305000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>487000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>531000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>527000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>316000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>472000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>467000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>539000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>533000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>680000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>633000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>618000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>609000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>781000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>776000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>703000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>565000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>672000000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-    </row>
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
-      <c r="AM18"/>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
+        <v>1798000000.0</v>
+      </c>
+      <c r="C20">
         <v>1812000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1807000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1804000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1784000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2091000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2164000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2085000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2099000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2138000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2094000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2115000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2135000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2128000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2057000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2122000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2198000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2209000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2212000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2069000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2059000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2109000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2057000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2039000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2018000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2157000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2150000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2182000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2165000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2175000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2182000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2216000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2293000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2545000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2515000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2190000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2114000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2082000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2179000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2169000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>2184000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>2131000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>2160000000.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>2334000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:47">
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>305000000.0</v>
+      </c>
+      <c r="C21">
         <v>312000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>319000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>329000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>336000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>344000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>371000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>369000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>382000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>401000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>408000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>421000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>455000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>463000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>467000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>504000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>537000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>549000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>555000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>428000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>432000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>445000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>443000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>350000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>381000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>395000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>405000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>426000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>441000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>449000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>460000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>501000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>534000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>533000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>543000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>102000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>100000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>102000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>113000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>116000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>121000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>122000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>129000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>2499000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>735000000.0</v>
+      </c>
+      <c r="C22">
         <v>760000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>695000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>726000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>719000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>721000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>758000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>775000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>791000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>833000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>841000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>877000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>919000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>953000000.0</v>
       </c>
       <c r="P22">
         <v>953000000.0</v>
       </c>
       <c r="Q22">
+        <v>953000000.0</v>
+      </c>
+      <c r="R22">
         <v>998000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>942000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>976000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>850000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>756000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>711000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>685000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>737000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>775000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>772000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>793000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>783000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>828000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>839000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>824000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>774000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>781000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>762000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>735000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>654000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>645000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>635000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>660000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>691000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>722000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701000000.0</v>
       </c>
       <c r="AQ22">
         <v>701000000.0</v>
       </c>
-      <c r="AR22"/>
+      <c r="AR22">
+        <v>701000000.0</v>
+      </c>
       <c r="AS22"/>
       <c r="AT22"/>
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>745000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:47">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>9032000000.0</v>
+      </c>
+      <c r="C23">
         <v>8774000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8954000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8836000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8589000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8533000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9351000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9095000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9278000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9297000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9424000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9482000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9479000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9273000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9158000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9315000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9854000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10719000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10778000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9804000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9975000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10544000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10261000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9619000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10646000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10364000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10574000000.0</v>
       </c>
       <c r="AC23">
         <v>10574000000.0</v>
       </c>
       <c r="AD23">
+        <v>10574000000.0</v>
+      </c>
+      <c r="AE23">
         <v>10358000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10942000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12338000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13089000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12643000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13170000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12060000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11919000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11257000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13033000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10232000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10314000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10034000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10437000000.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>5639000000.0</v>
       </c>
-      <c r="AU23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:47">
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>2379000000.0</v>
+      </c>
+      <c r="C24">
         <v>2380000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2386000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2385000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2386000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2394000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2396000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2395000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2401000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2403000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2401000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2532000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2531000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2817188388.08</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2564000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2707000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2766000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3482000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3512000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3542000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3646000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4342000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4097000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4147000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3717000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3740000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3708000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3762000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3373000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3399000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3422000000.0</v>
       </c>
       <c r="AF24">
         <v>3422000000.0</v>
       </c>
       <c r="AG24">
+        <v>3422000000.0</v>
+      </c>
+      <c r="AH24">
         <v>3503000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3461000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3440000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3393000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3333000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3357000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3485000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AP24">
         <v>32000000.0</v>
       </c>
       <c r="AQ24">
+        <v>32000000.0</v>
+      </c>
+      <c r="AR24">
         <v>35000000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:47">
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2532000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2531000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2627000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2564000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2707000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2766000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3482000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3512000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3542000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3646000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4342000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4097000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4147000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3717000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3740000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3708000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3762000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3373000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3399000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3422000000.0</v>
       </c>
       <c r="AF25">
         <v>3422000000.0</v>
       </c>
       <c r="AG25">
+        <v>3422000000.0</v>
+      </c>
+      <c r="AH25">
         <v>3503000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3461000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3440000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3393000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3333000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3357000000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26">
+        <v>301000000.0</v>
+      </c>
+      <c r="C26">
         <v>312000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>276000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>294000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>293000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>318000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>338000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>328000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>330000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>322000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>303000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>296000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>311000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>328153653.12</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>286000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>348000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>376000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>367000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>335000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>616000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>848000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>838000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>707000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1090000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1279000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1321000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1399000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1407000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1544000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1489000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1407000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1764000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2012000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1924000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1793000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1967000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1852000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1765000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1714000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1694000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1768000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1646000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>564000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:47">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>1557000000.0</v>
+      </c>
+      <c r="C28">
         <v>1536000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1439000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1534000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1642000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1542000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1460000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1647000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1630000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1557000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1425000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1626000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1707000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1739000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1631000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1835000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1818000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1576000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2175000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2757000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2684000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2541000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2615000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3495000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2923000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2789000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2814000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2752000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2892000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3003000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2743000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3061000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3325000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3111000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2769000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2730000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2623000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2752000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3459000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-62000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>105000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>20000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15000000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>60000000.0</v>
       </c>
-      <c r="AU28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:47">
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>4101000000.0</v>
+      </c>
+      <c r="C29">
         <v>4126000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4163000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4179000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4048000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4279000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4539000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4464000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4610000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4832000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4763000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4708000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4730000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5181825006.17</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4651000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4850000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5221000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6000000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6072000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5224000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5157000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5813000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5520000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5777000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6104000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>2032000000.0</v>
+      </c>
+      <c r="C30">
         <v>1638000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1873000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1826000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1887000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1415000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1896000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1825000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1896000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1661000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1874000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2074000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2031000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1755000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1852000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1761000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1742000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1597000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1426000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1451000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1757000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1432000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1641000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1161000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1344000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1522000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1905000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1853000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1976000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1766000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2091000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2234000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2580000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2074000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2224000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2015000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2197000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1823000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2082000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2132000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2195000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1922000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2134000000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>2119000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-274000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2231000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2252000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2237000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-451000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2168000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2333000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-414000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-391000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1030000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1533000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1060000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1244000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1139000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-858000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-809000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-707000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-689000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-349000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-231000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-203000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1164000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1281000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1059000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1249000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1657000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1464000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1112000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1884000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>3337000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>2954000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:47">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>377000000.0</v>
+      </c>
+      <c r="C32">
         <v>324000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>446000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>424000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>383000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>268000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>408000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>313000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>467000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>526000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>578000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>686000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>598000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>717433967.12</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>662000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>675000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>659000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1349000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1575000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>483000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>429000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>912000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>663000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>376000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>53000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-    </row>
-    <row r="33" spans="1:47">
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>4785000000.0</v>
+      </c>
+      <c r="C33">
         <v>4857000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4821000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4814000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4697000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5014000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5265000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5096000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5153000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5223000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5108000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5076000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5210000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5186000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4995000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5253000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5537000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5628000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5692000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5690000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5885000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6048000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5779000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6160000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6370000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6565000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6226000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6321000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6648000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6690000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>6633000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8166000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8493000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8566000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>8671000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7889000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7479000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7267000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>7342000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>6544000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>6680000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>6545000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>6631000000.0</v>
       </c>
-      <c r="AR33"/>
       <c r="AS33"/>
-      <c r="AT33">
+      <c r="AT33"/>
+      <c r="AU33">
         <v>-60000000.0</v>
       </c>
-      <c r="AU33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:47">
+      <c r="AV33"/>
+    </row>
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>587000000.0</v>
+      </c>
+      <c r="C34">
         <v>593000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>611000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>589000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>577000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>569000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>638000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>639000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>666000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>578000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>682000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>688000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>690000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>674000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>673000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>723000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>757000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>775000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>798000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>642000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>782000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>779000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>767000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>635000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>648000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>673000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>408000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>404000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>416000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>533000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>564000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>697000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>717000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>731000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>782000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>739000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>670000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>641000000.0</v>
       </c>
-      <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-    </row>
-    <row r="35" spans="1:47">
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>3074000000.0</v>
+      </c>
+      <c r="C35">
         <v>3085000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3109000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3078000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3060000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3059000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3139000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3124000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3160000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3076000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3083000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3220000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3221000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3301000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3237000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3430000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3523000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4257000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4309000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4318000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4428000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5121000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4864000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4922000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4505000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4559000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4267000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4285000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3903000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3932000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3986000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4119000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4220000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4192000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4222000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4132000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4003000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3998000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4398000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1315000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1344000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>596000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>628000000.0</v>
       </c>
-      <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
-    </row>
-    <row r="36" spans="1:47">
+      <c r="AV35"/>
+    </row>
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>997000000.0</v>
+      </c>
+      <c r="C36">
         <v>1020000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1010000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>998000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>940000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>927000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>982000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>949000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>971000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>961000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>921000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>847000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>893000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>870000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>808000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>836000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>903000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>945000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>983000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1028000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>995000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1050000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>991000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1089000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1101000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1002000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>601000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>619000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>857000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>882000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>901000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1283000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1043000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1018000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1318000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1328000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1225000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1180000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1107000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>486000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>482000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>531000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>557000000.0</v>
       </c>
-      <c r="AR36"/>
       <c r="AS36"/>
-      <c r="AT36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-60000000.0</v>
       </c>
-      <c r="AU36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:47">
+      <c r="AV36"/>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>311000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>335000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>317000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>302000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>330000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>340000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>335000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>342000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>340000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>353000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322000000.0</v>
       </c>
       <c r="X37">
         <v>322000000.0</v>
       </c>
       <c r="Y37">
+        <v>322000000.0</v>
+      </c>
+      <c r="Z37">
         <v>342000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>341000000.0</v>
       </c>
-      <c r="AA37"/>
-      <c r="AB37">
+      <c r="AB37"/>
+      <c r="AC37">
         <v>362000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>373000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>358000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>325000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>313000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>326000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>321000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>313000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>147000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>151000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>133000000.0</v>
       </c>
-      <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
-    </row>
-    <row r="38" spans="1:47">
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38">
+        <v>1646000000.0</v>
+      </c>
+      <c r="C38">
         <v>1000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1617000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1608000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1472000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>927000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>982000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1504000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1551000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1412000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1394000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>893000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-388207916.44</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1219000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1292000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>10630000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12496000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6520000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1028000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>995000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1583000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>657000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>764000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>767000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>626000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>599000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>619000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>857000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>865000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>888000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1270000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1041000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6020000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6169000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5587000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5291000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>5129000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5147000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4465000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4555000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4458000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4492000000.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>4300000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:47">
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>649000000.0</v>
+      </c>
+      <c r="C39">
         <v>663000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>607000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>610000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>532000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>523000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>487000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>509000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>533000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>590000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>491000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>547000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>493000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>459000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>411000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>456000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>459000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>472000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1163000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>813000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>593000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>533000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>464000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>529000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>517000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>540000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>494000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>592000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>631000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>657000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>707000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>786000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>882000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>851000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>831000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>833000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>869000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>823000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2844000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>745000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>651000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>807000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>927000000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>1683000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:47">
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>748000000.0</v>
+      </c>
+      <c r="C40">
         <v>1048000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1127000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1071000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1027000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>999000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1117000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1082000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1012000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>982000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1078000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1072000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>992000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>983000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1009000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1006000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1020000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1284000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1197000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1322000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1261000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1337000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1430000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1238000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1174000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1158000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1460000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1587000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1501000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1391000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2220000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1481000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1519000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1513000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1776000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1748000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1682000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1634000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1835000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1766000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1571000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1471000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1334000000.0</v>
       </c>
-      <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>1970000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:47">
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>519000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>513000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>690000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>488000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>673000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>723000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>539000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>775000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>798000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>776000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>782000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>779000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>523000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>537000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>543000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>555000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>559000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>523000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>530000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>533000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>564000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>697000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>717000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>731000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>393000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>739000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>670000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>641000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>891000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>464000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>481000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>564000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>500000000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>447000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:47">
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>3586000000.0</v>
+      </c>
+      <c r="C42">
         <v>3579000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3602000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3643000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3686000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3682000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3712000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3760000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3830000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3872000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3973000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3966000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3995000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>4018000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4026000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4018000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4008000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3998000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3991000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3993000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3985000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3980000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3974000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3968000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3966000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3963000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3962000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3959000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3956000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3954000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3951000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3960000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3955000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3952000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3942000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3966000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4008000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3899000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>165000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>420000000.0</v>
       </c>
-      <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>-247000000.0</v>
       </c>
-      <c r="AR42"/>
       <c r="AS42"/>
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>186000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>276000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:47">
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
-    </row>
-    <row r="44" spans="1:47">
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
-      <c r="AM44"/>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
-    </row>
-    <row r="45" spans="1:47">
+      <c r="AV44"/>
+    </row>
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>4720000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>4514000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>4319000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1397000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1416000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1419000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4170000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1443000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1523000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1558000000.0</v>
       </c>
-      <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1549000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1551000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1606000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1581000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1592000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1591000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1690000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1671000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1687000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1641000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1695000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1683000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2402000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2611000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2546000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2502000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2302000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2188000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2138000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2195000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2079000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2125000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2087000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2139000000.0</v>
       </c>
-      <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
-    </row>
-    <row r="46" spans="1:47">
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>1384000000.0</v>
+      </c>
+      <c r="C46">
         <v>1401000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1409000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1389000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1344000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1334000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1410000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1365000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1371000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1401000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1382000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1397000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1416000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1419000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1377000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1443000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1523000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1558000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1607000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1549000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1551000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1606000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1581000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1592000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1591000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1690000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1671000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1687000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1641000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1695000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1683000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2402000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2611000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2546000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2502000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2302000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2188000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2138000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2195000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2079000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2125000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2087000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2139000000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
-    </row>
-    <row r="47" spans="1:47">
+      <c r="AV46"/>
+    </row>
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1623000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1397000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1416000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1419000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1377000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1443000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1523000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1558000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1607000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1549000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1551000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1606000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1581000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1916000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1923000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2064000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1671000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1687000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1641000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1695000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1683000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2402000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2611000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2546000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2502000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2302000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2188000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2138000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2195000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2079000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2125000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2087000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2139000000.0</v>
       </c>
-      <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>2406000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:47">
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-1161000000.0</v>
+      </c>
+      <c r="C48">
         <v>-1188000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1166000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1184000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-885000000.0</v>
       </c>
       <c r="G48">
         <v>-885000000.0</v>
       </c>
       <c r="H48">
+        <v>-885000000.0</v>
+      </c>
+      <c r="I48">
         <v>-964000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-953000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-883000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-903000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1038000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1111000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1096000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1108000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1153000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1123000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1042000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-988000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1948000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1877000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1946000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2096000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-2060000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1735000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1716000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1545000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1541000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1220000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1070000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1028000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>327000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>299000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>492000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>734000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>454000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>250000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>84000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4452000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5137000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>84000000.0</v>
       </c>
-      <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
-    </row>
-    <row r="49" spans="1:47">
+      <c r="AV48"/>
+    </row>
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-1038000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-1111000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1096000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1108000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1153000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1123000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1042000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-988000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1948000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1877000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1946000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-2096000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-2060000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1735000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1716000000.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>-1541000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1220000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1070000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1028000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>327000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>299000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>492000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>734000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>454000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>250000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>84000000.0</v>
       </c>
-      <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
-    </row>
-    <row r="50" spans="1:47">
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
-        <v>11000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="C50">
         <v>11000000.0</v>
       </c>
       <c r="D50">
+        <v>11000000.0</v>
+      </c>
+      <c r="E50">
         <v>9000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>10000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>142000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>134000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>144000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>134000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="M50">
         <v>2000000.0</v>
       </c>
       <c r="N50">
+        <v>2000000.0</v>
+      </c>
+      <c r="O50">
         <v>13941168.27</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>14000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>20000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>170000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>174000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>184000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>215000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>22000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>19000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>210000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>380000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>846000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>14000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>30000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>15000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE50">
         <v>2000000.0</v>
       </c>
       <c r="AF50">
         <v>2000000.0</v>
       </c>
       <c r="AG50">
         <v>2000000.0</v>
       </c>
       <c r="AH50">
         <v>2000000.0</v>
       </c>
       <c r="AI50">
         <v>2000000.0</v>
       </c>
       <c r="AJ50">
+        <v>2000000.0</v>
+      </c>
+      <c r="AK50">
         <v>3399000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>19000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>104000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>38000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>66000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>178000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>8000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:47">
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>2388000000.0</v>
+      </c>
+      <c r="C51">
         <v>2391000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2397000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2394000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2396000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2402000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2405000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2537000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2535000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2547000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2535000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2534000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2533000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2640000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2578000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2727000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2936000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3656000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3696000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3757000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3668000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4361000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4307000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4527000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4563000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3754000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3738000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3777000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3383000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3409000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3430000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3439000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3678000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3501000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3478000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3399000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3352000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3461000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3564000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>58000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>171000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>78000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>59000000.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
-    </row>
-    <row r="52" spans="1:47">
+      <c r="AV51"/>
+    </row>
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
-        <v>11000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="C52">
         <v>11000000.0</v>
       </c>
       <c r="D52">
+        <v>11000000.0</v>
+      </c>
+      <c r="E52">
         <v>9000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>142000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>134000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>144000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>134000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="M52">
         <v>2000000.0</v>
       </c>
       <c r="N52">
+        <v>2000000.0</v>
+      </c>
+      <c r="O52">
         <v>13000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>14000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>20000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>170000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>174000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>184000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>215000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>22000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>19000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>210000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>380000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>846000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>14000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>30000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AD52">
         <v>10000000.0</v>
       </c>
       <c r="AE52">
+        <v>10000000.0</v>
+      </c>
+      <c r="AF52">
         <v>8000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>17000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>175000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>40000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>38000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>19000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>104000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>79000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>29000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>139000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>46000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>24000000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:47">
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>22153653.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>335000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="U53">
         <v>4000000.0</v>
       </c>
       <c r="V53">
+        <v>4000000.0</v>
+      </c>
+      <c r="W53">
         <v>838000000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>1090000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1279000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>10000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>12000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>17000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>20000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1489000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1407000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1764000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>0.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1924000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1793000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1967000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1852000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1765000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1748000000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>1000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>5000000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53">
         <v>120000000.0</v>
       </c>
-      <c r="AU53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:47">
+      <c r="AV53"/>
+    </row>
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
-    </row>
-    <row r="55" spans="1:47">
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>9032000000.0</v>
+      </c>
+      <c r="C55">
         <v>8774000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8954000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8836000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8589000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8533000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9351000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>9095000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>9278000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9297000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9424000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9482000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9479000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9273000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9158000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9315000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9854000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>10719000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>10778000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>9804000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>9975000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10544000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>10261000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9619000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10646000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10364000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>10342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10574000000.0</v>
       </c>
       <c r="AC55">
         <v>10574000000.0</v>
       </c>
       <c r="AD55">
+        <v>10574000000.0</v>
+      </c>
+      <c r="AE55">
         <v>10358000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>10942000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>12338000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>13089000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>12643000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>13170000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>12060000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>11919000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>11257000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>13033000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>10232000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>10314000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>10034000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>10437000000.0</v>
       </c>
-      <c r="AR55"/>
       <c r="AS55"/>
       <c r="AT55"/>
-      <c r="AU55">
+      <c r="AU55"/>
+      <c r="AV55">
         <v>11206000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:47">
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>4247000000.0</v>
+      </c>
+      <c r="C56">
         <v>3916000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4133000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4022000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3892000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3519000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4086000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3999000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4125000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4074000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4316000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4406000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4269000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4087000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4163000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4062000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4317000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5091000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5086000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4114000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4090000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4496000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4482000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3459000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4276000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3799000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4116000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4253000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3926000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3668000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4309000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4172000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4596000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4077000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4499000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4171000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4440000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3990000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5691000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3688000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3634000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3489000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3806000000.0</v>
       </c>
-      <c r="AR56"/>
       <c r="AS56"/>
-      <c r="AT56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>60000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4500000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:47">
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>3870000000.0</v>
+      </c>
+      <c r="C57">
         <v>3592000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3687000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3598000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3509000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3251000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3678000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3686000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3658000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3548000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3738000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3720000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3671000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3418000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3501000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3387000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3658000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3742000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3511000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3631000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3661000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3584000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3819000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3083000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4223000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3683000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3835000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3963000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4004000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3675000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4192000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4025000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4435000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3993000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4328000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3832000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4087000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3830000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4260000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3889000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3967000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3654000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4011000000.0</v>
       </c>
-      <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
-      <c r="AU57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>4936000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:47">
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>6944000000.0</v>
+      </c>
+      <c r="C58">
         <v>6677000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6796000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6676000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6569000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6310000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6817000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6810000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6818000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6624000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6821000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6940000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6892000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6719000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6738000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6817000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7181000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7999000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7820000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7949000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8089000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8705000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8683000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8005000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8728000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8242000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8102000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8248000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7907000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7607000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8178000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8144000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8655000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>8185000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8550000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7964000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>8090000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7828000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8658000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5204000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5311000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4250000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4639000000.0</v>
       </c>
-      <c r="AR58"/>
       <c r="AS58"/>
       <c r="AT58"/>
-      <c r="AU58">
+      <c r="AU58"/>
+      <c r="AV58">
         <v>5567000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:47">
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>2717000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>4153000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>4395000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>4429000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>4592000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>4074000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>3783000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>3391000000.0</v>
       </c>
-      <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
-    </row>
-    <row r="60" spans="1:47">
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>1713000000.0</v>
+      </c>
+      <c r="C60">
         <v>1735000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1766000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1785000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1652000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1877000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2134000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1927000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2075000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2285000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2228000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2174000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2197000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2192000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2073000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2123000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2285000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2344000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2376000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1467000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1489000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1452000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1213000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1250000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1541000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1743000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1848000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1919000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2257000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2366000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2392000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3840000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4069000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4108000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>4279000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3927000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3632000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3258000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>4210000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>4848000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>4810000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>5604000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>5626000000.0</v>
       </c>
-      <c r="AR60"/>
       <c r="AS60"/>
-      <c r="AT60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>5639000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5453000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:47">
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
-    </row>
-    <row r="62" spans="1:47">
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>57000000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="O62">
         <v>45000000.0</v>
       </c>
       <c r="P62">
         <v>45000000.0</v>
       </c>
       <c r="Q62">
+        <v>45000000.0</v>
+      </c>
+      <c r="R62">
         <v>48000000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>41000000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>240000000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>48000000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>44000000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>42000000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>43000000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>42000000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>35000000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>38000000.0</v>
       </c>
-      <c r="AA62"/>
-      <c r="AB62">
+      <c r="AB62"/>
+      <c r="AC62">
         <v>45000000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>37000000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>27000000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>47000000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>41000000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>39000000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>29000000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>28000000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>22000000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>46000000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>38000000.0</v>
       </c>
-      <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10078,1179 +10217,1179 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
         <v>13574000000.0</v>
       </c>
       <c r="C2">
         <v>13760000000.0</v>
       </c>
       <c r="D2">
         <v>14362000000.0</v>
       </c>
       <c r="E2">
         <v>13314000000.0</v>
       </c>
       <c r="F2">
         <v>12854000000.0</v>
       </c>
       <c r="G2">
         <v>12078000000.0</v>
       </c>
       <c r="H2">
         <v>15725000000.0</v>
       </c>
       <c r="I2">
         <v>16528000000.0</v>
       </c>
       <c r="J2">
         <v>14805000000.0</v>
       </c>
       <c r="K2">
         <v>15228000000.0</v>
       </c>
       <c r="L2">
         <v>18219000000.0</v>
       </c>
       <c r="M2">
         <v>20088000000.0</v>
       </c>
       <c r="N2">
         <v>18895000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>325000000.0</v>
       </c>
       <c r="C3">
         <v>332000000.0</v>
       </c>
       <c r="D3">
         <v>340000000.0</v>
       </c>
       <c r="E3">
         <v>350000000.0</v>
       </c>
       <c r="F3">
         <v>330000000.0</v>
       </c>
       <c r="G3">
         <v>332000000.0</v>
       </c>
       <c r="H3">
         <v>318000000.0</v>
       </c>
       <c r="I3">
         <v>447000000.0</v>
       </c>
       <c r="J3">
         <v>358000000.0</v>
       </c>
       <c r="K3">
         <v>344000000.0</v>
       </c>
       <c r="L3">
         <v>347000000.0</v>
       </c>
       <c r="M3">
         <v>437000000.0</v>
       </c>
       <c r="N3">
         <v>450000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5">
         <v>113000000.0</v>
       </c>
       <c r="C5">
         <v>324000000.0</v>
       </c>
       <c r="D5">
         <v>488000000.0</v>
       </c>
       <c r="E5">
         <v>253000000.0</v>
       </c>
       <c r="F5">
         <v>1695000000.0</v>
       </c>
       <c r="G5">
         <v>-213000000.0</v>
       </c>
       <c r="H5">
         <v>345000000.0</v>
       </c>
       <c r="I5">
         <v>-977000000.0</v>
       </c>
       <c r="J5">
         <v>1233000000.0</v>
       </c>
       <c r="K5">
         <v>725000000.0</v>
       </c>
       <c r="L5">
         <v>759000000.0</v>
       </c>
       <c r="M5">
         <v>645000000.0</v>
       </c>
       <c r="N5">
         <v>372000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
         <v>438000000.0</v>
       </c>
       <c r="C6">
         <v>656000000.0</v>
       </c>
       <c r="D6">
         <v>828000000.0</v>
       </c>
       <c r="E6">
         <v>603000000.0</v>
       </c>
       <c r="F6">
         <v>2025000000.0</v>
       </c>
       <c r="G6">
         <v>119000000.0</v>
       </c>
       <c r="H6">
         <v>663000000.0</v>
       </c>
       <c r="I6">
         <v>-530000000.0</v>
       </c>
       <c r="J6">
         <v>1591000000.0</v>
       </c>
       <c r="K6">
         <v>1069000000.0</v>
       </c>
       <c r="L6">
         <v>1106000000.0</v>
       </c>
       <c r="M6">
         <v>1082000000.0</v>
       </c>
       <c r="N6">
         <v>822000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-210000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
         <v>961000000.0</v>
       </c>
       <c r="C9">
         <v>928000000.0</v>
       </c>
       <c r="D9">
         <v>1033000000.0</v>
       </c>
       <c r="E9">
         <v>807000000.0</v>
       </c>
       <c r="F9">
         <v>826000000.0</v>
       </c>
       <c r="G9">
         <v>592000000.0</v>
       </c>
       <c r="H9">
         <v>801000000.0</v>
       </c>
       <c r="I9">
         <v>911000000.0</v>
       </c>
       <c r="J9">
         <v>1408000000.0</v>
       </c>
       <c r="K9">
         <v>1609000000.0</v>
       </c>
       <c r="L9">
         <v>1852000000.0</v>
       </c>
       <c r="M9">
         <v>1953000000.0</v>
       </c>
       <c r="N9">
         <v>1575000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
         <v>-88000000.0</v>
       </c>
       <c r="C10">
         <v>133000000.0</v>
       </c>
       <c r="D10">
         <v>295000000.0</v>
       </c>
       <c r="E10">
         <v>54000000.0</v>
       </c>
       <c r="F10">
         <v>1439000000.0</v>
       </c>
       <c r="G10">
         <v>-429000000.0</v>
       </c>
       <c r="H10">
         <v>2000000.0</v>
       </c>
       <c r="I10">
         <v>-1121000000.0</v>
       </c>
       <c r="J10">
         <v>1061000000.0</v>
       </c>
       <c r="K10">
         <v>390000000.0</v>
       </c>
       <c r="L10">
         <v>959000000.0</v>
       </c>
       <c r="M10">
         <v>670000000.0</v>
       </c>
       <c r="N10">
         <v>413000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11">
         <v>103000000.0</v>
       </c>
       <c r="C11">
         <v>32000000.0</v>
       </c>
       <c r="D11">
         <v>90000000.0</v>
       </c>
       <c r="E11">
         <v>94000000.0</v>
       </c>
       <c r="F11">
         <v>249000000.0</v>
       </c>
       <c r="G11">
         <v>57000000.0</v>
       </c>
       <c r="H11">
         <v>410000000.0</v>
       </c>
       <c r="I11">
         <v>480000000.0</v>
       </c>
       <c r="J11">
         <v>99000000.0</v>
       </c>
       <c r="K11">
         <v>1839000000.0</v>
       </c>
       <c r="L11">
         <v>418000000.0</v>
       </c>
       <c r="M11">
         <v>296000000.0</v>
       </c>
       <c r="N11">
         <v>168000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12">
         <v>205000000.0</v>
       </c>
       <c r="C12">
         <v>191000000.0</v>
       </c>
       <c r="D12">
         <v>203000000.0</v>
       </c>
       <c r="E12">
         <v>188000000.0</v>
       </c>
       <c r="F12">
         <v>258000000.0</v>
       </c>
       <c r="G12">
         <v>235000000.0</v>
       </c>
       <c r="H12">
         <v>198000000.0</v>
       </c>
       <c r="I12">
         <v>144000000.0</v>
       </c>
       <c r="J12">
         <v>172000000.0</v>
       </c>
       <c r="K12">
         <v>21000000.0</v>
       </c>
       <c r="L12">
         <v>27000000.0</v>
       </c>
       <c r="M12">
         <v>22000000.0</v>
       </c>
       <c r="N12">
         <v>33000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13">
         <v>24000000.0</v>
       </c>
       <c r="C13">
         <v>28000000.0</v>
       </c>
       <c r="D13">
         <v>19000000.0</v>
       </c>
       <c r="E13">
         <v>9000000.0</v>
       </c>
       <c r="F13">
         <v>7000000.0</v>
       </c>
       <c r="G13">
         <v>11000000.0</v>
       </c>
       <c r="H13">
         <v>11000000.0</v>
       </c>
       <c r="I13">
         <v>5000000.0</v>
       </c>
       <c r="J13">
         <v>4000000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
       <c r="L13">
         <v>270000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
         <v>-90000000.0</v>
       </c>
       <c r="C14">
         <v>-83000000.0</v>
       </c>
       <c r="D14">
         <v>-90000000.0</v>
       </c>
       <c r="E14">
         <v>-80000000.0</v>
       </c>
       <c r="F14">
         <v>-82000000.0</v>
       </c>
       <c r="G14">
         <v>61000000.0</v>
       </c>
       <c r="H14">
         <v>392000000.0</v>
       </c>
       <c r="I14">
         <v>372000000.0</v>
       </c>
       <c r="J14">
         <v>341000000.0</v>
       </c>
       <c r="K14">
         <v>165000000.0</v>
       </c>
       <c r="L14">
         <v>172000000.0</v>
       </c>
       <c r="M14">
         <v>67000000.0</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
         <v>-281000000.0</v>
       </c>
       <c r="C15">
         <v>18000000.0</v>
       </c>
       <c r="D15">
         <v>205000000.0</v>
       </c>
       <c r="E15">
         <v>-120000000.0</v>
       </c>
       <c r="F15">
         <v>1108000000.0</v>
       </c>
       <c r="G15">
         <v>-486000000.0</v>
       </c>
       <c r="H15">
         <v>-408000000.0</v>
       </c>
       <c r="I15">
         <v>-1685000000.0</v>
       </c>
       <c r="J15">
         <v>877000000.0</v>
       </c>
       <c r="K15">
         <v>-1533000000.0</v>
       </c>
       <c r="L15">
         <v>475000000.0</v>
       </c>
       <c r="M15">
         <v>307000000.0</v>
       </c>
       <c r="N15">
         <v>187000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>205000000.0</v>
       </c>
       <c r="E16">
         <v>-120000000.0</v>
       </c>
       <c r="F16">
         <v>1108000000.0</v>
       </c>
       <c r="G16">
         <v>-547000000.0</v>
       </c>
       <c r="H16">
         <v>-491000000.0</v>
       </c>
       <c r="I16">
         <v>-1685000000.0</v>
       </c>
       <c r="J16">
         <v>877000000.0</v>
       </c>
       <c r="K16">
         <v>-1546000000.0</v>
       </c>
       <c r="L16">
         <v>460000000.0</v>
       </c>
       <c r="M16">
         <v>307000000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17">
         <v>-191000000.0</v>
       </c>
       <c r="C17">
         <v>101000000.0</v>
       </c>
       <c r="D17">
         <v>295000000.0</v>
       </c>
       <c r="E17">
         <v>-40000000.0</v>
       </c>
       <c r="F17">
         <v>1190000000.0</v>
       </c>
       <c r="G17">
         <v>-486000000.0</v>
       </c>
       <c r="H17">
         <v>-408000000.0</v>
       </c>
       <c r="I17">
         <v>-1601000000.0</v>
       </c>
       <c r="J17">
         <v>962000000.0</v>
       </c>
       <c r="K17">
         <v>-1449000000.0</v>
       </c>
       <c r="L17">
         <v>526000000.0</v>
       </c>
       <c r="M17">
         <v>374000000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
         <v>-193000000.0</v>
       </c>
       <c r="C18">
         <v>-181000000.0</v>
       </c>
       <c r="D18">
         <v>-195000000.0</v>
       </c>
       <c r="E18">
         <v>-215000000.0</v>
       </c>
       <c r="F18">
         <v>-311000000.0</v>
       </c>
       <c r="G18">
         <v>-223000000.0</v>
       </c>
       <c r="H18">
         <v>-182000000.0</v>
       </c>
       <c r="I18">
         <v>-144000000.0</v>
       </c>
       <c r="J18">
         <v>-132000000.0</v>
       </c>
       <c r="K18">
         <v>-22000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>75000000.0</v>
       </c>
       <c r="F19">
         <v>1458000000.0</v>
       </c>
       <c r="G19">
         <v>9000000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-13000000.0</v>
       </c>
       <c r="J19">
         <v>522000000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>25000000.0</v>
       </c>
       <c r="F20">
         <v>21000000.0</v>
       </c>
       <c r="G20">
         <v>238000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>1181000000.0</v>
       </c>
       <c r="J20">
         <v>46000000.0</v>
       </c>
       <c r="K20">
         <v>332000000.0</v>
       </c>
       <c r="L20">
         <v>182000000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
         <v>439000000.0</v>
       </c>
       <c r="C21">
         <v>421000000.0</v>
       </c>
       <c r="D21">
         <v>479000000.0</v>
       </c>
       <c r="E21">
         <v>209000000.0</v>
       </c>
       <c r="F21">
         <v>289000000.0</v>
       </c>
       <c r="G21">
         <v>42000000.0</v>
       </c>
       <c r="H21">
         <v>345000000.0</v>
       </c>
       <c r="I21">
         <v>-1063000000.0</v>
       </c>
       <c r="J21">
         <v>1102000000.0</v>
       </c>
       <c r="K21">
         <v>369000000.0</v>
       </c>
       <c r="L21">
         <v>904000000.0</v>
       </c>
       <c r="M21">
         <v>617000000.0</v>
       </c>
       <c r="N21">
         <v>367000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
         <v>14096000000.0</v>
       </c>
       <c r="C23">
         <v>14267000000.0</v>
       </c>
       <c r="D23">
         <v>14916000000.0</v>
       </c>
       <c r="E23">
         <v>13912000000.0</v>
       </c>
       <c r="F23">
         <v>13391000000.0</v>
       </c>
       <c r="G23">
         <v>12650000000.0</v>
       </c>
       <c r="H23">
         <v>16396000000.0</v>
       </c>
       <c r="I23">
         <v>17222000000.0</v>
       </c>
       <c r="J23">
         <v>15496000000.0</v>
       </c>
       <c r="K23">
         <v>16450000000.0</v>
       </c>
       <c r="L23">
         <v>19350000000.0</v>
       </c>
       <c r="M23">
         <v>21396000000.0</v>
       </c>
       <c r="N23">
         <v>20098000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25">
         <v>325000000.0</v>
       </c>
       <c r="C25">
         <v>332000000.0</v>
       </c>
       <c r="D25">
         <v>340000000.0</v>
       </c>
       <c r="E25">
         <v>350000000.0</v>
       </c>
       <c r="F25">
         <v>330000000.0</v>
       </c>
       <c r="G25">
         <v>332000000.0</v>
       </c>
       <c r="H25">
         <v>318000000.0</v>
       </c>
       <c r="I25">
         <v>447000000.0</v>
       </c>
       <c r="J25">
         <v>358000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26">
         <v>387000000.0</v>
       </c>
       <c r="C26">
         <v>372000000.0</v>
       </c>
       <c r="D26">
         <v>362000000.0</v>
       </c>
       <c r="E26">
         <v>322000000.0</v>
       </c>
       <c r="F26">
         <v>316000000.0</v>
       </c>
       <c r="G26">
         <v>370000000.0</v>
       </c>
       <c r="H26">
         <v>454000000.0</v>
       </c>
       <c r="I26">
         <v>513000000.0</v>
       </c>
       <c r="J26">
         <v>488000000.0</v>
       </c>
       <c r="K26">
         <v>460000000.0</v>
       </c>
       <c r="L26">
         <v>599000000.0</v>
       </c>
       <c r="M26">
         <v>667000000.0</v>
       </c>
       <c r="N26">
         <v>688000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>21000000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27">
         <v>598000000.0</v>
       </c>
       <c r="F27">
         <v>537000000.0</v>
       </c>
       <c r="G27">
         <v>558000000.0</v>
       </c>
       <c r="H27">
         <v>671000000.0</v>
       </c>
       <c r="I27">
         <v>694000000.0</v>
       </c>
       <c r="J27">
         <v>691000000.0</v>
       </c>
       <c r="K27">
         <v>1222000000.0</v>
       </c>
       <c r="L27">
         <v>1131000000.0</v>
       </c>
       <c r="M27">
         <v>1308000000.0</v>
       </c>
       <c r="N27">
         <v>1203000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
         <v>522000000.0</v>
       </c>
       <c r="C28">
         <v>507000000.0</v>
       </c>
       <c r="D28">
         <v>554000000.0</v>
       </c>
       <c r="E28">
         <v>598000000.0</v>
       </c>
       <c r="F28">
         <v>537000000.0</v>
       </c>
       <c r="G28">
         <v>14000000.0</v>
       </c>
       <c r="H28">
         <v>45000000.0</v>
       </c>
       <c r="I28">
         <v>694000000.0</v>
       </c>
       <c r="J28">
         <v>691000000.0</v>
       </c>
       <c r="K28">
         <v>1222000000.0</v>
       </c>
       <c r="L28">
         <v>1131000000.0</v>
       </c>
       <c r="M28">
         <v>1308000000.0</v>
       </c>
       <c r="N28">
         <v>1203000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29">
         <v>103000000.0</v>
       </c>
       <c r="C29">
         <v>32000000.0</v>
       </c>
       <c r="D29">
         <v>113000000.0</v>
       </c>
       <c r="E29">
         <v>94000000.0</v>
       </c>
       <c r="F29">
         <v>249000000.0</v>
       </c>
       <c r="G29">
         <v>57000000.0</v>
       </c>
       <c r="H29">
         <v>410000000.0</v>
       </c>
       <c r="I29">
         <v>480000000.0</v>
       </c>
       <c r="J29">
         <v>99000000.0</v>
       </c>
       <c r="K29">
         <v>1839000000.0</v>
       </c>
       <c r="L29">
         <v>418000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
         <v>522000000.0</v>
       </c>
       <c r="C30">
         <v>507000000.0</v>
       </c>
       <c r="D30">
         <v>554000000.0</v>
       </c>
       <c r="E30">
         <v>598000000.0</v>
       </c>
       <c r="F30">
         <v>537000000.0</v>
       </c>
       <c r="G30">
         <v>572000000.0</v>
       </c>
       <c r="H30">
         <v>671000000.0</v>
       </c>
       <c r="I30">
         <v>694000000.0</v>
       </c>
       <c r="J30">
         <v>691000000.0</v>
       </c>
       <c r="K30">
         <v>1222000000.0</v>
       </c>
       <c r="L30">
         <v>1131000000.0</v>
       </c>
       <c r="M30">
         <v>1308000000.0</v>
       </c>
       <c r="N30">
         <v>1203000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31">
         <v>-527000000.0</v>
       </c>
       <c r="C31">
         <v>-288000000.0</v>
       </c>
       <c r="D31">
         <v>-184000000.0</v>
       </c>
       <c r="E31">
         <v>-155000000.0</v>
       </c>
       <c r="F31">
         <v>1150000000.0</v>
       </c>
       <c r="G31">
         <v>-463000000.0</v>
       </c>
       <c r="H31">
         <v>-128000000.0</v>
       </c>
       <c r="I31">
         <v>-887000000.0</v>
       </c>
       <c r="J31">
         <v>344000000.0</v>
       </c>
       <c r="K31">
         <v>-10000000.0</v>
       </c>
       <c r="L31">
         <v>238000000.0</v>
       </c>
       <c r="M31">
         <v>25000000.0</v>
       </c>
       <c r="N31">
         <v>41000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32">
         <v>14535000000.0</v>
       </c>
       <c r="C32">
         <v>14688000000.0</v>
       </c>
       <c r="D32">
         <v>15395000000.0</v>
       </c>
       <c r="E32">
         <v>14121000000.0</v>
       </c>
       <c r="F32">
         <v>13680000000.0</v>
       </c>
       <c r="G32">
         <v>12670000000.0</v>
       </c>
       <c r="H32">
         <v>16526000000.0</v>
       </c>
       <c r="I32">
         <v>17439000000.0</v>
       </c>
@@ -11269,4060 +11408,4136 @@
       <c r="N32">
         <v>20470000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU32"/>
+  <dimension ref="A1:AV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>3619000000.0</v>
+      </c>
+      <c r="C2">
         <v>3427000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3441000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3504000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3350000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3279000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3317000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3509000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3520000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3414000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3479000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3734000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3639000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3458000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3396000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3312000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3326000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3307000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2739000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3174000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3599000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3582000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3342000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1764000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3278000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3674000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3708000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4008000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4031000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3978000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3966000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4248000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4312000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4002000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3638000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3646000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3833000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3688000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3579000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3916000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3868000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3865000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3780000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4848000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4762000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4829000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>19651000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>80000000.0</v>
       </c>
       <c r="C3">
-        <v>83000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D3">
         <v>83000000.0</v>
       </c>
       <c r="E3">
+        <v>83000000.0</v>
+      </c>
+      <c r="F3">
         <v>79000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>80000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>84000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>83000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>82000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>83000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>88000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>87000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>84000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>81000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>87000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>86000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>89000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>88000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>91000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>81000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>78000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>80000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>91000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>75000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>82000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>84000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>82000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>79000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>82000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>75000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>111000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>115000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>113000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>108000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>97000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>88000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>85000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>88000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>91000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="AP3">
         <v>86000000.0</v>
       </c>
       <c r="AQ3">
+        <v>86000000.0</v>
+      </c>
+      <c r="AR3">
         <v>81000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>88000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>84000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>94000000.0</v>
       </c>
-      <c r="AU3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5">
+        <v>125000000.0</v>
+      </c>
+      <c r="C5">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000000.0</v>
       </c>
       <c r="D5">
         <v>118000000.0</v>
       </c>
       <c r="E5">
+        <v>118000000.0</v>
+      </c>
+      <c r="F5">
         <v>-217000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>94000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>113000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>93000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>113000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>121000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>169000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>90000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>118000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>114000000.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>47000000.0</v>
+      </c>
+      <c r="R5">
         <v>52000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>40000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>25000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>234000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>287000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>36000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-265000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>70000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-36000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>41000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-20000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1044000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>99000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-134000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>104000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>390000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>298000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>287000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>143000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-26000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>239000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>244000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>175000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>157000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>255000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>174000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>135000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>645000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:47">
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>205000000.0</v>
+      </c>
+      <c r="C6">
         <v>169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000000.0</v>
       </c>
       <c r="D6">
         <v>201000000.0</v>
       </c>
       <c r="E6">
+        <v>201000000.0</v>
+      </c>
+      <c r="F6">
         <v>-138000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>174000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>197000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>176000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>87000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>196000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>209000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>256000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>174000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>199000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>201000000.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>133000000.0</v>
+      </c>
+      <c r="R6">
         <v>141000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>128000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>68000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>106000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>312000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>367000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>127000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-190000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>152000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>48000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>93000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>120000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>62000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>79000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-933000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>214000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-21000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>212000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>487000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>386000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>372000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>231000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>65000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>320000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>330000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>261000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>238000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>343000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>258000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>229000000.0</v>
       </c>
-      <c r="AU6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-1000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
+        <v>246000000.0</v>
+      </c>
+      <c r="C9">
         <v>222000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>247000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>237000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>261000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>216000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>245000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>207000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>230000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>246000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>250000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>321000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>273000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>241000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>254000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>173000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>180000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>173000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>32000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>68000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>220000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>266000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>255000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-138000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>233000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>262000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>213000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>211000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>197000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>180000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>179000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>246000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>284000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>202000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>308000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>371000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>379000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>350000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>365000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>446000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>430000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>368000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>382000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>554000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>472000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>444000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2390000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:47">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>76000000.0</v>
+      </c>
+      <c r="C10">
         <v>41000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>66000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-265000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>64000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>45000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-41000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>65000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>73000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>123000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>35000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>64000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>99000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>35000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-36000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1131000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-39000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>122000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>225000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-33000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-326000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-88000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-62000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1079000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>60000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-171000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>69000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>344000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>265000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>253000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>199000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-42000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>143000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>82000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>207000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>181000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>322000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>240000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>216000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>670000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11">
+        <v>32000000.0</v>
+      </c>
+      <c r="C11">
         <v>42000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>26000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>48000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-36000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>40000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>20000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-84000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>28000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>25000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>31000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>29000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>24000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>21000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>159000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>10000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>28000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>52000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-18000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>16000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>54000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>338000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>64000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>256000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-13000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-28000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>265000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-5000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>39000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>37000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>28000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>812000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>136000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>838000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>53000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>284000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>98000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>21000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>15000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>296000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:47">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12">
+        <v>49000000.0</v>
+      </c>
+      <c r="C12">
+        <v>60000000.0</v>
+      </c>
+      <c r="D12">
+        <v>55000000.0</v>
+      </c>
+      <c r="E12">
+        <v>58000000.0</v>
+      </c>
+      <c r="F12">
         <v>48000000.0</v>
       </c>
-      <c r="C12">
+      <c r="G12">
+        <v>47000000.0</v>
+      </c>
+      <c r="H12">
+        <v>49000000.0</v>
+      </c>
+      <c r="I12">
+        <v>50000000.0</v>
+      </c>
+      <c r="J12">
+        <v>40000000.0</v>
+      </c>
+      <c r="K12">
+        <v>67000000.0</v>
+      </c>
+      <c r="L12">
+        <v>45000000.0</v>
+      </c>
+      <c r="M12">
+        <v>49000000.0</v>
+      </c>
+      <c r="N12">
         <v>55000000.0</v>
       </c>
-      <c r="D12">
-[...5 lines deleted...]
-      <c r="F12">
+      <c r="O12">
+        <v>54000000.0</v>
+      </c>
+      <c r="P12">
+        <v>37000000.0</v>
+      </c>
+      <c r="Q12">
         <v>47000000.0</v>
       </c>
-      <c r="G12">
+      <c r="R12">
+        <v>88000000.0</v>
+      </c>
+      <c r="S12">
         <v>49000000.0</v>
       </c>
-      <c r="H12">
-[...32 lines deleted...]
-      <c r="S12">
+      <c r="T12">
         <v>42000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>64000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>112000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>62000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>69000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="Z12">
         <v>52000000.0</v>
       </c>
       <c r="AA12">
+        <v>52000000.0</v>
+      </c>
+      <c r="AB12">
         <v>54000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>63000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>42000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>40000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>34000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>39000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="AJ12">
         <v>34000000.0</v>
       </c>
       <c r="AK12">
+        <v>34000000.0</v>
+      </c>
+      <c r="AL12">
         <v>32000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>35000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>16000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AT12">
         <v>3000000.0</v>
       </c>
       <c r="AU12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AV12">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:47">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13">
+        <v>6000000.0</v>
+      </c>
+      <c r="C13">
         <v>8000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="G13">
         <v>7000000.0</v>
       </c>
       <c r="H13">
-        <v>6000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="I13">
         <v>6000000.0</v>
       </c>
       <c r="J13">
+        <v>6000000.0</v>
+      </c>
+      <c r="K13">
         <v>9000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4289590.24</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="U13">
         <v>2000000.0</v>
       </c>
       <c r="V13">
         <v>2000000.0</v>
       </c>
       <c r="W13">
         <v>2000000.0</v>
       </c>
       <c r="X13">
         <v>2000000.0</v>
       </c>
       <c r="Y13">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z13">
         <v>3000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>26000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C14">
         <v>-21000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-20000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-23000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-22000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-25000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-21000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-16000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-21000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-25000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-22000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-25000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>21000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-25000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-12000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>388000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>23000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>364000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>377000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>379000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>392000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>407000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>410000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>28000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>20000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>19000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>25000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>20000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>24000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>23000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>23000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:47">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
+        <v>27000000.0</v>
+      </c>
+      <c r="C15">
         <v>-22000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>36000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-335000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>25000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>79000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-11000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-70000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>135000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>73000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-15000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>45000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-30000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-81000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-54000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>960000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-71000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>69000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>150000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-36000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-325000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-19000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-167000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-4000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-321000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-149000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-17000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1355000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>54000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-168000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-216000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>332000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>204000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>192000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>149000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-877000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-14000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-779000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>137000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-116000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>208000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>201000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>182000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>307000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:47">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>135000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>73000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-15000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-30000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-81000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-54000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>960000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-71000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>69000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>150000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-36000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-325000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-19000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-167000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-4000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-321000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-149000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-17000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1355000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>54000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-168000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-216000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>332000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>204000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>192000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>149000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1546000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>0.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-137000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>137000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>252000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>208000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>201000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>182000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>307000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:47">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17">
+        <v>44000000.0</v>
+      </c>
+      <c r="C17">
         <v>-1000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>38000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>59000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-313000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>25000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>100000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-49000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>45000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>157000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>95000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>10000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>33000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>70000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-20000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-60000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-30000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>972000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-49000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>94000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>173000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-15000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-331000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-142000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>15000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-308000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-126000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>11000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1335000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>73000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-143000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-196000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>349000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>226000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>216000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>171000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1462000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>526000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>374000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:47">
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>-47000000.0</v>
+      </c>
+      <c r="C18">
         <v>-48000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-49000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-51000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-49000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-44000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-46000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-45000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-43000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-46000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-49000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-59000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-43968299.93</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-43000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-40000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-83000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-47000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-55000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-62000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-65000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-60000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-67000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-59000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-49000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-48000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-46000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-60000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-39000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>25000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>28000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>19000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>16000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>7000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>33000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1238000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>38000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>85000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>97000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>91000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>48000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>8000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-138000000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>64000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>62000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>83000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-281000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>87000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>85000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>96000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>236000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>94000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>91000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>101000000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>6000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>17000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>7000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="R20">
         <v>4000000.0</v>
       </c>
       <c r="S20">
+        <v>4000000.0</v>
+      </c>
+      <c r="T20">
         <v>1000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>8000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>7000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>135000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>49000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>52000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2000000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>15000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>113000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>31000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>809000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000000.0</v>
       </c>
       <c r="AH20">
         <v>315000000.0</v>
       </c>
       <c r="AI20">
+        <v>315000000.0</v>
+      </c>
+      <c r="AJ20">
         <v>52000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>70000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-6000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>6000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>182000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>108000000.0</v>
+      </c>
+      <c r="C21">
         <v>92000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>123000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>108000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>117000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>91000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>121000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>86000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>113000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>97000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>123000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>173000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>132000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>103000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-250000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-339000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>15000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>157000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>201000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>108000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-249000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>112000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>98000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>42000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>63000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-47000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1065000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>79000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-160000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>83000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>357000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>173000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>261000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>210000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-49000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>123000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>61000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>191000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>171000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>308000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>225000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>200000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>637000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:47">
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>3757000000.0</v>
+      </c>
+      <c r="C23">
         <v>3552000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3565000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3633000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3494000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3404000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3441000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3630000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3637000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3563000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3729000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3882000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3780000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3596000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3900000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3450000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3458000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3467000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3110000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3227000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3662000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3647000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3489000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1875000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3399000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3838000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3868000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4173000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4199000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4154000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4099000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4425000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4500000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4198000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3765000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3815000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4011000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3905000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3981000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4231000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4120000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4118000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4005000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5147000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5060000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5138000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25">
         <v>80000000.0</v>
       </c>
       <c r="C25">
-        <v>83000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D25">
         <v>83000000.0</v>
       </c>
       <c r="E25">
+        <v>83000000.0</v>
+      </c>
+      <c r="F25">
         <v>79000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>80000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>84000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>83000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>82000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>83000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>88000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>87000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>84000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>86864202.3</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>87000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>86000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>89000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>88000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>91000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>81000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>78000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>80000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>91000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>75000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>82000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>84000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>82000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>79000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>82000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>75000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>111000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>115000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>113000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>108000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>97000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>88000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>85000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>88000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>91000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="AP25">
         <v>86000000.0</v>
       </c>
       <c r="AQ25">
+        <v>86000000.0</v>
+      </c>
+      <c r="AR25">
         <v>81000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>88000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>84000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>94000000.0</v>
       </c>
-      <c r="AU25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>387000000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>372000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>362000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>322000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>316000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>370000000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>454000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>513000000.0</v>
       </c>
       <c r="AF26">
         <v>513000000.0</v>
       </c>
       <c r="AG26">
         <v>513000000.0</v>
       </c>
       <c r="AH26">
         <v>513000000.0</v>
       </c>
       <c r="AI26">
+        <v>513000000.0</v>
+      </c>
+      <c r="AJ26">
         <v>488000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>460000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>599000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>319000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:47">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>16000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4000000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>279000000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>141000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>138000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>159000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>142000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>135000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>162000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>104000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>136000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>148000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>149000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>151000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>115000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>127000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>165000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>160000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>165000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>168000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>178000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>133000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>177000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>188000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>196000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>127000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>169000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>178000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>217000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>402000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>315000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>252000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>253000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>225000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>299000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>298000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>309000000.0</v>
       </c>
-      <c r="AU27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>138000000.0</v>
+      </c>
+      <c r="C28">
         <v>130000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>124000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>129000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>144000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>125000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>124000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>122000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>117000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>149000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>148000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>149000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="P28">
         <v>4000000.0</v>
       </c>
       <c r="Q28">
-        <v>1000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="R28">
         <v>1000000.0</v>
       </c>
       <c r="S28">
+        <v>1000000.0</v>
+      </c>
+      <c r="T28">
         <v>88000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="V28">
         <v>2000000.0</v>
       </c>
       <c r="W28">
+        <v>2000000.0</v>
+      </c>
+      <c r="X28">
         <v>170000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>163000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>42000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>168000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>176000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>133000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>177000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>188000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>196000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>127000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>169000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>178000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>217000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>402000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>315000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>252000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>253000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>225000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>299000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>298000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>309000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1316000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>32000000.0</v>
+      </c>
+      <c r="C29">
         <v>42000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>48000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-36000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>40000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-84000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33244324.34</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>29000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>21000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>159000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>28000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>52000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-18000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>54000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>338000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>64000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>138000000.0</v>
+      </c>
+      <c r="C30">
         <v>130000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>124000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>129000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>144000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>125000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>124000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>121000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>117000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>149000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>250000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>148000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>141000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>138000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>504000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>138000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>132000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>160000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>371000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>53000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>63000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>65000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>147000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>111000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>121000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>164000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>160000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>165000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>168000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>176000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>133000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>177000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>188000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>196000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>127000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>169000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>178000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>217000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>402000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>315000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>252000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>253000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>225000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>299000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>298000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>309000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21396000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C31">
         <v>-51000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-59000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-42000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-382000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-44000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-57000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-41000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-154000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-32000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>73000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-50000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-97000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-39000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>349000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-35000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-84000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-22000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1470000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-54000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-35000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>24000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-141000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-77000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-94000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-186000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-11000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-91000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>17000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1125000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-267000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>63000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>163000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>63000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>52000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>66000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>215000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>12000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-96000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>32000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>24000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>67000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>66000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>81000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:47">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32">
+        <v>3865000000.0</v>
+      </c>
+      <c r="C32">
         <v>3644000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3688000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3741000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3611000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3495000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3562000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3716000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3750000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3660000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3729000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4055000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3912000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3699000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3650000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3485000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3506000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3480000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2771000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3242000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3819000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3848000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3597000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1626000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3511000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3936000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3921000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4219000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4228000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4158000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4145000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4494000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4596000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>4204000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3946000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4017000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4212000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4038000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3944000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>4362000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4298000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4233000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4162000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5402000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5234000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5273000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>22041000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -15373,1159 +15588,1159 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
         <v>945000000.0</v>
       </c>
       <c r="C2">
         <v>1110000000.0</v>
       </c>
       <c r="D2">
         <v>947000000.0</v>
       </c>
       <c r="E2">
         <v>1521000000.0</v>
       </c>
       <c r="F2">
         <v>1692000000.0</v>
       </c>
       <c r="G2">
         <v>924000000.0</v>
       </c>
       <c r="H2">
         <v>687000000.0</v>
       </c>
       <c r="I2">
         <v>709000000.0</v>
       </c>
       <c r="J2">
         <v>105000000.0</v>
       </c>
       <c r="K2">
         <v>44000000.0</v>
       </c>
       <c r="L2">
         <v>45000000.0</v>
       </c>
       <c r="M2">
         <v>70000000.0</v>
       </c>
       <c r="N2">
         <v>34000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
         <v>245000000</v>
       </c>
       <c r="C3">
         <v>266000000</v>
       </c>
       <c r="D3">
         <v>252000000</v>
       </c>
       <c r="E3">
         <v>227000000</v>
       </c>
       <c r="F3">
         <v>260000000</v>
       </c>
       <c r="G3">
         <v>326000000</v>
       </c>
       <c r="H3">
         <v>468000000</v>
       </c>
       <c r="I3">
         <v>536000000</v>
       </c>
       <c r="J3">
         <v>577000000</v>
       </c>
       <c r="K3">
         <v>437000000</v>
       </c>
       <c r="L3">
         <v>478000000</v>
       </c>
       <c r="M3">
         <v>624000000</v>
       </c>
       <c r="N3">
         <v>659000000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-515000000.0</v>
       </c>
       <c r="F4">
         <v>-163000000.0</v>
       </c>
       <c r="G4">
         <v>805000000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>-22000000.0</v>
       </c>
       <c r="J4">
         <v>604000000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>49000000.0</v>
       </c>
       <c r="F5">
         <v>-1132000000.0</v>
       </c>
       <c r="G5">
         <v>174000000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1191000000.0</v>
       </c>
       <c r="J5">
         <v>13000000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
         <v>13000000.0</v>
       </c>
       <c r="C6">
         <v>-165000000.0</v>
       </c>
       <c r="D6">
         <v>163000000.0</v>
       </c>
       <c r="E6">
         <v>-574000000.0</v>
       </c>
       <c r="F6">
         <v>-171000000.0</v>
       </c>
       <c r="G6">
         <v>768000000.0</v>
       </c>
       <c r="H6">
         <v>237000000.0</v>
       </c>
       <c r="I6">
         <v>-22000000.0</v>
       </c>
       <c r="J6">
         <v>604000000.0</v>
       </c>
       <c r="K6">
         <v>61000000.0</v>
       </c>
       <c r="L6">
         <v>-1000000.0</v>
       </c>
       <c r="M6">
         <v>-25000000.0</v>
       </c>
       <c r="N6">
         <v>36000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7">
         <v>-45000000.0</v>
       </c>
       <c r="C7">
         <v>75000000.0</v>
       </c>
       <c r="D7">
         <v>126000000.0</v>
       </c>
       <c r="E7">
         <v>-108000000.0</v>
       </c>
       <c r="F7">
         <v>-227000000.0</v>
       </c>
       <c r="G7">
         <v>69000000.0</v>
       </c>
       <c r="H7">
         <v>10000000.0</v>
       </c>
       <c r="I7">
         <v>19000000.0</v>
       </c>
       <c r="J7">
         <v>-240000000.0</v>
       </c>
       <c r="K7">
         <v>619000000.0</v>
       </c>
       <c r="L7">
         <v>-232000000.0</v>
       </c>
       <c r="M7">
         <v>-52000000.0</v>
       </c>
       <c r="N7">
         <v>328000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-576000000.0</v>
       </c>
       <c r="F8">
         <v>483000000.0</v>
       </c>
       <c r="G8">
         <v>190000000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>73000000.0</v>
       </c>
       <c r="J8">
         <v>30000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
         <v>31000000.0</v>
       </c>
       <c r="C9">
         <v>12000000.0</v>
       </c>
       <c r="D9">
         <v>16000000.0</v>
       </c>
       <c r="E9">
         <v>-576000000.0</v>
       </c>
       <c r="F9">
         <v>483000000.0</v>
       </c>
       <c r="G9">
         <v>322000000.0</v>
       </c>
       <c r="H9">
         <v>301000000.0</v>
       </c>
       <c r="I9">
         <v>117000000.0</v>
       </c>
       <c r="J9">
         <v>30000000.0</v>
       </c>
       <c r="K9">
         <v>83000000.0</v>
       </c>
       <c r="L9">
         <v>-233000000.0</v>
       </c>
       <c r="M9">
         <v>8000000.0</v>
       </c>
       <c r="N9">
         <v>-218000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10">
         <v>75000000.0</v>
       </c>
       <c r="C10">
         <v>93000000.0</v>
       </c>
       <c r="D10">
         <v>126000000.0</v>
       </c>
       <c r="E10">
         <v>-62000000.0</v>
       </c>
       <c r="F10">
         <v>-263000000.0</v>
       </c>
       <c r="G10">
         <v>78000000.0</v>
       </c>
       <c r="H10">
         <v>8000000.0</v>
       </c>
       <c r="I10">
         <v>-106000000.0</v>
       </c>
       <c r="J10">
         <v>-10000000.0</v>
       </c>
       <c r="K10">
         <v>49000000.0</v>
       </c>
       <c r="L10">
         <v>-63000000.0</v>
       </c>
       <c r="M10">
         <v>-96000000.0</v>
       </c>
       <c r="N10">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>34000000.0</v>
       </c>
       <c r="E11">
         <v>558000000.0</v>
       </c>
       <c r="F11">
         <v>-405000000.0</v>
       </c>
       <c r="G11">
         <v>-339000000.0</v>
       </c>
       <c r="H11">
         <v>-191000000.0</v>
       </c>
       <c r="I11">
         <v>143000000.0</v>
       </c>
       <c r="J11">
         <v>-113000000.0</v>
       </c>
       <c r="K11">
         <v>57000000.0</v>
       </c>
       <c r="L11">
         <v>8000000.0</v>
       </c>
       <c r="M11">
         <v>29000000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-4000000.0</v>
       </c>
       <c r="E12">
         <v>152000000.0</v>
       </c>
       <c r="F12">
         <v>-951000000.0</v>
       </c>
       <c r="G12">
         <v>297000000.0</v>
       </c>
       <c r="H12">
         <v>471000000.0</v>
       </c>
       <c r="I12">
         <v>1905000000.0</v>
       </c>
       <c r="J12">
         <v>-244000000.0</v>
       </c>
       <c r="K12">
         <v>-451000000.0</v>
       </c>
       <c r="L12">
         <v>-178000000.0</v>
       </c>
       <c r="M12">
         <v>39000000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-79000000.0</v>
       </c>
       <c r="E13">
         <v>-601000000.0</v>
       </c>
       <c r="F13">
         <v>-54000000.0</v>
       </c>
       <c r="G13">
         <v>60000000.0</v>
       </c>
       <c r="H13">
         <v>42000000.0</v>
       </c>
       <c r="I13">
         <v>-89000000.0</v>
       </c>
       <c r="J13">
         <v>-166000000.0</v>
       </c>
       <c r="K13">
         <v>95000000.0</v>
       </c>
       <c r="L13">
         <v>-55000000.0</v>
       </c>
       <c r="M13">
         <v>-48000000.0</v>
       </c>
       <c r="N13">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14">
         <v>325000000.0</v>
       </c>
       <c r="C14">
         <v>332000000.0</v>
       </c>
       <c r="D14">
         <v>340000000.0</v>
       </c>
       <c r="E14">
         <v>350000000.0</v>
       </c>
       <c r="F14">
         <v>330000000.0</v>
       </c>
       <c r="G14">
         <v>332000000.0</v>
       </c>
       <c r="H14">
         <v>318000000.0</v>
       </c>
       <c r="I14">
         <v>447000000.0</v>
       </c>
       <c r="J14">
         <v>358000000.0</v>
       </c>
       <c r="K14">
         <v>344000000.0</v>
       </c>
       <c r="L14">
         <v>347000000.0</v>
       </c>
       <c r="M14">
         <v>437000000.0</v>
       </c>
       <c r="N14">
         <v>450000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
         <v>90000000.0</v>
       </c>
       <c r="C15">
         <v>72000000.0</v>
       </c>
       <c r="D15">
         <v>67000000.0</v>
       </c>
       <c r="E15">
         <v>106000000.0</v>
       </c>
       <c r="F15">
         <v>69000000.0</v>
       </c>
       <c r="G15">
         <v>71000000.0</v>
       </c>
       <c r="H15">
         <v>26000000.0</v>
       </c>
       <c r="I15">
         <v>103000000.0</v>
       </c>
       <c r="J15">
         <v>52000000.0</v>
       </c>
       <c r="K15">
         <v>88000000.0</v>
       </c>
       <c r="L15">
         <v>52000000.0</v>
       </c>
       <c r="M15">
         <v>52000000.0</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16">
         <v>958000000.0</v>
       </c>
       <c r="C16">
         <v>945000000.0</v>
       </c>
       <c r="D16">
         <v>163000000.0</v>
       </c>
       <c r="E16">
         <v>947000000.0</v>
       </c>
       <c r="F16">
         <v>1521000000.0</v>
       </c>
       <c r="G16">
         <v>1692000000.0</v>
       </c>
       <c r="H16">
         <v>924000000.0</v>
       </c>
       <c r="I16">
         <v>687000000.0</v>
       </c>
       <c r="J16">
         <v>709000000.0</v>
       </c>
       <c r="K16">
         <v>105000000.0</v>
       </c>
       <c r="L16">
         <v>44000000.0</v>
       </c>
       <c r="M16">
         <v>45000000.0</v>
       </c>
       <c r="N16">
         <v>70000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-1000000.0</v>
       </c>
       <c r="J17">
         <v>26000000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
         <v>204000000.0</v>
       </c>
       <c r="C18">
         <v>277000000.0</v>
       </c>
       <c r="D18">
         <v>415000000.0</v>
       </c>
       <c r="E18">
         <v>47000000.0</v>
       </c>
       <c r="F18">
         <v>1607000000.0</v>
       </c>
       <c r="G18">
         <v>-80000000.0</v>
       </c>
       <c r="H18">
         <v>-160000000.0</v>
       </c>
       <c r="I18">
         <v>143000000.0</v>
       </c>
       <c r="J18">
         <v>169000000.0</v>
       </c>
       <c r="K18">
         <v>-1471000000.0</v>
       </c>
       <c r="L18">
         <v>-81000000.0</v>
       </c>
       <c r="M18">
         <v>173000000.0</v>
       </c>
       <c r="N18">
         <v>205000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19">
         <v>-186000000.0</v>
       </c>
       <c r="C19">
         <v>-253000000.0</v>
       </c>
       <c r="D19">
         <v>-229000000.0</v>
       </c>
       <c r="E19">
         <v>484000000.0</v>
       </c>
       <c r="F19">
         <v>347000000.0</v>
       </c>
       <c r="G19">
         <v>-37000000.0</v>
       </c>
       <c r="H19">
         <v>-383000000.0</v>
       </c>
       <c r="I19">
         <v>-487000000.0</v>
       </c>
       <c r="J19">
         <v>-795000000.0</v>
       </c>
       <c r="K19">
         <v>-425000000.0</v>
       </c>
       <c r="L19">
         <v>-44000000.0</v>
       </c>
       <c r="M19">
         <v>16000000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21">
         <v>-7000000.0</v>
       </c>
       <c r="C21">
         <v>-138000000.0</v>
       </c>
       <c r="D21">
         <v>-103000000.0</v>
       </c>
       <c r="E21">
         <v>-1001000000.0</v>
       </c>
       <c r="F21">
         <v>-686000000.0</v>
       </c>
       <c r="G21">
         <v>466000000.0</v>
       </c>
       <c r="H21">
         <v>413000000.0</v>
       </c>
       <c r="I21">
         <v>-33000000.0</v>
       </c>
       <c r="J21">
         <v>-126000000.0</v>
       </c>
       <c r="K21">
         <v>1487000000.0</v>
       </c>
       <c r="L21">
         <v>-32000000.0</v>
       </c>
       <c r="M21">
         <v>21000000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22">
         <v>-281000000.0</v>
       </c>
       <c r="C22">
         <v>101000000.0</v>
       </c>
       <c r="D22">
         <v>295000000.0</v>
       </c>
       <c r="E22">
         <v>-40000000.0</v>
       </c>
       <c r="F22">
         <v>1108000000.0</v>
       </c>
       <c r="G22">
         <v>-486000000.0</v>
       </c>
       <c r="H22">
         <v>-408000000.0</v>
       </c>
       <c r="I22">
         <v>-1601000000.0</v>
       </c>
       <c r="J22">
         <v>962000000.0</v>
       </c>
       <c r="K22">
         <v>-1449000000.0</v>
       </c>
       <c r="L22">
         <v>541000000.0</v>
       </c>
       <c r="M22">
         <v>374000000.0</v>
       </c>
       <c r="N22">
         <v>245000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
         <v>-122000000.0</v>
       </c>
       <c r="C23">
         <v>-89000000.0</v>
       </c>
       <c r="D23">
         <v>-103000000.0</v>
       </c>
       <c r="E23">
         <v>-272000000.0</v>
       </c>
       <c r="F23">
         <v>-76000000.0</v>
       </c>
       <c r="G23">
         <v>572000000.0</v>
       </c>
       <c r="H23">
         <v>-84000000.0</v>
       </c>
       <c r="I23">
         <v>-108000000.0</v>
       </c>
       <c r="J23">
         <v>845000000.0</v>
       </c>
       <c r="K23">
         <v>117000000.0</v>
       </c>
       <c r="L23">
         <v>103000000.0</v>
       </c>
       <c r="M23">
         <v>-210000000.0</v>
       </c>
       <c r="N23">
         <v>-188000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24">
         <v>-29000000.0</v>
       </c>
       <c r="C24">
         <v>15000000.0</v>
       </c>
       <c r="D24">
         <v>-2000000.0</v>
       </c>
       <c r="E24">
         <v>20000000.0</v>
       </c>
       <c r="F24">
         <v>3000000.0</v>
       </c>
       <c r="G24">
         <v>529000000.0</v>
       </c>
       <c r="H24">
         <v>85000000.0</v>
       </c>
       <c r="I24">
         <v>49000000.0</v>
       </c>
       <c r="J24">
         <v>29000000.0</v>
       </c>
       <c r="K24">
         <v>-6000000.0</v>
       </c>
       <c r="L24">
         <v>7000000.0</v>
       </c>
       <c r="M24">
         <v>88000000.0</v>
       </c>
       <c r="N24">
         <v>63000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
         <v>478000000.0</v>
       </c>
       <c r="C25">
         <v>5000000.0</v>
       </c>
       <c r="D25">
         <v>-4000000.0</v>
       </c>
       <c r="E25">
         <v>68000000.0</v>
       </c>
       <c r="F25">
         <v>-991000000.0</v>
       </c>
       <c r="G25">
         <v>349000000.0</v>
       </c>
       <c r="H25">
         <v>80000000.0</v>
       </c>
       <c r="I25">
         <v>1423000000.0</v>
       </c>
       <c r="J25">
         <v>-327000000.0</v>
       </c>
       <c r="K25">
         <v>-4000000.0</v>
       </c>
       <c r="L25">
         <v>-224000000.0</v>
       </c>
       <c r="M25">
         <v>11000000.0</v>
       </c>
       <c r="N25">
         <v>-105000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26">
         <v>-125000000.0</v>
       </c>
       <c r="C26">
         <v>-275000000.0</v>
       </c>
       <c r="D26">
         <v>-65000000.0</v>
       </c>
       <c r="E26">
         <v>-153000000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-40000000.0</v>
       </c>
       <c r="K26">
         <v>-40000000.0</v>
       </c>
       <c r="L26">
         <v>-38000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27">
         <v>32000000.0</v>
       </c>
       <c r="C27">
         <v>31000000.0</v>
       </c>
       <c r="D27">
         <v>34000000.0</v>
       </c>
       <c r="E27">
         <v>29000000.0</v>
       </c>
       <c r="F27">
         <v>36000000.0</v>
       </c>
       <c r="G27">
         <v>15000000.0</v>
       </c>
       <c r="H27">
         <v>20000000.0</v>
       </c>
       <c r="I27">
         <v>47000000.0</v>
       </c>
       <c r="J27">
         <v>45000000.0</v>
       </c>
       <c r="K27">
         <v>28000000.0</v>
       </c>
       <c r="L27">
         <v>16000000.0</v>
       </c>
       <c r="M27">
         <v>19000000.0</v>
       </c>
       <c r="N27">
         <v>28000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
         <v>-267000000.0</v>
       </c>
       <c r="C28">
         <v>-502000000.0</v>
       </c>
       <c r="D28">
         <v>-271000000.0</v>
       </c>
       <c r="E28">
         <v>-1273000000.0</v>
       </c>
       <c r="F28">
         <v>-770000000.0</v>
       </c>
       <c r="G28">
         <v>393000000.0</v>
       </c>
       <c r="H28">
         <v>303000000.0</v>
       </c>
       <c r="I28">
         <v>-213000000.0</v>
       </c>
       <c r="J28">
         <v>627000000.0</v>
       </c>
       <c r="K28">
         <v>1516000000.0</v>
       </c>
       <c r="L28">
         <v>93000000.0</v>
       </c>
       <c r="M28">
         <v>-225000000.0</v>
       </c>
       <c r="N28">
         <v>-200000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
         <v>449000000.0</v>
       </c>
       <c r="C29">
         <v>543000000.0</v>
       </c>
       <c r="D29">
         <v>667000000.0</v>
       </c>
       <c r="E29">
         <v>274000000.0</v>
       </c>
       <c r="F29">
         <v>260000000.0</v>
       </c>
       <c r="G29">
         <v>246000000.0</v>
       </c>
       <c r="H29">
         <v>308000000.0</v>
       </c>
       <c r="I29">
         <v>679000000.0</v>
       </c>
       <c r="J29">
         <v>746000000.0</v>
       </c>
       <c r="K29">
         <v>-1034000000.0</v>
       </c>
       <c r="L29">
         <v>397000000.0</v>
       </c>
       <c r="M29">
         <v>797000000.0</v>
       </c>
       <c r="N29">
         <v>864000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
         <v>-186000000.0</v>
       </c>
       <c r="C30">
         <v>-253000000.0</v>
       </c>
       <c r="D30">
         <v>-229000000.0</v>
       </c>
       <c r="E30">
         <v>484000000.0</v>
       </c>
       <c r="F30">
         <v>347000000.0</v>
       </c>
       <c r="G30">
         <v>166000000.0</v>
       </c>
       <c r="H30">
         <v>-383000000.0</v>
       </c>
       <c r="I30">
         <v>-487000000.0</v>
       </c>
@@ -16544,3874 +16759,3946 @@
       <c r="N30">
         <v>-621000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>855000000.0</v>
+      </c>
+      <c r="C2">
         <v>958000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>860000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>754000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>860000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>945000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>890000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>905000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>990000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1110000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>123000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>966230200.86</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1015560488.58</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>892000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1118000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2080000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1521000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1000000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>984000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1820000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1692000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1032000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1640000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>965000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>924000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1025000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>491000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>406000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>687000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>378000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>353000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>390000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>709000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>669000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>729000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>709000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>105000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>120000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>66000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>58000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>44000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>105000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>45000000.0</v>
       </c>
-      <c r="AU2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:47">
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
+        <v>73000000</v>
+      </c>
+      <c r="C3">
         <v>65000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>79000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>57000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>64000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>72000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>70000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>69000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>55000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>75000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>60000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>56000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>61000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>57000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>53000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>57000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>60000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>74000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>60000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>55000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>71000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>68000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>73000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>94000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>91000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>118000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>98000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>108000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>144000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>132000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>138000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>123000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>143000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>160000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>115000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>95000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>207000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>125000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>126000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>78000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>108000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000000</v>
       </c>
       <c r="AR3">
         <v>109000000</v>
       </c>
       <c r="AS3">
+        <v>109000000</v>
+      </c>
+      <c r="AT3">
         <v>106000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>154000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>624000000</v>
       </c>
     </row>
-    <row r="4" spans="1:47">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>107000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-84000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-75000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>72000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-184000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-962000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>559000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>540000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>14000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-819000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>102000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>678000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-600000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>690000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>37000000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>527000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>82000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-281000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>309000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>25000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-37000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-319000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>40000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-60000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>20000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>604000000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-15000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-30000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-50000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4000000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>50000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1013000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-22000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-87000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-104000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>258000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>26000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6000000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>39000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>20000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>29000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1233000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-32000000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-10000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-35000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>55000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>10000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-17000000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-    </row>
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
+        <v>-24000000.0</v>
+      </c>
+      <c r="C6">
         <v>-103000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>98000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>106000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-106000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-85000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>55000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-85000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-120000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>202000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>82000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1041230200.86</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-49330287.72</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>55000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-226000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-962000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>559000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>521000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-836000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>128000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>660000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-608000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>675000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>41000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-101000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>534000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>85000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-281000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>309000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>25000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-37000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-319000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>40000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-60000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>20000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>604000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-15000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>54000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>14000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-61000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>65000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-25000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:47">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7">
+        <v>-66000000.0</v>
+      </c>
+      <c r="C7">
         <v>17000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>97000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-191000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>52000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>50000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>54000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-81000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>160000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>18000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-64000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>48000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-64000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-37000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-55000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-57000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-255000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>69000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>456000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-413000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-134000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>160000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-98000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>103000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>143000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-138000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>496000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>25000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-261000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-241000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>112000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-75000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-77000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-200000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>529000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>17000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>108000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-35000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>230000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>32000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-202000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-292000000.0</v>
       </c>
-      <c r="AU7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-72000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-265000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>167000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-161000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-83000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-157000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-175000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>288000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>315000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-366000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>246000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-516000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>198000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>113000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>395000000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>129000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-230000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>320000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>130000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>246000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-473000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>170000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-51000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>235000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-335000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>181000000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>-411000000.0</v>
+      </c>
+      <c r="C9">
         <v>243000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-49000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>117000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-439000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>402000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-15000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>60000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-267000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>234000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>186000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-84000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-265000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>167000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-161000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-83000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-157000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-175000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>288000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>315000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-366000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>246000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-516000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>237000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>133000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>395000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>131000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>206000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-208000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>320000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>73000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>138000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-516000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>170000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>30000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>284000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-322000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>181000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>83000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-47000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-55000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>267000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-14000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-580000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>252000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:47">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10">
+        <v>17000000.0</v>
+      </c>
+      <c r="C10">
         <v>-65000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>27000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>59000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-36000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-60000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-105000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-87000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-65000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>62000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>46000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-53000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>23000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-31000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>51000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-19000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-52000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-28000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-22000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-25000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>33000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-17000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-23000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-16000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-96000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-99000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>58000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>248000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-206000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>275000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>125000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>104000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-263000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-277000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>183000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-93000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>847000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-696000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-234000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-256000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-6000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-120000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>339000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-474000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>322000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-164000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>214000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-366000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>223000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-376000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>245000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-365000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>57000000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>8000000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:47">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-89000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-3000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>56000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>42000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1169000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>277000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-82000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>153000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-5000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>141000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>22000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>396000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>76000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-70000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>30000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>180000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>270000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>189000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-112000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-82000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-68000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-72000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-451000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-178000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:47">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>50000000.0</v>
       </c>
       <c r="M13">
+        <v>50000000.0</v>
+      </c>
+      <c r="N13">
         <v>-299000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-74000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-199000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>41000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-24000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>127000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-9000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-49000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-131000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>43000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>25000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-20000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>27000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>23000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-29000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>21000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>69000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-55000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-48000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-55000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-166000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-17000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>10000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-17000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>95000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-78000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>304000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-55000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-48000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:47">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14">
         <v>80000000.0</v>
       </c>
       <c r="C14">
-        <v>83000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D14">
         <v>83000000.0</v>
       </c>
       <c r="E14">
+        <v>83000000.0</v>
+      </c>
+      <c r="F14">
         <v>79000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>80000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>84000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>83000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>82000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>83000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>88000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>87000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>84000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>81000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>87000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>86000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>89000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>88000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>91000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>81000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>78000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>80000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>91000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>75000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>82000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>84000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>82000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>79000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>82000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>75000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>111000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>115000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>113000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>108000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>97000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>88000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>85000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>88000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>91000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="AP14">
         <v>86000000.0</v>
       </c>
       <c r="AQ14">
+        <v>86000000.0</v>
+      </c>
+      <c r="AR14">
         <v>81000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>88000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>84000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>94000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>437000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:47">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
-        <v>-76000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C15">
-        <v>-9000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="D15">
-        <v>-9000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="E15">
+        <v>9000000.0</v>
+      </c>
+      <c r="F15">
         <v>77000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>48000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>50000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>40000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>59000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="U15">
         <v>7000000.0</v>
       </c>
       <c r="V15">
+        <v>7000000.0</v>
+      </c>
+      <c r="W15">
         <v>52000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>71000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>188000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>54000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>44000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>106000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="AE15">
         <v>26000000.0</v>
       </c>
       <c r="AF15">
         <v>26000000.0</v>
       </c>
       <c r="AG15">
+        <v>26000000.0</v>
+      </c>
+      <c r="AH15">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="AI15">
         <v>26000000.0</v>
       </c>
       <c r="AJ15">
         <v>26000000.0</v>
       </c>
       <c r="AK15">
+        <v>26000000.0</v>
+      </c>
+      <c r="AL15">
         <v>66000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>88000000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>52000000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:47">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16">
+        <v>831000000.0</v>
+      </c>
+      <c r="C16">
         <v>855000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>958000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>860000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>754000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>860000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>945000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>890000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>905000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>990000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>202000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>123000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-75000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>966230200.86</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>947000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>892000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1118000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2080000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1521000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1000000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>984000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1820000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1692000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1032000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1640000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>965000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>924000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1025000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>491000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>406000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>687000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>378000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>353000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>390000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>709000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>669000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>729000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>709000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>105000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>120000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>66000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>58000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>44000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>105000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>40000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>45000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:47">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>3000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-6000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-13000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>15000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>18000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>16000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-13000000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
+        <v>14000000.0</v>
+      </c>
+      <c r="C18">
         <v>15000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>134000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>115000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-89000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>45000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>191000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>88000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>219000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>143000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>70000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>179000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-30000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-28000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-74000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-168000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>155000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-146000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>160000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>460000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-528000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-150000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>148000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-116000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>168000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>60000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-272000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>307000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>252000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-146000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-270000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>286000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>42000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>61000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-220000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1603000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>24000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>126000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-18000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>105000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>288000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-195000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-279000000.0</v>
       </c>
-      <c r="AU18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-59000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-49000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-44000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000000.0</v>
       </c>
       <c r="H19">
         <v>-70000000.0</v>
       </c>
       <c r="I19">
+        <v>-70000000.0</v>
+      </c>
+      <c r="J19">
         <v>-69000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-44000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-65000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-53000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-61000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-53619877.96</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-55000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-60000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-53000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-30000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>694000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-252000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-34000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-61000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-47000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-72000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>10000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-128000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-105000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>14000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-72000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-11000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>11000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-10000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AI19">
         <v>-5000000.0</v>
       </c>
       <c r="AJ19">
         <v>-5000000.0</v>
       </c>
       <c r="AK19">
         <v>-5000000.0</v>
       </c>
       <c r="AL19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AM19">
         <v>-6000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-24000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-44000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:47">
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C21">
         <v>-2000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-136000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>1000000.0</v>
       </c>
       <c r="M21">
+        <v>1000000.0</v>
+      </c>
+      <c r="N21">
         <v>-120000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-7000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-105000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-144000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-745000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-46000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>59000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-685000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-15000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-282000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-65000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>832000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-19000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>360000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-8000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-159000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>133000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>30000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-81000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-84000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1487000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-32000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22">
+        <v>27000000.0</v>
+      </c>
+      <c r="C22">
         <v>-22000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-335000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>25000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>100000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-49000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>45000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>157000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>95000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>70000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-20000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-60000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-30000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>960000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-71000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>94000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>150000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-36000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-331000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-142000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>15000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-308000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-126000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1335000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>73000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-143000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-196000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>349000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>226000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>216000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>171000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-854000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-756000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>154000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-103000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>224000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>219000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>201000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>307000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:47">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C23">
         <v>-11000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-48000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-35000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-74000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-136000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-18000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-60000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-65000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>983000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-17000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-154000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-71000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-10000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-53000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-17000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-7000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-55000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-48000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-11000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-12000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-17000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-21000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-15000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-23000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-31000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>99000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>83000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>836000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>207000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>33000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-124000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-18000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-179000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-229000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>236000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>223000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-246000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C24">
+        <v>1000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-25000000.0</v>
+      </c>
+      <c r="E24">
+        <v>5000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="G24">
+        <v>3000000.0</v>
+      </c>
+      <c r="H24">
+        <v>1000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-70000000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
+        <v>14000000.0</v>
+      </c>
+      <c r="L24">
+        <v>15000000.0</v>
+      </c>
+      <c r="M24">
+        <v>7000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="O24">
+        <v>11000000.0</v>
+      </c>
+      <c r="P24">
+        <v>712000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>6000000.0</v>
+      </c>
+      <c r="R24">
+        <v>10000000.0</v>
+      </c>
+      <c r="S24">
+        <v>11000000.0</v>
+      </c>
+      <c r="T24">
+        <v>-69000000.0</v>
+      </c>
+      <c r="U24">
+        <v>53000000.0</v>
+      </c>
+      <c r="V24">
+        <v>2000000.0</v>
+      </c>
+      <c r="W24">
+        <v>10000000.0</v>
+      </c>
+      <c r="X24">
+        <v>5000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>14000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>13000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>10000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>36000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>26000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>59000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AI24">
         <v>-3000000.0</v>
-      </c>
-[...95 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AJ24">
         <v>10000000.0</v>
       </c>
       <c r="AK24">
+        <v>10000000.0</v>
+      </c>
+      <c r="AL24">
         <v>5000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-4000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>11000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>24000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-41000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>18000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:47">
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
+        <v>45000000.0</v>
+      </c>
+      <c r="C25">
         <v>-1000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>44000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>393000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-18000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-15000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-13000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-123000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-13000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>53000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-24000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1206000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>264000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-20000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-66000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>37000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>225000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-13000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>138000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>120000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>25000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-80000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1061000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>154000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>282000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-74000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-81000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-88000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-71000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-87000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>121000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>34000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-70000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-89000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-6000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-58000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-64000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-96000000.0</v>
       </c>
-      <c r="AU25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26">
+        <v>25000000.0</v>
+      </c>
+      <c r="C26">
         <v>-25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50000000.0</v>
       </c>
       <c r="D26">
         <v>-50000000.0</v>
       </c>
       <c r="E26">
+        <v>-50000000.0</v>
+      </c>
+      <c r="F26">
         <v>25000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-25000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-50000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-75000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-50000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-100000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>65000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-37000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-28000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-153000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-40000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>87000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>228000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-40000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-38000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-    </row>
-    <row r="27" spans="1:47">
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27">
+        <v>9000000.0</v>
+      </c>
+      <c r="C27">
         <v>8000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="F27">
         <v>5000000.0</v>
       </c>
       <c r="G27">
+        <v>5000000.0</v>
+      </c>
+      <c r="H27">
         <v>3000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="O27">
         <v>8000000.0</v>
       </c>
       <c r="P27">
+        <v>8000000.0</v>
+      </c>
+      <c r="Q27">
         <v>7000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>10000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-1231000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="V27">
         <v>13000000.0</v>
       </c>
       <c r="W27">
-        <v>7000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="X27">
         <v>7000000.0</v>
       </c>
       <c r="Y27">
+        <v>7000000.0</v>
+      </c>
+      <c r="Z27">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AA27">
         <v>4000000.0</v>
       </c>
       <c r="AB27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC27">
         <v>8000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>13000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>14000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>16000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>12000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>11000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>16000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>14000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-4000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>6000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>10000000.0</v>
       </c>
-      <c r="AU27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>-13000000.0</v>
+      </c>
+      <c r="C28">
         <v>-114000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-55000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-63000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-48000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-102000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-189000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-92000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-66000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-155000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-10000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-43000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-149000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-69000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-109000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-147000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-938000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-79000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-60000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>51000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-694000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-68000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-296000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-73000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>826000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-74000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>349000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-11000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-38000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-51000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-207000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>94000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-49000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-27000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-128000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-51000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>833000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1607000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>30000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-125000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-180000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-233000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>235000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>271000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-225000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>87000000.0</v>
+      </c>
+      <c r="C29">
         <v>80000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>213000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>172000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-44000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>109000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>263000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>158000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>81000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>41000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>294000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>203000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>126000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>44000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>236000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>29000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-14000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-94000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>215000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-91000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>231000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>528000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-455000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-56000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>239000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>266000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>168000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-128000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>439000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>390000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-23000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-127000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>446000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>157000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>156000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-13000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1478000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>150000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>204000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>90000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>214000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>397000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-89000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-125000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>797000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:47">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>-75000000.0</v>
+      </c>
+      <c r="C30">
         <v>-68000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-59000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-49000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-44000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000000.0</v>
       </c>
       <c r="H30">
         <v>-70000000.0</v>
       </c>
       <c r="I30">
+        <v>-70000000.0</v>
+      </c>
+      <c r="J30">
         <v>-69000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-44000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-65000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-53000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-61000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-50000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-55000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-60000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-53000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>652000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>694000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-252000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-34000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-61000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>446000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-72000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-80000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-128000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-105000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-88000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-72000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-118000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-73000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-145000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-123000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-146000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-397000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-105000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-90000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-203000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-147000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-126000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-73000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-79000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-85000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-103000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-156000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-145000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-586000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>