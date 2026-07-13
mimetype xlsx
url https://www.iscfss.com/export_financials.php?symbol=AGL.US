--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1027,101 +1030,105 @@
         <v>4147000.0</v>
       </c>
       <c r="C8">
         <v>4122000.0</v>
       </c>
       <c r="D8">
         <v>4064000.0</v>
       </c>
       <c r="E8">
         <v>4124000.0</v>
       </c>
       <c r="F8">
         <v>4001000.0</v>
       </c>
       <c r="G8">
         <v>2494000.0</v>
       </c>
       <c r="H8">
         <v>2467000.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>2099995000.0</v>
+      </c>
       <c r="C9">
         <v>2053895000.0</v>
       </c>
       <c r="D9">
         <v>1986899000.0</v>
       </c>
       <c r="E9">
         <v>2106886000.0</v>
       </c>
       <c r="F9">
         <v>2045572000.0</v>
       </c>
       <c r="G9">
         <v>263966000.0</v>
       </c>
       <c r="H9">
         <v>256643000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>173713000.0</v>
       </c>
       <c r="C10">
         <v>193860000.0</v>
       </c>
       <c r="D10">
         <v>114329000.0</v>
       </c>
       <c r="E10">
         <v>465302000.0</v>
       </c>
       <c r="F10">
         <v>1054819999.0</v>
       </c>
       <c r="G10">
         <v>106795000.0</v>
       </c>
       <c r="H10">
         <v>123633000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>173713000.0</v>
+      </c>
       <c r="C11">
         <v>188231000.0</v>
       </c>
       <c r="D11">
         <v>107570000.0</v>
       </c>
       <c r="E11">
         <v>497070000.0</v>
       </c>
       <c r="F11">
         <v>1040039000.0</v>
       </c>
       <c r="G11">
         <v>106795000.0</v>
       </c>
       <c r="H11">
         <v>123633000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>285142000.0</v>
@@ -1154,69 +1161,69 @@
       </c>
       <c r="C13">
         <v>4122000.0</v>
       </c>
       <c r="D13">
         <v>4064000.0</v>
       </c>
       <c r="E13">
         <v>4124000.0</v>
       </c>
       <c r="F13">
         <v>4001000.0</v>
       </c>
       <c r="G13">
         <v>2494000.0</v>
       </c>
       <c r="H13">
         <v>2467000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>413969000.0</v>
+        <v>16558760.0</v>
       </c>
       <c r="C14">
-        <v>410966000.0</v>
+        <v>16438640.0</v>
       </c>
       <c r="D14">
-        <v>408917000.0</v>
+        <v>16356680.0</v>
       </c>
       <c r="E14">
-        <v>408154000.0</v>
+        <v>16326160.0</v>
       </c>
       <c r="F14">
-        <v>372931000.0</v>
+        <v>14917240.0</v>
       </c>
       <c r="G14">
-        <v>384836394.0</v>
+        <v>15393456.0</v>
       </c>
       <c r="H14">
-        <v>384021560.0</v>
+        <v>15360862.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>4124000.0</v>
       </c>
       <c r="F15">
         <v>4001000.0</v>
       </c>
       <c r="G15">
         <v>2494000.0</v>
       </c>
       <c r="H15">
         <v>2467000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
@@ -1292,51 +1299,51 @@
       </c>
       <c r="G20">
         <v>41540000.0</v>
       </c>
       <c r="H20">
         <v>41540000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>65725000.0</v>
       </c>
       <c r="C21">
         <v>72771000.0</v>
       </c>
       <c r="D21">
         <v>63769000.0</v>
       </c>
       <c r="E21">
         <v>18448000.0</v>
       </c>
       <c r="F21">
-        <v>96938000.0</v>
+        <v>55398000.0</v>
       </c>
       <c r="G21">
         <v>60468000.0</v>
       </c>
       <c r="H21">
         <v>71146000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22">
         <v>-42513000.0</v>
       </c>
       <c r="E22">
         <v>10610000.0</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22">
         <v>1.0</v>
@@ -1379,51 +1386,53 @@
         <v>15750000.0</v>
       </c>
       <c r="C24">
         <v>34904000.0</v>
       </c>
       <c r="D24">
         <v>32308000.0</v>
       </c>
       <c r="E24">
         <v>38482000.0</v>
       </c>
       <c r="F24">
         <v>43401000.0</v>
       </c>
       <c r="G24">
         <v>64665000.0</v>
       </c>
       <c r="H24">
         <v>67143000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>15750000.0</v>
+      </c>
       <c r="C25">
         <v>34904000.0</v>
       </c>
       <c r="D25">
         <v>32308000.0</v>
       </c>
       <c r="E25">
         <v>38482000.0</v>
       </c>
       <c r="F25">
         <v>43401000.0</v>
       </c>
       <c r="G25">
         <v>64665000.0</v>
       </c>
       <c r="H25">
         <v>67143000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>59787000.0</v>
@@ -1683,51 +1692,53 @@
       </c>
       <c r="H36">
         <v>25744000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37">
         <v>-611000.0</v>
       </c>
       <c r="F37">
         <v>-300000.0</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>20122000.0</v>
+      </c>
       <c r="C38">
         <v>80597000.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>86543000.0</v>
       </c>
       <c r="F38">
         <v>225916000.0</v>
       </c>
       <c r="G38">
         <v>34115000.0</v>
       </c>
       <c r="H38">
         <v>25744000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>137762000.0</v>
@@ -1881,51 +1892,53 @@
         <v>25417000.0</v>
       </c>
       <c r="C46">
         <v>36952000.0</v>
       </c>
       <c r="D46">
         <v>40987000.0</v>
       </c>
       <c r="E46">
         <v>31953000.0</v>
       </c>
       <c r="F46">
         <v>20900000.0</v>
       </c>
       <c r="G46">
         <v>16041000.0</v>
       </c>
       <c r="H46">
         <v>18836000.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>28959000.0</v>
+      </c>
       <c r="C47">
         <v>36952000.0</v>
       </c>
       <c r="D47">
         <v>40987000.0</v>
       </c>
       <c r="E47">
         <v>20050000.0</v>
       </c>
       <c r="F47">
         <v>9161000.0</v>
       </c>
       <c r="G47">
         <v>16041000.0</v>
       </c>
       <c r="H47">
         <v>18836000.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
         <v>-1978324000.0</v>
@@ -2240,4388 +2253,4532 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>1257579000.0</v>
+      </c>
+      <c r="C2">
         <v>1057247000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>145517000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1214143000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1339777000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1149546000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1409157000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1378563000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1519148000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>968060000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1296325000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1357352000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>967609000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>478226000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>653226000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>600086000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>605461000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>348653000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>417781000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>408580000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>372106000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>260112000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>97755000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>61689000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>479000.0</v>
+      </c>
+      <c r="C5">
         <v>916000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>880000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>787000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>543000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-88000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>301000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2447000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2747000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2298000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6230000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6369000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3549000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5560000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5098000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5">
         <v>-1818750.0</v>
       </c>
       <c r="Y5">
+        <v>-1818750.0</v>
+      </c>
+      <c r="Z5">
         <v>-232028000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1818750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1212500.0</v>
       </c>
       <c r="AB5">
         <v>-1212500.0</v>
       </c>
       <c r="AC5">
         <v>-1212500.0</v>
       </c>
       <c r="AD5">
         <v>-1212500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>-1212500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>3375000.0</v>
+      </c>
+      <c r="C7">
         <v>1827000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2155000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6428000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7095000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6599000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9018000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10063000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10618000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10905000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11975000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9950000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10473000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9885000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10288000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11038000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8268000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7904000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7248000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5345000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5548000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5508000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>166000.0</v>
+      </c>
+      <c r="C8">
         <v>4147000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4146000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>4143000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>4130000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4122000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4120000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4114000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>4108000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>4064000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>4060000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>4054000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4145000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4124000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4117000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4082000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>4057000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4001000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3915000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>3909000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>2099995000.0</v>
+      </c>
+      <c r="D9">
         <v>2090493000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2083234000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2070446000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2053895000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2051638000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1970930000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1947438000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2130126000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2106886000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2094562000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2076329000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2064242000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2045572000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2024764000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2011651000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>265603000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>139987000.0</v>
+      </c>
+      <c r="C10">
         <v>173713000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>171684000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>171416000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>138623000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>193860000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>153790000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>116336000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>118550000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>114329000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>168339000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>190981000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>394190000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>465302000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>551287000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>668574000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1021754000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1054819999.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1095903000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1125715000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>105289000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>106795000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>96649000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26698750.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-123633000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>123633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30908250.0</v>
       </c>
       <c r="AB10">
         <v>30908250.0</v>
       </c>
       <c r="AC10">
         <v>30908250.0</v>
       </c>
       <c r="AD10">
         <v>30908250.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>30908250.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>173713000.0</v>
+      </c>
+      <c r="D11">
         <v>171684000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>171416000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>136941000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>188231000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>148161000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>168339000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>190981000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>394190000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>497070000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>551287000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>668574000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1021754000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1040039000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1081601000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1109372000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>231411000.0</v>
+      </c>
+      <c r="C12">
         <v>285142000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>310854000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>327001000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>368766000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>405597000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>398556000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>407958000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>425909000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>495102000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>564217000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>580027000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>816682000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>877203000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>959280000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>954164000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1021754000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1054819999.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1095903000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1125715000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>105289000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>106795000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>96649000.0</v>
       </c>
-      <c r="X12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y12"/>
       <c r="Z12">
         <v>123633000.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AA12">
+        <v>123633000.0</v>
+      </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>166000.0</v>
+      </c>
+      <c r="C13">
         <v>4147000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4146000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4143000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4130000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4122000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4120000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4114000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4107999.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4064000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4060000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4054000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4145000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4124000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4117000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4082000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4057000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4001000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3915000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2494000.0</v>
       </c>
       <c r="V13">
         <v>2494000.0</v>
       </c>
       <c r="W13">
+        <v>2494000.0</v>
+      </c>
+      <c r="X13">
         <v>25000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>25000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>414617000.0</v>
+        <v>16662000.0</v>
       </c>
       <c r="C14">
-        <v>414465000.0</v>
+        <v>16584680.0</v>
       </c>
       <c r="D14">
-        <v>413836000.0</v>
+        <v>16578600.0</v>
       </c>
       <c r="E14">
-        <v>412936000.0</v>
+        <v>16553440.0</v>
       </c>
       <c r="F14">
-        <v>412044000.0</v>
+        <v>16517440.0</v>
       </c>
       <c r="G14">
-        <v>411591000.0</v>
+        <v>16481760.0</v>
       </c>
       <c r="H14">
-        <v>411271000.0</v>
+        <v>16463640.0</v>
       </c>
       <c r="I14">
-        <v>408938000.0</v>
+        <v>16450840.0</v>
       </c>
       <c r="J14">
-        <v>408927500.0</v>
+        <v>16357520.0</v>
       </c>
       <c r="K14">
-        <v>405787000.0</v>
+        <v>16357100.0</v>
       </c>
       <c r="L14">
-        <v>410338000.0</v>
+        <v>16231480.0</v>
       </c>
       <c r="M14">
-        <v>426586000.0</v>
+        <v>16413520.0</v>
       </c>
       <c r="N14">
-        <v>412103000.0</v>
+        <v>17063440.0</v>
       </c>
       <c r="O14">
-        <v>411065000.0</v>
+        <v>16484120.0</v>
       </c>
       <c r="P14">
-        <v>407339000.0</v>
+        <v>16442600.0</v>
       </c>
       <c r="Q14">
-        <v>424065000.0</v>
+        <v>16293560.0</v>
       </c>
       <c r="R14">
-        <v>396411000.0</v>
+        <v>16962600.0</v>
       </c>
       <c r="S14">
-        <v>391229000.0</v>
+        <v>15856440.0</v>
       </c>
       <c r="T14">
-        <v>377445000.0</v>
+        <v>15649160.0</v>
       </c>
       <c r="U14">
+        <v>15097800.0</v>
+      </c>
+      <c r="V14">
         <v>325659000.0</v>
       </c>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
       <c r="W14">
-        <v>384021560.0</v>
+        <v>14209908.0</v>
       </c>
       <c r="X14">
-        <v>384021560.0</v>
+        <v>15360862.0</v>
       </c>
       <c r="Y14">
-        <v>384021560.0</v>
+        <v>15360862.0</v>
       </c>
       <c r="Z14">
-        <v>384021560.0</v>
+        <v>15360862.0</v>
       </c>
       <c r="AA14">
-        <v>384836394.0</v>
+        <v>15360862.0</v>
       </c>
       <c r="AB14">
         <v>384836394.0</v>
       </c>
       <c r="AC14">
         <v>384836394.0</v>
       </c>
       <c r="AD14">
         <v>384836394.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>384836394.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>4054000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4145000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4124000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4117000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4082000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4057000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4001000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3915000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3909000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2494000.0</v>
       </c>
-      <c r="V15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>623500.0</v>
       </c>
       <c r="Y15">
         <v>623500.0</v>
       </c>
       <c r="Z15">
         <v>623500.0</v>
       </c>
       <c r="AA15">
-        <v>616750.0</v>
+        <v>623500.0</v>
       </c>
       <c r="AB15">
         <v>616750.0</v>
       </c>
       <c r="AC15">
         <v>616750.0</v>
       </c>
       <c r="AD15">
         <v>616750.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>616750.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-1378563000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1519148000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-970906000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1296325000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-1357352000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-967609000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-346727000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-490840000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-600086000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-605461000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-239014000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-417781000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-408580000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>26</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24133000.0</v>
       </c>
       <c r="D20">
         <v>24133000.0</v>
       </c>
       <c r="E20">
         <v>24133000.0</v>
       </c>
       <c r="F20">
         <v>24133000.0</v>
       </c>
       <c r="G20">
         <v>24133000.0</v>
       </c>
       <c r="H20">
         <v>24133000.0</v>
       </c>
       <c r="I20">
         <v>24133000.0</v>
       </c>
       <c r="J20">
         <v>24133000.0</v>
       </c>
       <c r="K20">
+        <v>24133000.0</v>
+      </c>
+      <c r="L20">
         <v>62387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62140000.0</v>
       </c>
       <c r="M20">
         <v>62140000.0</v>
       </c>
       <c r="N20">
+        <v>62140000.0</v>
+      </c>
+      <c r="O20">
         <v>2513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41540000.0</v>
       </c>
       <c r="P20">
         <v>41540000.0</v>
       </c>
       <c r="Q20">
         <v>41540000.0</v>
       </c>
       <c r="R20">
         <v>41540000.0</v>
       </c>
       <c r="S20">
         <v>41540000.0</v>
       </c>
       <c r="T20">
         <v>41540000.0</v>
       </c>
       <c r="U20">
         <v>41540000.0</v>
       </c>
       <c r="V20">
         <v>41540000.0</v>
       </c>
       <c r="W20">
         <v>41540000.0</v>
       </c>
       <c r="X20">
-        <v>10385000.0</v>
+        <v>41540000.0</v>
       </c>
       <c r="Y20">
         <v>10385000.0</v>
       </c>
       <c r="Z20">
+        <v>10385000.0</v>
+      </c>
+      <c r="AA20">
         <v>41540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10385000.0</v>
       </c>
       <c r="AB20">
         <v>10385000.0</v>
       </c>
       <c r="AC20">
         <v>10385000.0</v>
       </c>
       <c r="AD20">
         <v>10385000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20">
+        <v>10385000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>62446000.0</v>
+      </c>
+      <c r="C21">
         <v>65725000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>75254000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>65600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>68187000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>72771000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>73412000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>74821000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>72076000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>63769000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>92657000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>94185000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>92712000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18448000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>60602000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>62505000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>53709000.0</v>
       </c>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
       <c r="S21">
+        <v>55398000.0</v>
+      </c>
+      <c r="T21">
         <v>58147000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>58663000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>61609000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>60468000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>63412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15117000.0</v>
       </c>
       <c r="Y21">
         <v>15117000.0</v>
       </c>
       <c r="Z21">
+        <v>15117000.0</v>
+      </c>
+      <c r="AA21">
         <v>71146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17786500.0</v>
       </c>
       <c r="AB21">
         <v>17786500.0</v>
       </c>
       <c r="AC21">
         <v>17786500.0</v>
       </c>
       <c r="AD21">
         <v>17786500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21">
+        <v>17786500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
         <v>10204000.0</v>
       </c>
       <c r="M22">
         <v>10204000.0</v>
       </c>
       <c r="N22">
+        <v>10204000.0</v>
+      </c>
+      <c r="O22">
         <v>10610000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
-[...1 lines deleted...]
-      </c>
+      <c r="R22"/>
       <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
+      <c r="T22">
+        <v>1.0</v>
+      </c>
       <c r="U22"/>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
+      <c r="X22">
+        <v>1.0</v>
+      </c>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>1504938000.0</v>
+      </c>
+      <c r="C23">
         <v>1271290000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1596245000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1712895000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1932861000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1733983000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2091411000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2163315000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2316463000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1740866000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2278075000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2352921000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2170269000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1697468000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1870435000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1840522000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1855211000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1586252000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1685120000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1701734000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>574038000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>446361000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>520958000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>111590250.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-232028000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>402794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100698500.0</v>
       </c>
       <c r="AB23">
         <v>100698500.0</v>
       </c>
       <c r="AC23">
         <v>100698500.0</v>
       </c>
       <c r="AD23">
         <v>100698500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>100698500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>15279000.0</v>
+      </c>
+      <c r="C24">
         <v>15750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>34904000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>34884000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>27360000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>29834000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>32308000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>34780000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>36017000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>37249000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>38482000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>39713000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>40943000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>42172000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>43401000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>44628000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>45862000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>99412000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>64665000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25">
-        <v>0.0</v>
+        <v>15750000.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
         <v>34904000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34884000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>34780000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>36017000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>37249000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>38482000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>39713000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>40943000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>42172000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>43401000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>44628000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>45862000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>99412000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>72147000.0</v>
+      </c>
+      <c r="C26">
         <v>59787000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>90469000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>77906000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>73035000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>61756000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>53945000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>51008000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>53672000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>44753000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>39170000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>26709000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>20518000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17352000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11843000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13402000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>11236000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6690000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>13048000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11997000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-106587000.0</v>
+      </c>
+      <c r="C28">
         <v>-136898000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-134563000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-130043000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-96604000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-149897000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-109888000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-70163000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-70598000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-62020000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-116584000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-140014000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-341468000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-412729000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-496286000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-611593000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-966314000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-995207999.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1039027000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1070758000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-329000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-33581000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-22439000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9772250.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>123633000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-42346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13362250.0</v>
       </c>
       <c r="AB28">
         <v>-13362250.0</v>
       </c>
       <c r="AC28">
         <v>-13362250.0</v>
       </c>
       <c r="AD28">
         <v>-13362250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>-13362250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>211458000.0</v>
+      </c>
+      <c r="C29">
         <v>161722000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>341043000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>443874000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>535178000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>505856000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>609756000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>712745000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>726608000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>700397000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>912147000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>921183000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1124763000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1084702000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1130530000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1149771000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1159024000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1140297000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1177351000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1200059000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-198759000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-217024000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>899745000.0</v>
+      </c>
+      <c r="C30">
         <v>673793000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>947157000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1047164000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1239603000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1017040000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1368349000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1437040000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1571143000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>942461000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1345711000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1417052000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1004856000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>492364000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>637731000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>607632000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>571869000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>293407000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>342500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>338359000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>288827000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>144555000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>227049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36138750.0</v>
       </c>
       <c r="Y30">
         <v>36138750.0</v>
       </c>
       <c r="Z30">
+        <v>36138750.0</v>
+      </c>
+      <c r="AA30">
         <v>93254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23313500.0</v>
       </c>
       <c r="AB30">
         <v>23313500.0</v>
       </c>
       <c r="AC30">
         <v>23313500.0</v>
       </c>
       <c r="AD30">
         <v>23313500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>23313500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>717323000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>880166000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1082514000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>932000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1085817000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1103828000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1111852000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>994958000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1028036000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1050244000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-401320000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-386738000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
-[...1 lines deleted...]
-      </c>
+      <c r="Y31"/>
       <c r="Z31">
         <v>-344714000.0</v>
       </c>
-      <c r="AA31"/>
+      <c r="AA31">
+        <v>-344714000.0</v>
+      </c>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>48848000.0</v>
+      </c>
+      <c r="C32">
         <v>20212000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>98147000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>203572000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>276021000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>305768000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>402602000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>496697000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>510161000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>502920000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>655319000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>682491000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>903830000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>916183000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>976044000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>996323000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1017479000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1010235000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1030085000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1067484000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>45526000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>27362000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>183765000.0</v>
+      </c>
+      <c r="C33">
         <v>174593000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>258217000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>260230000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>282139000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>276209000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>279652000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>279305000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>279654000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>260789999.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>321431000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>308078000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>293830000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>246194000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>236165000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>239113000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>227271000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>219057000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>232253999.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>221919999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>156406000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>152164000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>158085000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>38041000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>-123633000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>157266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39316500.0</v>
       </c>
       <c r="AB33">
         <v>39316500.0</v>
       </c>
       <c r="AC33">
         <v>39316500.0</v>
       </c>
       <c r="AD33">
         <v>39316500.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33">
+        <v>39316500.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>32526000.0</v>
+      </c>
+      <c r="C34">
         <v>50494000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>48132000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>48450000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>50811000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>69522000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>63480000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>62712000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>60877000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>59476000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>58395000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>75106000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>78571000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>83286000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>87207000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>91122000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>91101000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>94295000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>72821000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>77782000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>75644000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>74574000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>51180000.0</v>
+      </c>
+      <c r="C35">
         <v>68071000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>50287000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>54878000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>57905999.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>111024999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>107382000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>100134999.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>101329000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>102689000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>105150000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>111123000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>115820000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>121768000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>126920000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>132065000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>133273000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>137696000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>134900000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>139126000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>500176000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>464256000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>466759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116064000.0</v>
       </c>
       <c r="Y35">
         <v>116064000.0</v>
       </c>
       <c r="Z35">
+        <v>116064000.0</v>
+      </c>
+      <c r="AA35">
         <v>435212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108803000.0</v>
       </c>
       <c r="AB35">
         <v>108803000.0</v>
       </c>
       <c r="AC35">
         <v>108803000.0</v>
       </c>
       <c r="AD35">
         <v>108803000.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35">
+        <v>108803000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>19044000.0</v>
+      </c>
+      <c r="C36">
         <v>23664000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>38277000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>56353000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>78953000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>80597000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>88471000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>88896000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>17581000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>87147999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>86420000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>87550000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>82435000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>175928000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>91207000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>92100000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>96218000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>94529000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>101568999.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>95922999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>38858000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>25613000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>36665000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>8528750.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-123633000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>25744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6436000.0</v>
       </c>
       <c r="AB36">
         <v>6436000.0</v>
       </c>
       <c r="AC36">
         <v>6436000.0</v>
       </c>
       <c r="AD36">
         <v>6436000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36">
+        <v>6436000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-720000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-674000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-611000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-528000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-457000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-375000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-300000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-284000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-169000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-73000.0</v>
       </c>
-      <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>20122000.0</v>
+      </c>
+      <c r="D38">
         <v>38277000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>78953000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>80597000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>88471000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>86420000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>87550000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>16839000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>86543000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>116083000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>119260000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>96218000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>112958000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>126105000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>95923000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>38858000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>34115000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>25744000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>190017000.0</v>
+      </c>
+      <c r="C39">
         <v>137762000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>80017000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>78495000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>42353000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>35137000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>44854000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>39012000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>39757000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>42513000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>46716000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>47764000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>54901000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>81707000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>37259000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>39613000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>34317000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18968000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>14463000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15740000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>23516000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>42847000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>39175000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>28641000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>1257579000.0</v>
+      </c>
+      <c r="C40">
         <v>1057247000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1059398000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1214143000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>-2460000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1409157000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1097664000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1266651000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>740570000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1005762000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1099533000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>745557000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>51865000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>653226000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>458038000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>472323000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>242321000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>288121000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>300981000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>276984000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3682000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>215688000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>131514000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>58395000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>65156000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>73401000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>87207000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>91122000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>82833000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>94295000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>90272000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>87919000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>395216000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>394083000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41">
         <v>360332000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>2110196000.0</v>
+      </c>
+      <c r="C42">
         <v>2099995000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2090493000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2083234000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2070446000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2053895000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2051638000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2038540000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2020803000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1986899000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1970930000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1947438000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2130126000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2106886000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2094562000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2076329000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2064242000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2045572000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2024764000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2011651000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>265603000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>263966000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>264665000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>259085000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>30128000.0</v>
+      </c>
+      <c r="C45">
         <v>64502000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>62984000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>67438000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>65243000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>61628000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>61597000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>59926000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>40631000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>55305000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>40797000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>24407000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>22132000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>42460000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>17940000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>15808000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>12526000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>13797000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>14399000.0</v>
       </c>
-      <c r="V45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W45"/>
       <c r="X45">
         <v>4010250.0</v>
       </c>
       <c r="Y45">
         <v>4010250.0</v>
       </c>
       <c r="Z45">
         <v>4010250.0</v>
       </c>
       <c r="AA45">
-        <v>4709000.0</v>
+        <v>4010250.0</v>
       </c>
       <c r="AB45">
         <v>4709000.0</v>
       </c>
       <c r="AC45">
         <v>4709000.0</v>
       </c>
       <c r="AD45">
         <v>4709000.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45">
+        <v>4709000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>30128000.0</v>
+      </c>
+      <c r="C46">
         <v>25417000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>30084000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>36238000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>37831000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>36952000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>39691000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>40447000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>40631000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>40987000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>40797000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>37494000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>36025000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>31953000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>30973000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>29566000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24568000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>20900000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>17950000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13797000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>14399000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>16041000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>16468000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>18836000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>28959000.0</v>
+      </c>
+      <c r="D47">
         <v>30084000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>36248000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>37831000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>36952000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>39691000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>40797000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>24407000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>22132000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>20050000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>17940000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15808000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12526000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>9161000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6462000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13797000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>14399000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>16041000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>18836000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-1929408000.0</v>
+      </c>
+      <c r="C48">
         <v>-1978324000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1789442000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1679235000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1574865000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1586977000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1481187000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1363572000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1332890000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1326826000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1096393000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1064957000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1048208000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1064230000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1007764000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-977096000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-956447000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-957677000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-900956000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-865113000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-566268000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-551190000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-526975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-137797500.0</v>
       </c>
       <c r="Y48">
         <v>-137797500.0</v>
       </c>
       <c r="Z48">
+        <v>-137797500.0</v>
+      </c>
+      <c r="AA48">
         <v>-491138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-122784500.0</v>
       </c>
       <c r="AB48">
         <v>-122784500.0</v>
       </c>
       <c r="AC48">
         <v>-122784500.0</v>
       </c>
       <c r="AD48">
         <v>-122784500.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48">
+        <v>-122784500.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-1064957000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-1048208000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1064230000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1007764000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-977096000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-956447000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-957677000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-900956000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-865113000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-566268000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>14746000.0</v>
+      </c>
+      <c r="C50">
         <v>19238000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>34966000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>34945000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>34924000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>8750000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7500000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>6250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="L50">
         <v>5000000.0</v>
       </c>
       <c r="M50">
         <v>5000000.0</v>
       </c>
       <c r="N50">
         <v>5000000.0</v>
       </c>
       <c r="O50">
         <v>5000000.0</v>
       </c>
       <c r="P50">
         <v>5000000.0</v>
       </c>
       <c r="Q50">
         <v>5000000.0</v>
       </c>
       <c r="R50">
         <v>5000000.0</v>
       </c>
       <c r="S50">
         <v>5000000.0</v>
       </c>
       <c r="T50">
+        <v>5000000.0</v>
+      </c>
+      <c r="U50">
         <v>3750000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>3041000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>33400000.0</v>
+      </c>
+      <c r="C51">
         <v>36815000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>37121000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>41373000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>42019000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>43963000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>43902000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>46173000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>47952000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>52309000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>51755000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>50967000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>52722000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>52573000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>55001000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>56981000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>55440000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>59612000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>56876000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>54957000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>104960000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>73214000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>74210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16926500.0</v>
       </c>
       <c r="Y51">
         <v>16926500.0</v>
       </c>
       <c r="Z51">
+        <v>16926500.0</v>
+      </c>
+      <c r="AA51">
         <v>81287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17546000.0</v>
       </c>
       <c r="AB51">
         <v>17546000.0</v>
       </c>
       <c r="AC51">
         <v>17546000.0</v>
       </c>
       <c r="AD51">
         <v>17546000.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51">
+        <v>17546000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>14746000.0</v>
+      </c>
+      <c r="C52">
         <v>19238000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>34966000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>34945000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>34924000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2460000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8750000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7500000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="L52">
         <v>5000000.0</v>
       </c>
       <c r="M52">
         <v>5000000.0</v>
       </c>
       <c r="N52">
         <v>5000000.0</v>
       </c>
       <c r="O52">
         <v>5000000.0</v>
       </c>
       <c r="P52">
         <v>5000000.0</v>
       </c>
       <c r="Q52">
         <v>5000000.0</v>
       </c>
       <c r="R52">
+        <v>5000000.0</v>
+      </c>
+      <c r="S52">
         <v>8307000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3750000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>99412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3041000.0</v>
       </c>
       <c r="W52">
         <v>3041000.0</v>
       </c>
       <c r="X52">
-        <v>760250.0</v>
+        <v>3041000.0</v>
       </c>
       <c r="Y52">
         <v>760250.0</v>
       </c>
       <c r="Z52">
+        <v>760250.0</v>
+      </c>
+      <c r="AA52">
         <v>6407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>760250.0</v>
       </c>
       <c r="AB52">
         <v>760250.0</v>
       </c>
       <c r="AC52">
         <v>760250.0</v>
       </c>
       <c r="AD52">
         <v>760250.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52">
+        <v>760250.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>91424000.0</v>
+      </c>
+      <c r="C53">
         <v>111429000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>139170000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>155585000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>230143000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>211737000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>244766000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>291622000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>307359000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>380773000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>395878000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>389046000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>422492000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>411901000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>407993000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>285590000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>247266000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>1504938000.0</v>
+      </c>
+      <c r="C55">
         <v>1271290000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1596245000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1712895000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1932861000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1733983000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2091411000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2163315000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2316463000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1740866000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2278075000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2352921000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2170269000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1697468000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1870435000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1840522000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1855211000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1586252000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1685120000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1701734000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>574038000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>446361000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>520958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111590250.0</v>
       </c>
       <c r="Y55">
         <v>111590250.0</v>
       </c>
       <c r="Z55">
+        <v>111590250.0</v>
+      </c>
+      <c r="AA55">
         <v>402794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100698500.0</v>
       </c>
       <c r="AB55">
         <v>100698500.0</v>
       </c>
       <c r="AC55">
         <v>100698500.0</v>
       </c>
       <c r="AD55">
         <v>100698500.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55">
+        <v>100698500.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>1321173000.0</v>
+      </c>
+      <c r="C56">
         <v>1096697000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1338028000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1452660000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1650722000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1457774000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1811759000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1884010000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2036809000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1480076000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1956644000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2044843000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1876439000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1451274000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1634270000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1601409000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1627940000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1367195000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1452866000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1479814000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>417632000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>294197000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>362873000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>73549250.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>123633000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>245528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61382000.0</v>
       </c>
       <c r="AB56">
         <v>61382000.0</v>
       </c>
       <c r="AC56">
         <v>61382000.0</v>
       </c>
       <c r="AD56">
         <v>61382000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AE56">
+        <v>61382000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>1272325000.0</v>
+      </c>
+      <c r="C57">
         <v>1076485000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1239881000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1249088000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1374701000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1152006000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1409157000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1387313000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1526648000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>977156000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1301325000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1362352000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>972609000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>535091000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>658226000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>605086000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>610461000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>356960000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>422781000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>412330000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>372106000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>266835000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>316484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66708750.0</v>
       </c>
       <c r="Y57">
         <v>66708750.0</v>
       </c>
       <c r="Z57">
+        <v>66708750.0</v>
+      </c>
+      <c r="AA57">
         <v>199610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49902500.0</v>
       </c>
       <c r="AB57">
         <v>49902500.0</v>
       </c>
       <c r="AC57">
         <v>49902500.0</v>
       </c>
       <c r="AD57">
         <v>49902500.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57">
+        <v>49902500.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>1323505000.0</v>
+      </c>
+      <c r="C58">
         <v>1144556000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1290168000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1303966000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1432607000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1263031000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1516539000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1487448000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1627977000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1079845000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1406475000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1473475000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1088429000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>656859000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>785146000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>737151000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>743734000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>494656000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>557681000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>551456000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>872282000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>731091000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>783243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182772750.0</v>
       </c>
       <c r="Y58">
         <v>182772750.0</v>
       </c>
       <c r="Z58">
+        <v>182772750.0</v>
+      </c>
+      <c r="AA58">
         <v>634822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158705500.0</v>
       </c>
       <c r="AB58">
         <v>158705500.0</v>
       </c>
       <c r="AC58">
         <v>158705500.0</v>
       </c>
       <c r="AD58">
         <v>158705500.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58">
+        <v>158705500.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>181433000.0</v>
+      </c>
+      <c r="C60">
         <v>126734000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>306077000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>408929000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>500254000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>470952000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>574872000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>676635000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>689274000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>661839000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>872367000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>880166000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1082514000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1041220000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1085817000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1103828000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1111852000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1091896000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1127723000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1150447000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-298171000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-284730000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-262285000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-71182500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-232028000.0</v>
       </c>
       <c r="Z60">
         <v>-232028000.0</v>
       </c>
-      <c r="AA60"/>
+      <c r="AA60">
+        <v>-232028000.0</v>
+      </c>
       <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
+      <c r="U62"/>
+      <c r="V62">
         <v>309500000.0</v>
       </c>
-      <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6646,3207 +6803,3291 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>6121191000.0</v>
       </c>
       <c r="C2">
         <v>6055689000.0</v>
       </c>
       <c r="D2">
         <v>4246693000.0</v>
       </c>
       <c r="E2">
         <v>2276860000.0</v>
       </c>
       <c r="F2">
         <v>1455750000.0</v>
       </c>
       <c r="G2">
         <v>1124183000.0</v>
       </c>
       <c r="H2">
         <v>765900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
         <v>28594000.0</v>
       </c>
       <c r="C3">
         <v>24463000.0</v>
       </c>
       <c r="D3">
         <v>20161000.0</v>
       </c>
       <c r="E3">
         <v>13772000.0</v>
       </c>
       <c r="F3">
         <v>14670000.0</v>
       </c>
       <c r="G3">
         <v>14099000.0</v>
       </c>
       <c r="H3">
         <v>41413000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>465000.0</v>
       </c>
       <c r="F4">
         <v>-1303000.0</v>
       </c>
       <c r="G4">
         <v>3156000.0</v>
       </c>
       <c r="H4">
         <v>-168133000.0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>-397455000.0</v>
       </c>
       <c r="C5">
         <v>-242649000.0</v>
       </c>
       <c r="D5">
         <v>-187804000.0</v>
       </c>
       <c r="E5">
         <v>-86186000.0</v>
       </c>
       <c r="F5">
         <v>-376830000.0</v>
       </c>
       <c r="G5">
         <v>-54208000.0</v>
       </c>
       <c r="H5">
         <v>-105619000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
         <v>-368861000.0</v>
       </c>
       <c r="C6">
         <v>-218186000.0</v>
       </c>
       <c r="D6">
         <v>-167643000.0</v>
       </c>
       <c r="E6">
         <v>-72414000.0</v>
       </c>
       <c r="F6">
         <v>-362160000.0</v>
       </c>
       <c r="G6">
         <v>-40109000.0</v>
       </c>
       <c r="H6">
         <v>-64206000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>98</v>
+      </c>
+      <c r="B8">
+        <v>14000000.0</v>
+      </c>
       <c r="C8">
         <v>-9824000.0</v>
       </c>
       <c r="D8">
         <v>-67550000.0</v>
       </c>
       <c r="E8">
         <v>465000.0</v>
       </c>
       <c r="F8">
         <v>-1303000.0</v>
       </c>
       <c r="G8">
         <v>3156000.0</v>
       </c>
       <c r="H8">
         <v>-168133000.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>-188614999.0</v>
       </c>
       <c r="C9">
         <v>4841000.0</v>
       </c>
       <c r="D9">
         <v>69670000.0</v>
       </c>
       <c r="E9">
         <v>111360000.0</v>
       </c>
       <c r="F9">
         <v>65744000.0</v>
       </c>
       <c r="G9">
         <v>94150000.0</v>
       </c>
       <c r="H9">
         <v>28511000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>-404096000.0</v>
       </c>
       <c r="C10">
         <v>-248826000.0</v>
       </c>
       <c r="D10">
         <v>-194462000.0</v>
       </c>
       <c r="E10">
         <v>-90670000.0</v>
       </c>
       <c r="F10">
         <v>-382976000.0</v>
       </c>
       <c r="G10">
         <v>-62343000.0</v>
       </c>
       <c r="H10">
         <v>-114687000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
         <v>1251000.0</v>
       </c>
       <c r="C11">
         <v>1451000.0</v>
       </c>
       <c r="D11">
         <v>791000.0</v>
       </c>
       <c r="E11">
         <v>1640000.0</v>
       </c>
       <c r="F11">
         <v>886000.0</v>
       </c>
       <c r="G11">
         <v>865000.0</v>
       </c>
       <c r="H11">
         <v>-232000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
         <v>6641000.0</v>
       </c>
       <c r="C12">
         <v>6177000.0</v>
       </c>
       <c r="D12">
         <v>6658000.0</v>
       </c>
       <c r="E12">
         <v>4484000.0</v>
       </c>
       <c r="F12">
         <v>6146000.0</v>
       </c>
       <c r="G12">
         <v>8135000.0</v>
       </c>
       <c r="H12">
         <v>9068000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>103</v>
+      </c>
+      <c r="B13">
+        <v>8476000.0</v>
+      </c>
       <c r="C13">
         <v>8815000.0</v>
       </c>
       <c r="D13">
         <v>9831000.0</v>
       </c>
       <c r="E13">
         <v>4525000.0</v>
       </c>
       <c r="F13">
         <v>6146000.0</v>
       </c>
       <c r="G13">
         <v>8135000.0</v>
       </c>
       <c r="H13">
         <v>9068000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>-50000.0</v>
       </c>
       <c r="D14">
         <v>239000.0</v>
       </c>
       <c r="E14">
         <v>-311000.0</v>
       </c>
       <c r="F14">
         <v>-300000.0</v>
       </c>
       <c r="G14">
         <v>73000.0</v>
       </c>
       <c r="H14">
         <v>152000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>-405347000.0</v>
       </c>
       <c r="C15">
         <v>-260151000.0</v>
       </c>
       <c r="D15">
         <v>-262596000.0</v>
       </c>
       <c r="E15">
         <v>-106553000.0</v>
       </c>
       <c r="F15">
         <v>-406487000.0</v>
       </c>
       <c r="G15">
         <v>-60052000.0</v>
       </c>
       <c r="H15">
         <v>-282588000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>106</v>
+      </c>
+      <c r="B16">
+        <v>-391347000.0</v>
+      </c>
       <c r="C16">
         <v>-260151000.0</v>
       </c>
       <c r="D16">
         <v>-262596000.0</v>
       </c>
       <c r="E16">
         <v>-106553000.0</v>
       </c>
       <c r="F16">
         <v>-406487000.0</v>
       </c>
       <c r="G16">
         <v>-60052000.0</v>
       </c>
       <c r="H16">
         <v>-282588000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
         <v>-405347000.0</v>
       </c>
       <c r="C17">
         <v>-250277000.0</v>
       </c>
       <c r="D17">
         <v>-88833000.0</v>
       </c>
       <c r="E17">
         <v>-107329000.0</v>
       </c>
       <c r="F17">
         <v>-405484000.0</v>
       </c>
       <c r="G17">
         <v>-63208000.0</v>
       </c>
       <c r="H17">
         <v>-114455000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
         <v>-6641000.0</v>
       </c>
       <c r="C18">
         <v>-6177000.0</v>
       </c>
       <c r="D18">
         <v>-6481000.0</v>
       </c>
       <c r="E18">
         <v>-4525000.0</v>
       </c>
       <c r="F18">
         <v>-6146000.0</v>
       </c>
       <c r="G18">
         <v>-8135000.0</v>
       </c>
       <c r="H18">
         <v>-9068000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>24725000.0</v>
       </c>
       <c r="F19">
         <v>-4500000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>-421076000.0</v>
       </c>
       <c r="C21">
         <v>-292130000.0</v>
       </c>
       <c r="D21">
         <v>-232133000.0</v>
       </c>
       <c r="E21">
         <v>-105378000.0</v>
       </c>
       <c r="F21">
         <v>-372242000.0</v>
       </c>
       <c r="G21">
         <v>-56673000.0</v>
       </c>
       <c r="H21">
         <v>-106574000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>6353652000.0</v>
       </c>
       <c r="C23">
         <v>6352660000.0</v>
       </c>
       <c r="D23">
         <v>4548496000.0</v>
       </c>
       <c r="E23">
         <v>2493598000.0</v>
       </c>
       <c r="F23">
         <v>1893736000.0</v>
       </c>
       <c r="G23">
         <v>1275006000.0</v>
       </c>
       <c r="H23">
         <v>900985000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
         <v>28594000.0</v>
       </c>
       <c r="C25">
         <v>24463000.0</v>
       </c>
       <c r="D25">
         <v>18921000.0</v>
       </c>
       <c r="E25">
         <v>13772000.0</v>
       </c>
       <c r="F25">
         <v>14670000.0</v>
       </c>
       <c r="G25">
         <v>14099000.0</v>
       </c>
       <c r="H25">
         <v>41413000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>188000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
         <v>238536000.0</v>
       </c>
       <c r="C28">
         <v>268912000.0</v>
       </c>
       <c r="D28">
         <v>285760000.0</v>
       </c>
       <c r="E28">
         <v>207789000.0</v>
       </c>
       <c r="F28">
         <v>427502000.0</v>
       </c>
       <c r="G28">
         <v>137292000.0</v>
       </c>
       <c r="H28">
         <v>122832000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
         <v>1251000.0</v>
       </c>
       <c r="C29">
         <v>1451000.0</v>
       </c>
       <c r="D29">
         <v>1096000.0</v>
       </c>
       <c r="E29">
         <v>1640000.0</v>
       </c>
       <c r="F29">
         <v>886000.0</v>
       </c>
       <c r="G29">
         <v>865000.0</v>
       </c>
       <c r="H29">
         <v>-232000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
         <v>232461000.0</v>
       </c>
       <c r="C30">
         <v>296971000.0</v>
       </c>
       <c r="D30">
         <v>301803000.0</v>
       </c>
       <c r="E30">
         <v>216738000.0</v>
       </c>
       <c r="F30">
         <v>437986000.0</v>
       </c>
       <c r="G30">
         <v>150823000.0</v>
       </c>
       <c r="H30">
         <v>135085000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>16980000.0</v>
       </c>
       <c r="C31">
         <v>43304000.0</v>
       </c>
       <c r="D31">
         <v>37671000.0</v>
       </c>
       <c r="E31">
         <v>14708000.0</v>
       </c>
       <c r="F31">
         <v>-10734000.0</v>
       </c>
       <c r="G31">
         <v>-5670000.0</v>
       </c>
       <c r="H31">
         <v>-8113000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>5932576000.0</v>
       </c>
       <c r="C32">
         <v>6060530000.0</v>
       </c>
       <c r="D32">
         <v>4316363000.0</v>
       </c>
       <c r="E32">
         <v>2388220000.0</v>
       </c>
       <c r="F32">
         <v>1521494000.0</v>
       </c>
       <c r="G32">
         <v>1218333000.0</v>
       </c>
       <c r="H32">
         <v>794411000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>1362232000.0</v>
+      </c>
+      <c r="C2">
         <v>1667130000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>1502967000.0</v>
+      </c>
+      <c r="E2">
         <v>1447409000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1482060000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1560741000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1515099000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1450583000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1529266000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>910800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1100024000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1014539000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>981189000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>679778000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>668946000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>636220000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>610981000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>453298000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>443656000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>476177000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>384015000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>315722000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>287258000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>255124000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>266079000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>196867000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191475000.0</v>
       </c>
       <c r="AB2">
         <v>191475000.0</v>
       </c>
       <c r="AC2">
         <v>191475000.0</v>
       </c>
       <c r="AD2">
         <v>191475000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>191475000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>6787000.0</v>
+      </c>
+      <c r="C3">
         <v>6969000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7430000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7319000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6876000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6494000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6218000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5907000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5844000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5147000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5310000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5515000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4189000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3907000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3450000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3042000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3373000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3638000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3937000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3614000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3481000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3753000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3501000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3482000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3363000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-25825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3063250.0</v>
       </c>
       <c r="AB3">
         <v>3063250.0</v>
       </c>
       <c r="AC3">
         <v>3063250.0</v>
       </c>
       <c r="AD3">
         <v>3063250.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>3063250.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-61000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-224000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>321000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>429000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>689000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1035000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-1612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1415000.0</v>
       </c>
       <c r="V4">
         <v>-1415000.0</v>
       </c>
-      <c r="W4"/>
-      <c r="X4">
+      <c r="W4">
+        <v>-1415000.0</v>
+      </c>
+      <c r="X4"/>
+      <c r="Y4">
         <v>-4466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8238000.0</v>
       </c>
       <c r="Z4">
         <v>-8238000.0</v>
       </c>
-      <c r="AA4"/>
+      <c r="AA4">
+        <v>-8238000.0</v>
+      </c>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>28133000.0</v>
+      </c>
+      <c r="C5">
         <v>-185842000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-108700000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-102736000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-177000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-103099000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-115400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28548000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4398000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-160781000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-19212000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13398000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9685000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-54233000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-28944000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-19513000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1526000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-56407000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-35870000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-295396000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10779000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-36857000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10313000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1326000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5712000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-32613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68438000.0</v>
       </c>
       <c r="AB5">
         <v>-68438000.0</v>
       </c>
       <c r="AC5">
         <v>-68438000.0</v>
       </c>
       <c r="AD5">
         <v>-68438000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>-68438000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>34920000.0</v>
+      </c>
+      <c r="C6">
         <v>-178873000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-101270000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-95417000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6699000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-96605000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-109182000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22641000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10242000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-155634000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13902000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7883000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13874000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-50326000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-25494000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-16471000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4899000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-52769000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-31933000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-291782000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7298000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-33104000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6812000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2156000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2349000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-58438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65374750.0</v>
       </c>
       <c r="AB6">
         <v>-65374750.0</v>
       </c>
       <c r="AC6">
         <v>-65374750.0</v>
       </c>
       <c r="AD6">
         <v>-65374750.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>-65374750.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
+        <v>0.0</v>
+      </c>
+      <c r="F8">
         <v>14000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>640000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-1183000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...1 lines deleted...]
-      </c>
+      <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
         <v>-35000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-236000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>307000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>429000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>689000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1035000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1612000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1415000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>474000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-4466000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-8238000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>58228000.0</v>
+      </c>
+      <c r="C9">
         <v>-97639000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>-67646000.0</v>
+      </c>
+      <c r="E9">
         <v>-52427000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>50722000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-38255000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-64167000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>32175000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>75088000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-95296000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36839000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>54576000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>73123000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9996000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25912000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>33914000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>42464000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9588000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>14957000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>22779000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>29089000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5285000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>25426000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>38470000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24969000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7127750.0</v>
       </c>
       <c r="AB9">
         <v>7127750.0</v>
       </c>
       <c r="AC9">
         <v>7127750.0</v>
       </c>
       <c r="AD9">
         <v>7127750.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>7127750.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>29944000.0</v>
+      </c>
+      <c r="C10">
         <v>-187558000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-110538000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-104308000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1692000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-104673000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-117022000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-30245000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3114000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-162667000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-20829000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-14953000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8192000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-55942000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-29944000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20458000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>655000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-57247000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-36737000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-296894000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-13720000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-38810000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-12266000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3406000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7861000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-35313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28671750.0</v>
       </c>
       <c r="AB10">
         <v>-28671750.0</v>
       </c>
       <c r="AC10">
         <v>-28671750.0</v>
       </c>
       <c r="AD10">
         <v>-28671750.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>-28671750.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>-28000.0</v>
+      </c>
+      <c r="C11">
         <v>1324000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-331000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>62000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>196000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1757000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-590000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>417000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-133000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>267000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1210000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1073000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1759000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>572000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>559000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>580000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-71000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>179000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>256000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>435000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>791000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>35000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>39000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10509000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58000.0</v>
       </c>
       <c r="AB11">
         <v>-58000.0</v>
       </c>
       <c r="AC11">
         <v>-58000.0</v>
       </c>
       <c r="AD11">
         <v>-58000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>-58000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>-1811000.0</v>
+      </c>
+      <c r="C12">
         <v>1716000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1838000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1572000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1515000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1574000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1622000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1697000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1284000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1886000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1617000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1555000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1493000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1709000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>945000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>871000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>840000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>867000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1498000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953000.0</v>
       </c>
       <c r="W12">
         <v>1953000.0</v>
       </c>
       <c r="X12">
+        <v>1953000.0</v>
+      </c>
+      <c r="Y12">
         <v>2080000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2149000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2033750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2267000.0</v>
       </c>
       <c r="AB12">
         <v>2267000.0</v>
       </c>
       <c r="AC12">
         <v>2267000.0</v>
       </c>
       <c r="AD12">
         <v>2267000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>2267000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>34768000.0</v>
+      </c>
+      <c r="D13">
         <v>11295000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3840000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11157000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4268000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>425000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>13008000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1588000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1533000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1709000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>945000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>871000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>840000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>867000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1498000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2941000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1953000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2080000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2149000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>-20000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-30000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>51000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>47000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-46000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-63000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-233000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-71000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-82000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>75000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-354000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>115000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73000.0</v>
       </c>
       <c r="V14">
         <v>-73000.0</v>
       </c>
       <c r="W14">
+        <v>-73000.0</v>
+      </c>
+      <c r="X14">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73000.0</v>
       </c>
       <c r="Y14">
         <v>-73000.0</v>
       </c>
       <c r="Z14">
         <v>-73000.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AA14">
+        <v>-73000.0</v>
+      </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>29972000.0</v>
+      </c>
+      <c r="C15">
         <v>-188882000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-110207000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-104370000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12112000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-105790000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-117615000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-30682000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6064000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-230433000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-31436000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16749000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16022000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-56466000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-30668000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-20649000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1230000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-56721000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-35843000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-298845000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-15078000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-24215000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-11827000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7911000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-16099000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-34902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70647000.0</v>
       </c>
       <c r="AB15">
         <v>-70647000.0</v>
       </c>
       <c r="AC15">
         <v>-70647000.0</v>
       </c>
       <c r="AD15">
         <v>-70647000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>-70647000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-188882000.0</v>
+      </c>
+      <c r="D16">
         <v>-110207000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-104370000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12112000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-105790000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-117615000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-31436000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-16749000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16022000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-56466000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-30668000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-20649000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1230000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-56721000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-35843000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-298845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15078000.0</v>
       </c>
       <c r="V16">
         <v>-15078000.0</v>
       </c>
       <c r="W16">
+        <v>-15078000.0</v>
+      </c>
+      <c r="X16">
         <v>-11827000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-7911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16099000.0</v>
       </c>
       <c r="Z16">
         <v>-16099000.0</v>
       </c>
-      <c r="AA16"/>
+      <c r="AA16">
+        <v>-16099000.0</v>
+      </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>29916000.0</v>
+      </c>
+      <c r="C17">
         <v>-188882000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-110207000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-104370000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1888000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-106430000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-116432000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-30662000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3247000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-162934000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-31483000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-16795000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>15959000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-56514000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-30503000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-21038000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>726000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-57426000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-36993000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-297329000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-13736000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-39601000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-12301000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3445000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7861000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>-1811000.0</v>
+      </c>
+      <c r="C18">
         <v>-1716000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1838000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1572000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1515000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1574000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1622000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1697000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1284000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1886000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1651000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1588000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1533000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1709000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-945000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-871000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-840000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-867000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1498000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1953000.0</v>
       </c>
       <c r="W18">
         <v>-1953000.0</v>
       </c>
       <c r="X18">
+        <v>-1953000.0</v>
+      </c>
+      <c r="Y18">
         <v>-2080000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2149000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>15687000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>24725000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-8534000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-269000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2967000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1336000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>10111000.0</v>
+      </c>
+      <c r="C21">
         <v>-155757000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>-131274000.0</v>
+      </c>
+      <c r="E21">
         <v>-116027000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22110000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-108100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-133508000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-43344000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-7178000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-159602000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-39294000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-28957000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>417000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-69118000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-29518000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-21052000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-743000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-47873000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-35601000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-298363000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-12115000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-39743000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9844000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1252000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5834000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-32613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26643500.0</v>
       </c>
       <c r="AB21">
         <v>-26643500.0</v>
       </c>
       <c r="AC21">
         <v>-26643500.0</v>
       </c>
       <c r="AD21">
         <v>-26643500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21">
+        <v>-26643500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>1410349000.0</v>
+      </c>
+      <c r="C23">
         <v>1725248000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>1566595000.0</v>
+      </c>
+      <c r="E23">
         <v>1511009000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1554892000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1630586000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1584440000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1526102000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1611532000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>975106000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1176157000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1098072000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1053895000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>758892000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>724376000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>691186000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>654188000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>510759000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>494214000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>797319000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>425219000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>360750000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>322528000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>294846000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>296882000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>231218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225246250.0</v>
       </c>
       <c r="AB23">
         <v>225246250.0</v>
       </c>
       <c r="AC23">
         <v>225246250.0</v>
       </c>
       <c r="AD23">
         <v>225246250.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>225246250.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>6787000.0</v>
+      </c>
+      <c r="C25">
         <v>6969000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7430000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7319000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6876000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6494000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6218000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5907000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5844000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5147000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5310000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5515000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4189000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3907000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3450000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3042000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3373000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3638000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3937000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3614000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3481000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3753000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3501000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3482000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3363000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3382750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3063250.0</v>
       </c>
       <c r="AB25">
         <v>3063250.0</v>
       </c>
       <c r="AC25">
         <v>3063250.0</v>
       </c>
       <c r="AD25">
         <v>3063250.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25">
+        <v>3063250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>868000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2415000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1419000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>54231000.0</v>
+      </c>
+      <c r="C28">
         <v>60101000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>56198000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>56281000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65956000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59755000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>63123000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>69612000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>76422000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>63277000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>72058000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>79254000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>69752000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>75207000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>51980000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>51924000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>39834000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>53840000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>46643000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>317561000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>37777000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>41358000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31926000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>36403000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>27605000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30708000.0</v>
       </c>
       <c r="AB28">
         <v>30708000.0</v>
       </c>
       <c r="AC28">
         <v>30708000.0</v>
       </c>
       <c r="AD28">
         <v>30708000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>30708000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>28000.0</v>
+      </c>
+      <c r="C29">
         <v>1324000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-331000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>62000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>196000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1757000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-590000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>417000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-133000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>267000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1210000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1073000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1759000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>572000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>559000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>580000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-71000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>179000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>256000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>435000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>791000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>35000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>39000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>48117000.0</v>
+      </c>
+      <c r="C30">
         <v>58118000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>63628000.0</v>
+      </c>
+      <c r="E30">
         <v>63600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>72832000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69845000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>69341000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>75519000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>82266000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>64306000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>76133000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>83533000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72706000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>79114000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>55430000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54966000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>43207000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>57461000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>50558000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>321142000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41204000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45028000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>35270000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>39722000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30803000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33771250.0</v>
       </c>
       <c r="AB30">
         <v>33771250.0</v>
       </c>
       <c r="AC30">
         <v>33771250.0</v>
       </c>
       <c r="AD30">
         <v>33771250.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>33771250.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>19833000.0</v>
+      </c>
+      <c r="C31">
         <v>-31801000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
+        <v>20736000.0</v>
+      </c>
+      <c r="E31">
         <v>11719000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>20418000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3427000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16486000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>13099000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10292000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3065000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>18465000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>14004000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7775000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>13176000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-426000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>594000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1398000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9374000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1136000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1469000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1605000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>933000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2422000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2154000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2027000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028250.0</v>
       </c>
       <c r="AB31">
         <v>2028250.0</v>
       </c>
       <c r="AC31">
         <v>2028250.0</v>
       </c>
       <c r="AD31">
         <v>2028250.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31">
+        <v>2028250.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>1420460000.0</v>
+      </c>
+      <c r="C32">
         <v>1569491000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1435321000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1394982000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1532782000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1522486000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1450932000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1482758000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1604354000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>815504000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1136863000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1069115000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1054312000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>689774000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>694858000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>670134000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>653445000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>462886000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>458613000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>498956000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>413104000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>321007000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>312684000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>293594000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>291048000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>198126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198602750.0</v>
       </c>
       <c r="AB32">
         <v>198602750.0</v>
       </c>
       <c r="AC32">
         <v>198602750.0</v>
       </c>
       <c r="AD32">
+        <v>198602750.0</v>
+      </c>
+      <c r="AE32">
         <v>198602750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -9873,2999 +10114,3067 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>193860000.0</v>
       </c>
       <c r="C2">
         <v>114329000.0</v>
       </c>
       <c r="D2">
         <v>507680000.0</v>
       </c>
       <c r="E2">
         <v>1054820000.0</v>
       </c>
       <c r="F2">
         <v>139095000.0</v>
       </c>
       <c r="G2">
         <v>145612000.0</v>
       </c>
       <c r="H2">
         <v>78235000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>13242000</v>
       </c>
       <c r="C3">
         <v>13251000</v>
       </c>
       <c r="D3">
         <v>30815000</v>
       </c>
       <c r="E3">
         <v>32661000</v>
       </c>
       <c r="F3">
         <v>13426000</v>
       </c>
       <c r="G3">
         <v>2350000</v>
       </c>
       <c r="H3">
         <v>3906000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-547140000.0</v>
       </c>
       <c r="F4">
         <v>915725000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>91973000.0</v>
       </c>
       <c r="F5">
         <v>75002000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>-20147000.0</v>
       </c>
       <c r="C6">
         <v>79531000.0</v>
       </c>
       <c r="D6">
         <v>-393351000.0</v>
       </c>
       <c r="E6">
         <v>-547140000.0</v>
       </c>
       <c r="F6">
         <v>915725000.0</v>
       </c>
       <c r="G6">
         <v>-6517000.0</v>
       </c>
       <c r="H6">
         <v>67377000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
         <v>189469000.0</v>
       </c>
       <c r="C7">
         <v>130589000.0</v>
       </c>
       <c r="D7">
         <v>-10067000.0</v>
       </c>
       <c r="E7">
         <v>-59435000.0</v>
       </c>
       <c r="F7">
         <v>-55025000.0</v>
       </c>
       <c r="G7">
         <v>6472000.0</v>
       </c>
       <c r="H7">
         <v>33177000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-204167000.0</v>
       </c>
       <c r="F8">
         <v>-149041000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>344585000.0</v>
       </c>
       <c r="C9">
         <v>-74580000.0</v>
       </c>
       <c r="D9">
         <v>-460365000.0</v>
       </c>
       <c r="E9">
         <v>-204167000.0</v>
       </c>
       <c r="F9">
         <v>-149041000.0</v>
       </c>
       <c r="G9">
         <v>-59381000.0</v>
       </c>
       <c r="H9">
         <v>-23280000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>204167000.0</v>
       </c>
       <c r="F10">
         <v>149041000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>53844000.0</v>
       </c>
       <c r="F11">
         <v>17662000.0</v>
       </c>
       <c r="G11">
         <v>24922000.0</v>
       </c>
       <c r="H11">
         <v>18451000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>20634000.0</v>
       </c>
       <c r="F12">
         <v>300335000.0</v>
       </c>
       <c r="G12">
         <v>-13155000.0</v>
       </c>
       <c r="H12">
         <v>133297000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>78996000.0</v>
       </c>
       <c r="F13">
         <v>149312000.0</v>
       </c>
       <c r="G13">
         <v>40931000.0</v>
       </c>
       <c r="H13">
         <v>38006000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>28594000.0</v>
       </c>
       <c r="C14">
         <v>24463000.0</v>
       </c>
       <c r="D14">
         <v>20161000.0</v>
       </c>
       <c r="E14">
         <v>13772000.0</v>
       </c>
       <c r="F14">
         <v>14670000.0</v>
       </c>
       <c r="G14">
         <v>14099000.0</v>
       </c>
       <c r="H14">
         <v>41413000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>6867000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>173713000.0</v>
       </c>
       <c r="C16">
         <v>193860000.0</v>
       </c>
       <c r="D16">
         <v>114329000.0</v>
       </c>
       <c r="E16">
         <v>507680000.0</v>
       </c>
       <c r="F16">
         <v>1054820000.0</v>
       </c>
       <c r="G16">
         <v>139095000.0</v>
       </c>
       <c r="H16">
         <v>145612000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-119005000.0</v>
       </c>
       <c r="C18">
         <v>-71028000.0</v>
       </c>
       <c r="D18">
         <v>-187014000.0</v>
       </c>
       <c r="E18">
         <v>-163469000.0</v>
       </c>
       <c r="F18">
         <v>-161585000.0</v>
       </c>
       <c r="G18">
         <v>-55554000.0</v>
       </c>
       <c r="H18">
         <v>-107767000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
         <v>133718000.0</v>
       </c>
       <c r="C19">
         <v>139891000.0</v>
       </c>
       <c r="D19">
         <v>-49786000.0</v>
       </c>
       <c r="E19">
         <v>-412227000.0</v>
       </c>
       <c r="F19">
         <v>-75736000.0</v>
       </c>
       <c r="G19">
         <v>22066000.0</v>
       </c>
       <c r="H19">
         <v>-5060000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>1167000.0</v>
       </c>
       <c r="D20">
         <v>13842000.0</v>
       </c>
       <c r="E20">
         <v>33056000.0</v>
       </c>
       <c r="F20">
         <v>1170942000.0</v>
       </c>
       <c r="G20">
         <v>33590000.0</v>
       </c>
       <c r="H20">
         <v>180193000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-3750000.0</v>
       </c>
       <c r="D21">
         <v>-5000000.0</v>
       </c>
       <c r="E21">
         <v>-5000000.0</v>
       </c>
       <c r="F21">
         <v>-34638000.0</v>
       </c>
       <c r="G21">
         <v>-3041000.0</v>
       </c>
       <c r="H21">
         <v>-3592000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>-391347000.0</v>
       </c>
       <c r="C22">
         <v>-260101000.0</v>
       </c>
       <c r="D22">
         <v>-262803000.0</v>
       </c>
       <c r="E22">
         <v>-106864000.0</v>
       </c>
       <c r="F22">
         <v>-406787000.0</v>
       </c>
       <c r="G22">
         <v>-60052000.0</v>
       </c>
       <c r="H22">
         <v>-282740000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>-2994000.0</v>
       </c>
       <c r="C23">
         <v>-3750000.0</v>
       </c>
       <c r="D23">
         <v>-44019000.0</v>
       </c>
       <c r="E23">
         <v>33056000.0</v>
       </c>
       <c r="F23">
         <v>-14739000.0</v>
       </c>
       <c r="G23">
         <v>22066000.0</v>
       </c>
       <c r="H23">
         <v>-303000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
         <v>-31866000.0</v>
       </c>
       <c r="C24">
         <v>-41767000.0</v>
       </c>
       <c r="D24">
         <v>-34513000.0</v>
       </c>
       <c r="E24">
         <v>-23745000.0</v>
       </c>
       <c r="F24">
         <v>-75736000.0</v>
       </c>
       <c r="G24">
         <v>-1789000.0</v>
       </c>
       <c r="H24">
         <v>-1154000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>18402000.0</v>
       </c>
       <c r="C25">
         <v>-3385000.0</v>
       </c>
       <c r="D25">
         <v>27184000.0</v>
       </c>
       <c r="E25">
         <v>-7194000.0</v>
       </c>
       <c r="F25">
         <v>9820000.0</v>
       </c>
       <c r="G25">
         <v>-17602000.0</v>
       </c>
       <c r="H25">
         <v>115241000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
         <v>-2994000.0</v>
       </c>
       <c r="C26">
         <v>1167000.0</v>
       </c>
       <c r="D26">
         <v>-200000000.0</v>
       </c>
       <c r="E26">
         <v>33056000.0</v>
       </c>
       <c r="F26">
         <v>1189028000.0</v>
       </c>
       <c r="G26">
         <v>-6742000.0</v>
       </c>
       <c r="H26">
         <v>180193000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>49119000.0</v>
       </c>
       <c r="C27">
         <v>50657000.0</v>
       </c>
       <c r="D27">
         <v>69326000.0</v>
       </c>
       <c r="E27">
         <v>28381000.0</v>
       </c>
       <c r="F27">
         <v>292394000.0</v>
       </c>
       <c r="G27">
         <v>6688000.0</v>
       </c>
       <c r="H27">
         <v>5225000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>-2994000.0</v>
       </c>
       <c r="C28">
         <v>-2583000.0</v>
       </c>
       <c r="D28">
         <v>-193133000.0</v>
       </c>
       <c r="E28">
         <v>28056000.0</v>
       </c>
       <c r="F28">
         <v>1154390000.0</v>
       </c>
       <c r="G28">
         <v>24621000.0</v>
       </c>
       <c r="H28">
         <v>176298000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>-105763000.0</v>
       </c>
       <c r="C29">
         <v>-57777000.0</v>
       </c>
       <c r="D29">
         <v>-156199000.0</v>
       </c>
       <c r="E29">
         <v>-130808000.0</v>
       </c>
       <c r="F29">
         <v>-148159000.0</v>
       </c>
       <c r="G29">
         <v>-53204000.0</v>
       </c>
       <c r="H29">
         <v>-103861000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>88610000.0</v>
       </c>
       <c r="C30">
         <v>139891000.0</v>
       </c>
       <c r="D30">
         <v>-44019000.0</v>
       </c>
       <c r="E30">
         <v>-444388000.0</v>
       </c>
       <c r="F30">
         <v>-90506000.0</v>
       </c>
       <c r="G30">
         <v>22066000.0</v>
       </c>
       <c r="H30">
         <v>-5060000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>173713000.0</v>
+      </c>
+      <c r="C2">
         <v>171684000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>171416000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>138623000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>193860000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>153790000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116336000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>118550000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>114329000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>178543000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>201185000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>404394000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>507680000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>564479000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>683659000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1036224000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1054820000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1095903000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1125715000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>119491000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>139095000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>129920000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>139285000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>147172000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>145612000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19558750.0</v>
       </c>
       <c r="AB2">
         <v>19558750.0</v>
       </c>
       <c r="AC2">
         <v>19558750.0</v>
       </c>
       <c r="AD2">
         <v>19558750.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>19558750.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>3101000</v>
+      </c>
+      <c r="C3">
         <v>17036000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3175000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3250000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10883000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12423000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14359000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9767000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14577000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15382000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5785000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4094000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3717000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8309000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3680000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15623000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5049000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3468000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5294000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4164000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>560000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>316000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>869000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>378000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>694000</v>
-      </c>
-[...1 lines deleted...]
-        <v>976500</v>
       </c>
       <c r="AB3">
         <v>976500</v>
       </c>
       <c r="AC3">
         <v>976500</v>
       </c>
       <c r="AD3">
         <v>976500</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>976500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-203209000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-103286000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-56799000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-119180000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-352565000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-18596000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-41083000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-29812000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1006224000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-19604000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-20487000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-91470000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>151590000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16951000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-46314000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-30254000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>122625000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-97834000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>83793000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-33582000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>37853000.0</v>
+      </c>
+      <c r="C6">
         <v>2029000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>268000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>32793000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-55237000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>40070000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>37454000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2214000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4221000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-64214000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-22642000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-203209000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-103286000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-56799000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-119180000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-352565000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-18596000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-41083000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-29812000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1006224000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-19604000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9175000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9365000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7887000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1560000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>75119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16844250.0</v>
       </c>
       <c r="AB6">
         <v>16844250.0</v>
       </c>
       <c r="AC6">
         <v>16844250.0</v>
       </c>
       <c r="AD6">
         <v>16844250.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>16844250.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-8428000.0</v>
+      </c>
+      <c r="C7">
         <v>82666000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>92722000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>52875000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-38794000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>105765000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>67312000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3977000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-63335000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>95623000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6267000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-20487000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-91470000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>182000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16951000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-46314000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-30254000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7402000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2588000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-16629000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-33582000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>25735000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2512000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-6476000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15299000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>25167000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8294250.0</v>
       </c>
       <c r="AC7">
         <v>8294250.0</v>
       </c>
       <c r="AD7">
         <v>8294250.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7">
+        <v>8294250.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-204167000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-149041000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>-204167000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>-204167000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>-149041000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-298082000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-70307000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-298082000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-59381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14845250.0</v>
       </c>
       <c r="X9">
         <v>-14845250.0</v>
       </c>
       <c r="Y9">
         <v>-14845250.0</v>
       </c>
       <c r="Z9">
         <v>-14845250.0</v>
       </c>
       <c r="AA9">
-        <v>-5820000.0</v>
+        <v>-14845250.0</v>
       </c>
       <c r="AB9">
         <v>-5820000.0</v>
       </c>
       <c r="AC9">
         <v>-5820000.0</v>
       </c>
       <c r="AD9">
         <v>-5820000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>-5820000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>204167000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>53844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>17662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="W11">
         <v>0.0</v>
       </c>
+      <c r="X11"/>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="AA11"/>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>6841000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10563000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10511000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1416000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12985000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3740000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2493000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12956000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10372000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>272602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4405000.0</v>
       </c>
       <c r="V12">
         <v>4405000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="W12">
+        <v>4405000.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12">
         <v>1697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908000.0</v>
       </c>
       <c r="Z12">
         <v>1908000.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AA12">
+        <v>1908000.0</v>
+      </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>6267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20487000.0</v>
       </c>
       <c r="M13">
         <v>-20487000.0</v>
       </c>
       <c r="N13">
+        <v>-20487000.0</v>
+      </c>
+      <c r="O13">
         <v>138613000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16951000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-46314000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-30254000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>196935000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2588000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-16629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33582000.0</v>
       </c>
       <c r="V13">
         <v>-33582000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="W13">
+        <v>-33582000.0</v>
+      </c>
+      <c r="X13"/>
+      <c r="Y13">
         <v>-6476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15299000.0</v>
       </c>
       <c r="Z13">
         <v>-15299000.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>-15299000.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>6787000.0</v>
+      </c>
+      <c r="C14">
         <v>6969000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7430000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7319000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6876000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6494000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6218000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5907000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5844000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5147000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5310000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4279000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4189000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3907000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3450000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3042000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3373000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3638000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3937000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3614000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3481000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3753000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3501000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3482000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3363000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-25825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10353250.0</v>
       </c>
       <c r="AB14">
         <v>10353250.0</v>
       </c>
       <c r="AC14">
         <v>10353250.0</v>
       </c>
       <c r="AD14">
         <v>10353250.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>10353250.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>200000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>211566000.0</v>
+      </c>
+      <c r="C16">
         <v>173713000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>171684000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>171416000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>138623000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>193860000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>153790000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>116336000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>118550000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>114329000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>178543000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>201185000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>404394000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>507680000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>564479000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>683659000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1036224000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1054820000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1095903000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1125715000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>119491000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>139095000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>129920000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>139285000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>147172000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>75119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36403000.0</v>
       </c>
       <c r="AB16">
         <v>36403000.0</v>
       </c>
       <c r="AC16">
         <v>36403000.0</v>
       </c>
       <c r="AD16">
         <v>36403000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16">
+        <v>36403000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>20627000.0</v>
+      </c>
+      <c r="C18">
         <v>-37573000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-21329000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-38335000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-42870000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3996000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6656000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-28484000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-62353000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-76548000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18803000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-25298000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-64528000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-58268000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1033000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-75886000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-28282000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-52365000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-24437000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-39791000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-44992000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13899000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4683000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10240000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-26505000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-28831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26941750.0</v>
       </c>
       <c r="AB18">
         <v>-26941750.0</v>
       </c>
       <c r="AC18">
         <v>-26941750.0</v>
       </c>
       <c r="AD18">
         <v>-26941750.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18">
+        <v>-26941750.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>22398000.0</v>
+      </c>
+      <c r="C19">
         <v>33341000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>18658000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>70458000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-23089000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>23673000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>46563000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>18217000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>51438000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2203000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11034000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>25963000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2730000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>339000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-127258000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-280988000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4320000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-435000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-11565000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-67264000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9074000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>23274000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1143000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2670000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>319000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>-22000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-156000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-464000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1809000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>405000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2660000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>787000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>9589000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2380000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>10361000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>1170942000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>-3500000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>-1250000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-1250000.0</v>
       </c>
       <c r="M21">
         <v>-1250000.0</v>
       </c>
       <c r="N21">
         <v>-1250000.0</v>
       </c>
       <c r="O21">
         <v>-1250000.0</v>
       </c>
       <c r="P21">
         <v>-1250000.0</v>
       </c>
       <c r="Q21">
         <v>-1250000.0</v>
       </c>
       <c r="R21">
+        <v>-1250000.0</v>
+      </c>
+      <c r="S21">
         <v>-6063000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-49999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31351000.0</v>
       </c>
       <c r="V21">
         <v>31351000.0</v>
       </c>
-      <c r="W21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W21">
+        <v>31351000.0</v>
+      </c>
+      <c r="X21"/>
       <c r="Y21">
         <v>-760000.0</v>
       </c>
       <c r="Z21">
         <v>-760000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>-760000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>48916000.0</v>
+      </c>
+      <c r="C22">
         <v>-188882000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-110207000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-104370000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12112000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-105790000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-126846000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-30662000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6034000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-230484000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-31483000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-15980000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15959000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-56549000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-30739000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-20731000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1155000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-56737000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-35958000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-298941000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-15151000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-24215000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-12301000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7911000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-16099000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-149311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70647000.0</v>
       </c>
       <c r="AB22">
         <v>-70647000.0</v>
       </c>
       <c r="AC22">
         <v>-70647000.0</v>
       </c>
       <c r="AD22">
         <v>-70647000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>-70647000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-1612000.0</v>
+      </c>
+      <c r="C23">
         <v>-17000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-236000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2741000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>46563000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18217000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>51438000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1250000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1410000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1250000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9589000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1130000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9111000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4309000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-8869000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11669000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-160000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8164000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1053000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3041000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>998000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>315000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>319000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>105024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75750.0</v>
       </c>
       <c r="AB23">
         <v>-75750.0</v>
       </c>
       <c r="AC23">
         <v>-75750.0</v>
       </c>
       <c r="AD23">
         <v>-75750.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>-75750.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-25000.0</v>
+      </c>
+      <c r="C24">
         <v>-5107000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>-13359000.0</v>
+      </c>
+      <c r="E24">
         <v>-1000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-7034000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-13148000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-18877000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7689000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-19946000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-22200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2008000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7167000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1301000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-247000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-7000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-4320000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-503000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6271000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-67826000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-5190000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-588000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-139000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1801000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>697000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-314000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>-29802000.0</v>
+      </c>
+      <c r="C25">
         <v>69190000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-15597000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-6290000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-28901000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7668000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32354000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8192000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1160000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>53033000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-13848000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10984000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3161000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-74178000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5078000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2813000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1477000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7190000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2122000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>245000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2952000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-20382000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1921000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-317000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>837000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>120913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4224500.0</v>
       </c>
       <c r="AB25">
         <v>4224500.0</v>
       </c>
       <c r="AC25">
         <v>4224500.0</v>
       </c>
       <c r="AD25">
         <v>4224500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25">
+        <v>4224500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
+        <v>-35000.0</v>
+      </c>
+      <c r="C26">
         <v>-17000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-236000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2580000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-161000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1167000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>464000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-464000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>787000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-188538000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-200000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>9589000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2380000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10361000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5559000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14756000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16480000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1172548000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1171493000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>165000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1685500.0</v>
       </c>
       <c r="Y26">
         <v>-1685500.0</v>
       </c>
       <c r="Z26">
         <v>-1685500.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>-1685500.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>6255000.0</v>
+      </c>
+      <c r="C27">
         <v>9520000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7498000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15381000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>16720000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2282000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13259000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>18207000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16909000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15515000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20736000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>19572000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13672000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9951000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7907000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6553000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3970000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4414000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11960000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>274548000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1472000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1770000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1616000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2231000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1071000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>919000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-5147000.0</v>
+      </c>
+      <c r="C28">
         <v>-17000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-236000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2580000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-161000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1406000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1714000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>559000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-845000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1410000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-202037000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8339000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1130000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9111000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4309000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13506000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10417000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>896000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1112779000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>30298000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-760000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6141000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4154000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>27368000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>104264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44074500.0</v>
       </c>
       <c r="AB28">
         <v>44074500.0</v>
       </c>
       <c r="AC28">
         <v>44074500.0</v>
       </c>
       <c r="AD28">
         <v>44074500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>44074500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>23728000.0</v>
+      </c>
+      <c r="C29">
         <v>-20537000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-18154000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-35085000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-31987000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16419000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7703000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-18717000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-47776000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-61166000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13018000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-21204000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-60811000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-49959000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2647000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-60263000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-23233000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-48897000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-19143000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-39291000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-40828000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13339000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4367000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9371000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-26127000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-28137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25965250.0</v>
       </c>
       <c r="AB29">
         <v>-25965250.0</v>
       </c>
       <c r="AC29">
         <v>-25965250.0</v>
       </c>
       <c r="AD29">
         <v>-25965250.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29">
+        <v>-25965250.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>19272000.0</v>
+      </c>
+      <c r="C30">
         <v>22583000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18658000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>70458000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-23089000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23673000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46563000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18217000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51438000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2203000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11034000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20032000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-50814000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7970000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-130938000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-296611000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8869000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2603000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-11565000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-67264000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9074000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>23274000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1143000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2670000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>319000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1008000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
+      <c r="AE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>