--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -936,51 +936,51 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
         <v>37362000.0</v>
       </c>
       <c r="C2">
-        <v>21149000.0</v>
+        <v>58916000.0</v>
       </c>
       <c r="D2">
         <v>22334000.0</v>
       </c>
       <c r="E2">
         <v>29214000.0</v>
       </c>
       <c r="F2">
         <v>31589000.0</v>
       </c>
       <c r="G2">
         <v>18250000.0</v>
       </c>
       <c r="H2">
         <v>49307000.0</v>
       </c>
       <c r="I2">
         <v>14726000.0</v>
       </c>
       <c r="J2">
         <v>16506000.0</v>
       </c>
       <c r="K2">
         <v>20803000.0</v>
       </c>
@@ -9760,57 +9760,57 @@
       <c r="I14">
         <v>6144000.0</v>
       </c>
       <c r="J14">
         <v>7339000.0</v>
       </c>
       <c r="K14">
         <v>7515000.0</v>
       </c>
       <c r="L14">
         <v>6763000.0</v>
       </c>
       <c r="M14">
         <v>7762000.0</v>
       </c>
       <c r="N14">
         <v>6682000.0</v>
       </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>142</v>
       </c>
       <c r="B15">
-        <v>-38780000.0</v>
+        <v>38780000.0</v>
       </c>
       <c r="C15">
-        <v>-51848000.0</v>
+        <v>51848000.0</v>
       </c>
       <c r="D15">
-        <v>-52588000.0</v>
+        <v>52588000.0</v>
       </c>
       <c r="E15">
         <v>53483000.0</v>
       </c>
       <c r="F15">
         <v>41544000.0</v>
       </c>
       <c r="G15">
         <v>28159000.0</v>
       </c>
       <c r="H15">
         <v>21150000.0</v>
       </c>
       <c r="I15">
         <v>14100000.0</v>
       </c>
       <c r="J15">
         <v>14100000.0</v>
       </c>
       <c r="K15">
         <v>14100000.0</v>
       </c>
       <c r="L15">
         <v>15510000.0</v>
       </c>