--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>2020-04-30</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -836,2637 +842,2854 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>5509000.0</v>
+      </c>
+      <c r="C2">
         <v>15160000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11316000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24610000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54218000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12075000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4726000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5660000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-50000.0</v>
+      </c>
+      <c r="C5">
         <v>521000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-563000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-385000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2148000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>81000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>424000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>74000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>5577000.0</v>
+      </c>
+      <c r="C7">
         <v>4795000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3226000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2339000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3613000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3894000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>148000.0</v>
+      </c>
+      <c r="C8">
         <v>133000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>123000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>113000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>106000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>102000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>31000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>16</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>2216284000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1963726000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1740174000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1532917000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1410325000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>110333000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>58633000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>66197000.0</v>
+      </c>
+      <c r="C10">
         <v>164358000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>167146000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>284829000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>339528000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>115355000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33104000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>98607000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>18</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>164358000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>167146000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>284829000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>339528000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>115355000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>33104000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>98607000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>575449000.0</v>
+      </c>
+      <c r="C12">
         <v>742688000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>750367000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>730984000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>960161000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1093375000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>244978000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>156517000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>148000.0</v>
+      </c>
+      <c r="C13">
         <v>133000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>123000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>113000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>106000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>102000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>31000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>140513000.0</v>
+      </c>
+      <c r="C14">
         <v>129089000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>119362000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>109851000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>104404000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56677947.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>95155635.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>73550000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>113000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>106000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>102000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>31000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>34861000.0</v>
+      </c>
+      <c r="C16">
         <v>36561000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37230000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>47846000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>48854000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>72263000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>53537000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>80197000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>1200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>625000.0</v>
       </c>
       <c r="C20">
         <v>625000.0</v>
       </c>
       <c r="D20">
         <v>625000.0</v>
       </c>
       <c r="E20">
         <v>625000.0</v>
       </c>
       <c r="F20">
         <v>625000.0</v>
       </c>
       <c r="G20">
         <v>625000.0</v>
       </c>
       <c r="H20">
         <v>625000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20">
+        <v>625000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>1.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15887000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>816273000.0</v>
+      </c>
+      <c r="C23">
         <v>1025882000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1038225000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1103028000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1170882000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1196477000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>305108000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>267485000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>81418000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>32086000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>725000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>33505000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-60620000.0</v>
+      </c>
+      <c r="C28">
         <v>-159563000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-163920000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-282490000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-335915000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-111461000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27457000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-98607000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>653751000.0</v>
+      </c>
+      <c r="C29">
         <v>838303000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>873353000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>929665000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>989477000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1061175000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-182697000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-165434000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>100548000.0</v>
+      </c>
+      <c r="C30">
         <v>137226000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>130064000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>134586000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>80271000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65460000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30827000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>63486000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>929040000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>988852000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1060550000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-183722000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-166059000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>601391000.0</v>
+      </c>
+      <c r="C32">
         <v>772368000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>802059000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>752840000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>910267000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1048652000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>200166000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>121627000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>108311000.0</v>
+      </c>
+      <c r="C33">
         <v>121630000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>133831000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>214149000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>110446000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>23340000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23903000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>43658000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>54391000.0</v>
+      </c>
+      <c r="C34">
         <v>55695000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>60805000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>37320000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>30948000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7853000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6001000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>926000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:8">
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>55950999.0</v>
+      </c>
+      <c r="C35">
         <v>55695000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>62537000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>37324000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>31236000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10817000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>406766000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>330719000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>40782000.0</v>
+      </c>
+      <c r="C36">
         <v>41707000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>44575000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>47528000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>63218000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>16582000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>13830000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2225000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>22386000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>29956000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>63218000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11488000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>13421591.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2225000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>31965000.0</v>
+      </c>
+      <c r="C39">
         <v>24338000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>23963000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>23309000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>35891000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14302000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5400000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4624000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>60624000.0</v>
+      </c>
+      <c r="C40">
         <v>75368000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>46927000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>57269000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>39891000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>32848000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>22776000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15332000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>4000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>31236000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>9082000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>7112000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>11954000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>2502657000.0</v>
+      </c>
+      <c r="C42">
         <v>2216284000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1963726000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1740174000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1532917000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1410325000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-264722000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>58731000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>104187000.0</v>
+      </c>
+      <c r="C45">
         <v>105055000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>103404000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>88906000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>23808000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6133000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8723000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7303000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>66904000.0</v>
+      </c>
+      <c r="C46">
         <v>79298000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>88631000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>84578000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>14517000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6133000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8723000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7303000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>54</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>98619000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>107295000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>84578000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>14517000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>11227000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8731409.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>7303000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1849004000.0</v>
+      </c>
+      <c r="C48">
         <v>-1378635000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1089933000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-810237000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-541398000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-349333000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-293637000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-224259000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-810237000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-541398000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-349333000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>5577000.0</v>
+      </c>
+      <c r="C51">
         <v>4795000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3226000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2339000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3613000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3894000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>211874000.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>5577000.0</v>
+      </c>
+      <c r="C52">
         <v>4795000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3226000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2339000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3613000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3894000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>211874000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>57910000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>509252000.0</v>
+      </c>
+      <c r="C53">
         <v>578330000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>583221000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>446155000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>620633000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>978020000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>211874000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>57910000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>816273000.0</v>
+      </c>
+      <c r="C55">
         <v>1025882000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1038225000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1103028000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1170882000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1196477000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>305108000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>267485000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>707962000.0</v>
+      </c>
+      <c r="C56">
         <v>904252000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>904394000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>888879000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1060436000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1173137000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>281205000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>223827000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>106571000.0</v>
+      </c>
+      <c r="C57">
         <v>131884000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>102335000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>136039000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>150169000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>124485000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>81039000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>102200000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>162522000.0</v>
+      </c>
+      <c r="C58">
         <v>187579000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>164872000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>173363000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>181405000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>135302000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>487805000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>432919000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>653751000.0</v>
+      </c>
+      <c r="C60">
         <v>838303000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>873353000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>929665000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>989477000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1061175000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-182697000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-165434000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>8741000.0</v>
+      </c>
+      <c r="C2">
+        <v>5509000.0</v>
+      </c>
+      <c r="D2">
         <v>18152000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>35936000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12084000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15160000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28737000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>20611000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>31615000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11316000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19845000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25740000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26885000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24610000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19990000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>30662000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>40748000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>54218000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14478000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10129000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10051000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12075000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12608000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10059000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4382000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4726000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-610000.0</v>
+      </c>
+      <c r="C5">
+        <v>-50000.0</v>
+      </c>
+      <c r="D5">
         <v>883000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>783000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-74000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>292000.0</v>
       </c>
       <c r="G5">
         <v>521000.0</v>
       </c>
       <c r="H5">
+        <v>292000.0</v>
+      </c>
+      <c r="I5">
+        <v>521000.0</v>
+      </c>
+      <c r="J5">
         <v>281000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-563000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>430000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-775000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-758000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-385000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1035000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2805000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2348000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2148000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-796000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-240000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>187000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>81000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>13000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>62000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>257000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>424000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-165434000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>14</v>
+      </c>
+      <c r="B7">
+        <v>5785000.0</v>
+      </c>
       <c r="C7">
+        <v>5577000.0</v>
+      </c>
+      <c r="D7">
+        <v>5373000.0</v>
+      </c>
+      <c r="E7">
         <v>5174000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4930000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4795000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4490000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4234000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3822000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3226000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2936000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2638000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2421000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2339000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5018000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2558000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2705000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3613000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3246000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4415000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>15</v>
+      </c>
+      <c r="B8">
+        <v>159000.0</v>
+      </c>
       <c r="C8">
+        <v>148000.0</v>
+      </c>
+      <c r="D8">
+        <v>144000.0</v>
+      </c>
+      <c r="E8">
         <v>140000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>136000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>133000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>132000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>128000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>126000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>123000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>121000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>119000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>117000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>113000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>112000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>110000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>108000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>106000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>106000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>105000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>104000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>102000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
+        <v>2451881000.0</v>
+      </c>
+      <c r="E9">
         <v>2371034000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2294166000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2216284000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2158686000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2077044000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1807678000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1740174000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1693574000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1637980000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1594487000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1532917000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1510343000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1470176000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1430296000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1410325000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1399281000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>124009000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>113364000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>136435000.0</v>
+      </c>
+      <c r="C10">
+        <v>66197000.0</v>
+      </c>
+      <c r="D10">
         <v>88847000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>103205000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>80941000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>164358000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>125094000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>121274000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>133820000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>167146000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>114561000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>149009000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>206442000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>284829000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>311142000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>277622000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>221883000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>339528000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>204531000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>167436000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>273779000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>115355000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>960122000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>114603000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>128979000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>33104000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-156517000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
+        <v>88847000.0</v>
+      </c>
+      <c r="E11">
         <v>103205000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>80941000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>164358000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>125094000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>121274000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>206442000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>284829000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>311142000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>277622000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>221883000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>339528000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>204531000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>167436000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>273779000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>651069000.0</v>
+      </c>
+      <c r="C12">
+        <v>575449000.0</v>
+      </c>
+      <c r="D12">
         <v>621923000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>675034000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>711898000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>742688000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>724327000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>730374000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>762535000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>750367000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>723322000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>762269000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>750875000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>730984000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>772440000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>840070000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>907280000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>960161000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>968635000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>970422000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1098990000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1093375000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1123002000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>290444000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>267997000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>244978000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>156517000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>159000.0</v>
+      </c>
+      <c r="C13">
+        <v>148000.0</v>
+      </c>
+      <c r="D13">
         <v>144000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>140000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>136000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>133000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>132000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>128000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>126000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>123000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>121000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>119000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>117000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>113000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>112000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>110000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>108000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>106000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>106000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>105000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>104000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>102000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>101000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>33000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>184000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>31000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>154999000.0</v>
+      </c>
+      <c r="C14">
+        <v>146224000.0</v>
+      </c>
+      <c r="D14">
         <v>138671000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>138670000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>135375000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>133233000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>130382000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>127870000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>124979000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>122676000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>120486000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>118656000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>115681000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>112746000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>110735000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>108876000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>106842000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>105824000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>105093000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>103746000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>102155000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>97328701.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>75314894.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>95155635.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53477159.0</v>
       </c>
       <c r="Z14">
         <v>73550000.0</v>
       </c>
       <c r="AA14">
-        <v>73550000.0</v>
+        <v>53477159.0</v>
       </c>
       <c r="AB14">
         <v>73550000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>73550000.0</v>
+      </c>
+      <c r="AD14">
+        <v>73550000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>113000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>112000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>110000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>108000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>106000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>106000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>105000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>104000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>102000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>101000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>33000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>184000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>31000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>52568000.0</v>
+      </c>
+      <c r="C16">
+        <v>34861000.0</v>
+      </c>
+      <c r="D16">
         <v>37496000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>32398000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>28948000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>36561000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>32955000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>35663000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>39580000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>37230000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>39121000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>40486000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>40943000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>47846000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>38893000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>30380000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>43644000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>48854000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>58524000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>71901000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>98217000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>72263000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>59950000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>78681000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>102681000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>53537000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>12500000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>13700.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>14900000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="S18"/>
+      <c r="T18">
         <v>17400000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>18600000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>6200000.0</v>
       </c>
-      <c r="U18"/>
-[...1 lines deleted...]
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18">
         <v>1800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1700000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>625000.0</v>
       </c>
       <c r="C20">
         <v>625000.0</v>
       </c>
       <c r="D20">
         <v>625000.0</v>
       </c>
       <c r="E20">
         <v>625000.0</v>
       </c>
       <c r="F20">
         <v>625000.0</v>
       </c>
       <c r="G20">
         <v>625000.0</v>
       </c>
       <c r="H20">
         <v>625000.0</v>
       </c>
       <c r="I20">
         <v>625000.0</v>
       </c>
@@ -3496,8737 +3719,9377 @@
       </c>
       <c r="R20">
         <v>625000.0</v>
       </c>
       <c r="S20">
         <v>625000.0</v>
       </c>
       <c r="T20">
         <v>625000.0</v>
       </c>
       <c r="U20">
         <v>625000.0</v>
       </c>
       <c r="V20">
         <v>625000.0</v>
       </c>
       <c r="W20">
         <v>625000.0</v>
       </c>
       <c r="X20">
         <v>625000.0</v>
       </c>
       <c r="Y20">
         <v>625000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20"/>
+      <c r="Z20">
+        <v>625000.0</v>
+      </c>
+      <c r="AA20">
+        <v>625000.0</v>
+      </c>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
         <v>200000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...4 lines deleted...]
-      </c>
+      <c r="K22"/>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
       <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
+      <c r="Q22">
         <v>-5325000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-5325000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-15887000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-5000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-5015000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1700000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-13503000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="Y22">
         <v>-900000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
+      <c r="Z22">
+        <v>-900000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-900000.0</v>
+      </c>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>874804000.0</v>
+      </c>
+      <c r="C23">
+        <v>816273000.0</v>
+      </c>
+      <c r="D23">
         <v>895776000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>961298000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>968739000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1025882000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1055141000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1046289000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1057620000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1038225000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1063989000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1071114000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1089403000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1103028000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1095213000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1100605000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1137169000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1170882000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1187507000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1164870000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1191540000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1196477000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1184574000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>355600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>355769000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>305108000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>153331000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...4 lines deleted...]
-      </c>
+      <c r="L25"/>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...4 lines deleted...]
-      </c>
+      <c r="I26"/>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>58706000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>81418000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>17369000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>18686000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>30885000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>32086000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>54012000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>101719000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>725000.0</v>
       </c>
       <c r="Y26">
         <v>725000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
+      <c r="Z26">
+        <v>725000.0</v>
+      </c>
+      <c r="AA26">
+        <v>725000.0</v>
+      </c>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
-        <v>-88847000.0</v>
+        <v>-136435000.0</v>
       </c>
       <c r="C28">
-        <v>-103205000.0</v>
+        <v>-60620000.0</v>
       </c>
       <c r="D28">
+        <v>-83474000.0</v>
+      </c>
+      <c r="E28">
+        <v>-98031000.0</v>
+      </c>
+      <c r="F28">
         <v>-76011000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-159563000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-120604000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-117040000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-128698000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-163920000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-111625000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-146371000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-204021000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-282490000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-306124000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-275064000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-219178000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-335915000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-201285000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-163021000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-269783000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-111461000.0</v>
       </c>
-      <c r="V28">
-[...2 lines deleted...]
-      <c r="W28">
+      <c r="X28">
+        <v>-956322000.0</v>
+      </c>
+      <c r="Y28">
         <v>-114603000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-128979000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-33104000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>156517000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>36</v>
+      </c>
+      <c r="B29">
+        <v>694896000.0</v>
+      </c>
       <c r="C29">
+        <v>653751000.0</v>
+      </c>
+      <c r="D29">
+        <v>719473000.0</v>
+      </c>
+      <c r="E29">
         <v>771885000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>798824000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>838303000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>860177000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>858961000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>874921000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>873353000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>897995000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>911276000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>932442000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>929665000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>947370000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>953166000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>978978000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>989477000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1026675000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1026510000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1043795000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1061175000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1074112000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-184327000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-179681000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-182697000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>94568000.0</v>
+      </c>
+      <c r="C30">
+        <v>100548000.0</v>
+      </c>
+      <c r="D30">
         <v>123570000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>136064000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>113925000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>137226000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>180357000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>159987000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>140070000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>130064000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>173478000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>143153000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>122568000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>134586000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>143678000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>94759000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>81298000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>80271000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>68178000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>27168000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>55831000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>65460000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>30231000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>33190000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>60416000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>30827000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>910651000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>931817000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>929040000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>946745000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>952541000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>978353000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>988852000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1026050000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1025885000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1043170000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1060550000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1073487000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-185152000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-180306000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-166059000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>39</v>
+      </c>
+      <c r="B32">
+        <v>645046000.0</v>
+      </c>
       <c r="C32">
+        <v>601391000.0</v>
+      </c>
+      <c r="D32">
+        <v>663760000.0</v>
+      </c>
+      <c r="E32">
         <v>715073000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>739822000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>772368000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>792856000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>795811000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>808484000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>802059000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>816848000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>816930000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>784084000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>752840000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>822902000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>841413000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>875383000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>910267000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>933379000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>883943000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1027252000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1048652000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1062638000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>222779000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>208836000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>200166000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>104636000.0</v>
+      </c>
+      <c r="C33">
+        <v>108311000.0</v>
+      </c>
+      <c r="D33">
         <v>113081000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>115400000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>117626000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>121630000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>124238000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>128470000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>131209000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>133831000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>137962000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>140030000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>194608000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>214149000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>148703000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>140537000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>130535000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>110446000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>124940000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>148744000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>24155000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>23340000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>17838000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>20456000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>22521000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>23903000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-156517000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>41</v>
+      </c>
+      <c r="B34">
+        <v>53680000.0</v>
+      </c>
       <c r="C34">
+        <v>54391000.0</v>
+      </c>
+      <c r="D34">
+        <v>54877000.0</v>
+      </c>
+      <c r="E34">
         <v>56305000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>57639000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>55695000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>56917000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>65193000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>64055000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>60805000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>54632000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>45616000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>46233000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>37320000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>24235000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>28784000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>26919000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>30948000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>31644000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>6177000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>5932000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>7853000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>6364000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>5734000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>12468000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>6001000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>54786000.0</v>
+      </c>
+      <c r="C35">
+        <v>55950999.0</v>
+      </c>
+      <c r="D35">
         <v>57368000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>58588000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>58624000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>55695000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>56917000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>65320000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>64772000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>62537000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>56815000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>45684000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>46250000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>37324000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>24235000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>28784000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>26940000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>31236000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>31644000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>6177000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>7612000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>10817000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6364000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>427562000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>411038000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>406766000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>40442000.0</v>
+      </c>
+      <c r="C36">
+        <v>40782000.0</v>
+      </c>
+      <c r="D36">
         <v>41658000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>41094000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>40401000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>41707000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>41703000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>43647000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>44104000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>44575000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>46334000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>46754000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>46611000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>47528000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>55512000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>59502000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>60097000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>63218000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>65006000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>41161000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>17843000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>16582000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>10369000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>11693000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>12925000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>13830000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-156517000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
+        <v>41658000.0</v>
+      </c>
+      <c r="E38">
         <v>41094000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>40401000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>41707000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>41703000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>43647000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>46754000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>46611000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>47528000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>55512000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>59502000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>60097000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>63218000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>65006000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>41161000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>17843000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>11488000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>10369000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>11493000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>12925000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>24531000.0</v>
+      </c>
+      <c r="C39">
+        <v>31965000.0</v>
+      </c>
+      <c r="D39">
         <v>37202000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>34800000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>25290000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>24338000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>26219000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>27458000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>23806000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>23963000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>29227000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>25662000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>21352000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>23309000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>30392000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>30564000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>23381000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>35891000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>30754000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>23551000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>14264000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>14302000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>27006000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>12410000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5735000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>6300000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
-        <v>63287000.0</v>
+        <v>63813000.0</v>
       </c>
       <c r="C40">
-        <v>62491000.0</v>
+        <v>60624000.0</v>
       </c>
       <c r="D40">
+        <v>57914000.0</v>
+      </c>
+      <c r="E40">
+        <v>57317000.0</v>
+      </c>
+      <c r="F40">
         <v>65329000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>75368000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>67162000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>59463000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>39995000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>46927000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>44111000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>42332000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>37381000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>57269000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>56006000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>51209000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>40528000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>39891000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>49821000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>42772000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>24046000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>32848000.0</v>
       </c>
-      <c r="V40">
-[...2 lines deleted...]
-      <c r="W40">
+      <c r="X40">
+        <v>23899000.0</v>
+      </c>
+      <c r="Y40">
         <v>21496000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>17349000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>74916000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>45684000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>44650000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>37324000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>21535000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>26084000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>26940000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>31236000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>31644000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>6177000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>7612000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>9082000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>6364000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>9009000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>17031000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>2637163000.0</v>
+      </c>
+      <c r="C42">
+        <v>2502657000.0</v>
+      </c>
+      <c r="D42">
         <v>2451881000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2371034000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2294166000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2216284000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2158686000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2077044000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2027274000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1963726000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1914450000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1856307000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1807678000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1740174000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1693574000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1637980000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1594487000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1532917000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1510343000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1470176000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1430296000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1410325000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1399281000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>124009000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>113364000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>110485000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>52</v>
+      </c>
+      <c r="B45">
+        <v>104191000.0</v>
+      </c>
       <c r="C45">
+        <v>104187000.0</v>
+      </c>
+      <c r="D45">
+        <v>106550000.0</v>
+      </c>
+      <c r="E45">
         <v>106112000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>105703000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>105055000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>105537000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>104766000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>104147000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>103404000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>103859000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>102593000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>95771000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>88906000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>86925000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>72883000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>5687000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>6133000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>6844000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>7413000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>8246000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>8723000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>63569000.0</v>
+      </c>
+      <c r="C46">
+        <v>66904000.0</v>
+      </c>
+      <c r="D46">
         <v>70798000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>73681000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>76600000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>79298000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>81910000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>84198000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>86480000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>88631000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>91003000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>92651000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>88666000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>84578000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>75197000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>61724000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>38928000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>14517000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5297000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>5239000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>5687000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>6133000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>6844000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>7413000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>8246000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>8723000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
+        <v>70798000.0</v>
+      </c>
+      <c r="E47">
         <v>73681000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>76600000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>79298000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>81910000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>84198000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>92651000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>88666000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>84578000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>75197000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>61724000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>38928000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>14517000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5297000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>5239000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>5687000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>11227000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6844000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>7413000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>8246000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1941816000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1849004000.0</v>
+      </c>
+      <c r="D48">
         <v>-1733435000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1600072000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1495404000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1378635000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1298933000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1218732000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1152760000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1089933000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1017006000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-944375000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-874595000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-810237000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-745281000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-682119000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-613269000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-541398000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-482978000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-443531000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-386792000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-349333000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-325283000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-308431000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-293486000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-293637000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-810237000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-745281000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-682119000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-613269000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-541398000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-482978000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-443531000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-386792000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-349333000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-325283000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51"/>
-      <c r="C51"/>
+      <c r="C51">
+        <v>5577000.0</v>
+      </c>
       <c r="D51">
+        <v>5373000.0</v>
+      </c>
+      <c r="E51">
+        <v>5174000.0</v>
+      </c>
+      <c r="F51">
         <v>4930000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>4795000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4490000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4234000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>5122000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3226000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>2936000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>2638000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2421000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2339000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>5018000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2558000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>2705000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3613000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3246000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4415000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3996000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3894000.0</v>
       </c>
-      <c r="V51"/>
-[...2 lines deleted...]
-      <c r="Y51">
+      <c r="X51">
+        <v>3800000.0</v>
+      </c>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51">
         <v>5647000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52">
-        <v>0.0</v>
+        <v>5577000.0</v>
       </c>
       <c r="D52">
+        <v>5373000.0</v>
+      </c>
+      <c r="E52">
+        <v>5174000.0</v>
+      </c>
+      <c r="F52">
         <v>4930000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>4795000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4490000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4234000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3822000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3226000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2936000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2638000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2421000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2339000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>5018000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2558000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2705000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3613000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3246000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>4415000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3996000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3894000.0</v>
       </c>
-      <c r="V52"/>
-[...1 lines deleted...]
-      <c r="X52"/>
+      <c r="X52">
+        <v>3800000.0</v>
+      </c>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>514634000.0</v>
+      </c>
+      <c r="C53">
+        <v>509252000.0</v>
+      </c>
+      <c r="D53">
         <v>533076000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>571829000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>630957000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>578330000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>599233000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>609100000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>628715000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>583221000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>608761000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>613260000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>544433000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>446155000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>461298000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>562448000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>685397000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>620633000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>764104000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>802986000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>825211000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>978020000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>162880000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>175841000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>139018000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>211874000.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>313034000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>874804000.0</v>
+      </c>
+      <c r="C55">
+        <v>816273000.0</v>
+      </c>
+      <c r="D55">
         <v>895776000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>961298000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>968739000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1025882000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1055141000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1046289000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1057620000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1038225000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1063989000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1071114000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1089403000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1103028000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1095213000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1100605000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1137169000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1170882000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1187507000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1164870000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1191540000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1196477000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1184574000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>355600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>355769000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>305108000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>770168000.0</v>
+      </c>
+      <c r="C56">
+        <v>707962000.0</v>
+      </c>
+      <c r="D56">
         <v>782695000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>845898000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>851113000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>904252000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>930903000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>917819000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>926411000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>904394000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>926027000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>931084000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>894795000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>888879000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>946510000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>960068000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1006634000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1060436000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1062567000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1016126000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1167385000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1173137000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1166736000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>335144000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>333248000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>281205000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>156517000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>125122000.0</v>
+      </c>
+      <c r="C57">
+        <v>106571000.0</v>
+      </c>
+      <c r="D57">
         <v>118935000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>130825000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>111291000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>131884000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>138047000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>122008000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>117927000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>102335000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>109179000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>114154000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>110711000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>136039000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>123608000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>118655000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>131251000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>150169000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>129188000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>132183000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>140133000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>124485000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>104098000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>112365000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>124412000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>81039000.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>179908000.0</v>
+      </c>
+      <c r="C58">
+        <v>162522000.0</v>
+      </c>
+      <c r="D58">
         <v>176303000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>189413000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>169915000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>187579000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>194964000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>187328000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>182699000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>164872000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>165994000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>159838000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>156961000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>173363000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>147843000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>147439000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>158191000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>181405000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>160832000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>138360000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>147745000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>135302000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>110462000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>539927000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>535450000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>487805000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>694896000.0</v>
+      </c>
+      <c r="C60">
+        <v>653751000.0</v>
+      </c>
+      <c r="D60">
         <v>719473000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>771885000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>798824000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>838303000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>860177000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>858961000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>874921000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>873353000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>897995000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>911276000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>932442000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>929665000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>947370000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>953166000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>978978000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>989477000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1026675000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1026510000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1043795000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1061175000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1074112000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-184327000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-179681000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-182697000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>153331000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>172886000.0</v>
+      </c>
+      <c r="C2">
         <v>153193000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>132022000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86337000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63713000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44519000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38787000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30386000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>13554000.0</v>
+      </c>
+      <c r="C3">
         <v>12607000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12719000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6088000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5190000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4297000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1302000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
-        <v>-324424000.0</v>
+        <v>-469547000.0</v>
       </c>
       <c r="C5">
-        <v>-319642000.0</v>
+        <v>-287726000.0</v>
       </c>
       <c r="D5">
-        <v>-290493000.0</v>
+        <v>-278904000.0</v>
       </c>
       <c r="E5">
-        <v>-196122000.0</v>
+        <v>-268164000.0</v>
       </c>
       <c r="F5">
+        <v>-191276000.0</v>
+      </c>
+      <c r="G5">
         <v>-60258000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-71497000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-36042000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
-        <v>-311817000.0</v>
+        <v>-455993000.0</v>
       </c>
       <c r="C6">
-        <v>-306923000.0</v>
+        <v>-275119000.0</v>
       </c>
       <c r="D6">
-        <v>-284405000.0</v>
+        <v>-266185000.0</v>
       </c>
       <c r="E6">
-        <v>-190932000.0</v>
+        <v>-262076000.0</v>
       </c>
       <c r="F6">
+        <v>-186086000.0</v>
+      </c>
+      <c r="G6">
         <v>-55961000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-70195000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35492000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>77382000.0</v>
+      </c>
+      <c r="C9">
         <v>235863000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>178560000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>180458000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>189046000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>138698000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>117879000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>61219000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-469547000.0</v>
+      </c>
+      <c r="C10">
         <v>-287726000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-278904000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-268164000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-191276000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-54992000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-68998000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-33080000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>822000.0</v>
+      </c>
+      <c r="C11">
         <v>976000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>792000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>675000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>789000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>704000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>380000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>266000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>22329000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1827000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5266000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2499000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2962000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>28447000.0</v>
+      </c>
+      <c r="C13">
         <v>36189000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>40079000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>21979000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1827000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1255000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4451000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4508000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-470369000.0</v>
+      </c>
+      <c r="C15">
         <v>-288702000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-279696000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-268839000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-192065000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-55696000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-69378000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-33346000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>106</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-288702000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-279696000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-268839000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-192065000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-59363000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-69378000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-33346000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-470369000.0</v>
+      </c>
+      <c r="C17">
         <v>-288702000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-279696000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-268839000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-192065000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-55696000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-69378000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-33346000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>28447000.0</v>
+      </c>
+      <c r="C18">
         <v>36189000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>40079000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>21979000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1827000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1255000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4251000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3508000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>22329000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>4846000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>5266000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-487670000.0</v>
+      </c>
+      <c r="C21">
         <v>-324424000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-318342000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-290493000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-196122000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-60258000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-71497000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-36042000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>737938000.0</v>
+      </c>
+      <c r="C23">
         <v>713480000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>628924000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>557288000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>448881000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>243475000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>228163000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>127647000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>13554000.0</v>
+      </c>
+      <c r="C25">
         <v>12607000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12719000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6088000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5190000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4297000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1302000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>229087000.0</v>
+      </c>
+      <c r="C26">
         <v>226391000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>201365000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>210660000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>150544000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>68856000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>64548000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>37318000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27">
+        <v>237369000.0</v>
+      </c>
+      <c r="C27">
         <v>239659000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>214167000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>183121000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>173584000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>96991000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>94974000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>37882000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>98596000.0</v>
+      </c>
+      <c r="C28">
         <v>94237000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>81370000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>77170000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>61040000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33109000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29854000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22061000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>822000.0</v>
+      </c>
+      <c r="C29">
         <v>976000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>792000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>675000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>789000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>704000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>380000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>266000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>565052000.0</v>
+      </c>
+      <c r="C30">
         <v>560287000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>496902000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>470951000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>385168000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>198956000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>189376000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97261000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>18123000.0</v>
+      </c>
+      <c r="C31">
         <v>36698000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>39438000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>22329000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4846000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5266000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2499000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2962000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>250268000.0</v>
+      </c>
+      <c r="C32">
         <v>389056000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>310582000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>266795000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>252759000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>183217000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>156666000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>91605000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>35706000.0</v>
+      </c>
+      <c r="C2">
+        <v>40277000.0</v>
+      </c>
+      <c r="D2">
         <v>44025000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>44767000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>43817000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>41213000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>40435000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>36498000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>35047000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>34979000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>33114000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>32116000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>31813000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24908000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>22271000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>20752000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18406000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17363000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17354000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15971000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>13025000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11712000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12226000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10081000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10499000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9509000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10931000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>10128000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8218000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
-        <v>-3415000.0</v>
+        <v>3403000.0</v>
       </c>
       <c r="C3"/>
       <c r="D3">
+        <v>3399000.0</v>
+      </c>
+      <c r="E3">
+        <v>3400000.0</v>
+      </c>
+      <c r="F3">
         <v>3415000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3392000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3123000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2973000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3119000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3250000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3249000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3164000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3056000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2831000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>844000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>952000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1461000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1429000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1397000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1223000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1141000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1108000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1091000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1070000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1028000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>736000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>204000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>193000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
-        <v>-133189000.0</v>
+        <v>-92649000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
+        <v>-133189000.0</v>
+      </c>
+      <c r="E5">
+        <v>-104431000.0</v>
+      </c>
+      <c r="F5">
         <v>-116469000.0</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>-75288000.0</v>
+        <v>-79591000.0</v>
       </c>
       <c r="H5">
-        <v>-72586000.0</v>
+        <v>-79865000.0</v>
       </c>
       <c r="I5">
-        <v>-82307000.0</v>
+        <v>-65715000.0</v>
       </c>
       <c r="J5">
-        <v>-82546000.0</v>
+        <v>-62555000.0</v>
       </c>
       <c r="K5">
-        <v>-79396000.0</v>
+        <v>-72998000.0</v>
       </c>
       <c r="L5">
-        <v>-74093000.0</v>
+        <v>-72142000.0</v>
       </c>
       <c r="M5">
-        <v>-73280000.0</v>
+        <v>-69554000.0</v>
       </c>
       <c r="N5">
-        <v>-72038000.0</v>
+        <v>-64210000.0</v>
       </c>
       <c r="O5">
-        <v>-71966000.0</v>
+        <v>-64766000.0</v>
       </c>
       <c r="P5">
-        <v>-73209000.0</v>
+        <v>-63019000.0</v>
       </c>
       <c r="Q5">
-        <v>-56523000.0</v>
+        <v>-68687000.0</v>
       </c>
       <c r="R5">
-        <v>-47406000.0</v>
+        <v>-71692000.0</v>
       </c>
       <c r="S5">
-        <v>-55676000.0</v>
+        <v>-58225000.0</v>
       </c>
       <c r="T5">
-        <v>-36517000.0</v>
+        <v>-39254000.0</v>
       </c>
       <c r="U5">
+        <v>-56726000.0</v>
+      </c>
+      <c r="V5">
+        <v>-37071000.0</v>
+      </c>
+      <c r="W5">
         <v>-23908000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-18499000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-14526000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3325000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-30219000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-10432000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-29883000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-963000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
-        <v>-133189000.0</v>
+        <v>-89246000.0</v>
       </c>
       <c r="C6">
-        <v>-104431000.0</v>
+        <v>-115459000.0</v>
       </c>
       <c r="D6">
+        <v>-129790000.0</v>
+      </c>
+      <c r="E6">
+        <v>-101031000.0</v>
+      </c>
+      <c r="F6">
         <v>-113054000.0</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
-        <v>-72315000.0</v>
+        <v>-76199000.0</v>
       </c>
       <c r="H6">
-        <v>-69467000.0</v>
+        <v>-76742000.0</v>
       </c>
       <c r="I6">
-        <v>-79057000.0</v>
+        <v>-62742000.0</v>
       </c>
       <c r="J6">
-        <v>-79297000.0</v>
+        <v>-59436000.0</v>
       </c>
       <c r="K6">
-        <v>-76232000.0</v>
+        <v>-69748000.0</v>
       </c>
       <c r="L6">
-        <v>-71037000.0</v>
+        <v>-68893000.0</v>
       </c>
       <c r="M6">
-        <v>-70449000.0</v>
+        <v>-66390000.0</v>
       </c>
       <c r="N6">
-        <v>-71194000.0</v>
+        <v>-61154000.0</v>
       </c>
       <c r="O6">
-        <v>-71014000.0</v>
+        <v>-61935000.0</v>
       </c>
       <c r="P6">
-        <v>-71748000.0</v>
+        <v>-62175000.0</v>
       </c>
       <c r="Q6">
-        <v>-55094000.0</v>
+        <v>-67735000.0</v>
       </c>
       <c r="R6">
-        <v>-46009000.0</v>
+        <v>-70231000.0</v>
       </c>
       <c r="S6">
-        <v>-54453000.0</v>
+        <v>-56796000.0</v>
       </c>
       <c r="T6">
-        <v>-35376000.0</v>
+        <v>-37857000.0</v>
       </c>
       <c r="U6">
+        <v>-55503000.0</v>
+      </c>
+      <c r="V6">
+        <v>-35930000.0</v>
+      </c>
+      <c r="W6">
         <v>-22800000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-17408000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-13456000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2297000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-29483000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-10228000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-29690000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-794000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>16669000.0</v>
+      </c>
+      <c r="C9">
+        <v>11323000.0</v>
+      </c>
+      <c r="D9">
         <v>9235000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>30380000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>26444000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>67510000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>58347000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>57840000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>52166000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>51611000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>45287000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>41113000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>40549000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>47502000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>44398000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>41656000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>46902000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>54954000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>52419000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>42292000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>39381000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>40572000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>36883000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>31260000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>29984000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>32109000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>30352000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>28747000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>26672000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-92649000.0</v>
+      </c>
+      <c r="C10">
+        <v>-115459000.0</v>
+      </c>
+      <c r="D10">
         <v>-133189000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-104431000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-116469000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-79591000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-79865000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-65715000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-62555000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-72998000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-72142000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-69554000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-64210000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-64766000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-63019000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-68687000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-71692000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-58225000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-39254000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-56726000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-37071000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-23802000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-16649000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-14814000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>273000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-30337000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-9698000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-28727000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-236000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>163000.0</v>
+      </c>
+      <c r="C11">
+        <v>111000.0</v>
+      </c>
+      <c r="D11">
         <v>174000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>237000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>300000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>111000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>336000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>257000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>272000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-71000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>489000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>226000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>148000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>190000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>143000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>163000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>179000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>195000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>193000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>13000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>388000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>248000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>203000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>130000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>123000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>97000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>98000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>98000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>87000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>8514000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6987000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4224000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2538000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>750000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>410000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>322000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>345000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>258000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>129000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>288000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>580000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1136000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1136000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1156000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>727000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>103</v>
+      </c>
+      <c r="B13">
+        <v>5957000.0</v>
+      </c>
       <c r="C13">
+        <v>5990000.0</v>
+      </c>
+      <c r="D13">
+        <v>6700000.0</v>
+      </c>
+      <c r="E13">
         <v>7539000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8218000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7949000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>8677000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>9560000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>10003000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>9482000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>9995000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10480000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>10122000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>8230000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>6987000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4224000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2538000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>750000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>410000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>322000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>345000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>258000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>129000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>288000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>580000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1137000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1136000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>999000.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-92812000.0</v>
+      </c>
+      <c r="C15">
+        <v>-115570000.0</v>
+      </c>
+      <c r="D15">
         <v>-133363000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-104668000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-116769000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-79702000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-80201000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-65972000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-62827000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-72927000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-72631000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-69780000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-64358000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-64956000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-63162000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-68850000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-71871000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-58420000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-39447000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-56739000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-37459000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-24050000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-16852000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-14944000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>150000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-30434000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-9796000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-28825000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-323000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
+        <v>-133363000.0</v>
+      </c>
+      <c r="E16">
         <v>-104668000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-116769000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-79702000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-80201000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-65972000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-69780000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-64358000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-64956000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-63162000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-68850000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-71871000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-58420000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-39447000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-56739000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-37459000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-24250000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-16852000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-17744000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>150000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-30433000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-9796000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-28825000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-323000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>-92812000.0</v>
+      </c>
       <c r="C17">
+        <v>-115569000.0</v>
+      </c>
+      <c r="D17">
+        <v>-133363000.0</v>
+      </c>
+      <c r="E17">
         <v>-104668000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-116769000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-79702000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-80201000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-65972000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-62827000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-72927000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-72631000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-69780000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-64358000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-64956000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-63162000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-68850000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-71871000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-58420000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-39447000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-56739000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-37459000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-24050000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-16852000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-14944000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>150000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-30434000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-9796000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-28825000.0</v>
       </c>
-      <c r="AB17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:28">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>5957000.0</v>
+      </c>
       <c r="C18">
+        <v>5990000.0</v>
+      </c>
+      <c r="D18">
+        <v>6700000.0</v>
+      </c>
+      <c r="E18">
         <v>7539000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>8218000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>7949000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>8677000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>9560000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>10003000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>9482000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>9995000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>10480000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>10122000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>8230000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>6987000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4224000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2538000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>750000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>410000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>322000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>345000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>258000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>129000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>288000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>580000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1136000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1136000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1000000.0</v>
       </c>
-      <c r="AB18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>8514000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>9019000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3279000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1517000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1702000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>8152000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1050000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-554000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>1850000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-98268000.0</v>
+      </c>
+      <c r="C21">
+        <v>-110330000.0</v>
+      </c>
+      <c r="D21">
         <v>-140408000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-112113000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-124819000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-88965000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-87585000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-75288000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-72586000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-82307000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-82546000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-79396000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-74093000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-73280000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-72038000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-71966000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-73209000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-56523000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-47406000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-55676000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-36517000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-23908000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-18499000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-14524000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3325000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-30219000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-10432000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-29883000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-963000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>150643000.0</v>
+      </c>
+      <c r="C23">
+        <v>161930000.0</v>
+      </c>
+      <c r="D23">
         <v>193668000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>187260000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>195080000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>197688000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>186367000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>169626000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>159799000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>168897000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>160947000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>152625000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>146455000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>145690000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>138707000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>134374000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>138517000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>128840000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>117179000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>113939000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>88923000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>76192000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>67608000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>55865000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>43808000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>71837000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>51715000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>68758000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>35853000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>3403000.0</v>
+      </c>
       <c r="C25">
+        <v>3340000.0</v>
+      </c>
+      <c r="D25">
+        <v>3399000.0</v>
+      </c>
+      <c r="E25">
         <v>3400000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3415000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3392000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3123000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2973000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3119000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3250000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3249000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3164000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3056000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2831000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>844000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>952000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1461000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1429000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1397000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1223000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1141000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1108000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1091000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1070000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1028000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>736000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>204000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>193000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>46549000.0</v>
+      </c>
+      <c r="C26">
+        <v>47261000.0</v>
+      </c>
+      <c r="D26">
         <v>58823000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>58352000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>64651000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>58393000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>59356000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>55715000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>52927000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>50618000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>49480000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>50399000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>50868000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>49681000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>55051000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>50051000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>55877000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>46378000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>40931000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>36523000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>26712000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>20711000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>18748000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>16134000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>13264000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>17426000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>12331000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>23873000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>10918000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27">
+        <v>41611000.0</v>
+      </c>
+      <c r="C27">
+        <v>49342000.0</v>
+      </c>
+      <c r="D27">
         <v>67177000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>58337000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>62513000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>70690000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>61201000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>55643000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>52125000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>63247000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>57140000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>49895000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>43885000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>51701000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>43497000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>44936000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>42987000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>47450000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>43146000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>46166000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>36822000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>32093000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>28450000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>22088000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>14358000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>34589000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>23162000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>25587000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>11637000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>26079000.0</v>
+      </c>
+      <c r="C28">
+        <v>25050000.0</v>
+      </c>
+      <c r="D28">
         <v>23643000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25804000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24099000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>27392000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>25375000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>21770000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>19700000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>20053000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>21213000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>20215000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>19889000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>19400000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>17888000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>18635000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>21247000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>17649000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>15748000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>15279000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>12364000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11676000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8184000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7562000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5687000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10313000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5291000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9170000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5080000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>163000.0</v>
+      </c>
       <c r="C29">
+        <v>111000.0</v>
+      </c>
+      <c r="D29">
+        <v>174000.0</v>
+      </c>
+      <c r="E29">
         <v>237000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>300000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>111000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>336000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>257000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>272000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-71000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>489000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>226000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>148000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>190000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>143000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>163000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>179000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>195000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>193000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>388000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>248000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>203000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>130000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>123000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>97000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>98000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>98000.0</v>
       </c>
-      <c r="AB29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>114937000.0</v>
+      </c>
+      <c r="C30">
+        <v>121653000.0</v>
+      </c>
+      <c r="D30">
         <v>149643000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>142493000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>151263000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>156475000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>145932000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>133128000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>124752000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>133918000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>127833000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>120509000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>114642000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>120782000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>116436000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>113622000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>120111000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>111477000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>99825000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>97968000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>75898000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>64480000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>55382000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>45784000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>33309000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>62328000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>40784000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>58630000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>27635000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>5619000.0</v>
+      </c>
+      <c r="C31">
+        <v>-5129000.0</v>
+      </c>
+      <c r="D31">
         <v>7219000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>7682000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>8350000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>9374000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>7720000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>9573000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>10031000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>9309000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>10404000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>9842000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>9883000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>8514000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>9019000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3279000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1517000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1702000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>8152000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1050000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-554000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>106000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1850000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-290000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>3598000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-118000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>734000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1156000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>727000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>52375000.0</v>
+      </c>
+      <c r="C32">
+        <v>51600000.0</v>
+      </c>
+      <c r="D32">
         <v>53260000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>75147000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>70261000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>108723000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>98782000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>94338000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>87213000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>86590000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>78401000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>73229000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>72362000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>72410000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>66669000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>62408000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>65308000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>72317000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>69773000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>58263000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>52406000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>52284000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>49109000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>41341000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>40483000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>41618000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>41283000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>38875000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>34890000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>164358000.0</v>
+      </c>
+      <c r="C2">
         <v>179712000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>297395000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>352519000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>116255000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33604000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>99107000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>175739000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>1908000</v>
+      </c>
+      <c r="C3">
         <v>3039000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28006000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>71518000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4291000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1628000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2879000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6811000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-55124000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>236264000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>82651000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>18765000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-39744000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-158000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-98161000.0</v>
+      </c>
+      <c r="C6">
         <v>-2788000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-117683000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-55124000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>236264000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>82651000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-65503000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-76632000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>6273000.0</v>
+      </c>
+      <c r="C7">
         <v>14001000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5228000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-72165000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-18814000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11029000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4935000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-6881000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-54517000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-14156000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-34690000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>36490000.0</v>
+      </c>
+      <c r="C9">
         <v>-9120000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4522000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-54517000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-14156000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-34690000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>32659000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-46144000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-6857000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6096000.0</v>
       </c>
-      <c r="H10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-29421000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8396000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22383000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-32149000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>37303000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>212233000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>119227000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24875000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11730000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4801000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>5685000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-13054000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1278000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-5445000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1960000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>13554000.0</v>
+      </c>
+      <c r="C14">
         <v>12607000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12719000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6088000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5190000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4297000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1302000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>75169000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>66197000.0</v>
+      </c>
+      <c r="C16">
         <v>176924000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>179712000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>297395000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>352519000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>116255000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33604000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>99107000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-190693000.0</v>
+      </c>
+      <c r="C18">
         <v>-44446000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-90368000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-187209000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-90753000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-39181000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-64160000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-41687000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>76992000.0</v>
+      </c>
+      <c r="C19">
         <v>16396000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-66615000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>59946000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>321306000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-765524000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-124073000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-96228000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>851859000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>119196000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>51567000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
-        <v>26003000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>26003000.0</v>
       </c>
       <c r="H21">
         <v>26003000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21">
+        <v>26003000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-470369000.0</v>
+      </c>
+      <c r="C22">
         <v>-288702000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-279696000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-268839000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-192065000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-55696000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-69378000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-33346000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>143</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-9529000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
+        <v>-13220000.0</v>
+      </c>
+      <c r="E23">
+        <v>-6940000.0</v>
+      </c>
+      <c r="F23">
+        <v>-105000.0</v>
+      </c>
+      <c r="G23">
+        <v>9494000.0</v>
+      </c>
+      <c r="H23">
+        <v>79372000.0</v>
+      </c>
+      <c r="I23">
+        <v>54472000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>144</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>19435000.0</v>
+      </c>
+      <c r="D24">
+        <v>-2750000.0</v>
+      </c>
+      <c r="E24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-500000.0</v>
+      </c>
+      <c r="G24">
+        <v>-725000.0</v>
+      </c>
+      <c r="H24">
+        <v>-581000.0</v>
+      </c>
+      <c r="I24">
+        <v>-89417000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25">
+        <v>261757000.0</v>
+      </c>
+      <c r="C25">
+        <v>-10301000.0</v>
+      </c>
+      <c r="D25">
+        <v>-16374000.0</v>
+      </c>
+      <c r="E25">
+        <v>2683000.0</v>
+      </c>
+      <c r="F25">
+        <v>5786000.0</v>
+      </c>
+      <c r="G25">
+        <v>3135000.0</v>
+      </c>
+      <c r="H25">
+        <v>2395000.0</v>
+      </c>
+      <c r="I25">
+        <v>534000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>10879000.0</v>
+      </c>
+      <c r="D26">
+        <v>-13220000.0</v>
+      </c>
+      <c r="E26">
+        <v>-6940000.0</v>
+      </c>
+      <c r="F26">
+        <v>-15000000.0</v>
+      </c>
+      <c r="G26">
+        <v>868532000.0</v>
+      </c>
+      <c r="H26">
+        <v>-3548000.0</v>
+      </c>
+      <c r="I26">
+        <v>2905000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27">
+        <v>263715000.0</v>
+      </c>
+      <c r="C27">
+        <v>230988000.0</v>
+      </c>
+      <c r="D27">
+        <v>215761000.0</v>
+      </c>
+      <c r="E27">
+        <v>216542000.0</v>
+      </c>
+      <c r="F27">
+        <v>113441000.0</v>
+      </c>
+      <c r="G27">
+        <v>21740000.0</v>
+      </c>
+      <c r="H27">
+        <v>8310000.0</v>
+      </c>
+      <c r="I27">
+        <v>4267000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>148</v>
+      </c>
+      <c r="B28">
+        <v>15540000.0</v>
+      </c>
+      <c r="C28">
+        <v>22223000.0</v>
+      </c>
+      <c r="D28">
         <v>11294000.0</v>
       </c>
-      <c r="D23">
+      <c r="E28">
         <v>621000.0</v>
       </c>
-      <c r="E23">
-[...8 lines deleted...]
-      <c r="H23">
+      <c r="F28">
+        <v>5711000.0</v>
+      </c>
+      <c r="G28">
+        <v>887356000.0</v>
+      </c>
+      <c r="H28">
+        <v>119851000.0</v>
+      </c>
+      <c r="I28">
         <v>54472000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
-[...129 lines deleted...]
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-188785000.0</v>
+      </c>
+      <c r="C29">
         <v>-41407000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-62362000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-115691000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-86462000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-37553000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-61281000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-34876000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>75084000.0</v>
+      </c>
+      <c r="C30">
         <v>16396000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-66615000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59946000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>317015000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-767152000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-124073000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-96228000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
-        <v>103205000.0</v>
+        <v>78763000.0</v>
       </c>
       <c r="C2">
-        <v>80941000.0</v>
+        <v>88847000.0</v>
       </c>
       <c r="D2">
+        <v>115771000.0</v>
+      </c>
+      <c r="E2">
+        <v>93507000.0</v>
+      </c>
+      <c r="F2">
         <v>176924000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>137660000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>133840000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>146386000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>179712000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>114561000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>149009000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>219008000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>297395000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>323708000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>290613000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>234874000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>352519000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>217523000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>180428000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>274279000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>116255000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>961022000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>115503000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>129479000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>33604000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>50843000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>254433000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>224318000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>99107000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>8000</v>
+      </c>
+      <c r="C3">
+        <v>323000</v>
+      </c>
+      <c r="D3">
         <v>439000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>386000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>760000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>938000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>362000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>815000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>924000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2538000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6087000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6543000</v>
       </c>
-      <c r="L3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="N3">
+        <v>12838000</v>
+      </c>
+      <c r="O3">
         <v>10751000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>19789000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>24442000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>16536000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1608000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>754000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>918000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1011000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>462000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>247000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>265000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>654000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>669000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>126000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1780000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>431000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-26313000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>33095000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>55739000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-117645000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>134996000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>37095000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-93851000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>158024000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>34183000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4569000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-18291000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1696000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2923000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-19287000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-44226000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>26692000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>70238000.0</v>
+      </c>
+      <c r="C6">
+        <v>-22650000.0</v>
+      </c>
+      <c r="D6">
         <v>-14358000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>22264000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-83417000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>39264000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3820000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-12546000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-33326000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>52585000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-34448000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-57433000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-78387000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-26313000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>33095000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>55739000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-117645000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>134996000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>37095000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-93851000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>158024000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-844767000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>845519000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-13976000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>95875000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-17239000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-203590000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>30115000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>125211000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
-        <v>-32000.0</v>
+        <v>34670000.0</v>
       </c>
       <c r="C7">
-        <v>-12748000.0</v>
+        <v>645000.0</v>
       </c>
       <c r="D7">
+        <v>-203000.0</v>
+      </c>
+      <c r="E7">
+        <v>-11674000.0</v>
+      </c>
+      <c r="F7">
         <v>15318000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>32973000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-6304000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-29488000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>16820000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>38193000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-20481000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-30517000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>18033000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>42469000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-48749000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-39467000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-26418000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5039000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-50797000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3498000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>23446000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-17029000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-16276000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>9614000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>12662000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-8839000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-17344000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-13355000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>34603000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>9092000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-48941000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-13741000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-927000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-12193000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-41010000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>28664000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>10383000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>5946000.0</v>
+      </c>
+      <c r="C9">
+        <v>23023000.0</v>
+      </c>
+      <c r="D9">
         <v>12325000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-22160000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>23302000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>42897000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-21966000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-20014000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-10037000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>43414000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-30325000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-20584000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>12017000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>9092000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-48941000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-13741000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-927000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-12193000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-41010000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>28664000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>10383000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-35278000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2968000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>27208000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-29588000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1085000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-8350000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>4400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>37694000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
+        <v>-8848000.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10">
         <v>-4661000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>13509000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10">
         <v>-256000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2468000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1497000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-8906000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>35000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>517000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3573000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1626000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5735000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2308000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2760000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-7454000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>366000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>342000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-8196000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-26795000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>21938000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>10769000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-26631000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>22603000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>12920000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-15357000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-21960000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>46780000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-10668000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-16179000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>5595000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>48543000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>47205000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>45538000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>54448000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>55539000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>58570000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>38790000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>32154000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>33120000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13894000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8246000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7373000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6034000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3222000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>2550000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2589000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2228000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-7173000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>13470000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>20263000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-10092000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-5790000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1304000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-4706000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-273000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1465000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-9540000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>5329000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-3887000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4366000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-4530000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>1674000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-1576000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-8686000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>3403000.0</v>
+      </c>
       <c r="C14">
-        <v>6815000.0</v>
+        <v>3340000.0</v>
       </c>
       <c r="D14">
+        <v>3399000.0</v>
+      </c>
+      <c r="E14">
+        <v>3400000.0</v>
+      </c>
+      <c r="F14">
         <v>3415000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3392000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3123000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2973000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3119000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3250000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3249000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3164000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3056000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2831000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>844000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>952000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1461000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1429000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1397000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1223000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1141000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1108000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1091000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1070000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1028000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>736000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>204000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>193000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>14195000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
-        <v>88847000.0</v>
+        <v>149001000.0</v>
       </c>
       <c r="C16">
-        <v>103205000.0</v>
+        <v>66197000.0</v>
       </c>
       <c r="D16">
+        <v>101413000.0</v>
+      </c>
+      <c r="E16">
+        <v>115771000.0</v>
+      </c>
+      <c r="F16">
         <v>93507000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>176924000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>137660000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>133840000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>146386000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>179712000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>114561000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>161575000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>219008000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>297395000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>323708000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>290613000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>234874000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>352519000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>217523000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>180428000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>274279000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>116255000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>961022000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>115503000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>129479000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>33604000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>50843000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>254433000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>224318000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>2064000.0</v>
+      </c>
+      <c r="C18">
+        <v>-53320000.0</v>
+      </c>
+      <c r="D18">
         <v>-56196000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-46882000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-34295000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>10326000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-22382000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-39508000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>7118000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>18805000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-45138000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-55133000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8902000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>16303000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-71689000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-77029000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-54794000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-14770000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-56178000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-19816000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-32187000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-24911000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1509000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>16408000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-34843000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-24512000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-41178000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>36246000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>140</v>
+      </c>
+      <c r="B19">
+        <v>-4638000.0</v>
+      </c>
       <c r="C19">
+        <v>24251000.0</v>
+      </c>
+      <c r="D19">
+        <v>40678000.0</v>
+      </c>
+      <c r="E19">
         <v>62474000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-51171000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>22938000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>12373000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>22635000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-41550000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>25985000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>4098000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-11898000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-84800000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-56439000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>105642000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>135448000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-63938000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>163284000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>85244000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-80260000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>153038000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-814959000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>13667000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-37286000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>72135000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>16579000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-180089000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>21129000.0</v>
       </c>
-      <c r="AB19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
         <v>19660000.0</v>
       </c>
-      <c r="X21">
-[...2 lines deleted...]
-      <c r="Y21"/>
       <c r="Z21">
         <v>6343000.0</v>
       </c>
-      <c r="AA21">
-[...1 lines deleted...]
-      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>6343000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21">
+        <v>6343000.0</v>
+      </c>
+      <c r="AD21">
+        <v>6343000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-92812000.0</v>
+      </c>
+      <c r="C22">
+        <v>-115570000.0</v>
+      </c>
+      <c r="D22">
         <v>-133363000.0</v>
       </c>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="E22">
+        <v>-104668000.0</v>
+      </c>
+      <c r="F22">
         <v>-116769000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-79702000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-80201000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-65972000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-62827000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-72927000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-72631000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-69780000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-64358000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-64956000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-63162000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-68850000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-71871000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-58420000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-39447000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-56739000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-37459000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-24050000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-16852000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-14944000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>150000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-30434000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-9796000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-28825000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-323000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>1300000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>171000.0</v>
+      </c>
+      <c r="E23">
+        <v>6672000.0</v>
+      </c>
+      <c r="F23">
+        <v>-2187000.0</v>
+      </c>
+      <c r="G23">
+        <v>6195000.0</v>
+      </c>
+      <c r="H23">
+        <v>-1709000.0</v>
+      </c>
+      <c r="I23">
+        <v>-2842000.0</v>
+      </c>
+      <c r="J23">
+        <v>-2945000.0</v>
+      </c>
+      <c r="K23">
+        <v>5257000.0</v>
+      </c>
+      <c r="L23">
+        <v>505000.0</v>
+      </c>
+      <c r="M23">
+        <v>3055000.0</v>
+      </c>
+      <c r="N23">
+        <v>2477000.0</v>
+      </c>
+      <c r="O23">
+        <v>-2125000.0</v>
+      </c>
+      <c r="P23">
+        <v>-1440000.0</v>
+      </c>
+      <c r="Q23">
+        <v>695000.0</v>
+      </c>
+      <c r="R23">
+        <v>1087000.0</v>
+      </c>
+      <c r="S23">
+        <v>1482000.0</v>
+      </c>
+      <c r="T23">
+        <v>8029000.0</v>
+      </c>
+      <c r="U23">
+        <v>6225000.0</v>
+      </c>
+      <c r="V23">
+        <v>4975000.0</v>
+      </c>
+      <c r="W23">
+        <v>2379000.0</v>
+      </c>
+      <c r="X23">
+        <v>4904000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1876000.0</v>
+      </c>
+      <c r="Z23">
+        <v>335000.0</v>
+      </c>
+      <c r="AA23">
+        <v>357000.0</v>
+      </c>
+      <c r="AB23">
+        <v>884000.0</v>
+      </c>
+      <c r="AC23">
+        <v>51933000.0</v>
+      </c>
+      <c r="AD23">
+        <v>26198000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" t="s">
+        <v>144</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>40678000.0</v>
+      </c>
+      <c r="E24">
+        <v>62474000.0</v>
+      </c>
+      <c r="F24">
+        <v>-50411000.0</v>
+      </c>
+      <c r="G24">
+        <v>23876000.0</v>
+      </c>
+      <c r="H24">
+        <v>12735000.0</v>
+      </c>
+      <c r="I24">
+        <v>-17176000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
+        <v>28523000.0</v>
+      </c>
+      <c r="L24">
+        <v>10185000.0</v>
+      </c>
+      <c r="M24">
+        <v>-1250000.0</v>
+      </c>
+      <c r="N24">
+        <v>-1500000.0</v>
+      </c>
+      <c r="O24">
+        <v>1000000.0</v>
+      </c>
+      <c r="P24">
+        <v>177152000.0</v>
+      </c>
+      <c r="Q24">
+        <v>135448000.0</v>
+      </c>
+      <c r="R24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="S24">
+        <v>-500000.0</v>
+      </c>
+      <c r="T24">
+        <v>85244000.0</v>
+      </c>
+      <c r="U24">
+        <v>500000.0</v>
+      </c>
+      <c r="V24">
+        <v>-500000.0</v>
+      </c>
+      <c r="W24">
+        <v>-814959000.0</v>
+      </c>
+      <c r="X24">
+        <v>13667000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-37021000.0</v>
+      </c>
+      <c r="Z24">
+        <v>72789000.0</v>
+      </c>
+      <c r="AA24">
+        <v>17248000.0</v>
+      </c>
+      <c r="AB24">
+        <v>127000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-708000.0</v>
+      </c>
+      <c r="AD24">
+        <v>18739000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25">
+        <v>-2422000.0</v>
+      </c>
+      <c r="C25">
+        <v>61928000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1490000.0</v>
+      </c>
+      <c r="E25">
+        <v>-2407000.0</v>
+      </c>
+      <c r="F25">
+        <v>-274000.0</v>
+      </c>
+      <c r="G25">
+        <v>-2014000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1290000.0</v>
+      </c>
+      <c r="I25">
+        <v>-3244000.0</v>
+      </c>
+      <c r="J25">
+        <v>-3753000.0</v>
+      </c>
+      <c r="K25">
+        <v>-3902000.0</v>
+      </c>
+      <c r="L25">
+        <v>-4171000.0</v>
+      </c>
+      <c r="M25">
+        <v>-4626000.0</v>
+      </c>
+      <c r="N25">
+        <v>-3675000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1358000.0</v>
+      </c>
+      <c r="P25">
+        <v>3336000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-1235000.0</v>
+      </c>
+      <c r="R25">
+        <v>1940000.0</v>
+      </c>
+      <c r="S25">
+        <v>3162000.0</v>
+      </c>
+      <c r="T25">
+        <v>2062000.0</v>
+      </c>
+      <c r="U25">
+        <v>580000.0</v>
+      </c>
+      <c r="V25">
+        <v>-18000.0</v>
+      </c>
+      <c r="W25">
+        <v>776000.0</v>
+      </c>
+      <c r="X25">
+        <v>784000.0</v>
+      </c>
+      <c r="Y25">
+        <v>833000.0</v>
+      </c>
+      <c r="Z25">
+        <v>742000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1477000.0</v>
+      </c>
+      <c r="AB25">
+        <v>489000.0</v>
+      </c>
+      <c r="AC25">
+        <v>759000.0</v>
+      </c>
+      <c r="AD25">
+        <v>696000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>9121000.0</v>
+      </c>
+      <c r="E26">
+        <v>7961000.0</v>
+      </c>
+      <c r="F26">
+        <v>1289000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1583000.0</v>
+      </c>
+      <c r="H26">
+        <v>24657000.0</v>
+      </c>
+      <c r="I26">
+        <v>9481000.0</v>
+      </c>
+      <c r="J26">
+        <v>-2945000.0</v>
+      </c>
+      <c r="K26">
+        <v>-2823000.0</v>
+      </c>
+      <c r="L26">
+        <v>-711000.0</v>
+      </c>
+      <c r="M26">
+        <v>-2568000.0</v>
+      </c>
+      <c r="N26">
+        <v>-7118000.0</v>
+      </c>
+      <c r="O26">
+        <v>-2125000.0</v>
+      </c>
+      <c r="P26">
+        <v>-1440000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-3375000.0</v>
+      </c>
+      <c r="R26">
+        <v>1087000.0</v>
+      </c>
+      <c r="S26">
+        <v>-15000000.0</v>
+      </c>
+      <c r="T26">
+        <v>8029000.0</v>
+      </c>
+      <c r="U26">
+        <v>6225000.0</v>
+      </c>
+      <c r="V26">
+        <v>5046000.0</v>
+      </c>
+      <c r="W26">
+        <v>868532000.0</v>
+      </c>
+      <c r="X26">
+        <v>865684000.0</v>
+      </c>
+      <c r="Y26">
+        <v>4536000.0</v>
+      </c>
+      <c r="Z26">
+        <v>335000.0</v>
+      </c>
+      <c r="AA26">
+        <v>44682000.0</v>
+      </c>
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
+        <v>-3548000.0</v>
+      </c>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27">
+        <v>59233000.0</v>
+      </c>
+      <c r="C27">
+        <v>54187000.0</v>
+      </c>
+      <c r="D27">
+        <v>75900000.0</v>
+      </c>
+      <c r="E27">
+        <v>68853000.0</v>
+      </c>
+      <c r="F27">
+        <v>64775000.0</v>
+      </c>
+      <c r="G27">
+        <v>56615000.0</v>
+      </c>
+      <c r="H27">
+        <v>62652000.0</v>
+      </c>
+      <c r="I27">
+        <v>57038000.0</v>
+      </c>
+      <c r="J27">
+        <v>54683000.0</v>
+      </c>
+      <c r="K27">
+        <v>56729000.0</v>
+      </c>
+      <c r="L27">
+        <v>54983000.0</v>
+      </c>
+      <c r="M27">
+        <v>53169000.0</v>
+      </c>
+      <c r="N27">
+        <v>50880000.0</v>
+      </c>
+      <c r="O27">
+        <v>48068000.0</v>
+      </c>
+      <c r="P27">
+        <v>55831000.0</v>
+      </c>
+      <c r="Q27">
+        <v>56013000.0</v>
+      </c>
+      <c r="R27">
+        <v>56630000.0</v>
+      </c>
+      <c r="S27">
+        <v>35628000.0</v>
+      </c>
+      <c r="T27">
+        <v>31361000.0</v>
+      </c>
+      <c r="U27">
+        <v>32540000.0</v>
+      </c>
+      <c r="V27">
+        <v>13912000.0</v>
+      </c>
+      <c r="W27">
+        <v>7470000.0</v>
+      </c>
+      <c r="X27">
+        <v>6589000.0</v>
+      </c>
+      <c r="Y27">
+        <v>5201000.0</v>
+      </c>
+      <c r="Z27">
+        <v>2480000.0</v>
+      </c>
+      <c r="AA27">
+        <v>2886000.0</v>
+      </c>
+      <c r="AB27">
+        <v>2061000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1830000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1532000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" t="s">
+        <v>148</v>
+      </c>
+      <c r="B28">
+        <v>72812000.0</v>
+      </c>
+      <c r="C28">
+        <v>6419000.0</v>
+      </c>
+      <c r="D28">
         <v>1160000.0</v>
       </c>
-      <c r="C23">
+      <c r="E28">
         <v>6672000.0</v>
       </c>
-      <c r="D23">
-[...11 lines deleted...]
-      <c r="H23">
+      <c r="F28">
+        <v>1289000.0</v>
+      </c>
+      <c r="G28">
+        <v>5062000.0</v>
+      </c>
+      <c r="H28">
+        <v>13467000.0</v>
+      </c>
+      <c r="I28">
+        <v>3512000.0</v>
+      </c>
+      <c r="J28">
         <v>182000.0</v>
       </c>
-      <c r="I23">
+      <c r="K28">
         <v>5257000.0</v>
       </c>
-      <c r="J23">
+      <c r="L28">
         <v>505000.0</v>
       </c>
-      <c r="K23">
+      <c r="M28">
         <v>3055000.0</v>
       </c>
-      <c r="L23">
+      <c r="N28">
         <v>2477000.0</v>
       </c>
-      <c r="M23">
+      <c r="O28">
         <v>3072000.0</v>
       </c>
-      <c r="N23">
+      <c r="P28">
         <v>-858000.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="Q28">
+        <v>-2680000.0</v>
+      </c>
+      <c r="R28">
         <v>1087000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="S28">
+        <v>-13518000.0</v>
+      </c>
+      <c r="T28">
         <v>8029000.0</v>
       </c>
-      <c r="S23">
+      <c r="U28">
         <v>6225000.0</v>
       </c>
-      <c r="T23">
+      <c r="V28">
         <v>4975000.0</v>
       </c>
-      <c r="U23">
+      <c r="W28">
         <v>2379000.0</v>
       </c>
-      <c r="V23">
-[...421 lines deleted...]
-      <c r="V28">
+      <c r="X28">
         <v>856763000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>21536000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6678000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>356000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>885000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>48384000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>70226000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>2072000.0</v>
+      </c>
+      <c r="C29">
+        <v>-52997000.0</v>
+      </c>
+      <c r="D29">
         <v>-55757000.0</v>
       </c>
-      <c r="C29">
-[...2 lines deleted...]
-      <c r="D29">
+      <c r="E29">
+        <v>-46496000.0</v>
+      </c>
+      <c r="F29">
         <v>-33535000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11264000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-22020000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-38693000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8042000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>21343000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-39051000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-48590000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3936000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>27054000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-51900000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-52587000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-38258000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-13162000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-55424000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-18898000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1022000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-31725000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-24664000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1774000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>17062000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-34174000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-24386000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-39398000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>36677000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-4646000.0</v>
+      </c>
+      <c r="C30">
+        <v>23928000.0</v>
+      </c>
+      <c r="D30">
         <v>40239000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>62088000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-51171000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>22938000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12373000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22635000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-41550000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>25985000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4098000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-11898000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-84800000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-56439000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>85853000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>111006000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-80474000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>161676000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>84490000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-81178000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>152027000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-815421000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>13420000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-37286000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>72135000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16579000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-180089000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>21129000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>18308000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>